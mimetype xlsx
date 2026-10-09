--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729acdb1ab6918500992404f9e73f5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caaf80b3ab2a923f15cee614e5ece42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f2f07b29a362a63fb357fe0c35d313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284e55efd914094061f524e00165f9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9f31c8b7737f3c90c3c6b1ca453eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c113b3bfdf6eea4d4a9b66efa4bc2ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d3e354858747f95e197f259e2f0997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaec6ff282e41e2dc3920d78a1eaa0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f809c8689a6d278c2f06ca3c6eaedc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfc4f953b098754d9e8bbe89b43de110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34ed801bc18c5fea463d1c3f95848e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70039125c5b3acbf4c2beb3086db86f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefb4cd0af6a103f7c50748763c922513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca80e5e84e6d29204db2a233f72efc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2955a61ee0eb5f5f7eb406dbca9bb515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6589053918c9defba354121b7188d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db3e5fc97d3e432538ee7f63d37f8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db71c251a555fbd3fe78f8e47e1775e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a212184ae87c4f4d76eb2bea9ec55dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25640366aee90b96aa9d7a679bba7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ae935bc0409dd93c04e0e31085aa021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0793642d590e5fc0275a6f26c827122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773f1390d85d5ddce926cc1eec0f8bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403b7fea082e1f470ad8611b14af33f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc328a25ea3b115276ddaf81a0f68b3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c17b89509c02d1702dc97c163efe0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9607880127523b7c24c3db6aa2411827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527595117e431be848ab85930a177de728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cff10dc3a37cacc2113ca46be784129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df51906264ad4adc3d002117ca140830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934db2517568cf8f72e2e8e41b6561ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef7274bca481b7e0033ac6ed7bb36a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde3171fdb6c361b26e3b8454d56b5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943af530a5cc318591f6a6cadcda57d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e41fa4dce1f29e86e6dfb84b62efeb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060dffdc4ba2947fa3753c1aeba738936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefbef2302201206e65425dc8125a1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1e2d586eaad4202fe701a9405782438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009558422af634a0342863b0cadafad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61d5a92d00e7f45f806da4264cc71a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4c33bd0f36e761b1d578ebdb31ff841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78333c9511dcfddeb42d878fc197035942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51cbfc42ec746fb7d1a6a23c583a4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b514d927a38c039afbabf1d8ed423d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71e44bd229425cfc67586b7335488445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3576162a253678319363eb38620c25e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b2ff585141cad5c3e3fbca6bc67d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700252ab7401c7a989483b8fb21ba0fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788caf23b5a0e126a36eb2ebbae7cb449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78401d2c469c656a0c210250c65fafb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e391f3dcd700b37e1dd50c6d6b194f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850202ade634a4ac426d4be0a7af97c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24b09866daeb79e1291a657638834553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6c4074afdf52cf88a071e90ef945454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6ecc4ba6064edeec19582c2bf4ccc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a48b17c6bb6f4883c6e132ed7c10256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d94328acd5a74a269c93a2029eb0c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf796927cc2cc7b1f91d451eeb9af758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b924c63fa6055cfca64e49691636fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280724cec2e25922de5c1b09f32a5f4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916d91c0f78c69f130ca4ea2c87227a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b75c9d5e7fdf0bd7e1cae8933b4a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f6b6619695355386ac7f82990f06c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bb231138fe3bb1d14ca887ef1b21764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641c228d55743ee550f491614fa972665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc2091541d0c73e7440d85230be0cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc342caf780e3cdc702cf0be8f6ae6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2af738ba5c6aa3874e342c2624759668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c5fc800d9a030491a26d02a4b2a2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb1031cd6f5594a5435a57b2762ce070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279aecfd6193b3ef131a30e16998435171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7a502a818148ca8e0ab4f2faa758f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dcf6b5dd5a1cf56bb2cadfbdd5d9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b76ae6708bfd6b94f5a18d8261c4ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa40b676d59c0c7c0b71870789f768a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016ef41743734082343b01de07ac3f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd78e87c5c01d507ad1e872fac02cb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8e5818cafb1ac0f3a5a2d002de5cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dbaef32a33122bd7a3762da94d87279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd73511244bb63e3f3e56a21bcd1d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8be20bcbd6c14bf8d414719a1642e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8202d2af6422d51b48560fb6ec947fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8c265c29ebf93c01703da78824e9183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6dddfe049a3c2818c1ac9c676469284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45991e81c53a71987f3daf6dc8700285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd2d1acbeef8f55e31d5b069aa8d9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b19aec3269d1a6dafa0f03284480f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3a3bd58a4896db6fb44cccfdcc00088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcb9426ee3b7c825f7649f7c8c3a1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55c33db91d24117a2e4e22e5bfebc090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e471b5c71813d42ee2e52edccdbe15b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a928b90c16b38a43f7801bcd2f5f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68171a5166be22847326b399800a90e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05966e4445f0a8393854a519d1e3dd9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb54f3889998673893c333b428603495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57593f9a8da3c6d00753be1fc4b227496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef35de1511a20e17ef17137f937c6a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92f30a4151e9af36441e7a4ffea45898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00a94b3fb54f3e5b36ef6aa60a572e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0507781f2f45ed15053e683829cf83100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697c9696ef8d66912a7e8e9e52bddf7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9a95e7f6f3d1da84c093b5206292b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543088b34df820f2480c2b856ec8e81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cde950e9c9e484f4eb7ed76aca677104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541910554442c5d6feea34c945f34293105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fd0511d85c180006e891df9633625106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4b36bf9183a042ddfd5a869233bf5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958f31d1368fe9e7df3c1d2a32c6494108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136b458ba753ec77ce3485fbe1c19e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acd59631312db636a7cf9189f2f3c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d553fb3d2131cc50c8eda8989c42870111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda8b3d5fbecfb71b773c226eefb4d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f633e95eb0811e3bc6143be6c2392113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74828cf26896c71ac736caa9770378a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb966c043412d8b9ef2f276f5640ad3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182a4cb5024156fe96b8fd8672d0ad5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b02deab72d5a9baa10d022564d079117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d9594a9271956806777cedb9ea996118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb754272dff18c0739397ee0ec983e05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcea778ce72031d9cd7576857e58710120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc7383792d6fa40ca81c43353ac259121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90f67f897eafbe8164aaad50abe7f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d42e174186acef265afcdbf8d0494123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a6b1ee251fbe58af5c45180febd3f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d15a5fb71a64ead46600cd7f2a570125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3916eacf69f5b39955f25cb154fdb45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bce9369f56ea9d5cc277e51a08a5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b95550e720b8b45cccf2a1ccf1b1c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9e58689111a4b7c46c3fd69774a70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e7182ea39341b5dc2f01afa06e582130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7a6cc551b056329e00f175ad459fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5751cc5c97ef704e1270a4a519f18e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6877767a205acc0a8324f83bc9bac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbc9401a65a8e7a710863bcc5ee378134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e00482a99bf86b2c0b0262d0ea04b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd100b5ea8da8e74d359841f0cd7627136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e75a42050d5599746b94ecfe851ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6976a4e7b27758d10deb5a7219185138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ec9182d6701159b4e3596a40fdd05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa026c30391a671262c6fa2b5cdfa925140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7874fc6df45eae6b42a1b630085248141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eddb87d5c8811469d41e05f30756d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be98558eaed30447f35c1d25f99257143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06bfea4d5859015e61628bd55e2236144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd260834848fc98c9a6d07ae4afccc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dda95adae834ce6376c51c46b1033146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b91cea3200899311194aa54fad5f53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57bb39f54d004f2acf62fd9dc84cb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f1065ca7052458d50d3e8cbadcc6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bfa228f058c7329687469549d1822150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224302a8139cba6ef970882666334923151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b172991e723a40f6f78a4c9dcd6477152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23f41da043f1ad4380d0a2418d248e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931cb5d1211dd7d6d7ce05435cf4199154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569ba40a92aaba79b3124bdab263557155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bf9c393826367173c4531764214e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5498778a40fc30cc77089d79b1f52157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042381854d93d6a83da750e71dedb55e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797e78eb71d4c6a632359943248c04d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901b03d0728fc790c56c9f64f56e635160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af513622a69496546a8fc03aa3d0f306161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718112472bb38a7d7046d17d6a269cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1a24b9bd0ba561986eaede987bfaf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4b06d2449dedb9c64f2133fa5b01a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e8ba5daf5cadf1725ce5336af642d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363dedb3f69de402faf7d2a0b1753a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a869f292fcb6d504446213354f3a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ef30b90a97391819ba5edbe9856ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048ac77f0ddc4a88c9b57b795bd2dee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701907ebea4978353d36e26a91df8a2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954ea7e9aefd75e5ab70aad7669f988171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f837aeff0715d380108e52c293555172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f54c455e9ee27730314b190510b12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ed867d73734d814512c38aceabca3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98702cd5506001bf1d53837c680fe5ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fb7347adadbabe513bc2ea9236b4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bcb352a047619d51431570c90e68a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb650d244be09e82b96df3d34a08a4b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03474f6230c280f4680ae75e917745b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021c5d20117964488a16fce07869fc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e7335ca9d8d19f49abaec6240643a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b120dcf5905636e5b5ed0039ed13aba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ba6d895b71c484fff9389c63aae56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d1a99fa31fc6135d6bbf9609c81b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488520487a1e01927a452a66fb177ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96752139e6c789f9d6a173fc5fbc76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffc20298301635f5a21999663f41b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0d8dc2c0d8e02a4ac559eae1e2286188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccc3acaefdf7b7d6403d4dbfd2e0a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc3b6d8e4c36856de89d919b804e11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125b46c8facaf94505a6c35542ee523191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1fc1922375eb1f04298c5fee5c053192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21fc251051d565b32948a6038c69d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1fb6d25a2c1c85167331f46486ce8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f95967eed9a128c2b9a811762ed0eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2bfba8b32fa435c95ec03238b3e96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542472c336a3c7d8bfa6ee2517dc347197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360faa86a3ac6a05c2b1e8f1f823661198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68370902af9273317412d0bb91891c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841d006083ae7b264d902a41c660012200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc90e3653c657baffed46a4e00852e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809817ad52b6bf030c199bfcda6da8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef1c93eafd7dac9305e74e3236ca96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6ec828b146b45c118502d38068dcf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154299c3994ddc7b2605b126ac5157d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7845be73c73fb93117a7b470b4d6e14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e225a89a1f51316c19a1d735d93b56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7f1efc496646cb885d7fa7b9162b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41463425750fe82e8fd69095ab784329209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20001cf046c3f5f306108060d479b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4447b2eb70088935fab00d1551b06a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41e2f06702082b9650244def4e71c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03a658c8179a3f100d326540620d39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9364ebf283a8b4df7ff6a4eca3eee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82768f3bff57b3918d5a69022644c718215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f171d6268f46d0eb82e08caa1cb92fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf7a987ab407e77d9b7e8d5e1b8543217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6b8d400828e50c770cd6c20e4dcd2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa901046a0eed7c63ba72c42ac4894219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e01497fd1a05023d0b11faec1a203220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0ed5ace80c5a3e7e960e0223f43d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a38004a342d884d6768312c667cdbc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e71a99022be7d711ebf0bd3c199cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c87d468c8ee3c6454c91cd3d29749224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c878fb10983f41c80187c54c5820e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e70fe376b9c03f137ed8465153136226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9636dd659d326c3557b149c031032227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f14e59f5ea779d9b471e032743d115228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078233958c12980d21faf955cbdaadd5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b2aede0fb911f491f750085c48cef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe32202b1824f7cf5e0068c9f1f278a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2ea967fb699c81c0a07b3e0159dab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c97b40d62b47ac3410bee315c2b092233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde4657ee6fe2deebb68978656829bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7532b1439df95a5a86f6390168262235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b39a9dcd0163eabdc1a63013881c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e73c82aa39ce4fd30ebdd3c1e399e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e075266c419f1cba55821d64aa09a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd1b50f11366d1068fa60d7ecf3c0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd781c5d97d27eff9032cdf546e989b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef255f9e26d244e67c695377b46b78241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56a538fe6b85e80f3c6670fd7ab442242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16f10e7332943202cd5f4463f02d6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19118ef0ce073fd4d30e80bbdc2a164f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a220f57ffa0c9cc8a3c1190539773245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc38d2b918a72a70c0bb6aa059ed317246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704b386ad124a96b86d35f66f79238d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86975a917f184dca39c3d42863937f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926e0f8cd1b3e95f0dde034e2d66a46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89749e9d68d5ebe38bc9fb96f18c18c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610723b4b9306a6f0699d65e8fcd9e0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e5ae03ecf5e711df20dc9bd710dac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b815d492393cda90510237a57781954253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ffa4cf439a8299092dca8f91ef8bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670f7dbb41e781e14192018a1665f4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87644b02cd07b9bad48cd6736242d5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033ac9645a5870e9bb57a7b018cd175257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada9ce9f785f37d4fb7e06c8b26b81a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81301a4bf01fed74993025f008fa51ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64d7031d3629f6d284afd298e43ab5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fb8b994974b0dc640d284c4b00ff7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e5ac77f077caec00ec4b49ffca4ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc934e08914dffeeb1b3632b0a3e4f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecacbde905ad26a30180493cd05127264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a6f989b60f1a6d1c4211150d83ee3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8aff07933f9ae3bd7de615fe7c5d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13692238796de3679e229c225ead832267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c3ebe00afa0a2a471090db78274c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efe27a1dc091f368608cc774cc4404269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c9c8922344c4bb30b6f3b2b6b5635270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186d4e0ab563b79301e0d85b937bc8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7863ec8b56c1b71f5cece7cdb867ef9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ff1d6c9c099d9415a95d549590e9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc26838b28bf87b352343173c8685cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce9ccc382c850f7df27edf2c322c84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4403df5dd5f13e33e6c2265e9859740276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7288df47e1da7d8a40e0064af90f5b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba563b45434ec89c5ecf2ee23bcfa2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa32e25bd8ddd254616081ad1b399b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3c032403ae140dcc56de55a9bd3ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508244d95c72e8b7a4e66b49fbf3880281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0b924a98112faefde219569a55592282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3f49600a09d60aac2d0cf7e53923f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5995a542957f1f90dd2d2982e46ef59284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e07bf6fb55022cec39df8b3a2d3c68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe38a2a538f2c940ae88532985bcef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53623aad3c94a5e237996a9d05a527287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea51c411fea056c0d6c3066e0bd75e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f510e9c283a145787733b38e3b37b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871d8e732b0146f8570ae8dc0f133cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70aca52bcf8eb0b2735573bed3ffc6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075ad3da36d047cf16c6115b4ac1eac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df39cd42a4a84c87189ca3174037a6f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7eb0a8088717171da13a0713b19963294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bce43826619e3772236b16d01a4158295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6ed62e5603c0506234724ecc6c3a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e117a45db60f37ea8fa81901c6a7b05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b42a9bb62558f874c463cc7ac40331298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d636a23e3269af1433947f52fd6fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72332c11e462c2648dd9a0b4fec8a4d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ed86058b31b47216d28a375808e5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42371c050ee9ac4a1600bfb79f02c2d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05b254f99c9513b0d365d6d2279858303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfe28c3b689f44935f4b6e5300447e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae986587d80c18e3248900436db16085305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725862aa3640462ce8146b33af3f565306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8962622fcd82608abd217485a237cd7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23355388195d073af6d8e8a90aa78283308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11548588a3982ad5e0ed2fa7297cc3a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d351d6fc0f62b7db310fbe5ca3306310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785875a29e1838cb1568e4afa3aa90ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f665d8ef7612837ed9eb74138b2fad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60319e3762e263924c2e1683c79ea43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f0282dff256f102ec518e80747562314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff7b21e5b2f897a11a4c4fcb11bd2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0d996c97b18286218cf05ce9f497c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68079d4ac575954d0c97a2980f6c7ef9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3481cdd1009b5642ba3d039e7ab4d8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd01c9b01b182285907f76ad51f127319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627069b0a3feebdeefc40a0143a7492320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a293bd23e5be1f4cc75981dbc1d46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33862bfcb6f8b503fdc92e44e5dada27322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182eee2b16323085e0e05aa2981f93cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ab3abac58de89cc7fbbca8f278f1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a204e000474de4c9181cbf487ec606325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af306e39d50960308024836b88209f84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad93536d5f86ac1491863d7fdd5557327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8859c23f22a14d938f89f55f650c952328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449919c55cd749b8d3673e4af2b1955329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64223668814b8fafbb5bcdd1aae6ae8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdce08fdb45fb7fd38a501f5bef542331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9ce423768fa1f8a2adfdc4dee0afd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649bfcfac34dee98608a2404be57845333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5200f3d5d7716aca6d4d27bf5ad8a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bbbb60fa7ab3206a7f291ddde3947335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde490ed5336d72760e44ebdaf6efbef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3dea71fb7fb17268c481f5b8517e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3e2637e565535f44a2524e515e105338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3319cb12d1004efa3c6243b7b5a2eed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab49bf31ef7c95d0d8f9e66d7b5acb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa497ce283c3cb831ae709cecb36a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fee522e491418f46be06e3557cfbd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46371481fcbf6222b7452ce034b81f12343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bffdc5af3226ffa3e1eccb1333dde6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1ffd634048866f50b1cfd1cae3b3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d110971522803a0fa044ef78f67d5a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81525ebc05326c28bcbfb7569a153498347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeac8cf606ee5cd6c4d82fc4e67a273348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32797ddae7e72204bd7183ff3fcea4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4fc8c79e30f94daaf9ba2194e434c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40626f7ee1cc03b0595f09633fb1b62b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c4a7c9cd0c5ea292b878e151bf259352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a82da93b0dd69de7a8934575c432a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31418266a90684debdb0a1d6fa8c6b9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f35cbb6bdd70f4bccf1d0a1fa2146f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164800c09add5859035f60371a79019c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34914fcbc412fbe60911d8b90cbd63357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d981c7b6882160be978aec65134e94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c589fa8baebfaef037b415fa98853359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a08df1a70815ba7b2d8c75de2fbc7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2006ba9c963dc75ea67f892440de48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890300151316f2983d83d725d4a060e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f887911db8cc90cef3a192c4e0118363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63477ec2f4ff91df1e94728fed3a6419364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbd1d81557a2600f214967ac5da2b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4bc29d8656e5ec3bb7cbbc8ecadf1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a8a4d3cb02a5ec59993014727819a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332cef0d8c4298aac585af54bc9e31a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fb48789bfbdb95f6c948af937991b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff3a810ac3c18046ab655242b1e9c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77700245a05259cc1fdb72a13a5a297b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f29534081e5243471af515ea9b1d79372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbcbce36841c389e2c6089307a5945373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa253bb4bd166e30018abcefbdb2a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a7d2892b96fc8ea2e51c49a662602375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0717c0d44f540976ce777b98d5372376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665fa676ebf9e1ad2592ebac1cca428377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdd7aa42cf1a2db31155c10e01286b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7134da07aea521c5c8b8953da66571379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fe128ae1d2a5b2f50b57b2e0cecbd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4b1c7508e093335ad43ba0a3b1e49381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f1d5a92e2ea60aa409c4512d3ac9a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150056188215e3251ff2c51d0f81e81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029cf4d4219a1cfe284f7a0ea063a9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427db7a5e841be7cb364d8e727eedb7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34039c6b44f17155100e08a519a980386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169965c4ab268b41fd66fccd339f1969387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294df8d821dedc01663b0f426ca436a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094894075ed7ea1ccc21b6dd9ad157ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9587f377efcca9fccb439b9809506390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95c6a92612b37fc55e7ec6a72fb73f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c20c1d81091c8e48820f01cf52bb8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1b1c64ea94cfca1caa94f7b4f32d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9e98f217c4baeb2744dc81ab38ebc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af40153b6c2163a3f95125228de192395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8055b9b16c8e93e909fe61d8221d93e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6083430a50a73eb75e99906e99aaa74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b324b248ed8ed3a26f8dc3f7b7026398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29141e58b67cc7b824b917af287f1e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e02365c54377566a1530466993e007400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ee78f48f7152695042786ddfb2f75401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a708bd56feb3df0163e994cf735148402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51bc168f711a11fb7c9a9837ca1a9c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c30bea8afd268e494d665419e2443c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85b9b32a603a8a6db3211dc0ea2fd4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b2312843512806c699f37d1ae0c2f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb732f2c9cd182ad95eaea746e650f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764b0e970dce8be1bb3eeac4f3fb223408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664465743f279782fcf992591ae5ee6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2cd46aaec7d7b16813d4650e4b954410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdb69e09c6b20e40c307f35cb4b9e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4b4e5d01fc3d3a2a8b78a27224b1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7233b477463cbe38b8d10dfcf1d0d2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405c6b03c26de516e4639730dfd395a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0098c5acb48f86aef4b91fa370474415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07fa55fc08307e55f6ce696ef084d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28c2d610b57c95def5f921a3ac4898417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c08510663caaa47183fc01aad0e61e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e12ecef49911026f2fdc0a6d5b99b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a8e982e7ec736e0c296fd896b7b87420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2567cb66958f0d925fd6ab7d23c5a26421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d8781322ddeae53126212d712aac2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d635a00d9016fe16327c4d319fabc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef4d9c8bce5a0eecc04d8dd202c938424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ead765a6321dd79cc79ac762c7725425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384308b7db98280e813aa505682a84c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824ae40e0f800c49560e015dabc25f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cad35dec6e09ca8bc3a9ead98626a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b02b106b5ee664753cf3bc3eef8b12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d3165ba565a7b4843794ab6a5cabf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d9dc6166200f2f914709a9000314d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb471f29e0af9ceb24cefc5b86cc10c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82151695e6f4b9f90bbebe6fcb4e40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d63bc388f6596bb6bc132dcba7716434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84ddb5f6b709bde921e09850d5992b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac54f3f036d158fd6feb5bfcef25e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701e09072f99c1670e0f7296be2b46e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b0b83a4fca87f8d69ed4f11c9f626438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96469c7e8f980d35bcfa6294f2d42cf4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa53f1b126d348c897745bb946ad6bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca27e4627efacac988b881d51d7a5a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10fed61bcf5bbe352cd77def2b4391442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60112d25a9a39294f5066becefe9b69b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c0c36bacc7910a5029b007f428374444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f245866550b9eb9ddcd9e7a1121f47445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329da716149ab5e7711da937f842f0e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cbef0b3e01ea99d08de879a180a37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6cff93ec8665d8f770c22534d3154448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc5a13c288788ac4fdb7730f51be8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d991f4a68c2743a833ca9d8ac3bd2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c64d4bb32e3f6ef913d698c935a56451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c0b0f7a33139b38925efdb1258eae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51aaf1f6680ed68af83692bf460ccb7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3234ad5869cfcc2932efcd903621bcd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756eecf7c911ff4109149a2eeec1fd4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12521316420378ea6a93fa60745f6ee9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b1507a1f8195824588fa4ca9ac3dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e84b30140217d2dfe7e7ea2b4ef79458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de847dddbbcfacd779ce7b6a0bcb8f0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9489bdf98aeebb28ed94a91f282def460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea52e4e07cbd566857833eaf2a898c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe7fd8d0cbbed8194097021427d017462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e104911d208a631530a90114a40cf2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a2f18af6ef85f6fef59cca721191c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95db4aa90e9bd022bf2a9abe5e3676465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb56af118dabac3606bcfeef96c6afe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a0672e3729d0c0736caf391b5a2a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f00477b0c2c03cff355baaf3fd9d86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5df49f1abeffce9c16e3e14f70c60b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2795f030ba98101bfcffd4a315bd4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0a608c9a0e0024a5ae59363ca6231471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfe92b0db695878bf456cb648e4d2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2dc1d6b51cad452d2d8805a3a142b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69ad18b0b7907b38f1b0df830ed5cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc7e17e65d14a81157d1c4061f9db5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878fc85f2ac775a4cca5777ef424f69476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f19bd0ee01d0f4d6a630f2b5cdd8a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723473ff58a40e550cdb5f4ac7d28c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291259127f584048c98b1fc38d91e7a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe6152d5fdc6b16e383a402560f338480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909fc55d9bc27fe7b9f69b42b2c1c19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73e3f5b5562a558fd232cd011dc9cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46fc126510ac1e8057f84240601fd1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4751d8a0a87a078a262db59962023d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3fd268a8576a7f7bf36089aca9d7a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254cc89aad862a3d04f8773cbb36578486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24e8781a4767ccb32a59ccabc9d011487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381c4464ef88031f2636fb921853e08488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96799279592ac33416e3224f32f0886f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1dde7ff9ba8e71dbb0774afefcce8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074608fde2739bbdacc42e5b9085269491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b482ced2834c43495d13e5e06bc5cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fd540d3cee1bd08869af96cc2eb8d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4bf43ac8f75d980f81b6143549c69494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1f90c4c49b28e9734a406ee431929495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3041d570494149769010a7a18f5ae49496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedf60df72d05cd354bf00f9ca378ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab412f054a0551b9ad6177de87a648498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192eb563851fcbdf983b2b00fcbbb77e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c86371696abba0fb9a1f6fd18865e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246222f00ce8b0ea949b7c1deccd1e6c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda41a17420ab39770caf665d9aec6ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41cb022f14a6b3f143b4cc0975733a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e3763761ea20aa3c5fa5b548426a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed4110142660126f126be22c646138505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d79dbffb8129650c21333d43a7a047506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712cb7efdb90c48260f7c8edfdd6550507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d87bab3f1f7142349fd1e2fce97ea6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b05e0168bb44048548c5023b3ed375509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e72be3f641349cad9dc6b053d867e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c18b24eb3a087401b4f0bf458af77511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b761cd87664a99e88bddc403b95bb3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9ec6f44ae4dd7ffe9f1bd29f4ee7d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6536c950a38f7d382ce7415e702a05a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807fd720156d41fcce59ba0f8c5c43c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24633223ac1bd4a8452230201e6aee72516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a48c2ded6d50829e05734bbe5ace27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6b480c28c170cdf833c6b2d6dc40d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd7d8bd07c9b1e7ed6219a6610f5d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b280aa775983e6d46ef9b3ba903fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854eea374df2367317646b0b0b262f32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745735b3fef6d991f7be874cbfe9cf3e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dae921cbd9cacac96a546556e35ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c218bfa7b5feaf8a7e08392843ee4f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c742508b712fb7257d0bb6cacd7bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81789d4649591926021b53d7c0e39f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0a70da96c11ed0b649943bad2fa12527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca945f5a10d6d7a0d4366fd708bd24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fa697e67d93d6823a7c63785eaf65529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf717ebf429293a7f85e043e6adff201530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e858291dec424819779def602b0153531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b089ccaf80e00c87a274a8e8ef8072532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c802bc134de167322c71bff77496b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32102c7d562966f577b768f155b0a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bb0f36519ef40f8889406c26d6019535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f774020ea8711479b0c7567a1c3a82f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaa4d6c17dc4fc5a07460549e46247537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6ce0e84197f1a9360138308b83dcb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa8ed8d3c6764860addfb6dd7aa3bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025465a2348a2017d9219c1e7822dba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b48e4be2f3537582fd2fff2582b19541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6dee9629535971d3609de871a47ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62145ad19e4438d8fd06e00d0d6251543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41e8f94f8eb0dc6877a48b81a73013544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39760634921fde8758f1e69b49256b97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066b308eab098fcd35b34b2835c3ff4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8d83d61ea8497d0826d7b34bcddd3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022a5bc6a9a45683c00ca43c5a61be2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e3387473184960dc88130e83e2ad3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f5fc451c00a870a9a08f714e16028550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7381be4878b683cf69eff3b8397e83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd73ac5567506d7562f3400316ffe2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2a8c8dc83b63a13aa34606c116f3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11aeeecac464aa409f43de32a6d9c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f3b976c5579c657cfbc0e8c44dde1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42574d65bd89825375bd02193d8adea1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff25743f280cf70ca70f7d58f04e9ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716427342dcc167118ad880c0d2b918f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1b068051299c0b651ebc481a8cc1c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2556fc0306f9c408ae6d51526cb2c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a409764f2447c1f179269c807104de5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449e6f71915c994c94ad92c0cfdf502562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70a396c2d13a40e8fdbf55a5a55a55563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33ecb9b451e51691c25d8ae5b51cc4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9228c9d633383d148451cfe4b36d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de114d7d57b1034ffe0318461d3410566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63181a234f0b1fcb5ec8cf825be0ed04567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fe299785efff09c45cae5cf3cb751568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f6ade85fb73f12f53e2f2cbf91ebc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf504d86f5c12cace84d003d98e940570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486b806063948c6e032e5513c3ad04c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df350123353c4548113108388d205196572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec7c783548289ef7580a13eaab5d31573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ddf8c8f5c539c91445e8ea94659db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eaccb56ec495370863671633a41e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e05fa176faee9795d332a1190278a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9050b837ec46a468073fa71001b85c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47f3518e025d3ea864b7d2a8d69f2f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d84e8413eb22d0c11dbf762ec7ca3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73743591ef213a53c3a08489a47bfc0b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f28e084a071cf82019b7a90a6a4c5a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b45cb9bc4b99fcbec1d119332cf11582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4f464e5a388541fdef7342ae184b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59b7b337726b85282fecf239037d7a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926d18e29dfc8b8225ecbb3499d1fdc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fd93ca4f19afc5794062251161351586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b346934897497a15ea4582b1859f26a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8942c4cbdd3db5ae549b1d56b890c1c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c37be7a2a937348a9a5cf5ecb7141589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874923f8f56972a054e7843362c7679590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0eaffe8491a75ac050b9aaf5cce05591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c86cfbb00a1331d6fcb4c03db519f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0222822d912a5468f459aca4067badc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eda0c25862ad54e91820667e40aa2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f8224c2455de3fa0114deedbc6ef3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71212ecc9c82c3c276ab602967c6bfd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099da218c5086e2564d0d6ffb53ea79a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe32a882c0d45f3b5a00854f4872aae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf169d5d2614da047ad85e7c190c92599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adda5a7a54f0f86e3312b473dcc7513600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194bd3ad7e5945c6a33650f8d566e03601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6f18150919b47c3218c4a0b704261602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601435d60f33c2a2ef27ddcb1bb32bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfb130264a5ff54cde10c2a4bc0fe7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69e76ae36598d09e3b3192eae2a9e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49627042a6f2077fe86d6b034133253c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32ce04966ce83f43ebd38f1320cdd9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356fb5324bbd8ce2dc270a398eaaad9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce01ba4e88bcd77adc9dca0b4c2fd12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0e92ab05027ecec1349518820579d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa04bfe457ad8abac249cf4782516a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301bc4f196bb60ce98284b0d1156070612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cce6883cd070ebf798d021fc693486613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942919286751bcbf14708ff6a96e2ca6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebbc6a4265e18e8b6090d994b6cf5a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a70d8888e5554ab3710fc3845519a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71a81c5f7652da393f4d42bf6f41f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74859ab40939bbf946f2880454f60d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc426ae8f521c593916aef643c5320619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feced784150cb2afe6d3a5f8fc58a6b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704f16f1170d0611e26c497ac1d9218621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330d6c9115c1c72442f6a4fa25d4d19622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfef638507d3f58205a4c8bc101c4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc622217843fc6bd8e52d578668b25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdfe5e25148b2c138c3b20a8eaa7ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328e6bc6210ca4d2e578b1983f00ec6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f781db46cd15d2516eaa6fd0e558f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161957908358300c1b3481c76ccbe663628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b50f8fc8cbd78763c3596afd786ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dc28a2a1c75b2d955d384b45f0a4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d99b0af0e5403ad447ac365ae543e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72822c39021e842ed24321784c2338f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b783b240253005062120c608790b983633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86433256228f2e08a3f8c7c298632147634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df56ca12f58d1fcf9efd5b72aeb00f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe696439c164615c6920e0c987b5be55636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c323e31562724100583088269fc209637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8fbb1ad2a1415d275eaa72e092d7d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6235045110f8c5da52a791b5f0e6a41639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42fe34581fa26b73cd344bafcf738f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e329d88898f63af480f96423007ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d687c025fbcca0ab5019b02723b6d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013a7a9907e0874077786d965fe607e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a573d533d30f060787f1735c100ea0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730f3fdcdb63ef97bd4d86b7c0f9c9a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a37034d4982845222b0f3cb109fdd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335eb8d497f4c1f931811e1032befef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788301c21000f116446b5a943d031389648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28619db3fa16d70e041184f22ae1ac0d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c9ce5a29fe0be4645ff5635cd66b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e28cb6dd6da883605a99c8761b021651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a24c423d0e394bafdd9e040401841652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed25843d230e449315f29f41a5510c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357de8ac821fa2c9a5c4283fc705b20654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2fce6bd1dd3aa0a262fbbde76b631655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccf8ea59eb3bd20835ade2ea2e2942656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8592dd7c319ae0d8ceef35a846444fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa73e2f73a872c09f8fbe0e05d024a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11bcea4a01bb5d592fc4d3c6cd529e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b079a569521e0689374b5c0d4c6fa5b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfcc6ec2a39467e15e3ca1cacf5c7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd13a8787f86e65413bfa92c18d6290662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8eb85d8d01f1096a27dbd392b26b59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a910c0836b8e46a8aa4f813c10e002664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66e0eb201e89321d46803da10ba46b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44160481c59f180894225388e80e02666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24127c12c4206cd1e8c599d00f1f9c23667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1ffa559a1ed31a6d1ef2b14c120fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b7bdd82f0b7f1955f6defbec79abb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339fa34f45997c6b88b8715549f7a6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76561bc740b248f0fc0fc08811ba48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06a65446a80c7e8bae08b354218d7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5012b853418b70dbd56df2bae13895673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1e6d839b0f928aef41d8b04eece2a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc755c50d0ead170731be5041f52cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1fac4aac267b8f3ba29f9664cafa6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbc9846082b9764cd2213903a99db5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d29e85f5d1da154b3349f493d3e8f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2efbf53e55b2ecd9c727104943994f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408da59e1fbd619a4350e4a8d10eda3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9c3947fb4fdeb550b06b11b37faf3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26973ac56e2abd10f6c961f2ed4a85a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dcb0674d8463f7e47290058dab2a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aef096f0be5ddd860177f262661b61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649828366705b0bb6c46501ab34770e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ca5176bd824645435f31a56036f23686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8770e16e8aeeef060244c6a7d6e2ed3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc49cddc972a4e7cc3abc6be028ba9d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1578f352510c823469fa7d26c2757f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4494087014380601607ac1db9bb2ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e7a45c69de42e3726a09e93b41c59691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383b2669e0b7e1f8f70d2abb433dddb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f96659e66eff5f4b0f94a3f69e7743693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece936918fe014d17df05d87f24310a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049afcdb3e2ccf3d1911f87c45a8daa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a946a7f5989d4924685aca2b57bdc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ae294c7824d959ed45c05a0755966697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452c340bee58bb32161e25e94b9b0f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5241a50153071af7d1f21a811329c7c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2ed3f5f6772b41d858e011fd56cd8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d0e69e9341510ff4b3f06172fc306701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7dd638c59595f1ff6207fab0831bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9d70036f8f1c817e059ba092d55d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495928a81e53e775b125125702b2cd4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8232ed922ef8869b3df189f535bd87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138e50c59b7d106419cb981ebe7b740706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d9fe35729e078ec00694283becb57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d7bb6dc8921ce5a55ea7126039926708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b177c7cdda13e23e17b679a13d13bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338812f1b865e13c5b53a45ff6f3c80710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230346ad62b1030dce52f510d0c134ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcf01c1113207d6cde6ea9c9de2a00712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de3f2d36cdc5a5d33061785133302c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47febed0fc353621e6d59aad26fcf03e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284f85a3f6a9b6a1dc6af67cbc6102c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf42c8c305d640e22de425e634141f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43a04afa1aad9ee931186e921496dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe96e632ad1479e93c0550b0ab69294718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc065eee1571a1cf0688d06a33b4c109719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641339ac13b9bdd3d61932add2185901720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbcce73bd9ac7792d388f595ac814e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c70c216c674a0c8c5edc85a0ef89fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87ddd5b67ddd67ab552a438a405bfc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed735d5bd6953451419e9bacc0751a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcca52724cb34521c665b0c5afb2312725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f25ddbb77e460b4e3b1ab9a2d9826726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c39b77e0345dfdce9e200d330d0072727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df713d77800e20af8b3b97c79644537728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac699de838c9a9c12b691f4cbcb8fc9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80d9f8092d1450b5a78e1e374a527c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907b89e872bf294c9469536ccbd17b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdea070f066186b7f5af54703f6237732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e90fc8984cede72db0fdce6d2293d8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab729f402525643f2066b75f7dcae78734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83ca36b32abf36f474e7f752311ef3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d40aad7fe21bef104e84d7e27514f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc79418de21561a3332f89c690de0f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5b9e216beca74cf3ba75a55fd0cec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68379b0dc17a8a9b6e1b2c2af109f49739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26215f6d91fc6d9c4a47849daf63055b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c453590698de937b2ed8b5dd29444a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b68dbe68a4e28ea37b49b74e9551a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0d7ae24b469ac9f954eb504f27fa4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183dc78f6e9acb0c25216396662fb3c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7242f544b1baf7de0f9140c1566e8c7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f826aeaa6ea84674c05976d11ecbc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7ee59955b0abe153ba9c0436c4e64747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3ba88dfac6eacd415f6dc2e3dc509748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f65dfa5d5ddbd93094a33c37669b3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad49a1a267811370417d979af19291d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3693e81d7087a7a44c199ece7d154751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf07aef8a4ec74c5a4a577b111751fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730e4e804882929c04a2f8ea7266fd3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d68dfa52a7f3edf411497b1c8e0a17754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba771683c20f13633a8b9db00b995c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cacc721cc962785ffa6d969e4af1f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861e1c76e025404db26f91b4ce3c0ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6ca6945f544ae51754b2efba855c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cc88e66f20b675118b128554a7392759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a870f21aaa8ae80d06b861bac33ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e80a98479464d792c52eae375cc652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f3985a4ca66d7f2e6edb6682321f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba5aff7764aee4f6a6ee27ffabd01a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62db1f92d03f0bbd1e2c7d2c4c926ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82167a3045f0b13278692c5ef872b4956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf7135d65e468de2ac3c239fb4f3437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c2ec49e4a1c6bb1c3a9229befbd5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61d4661d416ba87c987a3b98f4d0759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f17047809b290658a55fb94cdde5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916d92eedc3e2a970c2f77df412682b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8de83d7a3bb9b85ba3732c7bc3b94a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5236d1b12b95469f3db9c6fe3e563e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1be44a16e4d2843f469ee2f4bbc2d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467bf74d0a3a92746862b73843a4d1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdd2dfdd4e9d8f0152a14b6ada693516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6ca5c52fa96f08d3e177e9557d0f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94824bc1f6e223fe76bd946937324d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba433704e12c87c90ce557700d8eaf8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb051b0e5e246fdcff5802b8268e1b4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f298268aea92097921c94f22a52c8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acab38ffd72688c267401945a9f4c2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2de2f4f4fac66f1108e2b6086702723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae944ad9ac8e3ad3d73e15c33e35da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec821652966886275d72e14d2e313a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbd6fb8d91539b3d564be822ab9b5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411a44e3567ef97ef84fa0c74540e6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa554606b2517b307d0ffdc674955e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d84569ef5c2f1e574b263fc1e2bd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9bced1345f4a98e37f6e44fae332730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4babf78727b7c6352fcc0f2840bf1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a56bc3b47da423e100a6183ad1a2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c033edca0154bdec9348ac420b5de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d7812eeb1c168e69b1ddc0ddd4e0034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92849b73f19d7734fb5374713ece9bbd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff302ff65d69d76e11a8effa3973e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4941b4969019f55d55b02864ca0f46637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a7835f0cf45f2cffe5dd4ccf0129238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c83922fa3fc138ca0105fc412d71a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9198a3f83fd21a6706fab771f502040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f0736541f52280e129183b3ba874e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ff951dba354595a38406bfe9041d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbe30ab61d10471475baef2a91911743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb5a5c8790964e5c0aa8491e4081ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47df3aa0fbb59c2045e12295be4d8b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11f0f5f63de90cdc3d0261ddff116846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb74ad7ea776b5546ac77d51a9f3dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132cc65532f7176fb5f7df1735479ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20934d78a50874af01cb6ee36c5c93b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d6e257553f0580c096aa53dcbf7ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78954977c9bd55f19aa281ff4581bfd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9d759c312bd8461b059f3c05c088652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc114b7c03a6517a7a67d7f289db39053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ccc484998ddd86904d3315249fca854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41bc7b8c87da75ed4587db07a77c7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bd8949a7ea6f31ee95a511f620e4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d0c59dd3a0b8fd482e6d4e7904dd457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbbbfd9b5763ce98244ea2d104a4a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f024b74abe4a5f64cdcf6926802be759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b30f134bbbaeb7d421c22b1f0b13960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084e55d50c17b7eeb2f2c64fb47f19f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71cf6a71e3f250c1db4769ad3921b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a5c1761a3da3e48a94f9458da98cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0050e5e6031003e0cac92ef15160ba264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2a2fe19af0c47b58dff5f1d1ac2c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824061f1c8308b74028b509c61d5d8c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a5c4e5e541fe37e322e104a9071a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5bbacc0fb447f3de97ed6a19d3b0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ef5cae77b9c835a86421d4cad64ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3520294aa297836a50e338f9cd83470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1507b213125c913bbd6d1763c32722471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018b11f2545b6993c2028fe25199f8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee524fed8aaa771bb38078ff2cc680e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3d2bbf38a1ad577e501c7bca8fcfc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538b483bd1e2daca04b48cf4d09a29875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7998b8f2bb37fcdaec301c335051576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbae600b1b95435cd23153cb7e95e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b9b116a686e97d9194877333422ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef34cac9a0ef60abcd2dd6dfa07e46679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402903e640c8ef09ea8289ca5aae36780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6ddeba02469e095f1eccc9f488d1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa7001e953ad16f6e7f3c0ae6b3e5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8763ecd6536e86b74a47e14450e38c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8861663d86bb943cc892cedb2c534084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84010be5590b69710fc8593fc806d2e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45165f637690834849df627ee356223286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e5e3a2a310c6bebd4308e75423aeb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2e668ae30125262210c40ce943c9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0eb3254519ea8902ab6465b418ca4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93274748a95c938da2f7210bf622975590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bace2fa88180f295f6c47596e97091a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5f6fa2098171bfafb2007ec8d8fca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0d8171143b5dc48c0aafd18862ba193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb75f040043d273fb9c863500588b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b0ee06f42c18ad04f5eeb14e94c1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb372ae7b5686be9b15b894aa3b5dc6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187e1a6a543acfe59329d5528486c9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031024c50a2a092f86089c57c61ccea498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953ce15874da1f8cdaa352976e9148599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c47bf68f4b282a33a2f034baef2b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442af24bb3cd5544219f44283e17ed63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1766b14c81d775fc992bf79761a0964102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8908213df1b51af6f6ef69d7cd6c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec4a397a077c43eb387994861501c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fc6383fb104889b280cca301b8cad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3463b70a1d61b02bb0e997758783fb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13642c3d2a55d00b5275522157b83f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e73f6cf7c518bb9384e8c3f5d1ac0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf4c60c031a5ec834e33f20415b82e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e592eaf53b8e28ebb7341de860f96b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924f3e11c5e3f2c84eacabd0f1f1e1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cb0fa73ae28a22dbe4b9d0db8ad5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1eb2430f9f257668ba17766fe35cde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1a49d0ee420ecaf172c78f2178f35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dff41a52de8e4028ce9277095cd62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e91d099837b2566ec078030fab1225116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3513cbe3f36699431928fdf337452b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24889ae2ab0d0d9343e269c3eaf2f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482499fba5eb9867557efeba3967612c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f05ff77959da27165d98c7e4a4b122120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c012fee013b50c0c7d3d8ab0282383121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2bb8ab1e48a0a8996cac34f376d4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc001eb55e820cbf7c3cd6b2ff9b2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f55377ebe3f5bb3a425c0ac8f0741124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb71bb8e778a16231f8f4574a196f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d2eeb47c96ac577d119ff23819e04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c3f7129171ce384b3b5bb5610da60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc90ad5f3d8c0c1d2d4565d6f289931128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c1837ef8b00c3b221e76c96835cab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf3a3e31e76e7f0a927ef21aa24464130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91a19db52d6b8ee4c7a8cef6a90a63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1294a1b9f300484ca952c268a90d980132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eea23a580a66fa9c581d38cce48351133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b630469f7cba689d1809f9c543d4e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41108c2a673f0d80f077f27a56a5883135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b3d3a14f3b317aa6f164761676c02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee96a29bd53536a02fe1201d26c2f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda35fd8d87e7c5e37a82599a4623ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3055dbcab71d59a2f5bc6bf932cdd3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4ec30044d375845afe734cc99bec6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e10fe3cad42f42bb52f057d2a0f4a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2448f80645c9d328ba3028957c47a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c4e0d07ca8e6b3169a8ce63624b50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943ef946cd4975695dcf5ec96ec1181144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a2f40cf4c6b345ca0be26419addc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efa1edf97ffbf0080b5eb74460795a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991692ed844c28e4bded3987c7a1630147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffd3e5d8f48667eb4bf52d84a18ee0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdd9f959c437720ada04ddd7390ded149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6d45a8e5853b20610fdabba5e18a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06732dd0276cb3bf7348a2f7db5ce1f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4116898859cb9987758fb3df63a502e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e94fb4df94538d2e71bcdbc43c537a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11b8a4662638947f4866bee337570d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf42eb68ab4ce1bec1b9df73d1d48f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da5b5cf1781455ecc9708b7ef105a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4e19b2284b35240f00881bcd8bad7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84a19bcdbc6cfacb626c61f67a6016158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c917deca615cd097e0cb0117dc04897159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5f2e0efb6e32ef998e6bd7a8bf058160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce232ef931a1917f17eb1eecdcb80a93161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750abe558763663fbbe0fe142bae828162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be959c3526b46afe81bee6cfe9f43e2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791774a8fe419b3efeed03c791126890164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0648e441ebaebbabe03a69b69064b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054b8384a28e9b6b25c6765b74f6c7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95ca09f38c355a8fd840480c6fe0cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a82133d8a2404f6d35ff9888f4368168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929c20ec605df163db9149db978224a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d130b95397a8b3a4cd48aa3966203cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81021d4a513c25c953039dda18bdf5ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2924ab5de1e25e2efaf392b239337172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4590204b782f59069f1d8838ae6d6fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba76f944fce2510b71c740532d2b94174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00a707adfd23c1f065631a34ae6b29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbd646b4995822fb0f1407af04b51a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b48cad79e90ea688b2bb1e2144bc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b206fead2160a16ff9b35521fe94e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf895af41b3529ae115187e7e8236b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb12b9cfe5a4b78c30291c176e8464a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835b307a63b9aa928905f1ba134be2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fa39b1f6f2d57ba36fa31e95efda6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970084b8c5d35131e67a7412d8ec8a70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95aa548dae83a29a7610e677957cf78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0f142edba39e722480d80e620cd24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93f84b5b7efd4e4a7fc5bcbf9733d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14747d604bff5b64a9dfcce6cdc1dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301a6cc31f793cdfa4d2efdd48a3722188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bf0a8a55214fb97fff18f0dff559c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c1df214aa600250e6383151db8ffe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8bbb266d68120c96d253ec3f1780f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424bfdd2ab9b2a536740564b284602a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5fba8f8eaca8cbfb71887b40cb5cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604de62b45038261139ca170f92ffe80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99de635dd1d1d787fc0d801c18563b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022c7f8003a43076a797ab2e5e7da18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04f084b4e5a0d71eeac1331ce97122197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6c7e461bb26e8a771b85d677940e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2fd93a6c930502c2da71ca8c53895199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf40eac6d422384791356e4798db03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd9f9f83c25f41a32d24a21f5d7101201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4675aa49351459fdc417b303ec841202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd25f0279972f70796a96178f50cca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da17e8758512bfa1cbb8ac79d6c7ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d178c1c1734cb8f5348c36a0bbce1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fc6fff84e85e341e74d4f37e8917c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c351557c1d46489cf2e49134758d63207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b9159d036aa1d7333f4ebd83ae6c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adeab998c7f52422c622c136fd19da3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bda0474af7e810732fae140d6ee36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbff84763d54f229d4011a539a3f54d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc092ac23e411673019f8823106144212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f313ed86aa6019018e62ec9473b90b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df065f9d0c6a51f4c19a4c2ad8dedf5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238c08862d17644c26f86e85e2d5a75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6acd7c161afe166f85e26955b18b4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e784af6a6a6ad6466e48340075f2297217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f971572a659020a6dacf35d3210edb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06779a999e0fe5ed4eb2a0b318a19091219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21053b1594aba6d5b48d92ae86e631c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c486f78930a829f6c0ef8433309d58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8966489dac0570d58c8fd59f9ff53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671dff096cd75373ba7f4b7d9417bcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152cc4350313183e5792a78acb73261224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ca56253f8c18d9207d2995c14fe9a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd605f90b3b562616c1b50081265b4e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58c130ed063f3c437e755b58f95539227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6c27c1b9656ed71c94bc8dfe09d44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a29e5de7674f5984ca611a5096817e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d3893f9e76eac18adb0583894503d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9a8d2e36f241be18faab0d6570c66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b79432de904b82b93b016065c9030d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec3e826dddcb05e5456ecef7fec6c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f8a201e7ed24c1f4cc99d5cacee13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a74ae5826dcd30e530ee60c5fb0831235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061b42502639ae71897e41b9dd4423c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db087dd26f2a1c4bf044aef8ee65a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf2df6d6923496b3a73a579cd0b09f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1a79d36b2a729733b9b489ea46e72239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d36ae8f9ff641766be62883fa1649240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ddc2eff285e95d0dee09b1f82938e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12fd45e1c8d6c4339cfd045025224a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1d55c090a71330d5c9f6442501d28243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a9fd57c7b343f3e94b208eb83b771244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29361e94044b4ee9ea1336f754ee200d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819956b9c6b0e05754d3f9da0298df98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567f609cd44c17769882f7c2791dd96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db895990e1ef8ccbf39739021eaec5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fd526ef44a307ca57328844e99567249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dceaddce52b87211b8c5597e13599250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915acdde7136a1af7c5f160e108716fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ed17c96d6311750c31d4301bd1a3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200acaad354c2eafe332f678e75cd27e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1d89e040e8a152f5a7f08d230bd01254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5620ff283797103abfc977bb079c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160df7d45f7084a3af1925267c847704256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ae89e4664ad49f99bbd83f3144a57257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2839419c5a82ec89c0e3a2ecfe4ff9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07273da5f0fd7ef7375bf8ee9d7cbaf9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1248ca5fbf4c030b5b2b756be5ddbb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fa20e711c7ee061c832c5bb48a58c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0197853a3b7007de58d00f195d13cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea316c9131caee7c7db1c3f9bf34ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d16809b042c7eb4e9bd761d2b46f4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a243c5ee4accd8f5781d5ac5750e74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7965e40e826f0dc0deeab501c24f65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc924b82cf523121ee49329a8f1202267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa578edc0ba5c4c2821228a226ed85ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7103596e881087f909e1821a9b58505269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4c0987dbf0f00d2a7ec9c74c9d3e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf004732ab2568722fbd6e463ab93b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47fe1f0d5a0cad12978a7110e2c5fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6ff2fedb304b251d483cabfe1b6da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb39ba77b86bd665deae15a8536be5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed63f7926972f412d3ab46eaa70c65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4594bcf7dd6fe82e527f89474cec823276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e992cfed48e52daaf1b91002fd1c51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee91e26552db98d62e40a89a0e520cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366622f63155d0f41bc03e07ca4c0180279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8198faaf8517aa7184a2706a6c54c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad004b9866d9353dd26f351acb61851b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6004423694615633c64f5a85ba8c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d286fcf7a15c571cc8f21cc6d1b0593283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107150f9a317e48bb9e7183e7568b68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883edb21e95ff2dc78de90ec926c2ec2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1314f909e0268d7de56c588219c08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a939817fff6505fb6f47e7c946334d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d6643fe9e662a75949d7c56efd000288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42b579e22da3360ab9004b4850e471289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103df52fc7e91c6de1945ef51c8bfa7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dc7a8e0ecfc10af5b94c29b051a08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc32047fa4d28955bca65ef4d23c85a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613380afca50fbdbcecdf046f47bffae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2fbd79bfd8d485892aff369cce162294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988956cd59fa87b95ba6364dcf26ac2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a4500221aca36ec28617aac589e8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b201190d5f88efbd73d2b0da70eb9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8ef5ca7d279d26798dde0176237a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10598ec3b9ee3b137637ebc57bbb41b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2928b6d2e439b1e37a6c731fe374814300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019fb01f221462b6515e78a73e329f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab3cf0c1e7fbd5f5df8031883877bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5945713463045686d99e4f4206ec8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e90d09d1d40a7250a21dc45518cf8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d1f8e27b907a8b17299da4940b9d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc03ec39b050610b92a135282b6113306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996605759384247fe74575c9fc2956e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d18ee258692181d16748542d492405308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec452990a92ad54131bd00205ff51a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326752c6423992b022088184bbc2b52b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccb3cce3d4f7e4873ed21016a91513311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc05e7b5e885384db148a378138d8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e08c1eed5dd84f0847c6909178dc8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e6734da3f863f9c6a065f4d6e9a8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f911bce7fc8f46d4dcda06d19d6091315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a018df9cfbe82d6bee64fdf646bf77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20148e088172737e7f8a25ca9494e84f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21314bdc72f235c1f0798f0cb6c67152318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eff2058dfc1303d4057ca01892e825319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688721732017f9087f6bb6ade7d48e00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c5a505fccbf248afe5c92c71da310321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90176514fd1a4d7fb4c3a43be22f0f3b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f54c48604028a5fa15a3f3cb2b8c40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8fc87c3bef95be44b27cdceb74c0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0194281d8e8774846978c123319366325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa21eac9549de8511e848bd97118bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0192893e2618bbd054fed0f159163c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2156922a6a167a008135a6ec58cdb8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b14bd62a1de65d55c315c1d6c461fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82156c0e8cdabc32a9d3ff05a7c857d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82903a690639b87209947c34814a44331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1efcc957ac88e55a08a4a36288781332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a049e964c4e412b49e44b264511f774333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb7d7f46b3ff52a0a65532e203062d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896dd9e69f2af0771aceba398b7a198335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f5851f1dffafa7b981675c35e30db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d12c42dd4829c0027835e2b62ef37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c020c24c4143cf6f6146867912be6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa566f64d63d464d5383c2b1bafe164339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce451fb93d8e03c1150ca22ac74ed392340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a61ddb453d3f3aa457939e9b0a06f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265f1371135957f5ea922475cba21af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341950a8f7353fa445eee26d7f44120343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be4151288a52fc1c0b05efbe2994c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75018187ffe1077b5b67f9a0cd2e388345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a312a1d09b63d199f4a7203da3a33dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17daf138ed54e0b003c6956183fbe6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa08fb49ef69b380943a67c141c4165348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd982ad59ab456222e3d27090833389349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bb20708f5302146171884c48af856350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5375c3a44397e3537920cd35e3e4e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ec168bd4938cdfb5e2420d01048d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec553f2d058abda07d01d8a4441145c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26cf88c85bcc976c0ff06a9186fd05354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d62a93aad5faca6b1323b4cf97bba4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d15df534fe9f1c720dbeb34e835f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ce5066767f7591ebfecc0e8617d5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234d9dfcd8d0d98ea774efbf67734a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eda5d6150fc99cd35cac871afb7dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f8d2037e35717adf1a33a23082ff7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108a7c292b16d82eb9e750ce45d99ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daac3e2cec1121c0d8ff3aa026a4e7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0134b7275938560185cb57a887c9a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78210b873e37e7df89228b42acaf34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd56435c9e776b5bd4ab1cc469b8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7fc306461c543bbdc30f675af1d8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b8c31ccfb41df6af958cf9b8f7ee4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64672c815a257d608e225e61742aeb92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102412344cadde5fbe809f44e6a02256369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7106c19b516dc65f49068a5a46f0b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767365cbb9165945321ac07888e3b2f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d69599f4a876e470e37a010a4c765372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f01788bb7defd3f7777020eadeaa26373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161dda444fc2ee9e965bfad2659afde374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20d34543f047c59a9370af6d1b0cf4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50894ed7ff646a60730e63ef7bb6861f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fd646f892400ea9c6f7fa560d1b2a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68546be538a00387feabeb49beadeb5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabf6317e8d2c618b9ad757faa5cd56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a43db33fa0babd1e6c80a966e4de37380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4b8df005d6e8d14a50c76bce7bdcf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759444b2d36616c438280d64c76ad00382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54cc97082785fca393adead97cbad8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8458abef9249ac520b217e256b3d17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21a782d1f1cc5c4b293b3db4c0f64c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0d412c7809e893e93b07890fffabc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b47954721b560e5aa665c78ae37436387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46060f1cbf86eee6c3d6f6b070ee1e6d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fad7f15413cb31123d3851ac2af14389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85c47ff8405834e7958c906a3af7fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0c90594a9ffaa919a78c4009fa22d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e59ee2a4a90fcbe1a1db0808a7d8b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8f53970ce9246bd71dbb0728b1bb3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bf274e2134032dbe47dcee48c23a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f73b23b2f408e0e797339fe360e8a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd8d25905dfa2cdc6d989a7d075376396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f83813e8d9e63832bb00a9605927a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70016d6e52f96a9c6054f288212dc2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7c97d1f0cc60c2c6db4e9c44e3e7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38983deb331f7979565e3191c2d0dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf36f2cf0d62f607194de78984dcc5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f7ada3d346724e92275dedf8c1901402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69e286e3cf43882f10091d5ac2bd15403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352acd6c52c24e5c7309da8c2fc1f79d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfc97602771206f5a4d64988c18f81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71537d9cc6fb55946a6286e2e699ebb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89721bdd4b1b11335adb390dd265efb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaab1b01d997f6414067cd94b32be6d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548fa7affdcc50c9802c5ecf55ada1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad038ba24144752e6eda06ee55ad1c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494b0528b87e1d1d89cf2e85be18034411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9f26bea45a18ff3f77b162decb4ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9340c3102e04d9c88b52b2f5eed0ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d3d9df74437401d7c339225cabefe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4817963573708f00b7d11fe4f9dc8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0554ab201a259e056d1723dd190d70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14860234690f2f7f3600d6bbcec83824417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120cda84895cdcf2a32ee47860f17bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48005d44caf5d38ed6de34b1cb0b4d62419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afcd80ee6c145c27df15742867cbc7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03385ca2a32a273a69f9a761d56a91421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a64fc5c6a251bf26ea9d808fbdac82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b91b4e8e957386323a05e4a2bcc8dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36d34e88b92d8f61c11dd9a761b476424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b3fb65373916b934277b2972acaff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38b87c1d554cd1442fa660d9eb9b07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287608513cb0548c3461f798fecd01f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e634c4a6e442a4af5b852c4ae658cf8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efffc3fd0cda9176c2dca1f1a8b0189429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97b1db28d23e46c8278b0182b4a1cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e18fd6fa37135e845ce9d1f5f42b84431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43bb297d273fbcc28a234d8366a2f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71320d0b1524c6728d9f2964d6e346c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356c457a9638c853b4ad9a34918d398434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e5e9e4b970c470ece3278c592ed14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b156ff96bf64ef151739d907cd1416436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4bf0a8e3c1ead1a5071a82178555b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1e5103d35b268a3730a88d4863eaf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2384f82d84d3b8f3d3580f537e058b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faec425274e4cc4415ecfc14f8171b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c39da90ecd7b8a35912ef597cc4a5e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e34157c3b917f9d642925d7687c60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf7a2a36936e6dadcc1b57cb4ebf65443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f60dbaa59d828a328b63a4e2d869b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f51309d7ca16eaef1769195f1674b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a966e66e05b5c7045df4e117de18e76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbca88a004ffa39e812f60cf4b7eefa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970575e0d162f7923581041eb24ab0c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2167d8975f74ab6c482b74b1f27af3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d342d2a4bb1bc76cec87c4a3b7548f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b8f25213581eba59e63944090bb8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d89d69ba585d7293115ea0e03eb73b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb33ef0f526e9793ba55715af349fef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694064c04a142a0457be036df1123703454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26a25d3116d9bd6e1f32253804ff24455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed5e5a6f77491ea99599073941b4b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e4a4dd2169581c60191a05a2f5c1b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd258d1594fbca901d90ff76e54f92ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ecb55ac33eb7e9481248f7bad7e02459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b24a3539308f80a70590c0e01eb4e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c374cdb7388a9518ada43f560530f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa02f0cd6e246994e14b0dad590f700462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0046ed67627513a8b80968e3a996c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da84e399fe2b3ae7a238b8fe9a4c98464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8456b44f3bd08e24923cbbd3ad7d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd004a730950cbe19879f9e7c55d20466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ad2aa5f12e2215adcc825942290fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1018f8fc41c76815825ccf4aa7419db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769439600a883a6a48cccbb3378872ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d86c54148488913819e45b65971bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913f6191afd0145d7e10afa74dc98b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344c0c5c84c6278054c2b85d1319a20472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a87ab2d5104b77f6a8ab391084d00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b56849a753aee104e43a287e5b761474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b155caa820717159a8c975a04b1bdba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fba757d94aadcc79413fb94ea4f8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f78a0f39447a3e81792fbf4dfca612477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd3b2a49422ec43c43984e68771c8d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c2422731ef840495e8603b73cbb71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621bb6303c888f5f31cc67c63f954db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673fd489381042b8a765938a3692733481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1171638759d0a75ef4aba22531f9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6f4f1243c1f7645aa280e6605c6d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2fe207c0adcce2048d3e6add76b64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b58950f753ee76ad7a47fbab9c7fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cd770b768faf0411a5894b90aac70486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28966b501e5934bd57fcdae3c22f5f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d981dd2f85c285a54519315a35aeb75488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0448fc4f8c4a8600cf9de37be8629489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e336bbe6f92b142e59c3689afd6ce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f63f75c6a12a47be2db496bc063a20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7911897aaf8878105e9314ed16c85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960864dee11b934d64fd44249b15063b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6a181938206bfeb0386a2c8d489ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126503f49049fbb72f7b9f6d46584f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a1af66d07c783432febed4686872f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea31aa384619b4a406e5a3c1f7bd63c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958ce245e07c97676cc0bf34ffc6701498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051840544af029f4689852b42944b22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de1b3cdc73586793a2f83dc0680baf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe54944d8b9612ed948398c10a6289501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab29c28ce76a2d03f723657688e0468502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432802522452b30671714eada07a42b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e3c04409bca9159fe6b79525e3fc3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b7dd98e2844878831a410a78329fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0e5b357fdccae6d3ac5b43a353094506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e0680a93d11890deea6b8cd556fef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfca757b332e21d29f153991f713c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a6097ff2cf6a2871c7c80ee2f9e19509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9ecbb2a73103d89ccc00101cf80f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b402fb0cdcfce8fc61718bbe08b74511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a276d11a6270333798582edb8eccc6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984977d746b4658b18431688bd2160b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b537cc506ef07b7d31e4f37df5a49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae49288001c832e9027961f4b0a31b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82cdf659829e47d343b2e793e7597c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c40e3160535484d7a5fff8ca935f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcfb03c219b50bbc5e337b3f570903518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151a6d1334a87b226a273b42e22c21f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff54e7979da84a1125fafcd257399b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906251a2d8672bc023fb928f397329e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220ecf40b2b442269af775f6d48a146522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f001f1a5865a7696802a6f462c795d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102b60b4df94eee2f1a27185b7cf8ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad554f79c7772ba5222a8f1dae6e49525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e2db74d8374d85341727cfe70a227526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f3859cc900414e61e715c0c0c8211527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4d7496ee6a6da889c9f6ba42c0a41528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d426f5862a8cb247d8a9d3792749888529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12955666375fee3181de36aa5959d75e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3a04ef44e7873ade22b01b701c429531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567b1aa20985b937aae4c894a060e74532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439c47c9eec61e526ba761794695948533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff496f3c45d59004ac3c77437f7aaeb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9435d7b05dce3548ceb470c1671f2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3a7bbeddb86a77ebc6d319263824b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37359d07240619fa3ca54e65bf7d2bf7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67d2bd2eb9b1b8326d06a0eb042122538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb9230c14889a1868878da2526cccf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42828dd0b634849e745bf012d8af0ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf804175ca014aecc756fad0bf88fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b6e4183dc7d393fc720439f55bcf6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321db759c6cae6faa55449e9b190b326543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93561aba8823a54326d3f41dd9e23c0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e09302a2c2041dce1271180e6f7f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695dd83c9639a80bae71b118607c9c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dbf1c010e40ce5e04694daebd3fba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225ee0a30a252f8d43c794b271f5cbd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7063b511ee9faea5fae10dcad1a4b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324f9f1dfbd9a2e7b31d02ae2cb7b50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c040320c24f4d6e385390f829fc6739551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c20e56f002a83c3a9a6c2cbd11f46552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468db2f3c1808423b46eb2724604301553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57a8534455f458968f8cb22ae573be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ba53849508d3d8b6742a1c6918baf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790080dbac0c830f8ffacef440a6dc59556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b4c6b7173b7e33a0b7f91ea27c3ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128d4f111c38f75d78fd01adcd9c8e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a515f4b93afc6b7dfb76474f2a10a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77f15fb018568693be2339e02ecbf0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9109cc8db0c240f93b6f50ae2b579561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e013ed214297ac4354bcf57540310ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06a6b2581630e61863389749a35dbd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980368633ad31fec56e65927b225fd48564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd791e6955e2d1be11cb87b45adbb4d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94ed6642a4bd9ab27d8dcc3bf0dc82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1574d8f162b80662699306caabd1b7f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bb2b562bba7df423f7f4571e4f362568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd905daff86f9bc5f0e3db5d69959224569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af08e7f3c72d400e5d7f9210161649570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eb43d4b232336652adbfbbdf7304b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a6bafa693dfeeb4fdb2669c75fd92572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df3a2a7b587d15182b953e002fd53c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cb2ed6c7f0f2b6623428d72b68706574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3bd31b38b2ee3c67de21af5673f3e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a51a2e84762e7dc42306dcf49c8d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771b51d7c331f2effd0da09097d4136577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6473d421c843c6c10a49135d2298e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ca3521449530f44c875c3184347ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe959ca2d9fd27fdca41e06a95c0f2a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c86ce60c58279d3a7ad9c0bfb0f588581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdc74aae24928b2afd99a3fc971954582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb51c17d5b317c106daebaef010905e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30d9370e550a300d6dea9534d162f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56b8736689e172fc450af0f23e7d5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36702bec200e3ae65b08df93ba1cb6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddc9a0224898a06f07e35805e71139587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890fa8021c4be31a8f681567043db09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a74c0449948b97498d30705be435b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e94410a14c0a4ba005b437e9bdc2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd1fa5e83d8f0f17ead315a2b074bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088ff1eac0f6ed73a0f4ebfd57d812c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27fd4689010b4dc697dd253a37f721593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50778bb651694cbe453ddc0e5092e17a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ee5d2e20ffbf6606b3f28b5b62115595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4912a14234ca03b46f2d2d6f16a547596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f37ccb1af83e2fedc078e043858f70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe51496a53c14380301154c4fbae5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a65733ca642307c96482049d70ee6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977810f51943e7ec1a9ef60c4a6a229600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aceb19a4ee6ed126291883df82773d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288a0d572736e4897a0f73e71bd5c5a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cc8310b8c112a45146762cd1bc798603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ced6ec740ca6620341e7f702a8d5a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328497d8c881eb5c5b4a20b0510652f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e64ac33fdcf4eb89219d4d0f68df0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab139796b96355520dc31412eb7e49607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb526f3c295c301191b15cb16a826eae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b45bc5c3a64e72dff6d4fc4b5e8a9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff857c09568e35ff309eb1c1bd02d39610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf68183ae59e41cba5f4cb82d6ec3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3dfb1274d80a68cd5e44cfc73275c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a749ee9cb0c3069ac785991888c9c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44f33a9fdb0e6eb49a3e1e65cc364d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c29fe7c8f936f4b92bfaa4bedc2d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859e6a84e81f6006fe942ec0c648f9c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849f30aa24dfa8e9a7b3cd1a671abc9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86450da7d6d98c8dfa41210dbdd7b65618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd2b1eed36f987077853f1579b77f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7b7e8f290db54d9bac7a2de106c51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e231bcd8aad77958ae736c5a78bf2d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9154ff673e65ca402489c147675fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c46ced3ccd20980b920761aabc360623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ad36d4e9c2c411a575502f351e218624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c266ece90d26c1411cf6bde8983ce3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d6d9d47775ebb93d180cb60ab0ff9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fe9ae60c957cf2dadb9fb4c180328627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c246ae86bb6b0c23427154a08e7cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca951dc2a3cd0e20edd9831df12ff13629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ae980018343d9f1331d3f842df94b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53963fae0403ed3b9de20b33d478ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e7fb870b0095ce6f163623b3c554b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd285069880f50489c21f1eec347ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7f9e0fc5a896bb59f28b1673ad988634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57035f709af23c6b3744a319d2883335635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051234915faf3cfa688405db28178ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79fb7ae804245909dace77f31fbdff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2e2f7b175206517fe578e557365b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d33a44748c600bd24c9a5820666f61639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a7f6331e535ee6c023bb7eddecdb8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb697151c0a331007aee24f541eb4efd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b2af79a474815ba03f2fd6245de48642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de74c471ac0bfd0371b95a4b4675f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cd4de42fa1c1f0468ccaf0c090e9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8fe196e470774891939859b1ca562645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e305f0ae727b1b66aa790a26084bbb1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ff206c193096690c563c148983d06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc82d68f48225bfe6d7cbe810d9e95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaf81b39de6362440008dfdcaf5437649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b9d1c022bfe48c486b4068dc81023650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a391c98694b4a32b9986b317f430d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b082d426905a9a6dce1d4a8aea59ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8ce87886e9a9ca371f0cd38b54984653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9750a8136ab795bd57630143a5ac6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e475f552c148c274164bdd7214a8c33655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25433749fd5fc4b10a136bfff5cb8e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845deddb42edbb892422492985db2df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463351be686c0a2ae882ace5debdcba9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e27971f22707140ee404a4e2b307e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a3ee99113fac3206cd7f1e2649f7a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb01a0707926d64cbd3998fa5608ee8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff6169c5f3f9bdeca9e8ca4e0cbceb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49933abc0c186a8f028109bacf9f19f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a170d5a178c5afd040ca922a3f49e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae29da792df804d79afe3db8add19fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f902668fe090b2424ddf5b6ce0e892a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9127990f2eb366651d258ef5ebf2936667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4932d88686edbf62b85cd242d4a900668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38062d6bf4f081f6cd27c9d39759567d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61450f079bb3e4abdb1232275f54ad0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0beef3d157647d6bbf4d3ffbb2f2a94671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa55d9196dcd54fd16109e876268aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795ec7a922f45fe9092bdfdcd30439d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c43571b56601e46660976f7718542674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d92a879e4858304fc47fa6a0ef6b51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee0a52654247a60e00eb4ace42cba0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca880f10ae4b077b63810202a3703fa7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d073e284b33a4b113c398dcebc8fb4e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8e81d866af0546208971a96a1d30d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54265b6f8de22c710bb2836358c007680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58a5a8514b6bbd37770d5cee84fe22681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac176a692cc2cd223e1d8c916a42ea1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6638a2bbacce49c6eb9940333a192f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f7ad9999ebf1293e86e3699a47551684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc69ecefef0a0653d86655874e6f260685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa4cf33ee9e6ab9c1937c1bca93292686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f8a9a2f1612d4a4f42e43182686cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6a155b6fd436040c4257509a83c01688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686faf509c8596cfbcfc2cbd9a2afb81689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796ffb2ee4241dbb18062ebd061d2ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787c670aac6430d0c7da6d2cc976911691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18630ddbf09dcf7e95332b2a90a7bf26692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50fee75639e39a6ca064fcae14a41e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b61c9e0d3045c2e2cbc7281db5522e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d7d16e47c10fa580baa757d37177f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f5d2f80846df137ad2c2a0c97697e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2187001c7def2d34331b2af70e3b72697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df0f4292359347a09b0eae1c3affc5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c9fcbbdacb710a62ef15968f13b34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf995743629ca452b302451937800d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71137e32d5b9add0ad95e1e3bd90f7f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c21b17a8d095eb9236b7d8ca3b7fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571341e4f8d0cab678192d2d747e07dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978344f94e25341d026a2ecc10a475dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8254579ff4bac87ed49add5ece19dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2eb778f8eb283aecd14c6a1112aaa0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e13bfaefa4144a29a59d8895254ef8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a27503fe56d489520800b7ca1764d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc638be9bc908f946f0fa7d3dd76b29b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1192e73b71ffbe0e1eb9ad0a342d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98995f5883ea8b38c7616c24d8772798711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ff4fb038e2bbd9c7f7f4e6267f628712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e20dd324c4b84a438ff197ba850379713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ee2ae54f3e65a17bf55c5067dc1d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8c0a405aae526006363f5b3d282d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d49ca6451cefd4fa683306500bdbfd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257b4ea98b85526a072a9fb584d6e78717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16aab9e82a8a896c436219ea86154d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499356b279a1250b55f1cfa485921c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6385fc95662648ec27abdeb478b99b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfe02b7d793852dcd2bcf2f06b701e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00551376cedd3254f7b5ac76a87b04c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc82d9d7feed98ade5b0efcd00945a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66023629c64e4e77cef742b67ac405ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ca6d1edc6d76487c2bef139e5c5bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4166fbb07fdec49f88f99785cccf87a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4a17854a231ffe8ac4d6154f5dd6a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d792996fd6567728a485dd13e1154a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd717975988557fdfa58ce1b36c2e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a89b4133a9dd0bc6b8ff478486cee3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd9120194a698156fdf251422f5cb2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48f68711c020419b694b72a5d7321e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f25cf8bcf6f9d5adb69f933d17230f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475c15cbce14169da05b353db3e2613734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f33dd770426bc2f97f14384cceea83735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f623ec1388504cd94071e9846c38ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933c3ee3ae01254b6ca10a1e7a68b46737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de560589e6bc1ad12219d26d653bc28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898d18c944b5bb39aee255bd1ce43a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a3e2a0a7fdcea6f2e1ab4a5781f9b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0ad96d8a1746d2faf23b6bfa160f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d3376c08501f1727d1bb499a704bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d354e30f6c7e1ef5acdb88ded805b3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9beda8b936310c843c022ebd387d5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32859c0f396071c0b9d23f018f072ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21b4962649fd8489df94b06f6351d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f313a464f27ba11694d50112fdb85f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefc03c798af905594b49a8cee2c6fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1b89ead36bf563bf3c6e8273d4688749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e8b6b5bfbde34fcc0ccda5ef0632e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3028ee73c892b0078824913c7d9e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670601c818e93bb9e5c722f31062108752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f6287a56c19178541f0c5ca1e9b00753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ecdc77c2fd68f5d76bd00254ea2d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72616ee00448956f08d826c42bf375755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bea3f15d05545bdff2a33e75bf7f40756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e1d6bda48032274c72a5133712ba7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe837669f519738633f0243085df18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9db4cc365a8d0b9f75537ac7edb75d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>