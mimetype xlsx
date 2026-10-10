--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bced863a8683b6f7444173fe7d29e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89380f5fbbbf020224ab4114afedc92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0b77569f2c11d8cefb3cf7046053e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb935a3eddc760f310e0a50c3257a804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258087d78fcb2ebc74bfd25c9ef0d4015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e54ebd6540ce867dc0e2dd44009d276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1a6dc2a7cecb56560d8925bae9b077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afd85aeffd627dbcea09b0c7fb6bd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92393699e4bed7f35e70045ddb5624f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc563c0613b2f21b6deb9552735009ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd88717e77587ef010bbbedb9b548111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c77eb17d391e426db7da6f15d07a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb03caf8d8b6c7eab1d039c208f764113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57eed3119d1303efa92912ecdd927414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a0b1dcd9c49915488bc2e158f730515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e860f0e4817cba0d1a2167c5c684b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9aa4f642d0050ec006dad5da2451217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2a96fb5b01dda2d460db5e0c6c40a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e7a3bee9ddfef6d48f456db0bb3e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994ef99e4a07f24b15ad50bc6a4477620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208fa551cf7ed746c2fbae2055159cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c643f6f70fad8b86203c6eadaec4ae122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4c185741738540943dc64fa2160f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcbead262fcad68ccfaa95e6e08c1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c115b75d82725d5611a1afde316914b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a277e60ba9d201faa172299b9f2b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a049c69a4baf5d1a1fa784019ae48127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8e12e3d732478883ecbde5a568a0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269534b946fe4eb262cc8f3ec7176dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201430d3254754a3d8840fccf12a5b2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829df6c713e999a3daa496ccc5138c6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f29aa8fe0e72db6e04416eff4ffa232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5be0dac727bfac6c7b0686881a132633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8490ad234385d476ee5f0a0395da7b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356802b6c31051904e09608b8ae5048a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d62516aadc7dfc2aa2cd7bae0af50a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4823a3677162972078b5e7782e1f94637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a571e29db479dccd41b4ec372b94ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248a2bc633be0e2249537ce3998f76539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5201a75e474daad0e578cdaa7ca9b1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794aac1fc142a76a87d28deced861a7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168aa148d2e47700635049f3aac7cec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc1a6ad06c3782546a28ee3842850e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac15a7469b5aa483189c241e732a3a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688918e13715284206a736ca6113082e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3def210d731c82c5f3d74e1f2dae846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3795880dad7e11dda4e7bfc832300b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e876f767d1b99c3ce142aff49826248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc0db63ed6a3d9eab278847283f9d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63ff7248abd15da036dff276d92add50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09885839e557d04e5756ac0d9a4c0b3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6048e173ce2e30de44d81afe8d65fda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e47adac40172f4d491de39893c747d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ef867b6d0f345d7734bf774cfeb4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa51628e5d0e321a3b5f7cec2cae74955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5682906885226ddbe80d4f54edbf656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2030027e2ef2eb7c4c0d007b621b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f550d7764c5901cbf946e8bac57ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3ad5ef74a82ab5f1c250e5368ebb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b99454c06a11a5b456d615fd37b9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b31a843f4780206134ed71c5cd85061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69ca380a7c7f3eceab4ac7f0c76bfd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8204f3201e887e1f5f32b9593e4d3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1343b76d81ae8fcf6ae88dfecfc10664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d142446e4165d86556af7c40abbbd665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aaba903bfd2d1f9586f9a242e326f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c493716b049e7db6491d4e58941405667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55211618961aaa327133e23bf910a38d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed0463f852717e1ea1386aba06599569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2084878de17c505eabd41b982d46570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7b96f9e6a93a1063e2e345d428f7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7700f2ddbf17d9e7182441dff552e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49a394673d0090d293bb47888ee5aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e3e63266f4f7548a2c8ef9d8cddd874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37350e1d9c2dac0bcdd8249fa51e8fa975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043b56221c41c58a23fa888e4cbae0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1156426387ec1d77678f6cd35d8a5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b232286dd816aeefaa7d1d592a379c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513d8b5e0aed07f2ca67d706d37afa779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2b913bef6c7d88d04d8ec2d9afb8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751bdd9c491177570fed3065e67346e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95960e939029ff938be5ffd12da2d75582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36416b33aad09e853b2660dc7784e4c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bf84125f68cf12b9ba904cfaf524184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95ba4179204032b5fa864a22c4fb3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aa04fb32eaf170d94d4f65eb8f89c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895218481ffb30f01f9d2b6963094f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a22bca645c0bd3750ac77f15bafc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee98aa11ce2bef6d9e675b0307282b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e11752769b4b67fde584ca2de104490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326732407490f869c3510df6d1422fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7375e0c3b36c086d4001016fafc15f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890455e7d6c72f5d245945ada856628093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea74e104eff203a814fe151fad433894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc1027c073547a6fe01803a7ec47d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc6dbe3bcf1a129fd8c181f2e5b6c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5abd55036682cd35d6de89a430db3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065eacfd34006f8aa2d3431368c2ac998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff4935dd02445b3672dcf89c05db6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fde85a276f7fc1d0a51ce1155a83aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d730a08ea0a02668b895209e3325a64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0b68a110c6b1e347154c6bddfd697102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fbfc6f9916b9c5a843e167e8935d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1ce6f5ac726be788d4e673c062660104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd15058c24ebd4ad49a9e8d9938c73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c3219444530ae556c26893621efc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd322a3b857fd2650d863851088fbbc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da74672053a22198a7cccd2f2a8a42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2348a5df6f2c34dd57294b53123987109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d90671b090e05f801e7e0ace7bbd50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0beee2437561293a26d2cf88be672d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ca93d9222fed215c507ebe9b525e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba434ae0b0d334ef8a3c9fc9536ebd9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c239a1a4c8f42d8e83bf31e6d40e30b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328dce67e9adbf0ada7bc840510031c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9c725f61060674149b69ac88f8b38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778defcd40d356158aeacfb2f1d6d64d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601e4db2f7033c73013c2816e8eb4c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00780c0b4356fcfa42b82a420207be8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb5837a26d80a974325671025c1d58120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396136f58990949e38740150b94f348a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83150a1d34ea56bfab4806a4a4b93896122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5486087e2df51e95ab123533a0d2f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10404dd33c281e598653485f7bf9f5a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad667396cadd3805b5cb88b0158d8ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98af635e997d6bc543c4721aff1dc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83345e5e90305e1778a2f8aa28559613127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a5e749a10773d999492dd75c1a98c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f09661d9240a97e411c1f66bdb64c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf17fa45013b277245c9b6fd2c2267e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414649116b864fc8fb2ce3f0cb7db9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824bda97de7d1cebb0106f7bac1a159132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b043e6871ae9f65fb2cf6cc68cd4208133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a64ef7438f869aab2850be8e5347e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9480cbeb0123d684d73f334de305f70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dd8ffe012d1fd918668b400c40dc9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29988f8959e58b7134fff6926384860e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5a6ab2c3b2d8949bb96a5b3e00155138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34a3f2baaaf38393ec4c9defabb582139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ad8ff67f3496d5715440c1347536d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b544648ae13b84af4fb5caeb78f9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51640346509c87b7f7ed3efe1e17e9c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4a3394b1233a59f772d9277069a62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58548313e6e7ca7377b31a280be2e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bce7704b7ab84e1d43616ffa17196c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616cca7c4cff42154095af8f6348908146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90cfad013c764fa0b840e226294c21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de3aec91e5a7726ca18dbe16bfe0de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b19827711b9ff7753a90d37a4510bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a885ee2e3c7c96ee9c97061355ab6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e7bf409ae0a8d6401f8e7834bd046151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b0b2fd7581cdccce6ca45603f23b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8d0e7525b62d98f0c39dbf44461e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d46ca0cab84073a1ed03329524c27d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e089c9c13f9e5d52c8eb8c6293d17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60028473e27bbd4f114167c7a84a1f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375f7c7d84fe6b80e85808ad5a3801a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0261b2f171cf9c4c53b345092a8e12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825cf6541524d15b71c8f96206b2700159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a6cea30bfda3653adc4bf93e4fec3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30283fc6bfa85bcd1c871b7df9ec3833161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de8b5bc71ce40cfe01f679189b623c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d5422a7b53ebfd8ba581146c5e371163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7d419cedb713215dff52da67b49ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77067965bda074c02bc0ad7aa8b7de33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec457f04385d0820d61dceb3a62dd7cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd03d6bba6e5659cb4fa4b2e8e8679167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceccca3a7156749f0438dd93b80f928168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6617b25e95ea7a21a265dac2f7a8a38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcd2b6ac4969e512f674d9bf096e0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416e67291b948841b0b88d15132e418171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693b19643937edee2c282fe3f28058c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e178e0ab62ca93fa95d702c54ca0e33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f0d23e6cfe65491ebec4f5fa0efe9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a29d8978d6f45595ad673b18df64b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ddf163d7e3e7a5ed8c6aab299ae37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a4c89f12ae81c443dec8e17f33208177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea755c70e2982eb79c0facc29b55471b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9a264cd2f553eb797e14f3bbfe664179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e990e423aa64fe884c4ceaf5122290b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a012aa03b4f8ad42a800786bd8acc8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff1a64ea040bc4e6afe8fe88426a7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7202c7bdf8b95a268eb5df3405ac3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d799886381792f5d6d32de066ba7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84026217aec74974873f0a34bf1cf07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20412ce69951aaf4d1d12e7d15420b6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe9218da40f5b6fb615d827ba1430e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454af49f1414ce89deaee6380feb5fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b98ea93b98e7daa090b4c57907a4b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303f127ca42f84e0dae9142022af911190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16e9dd8b661d47a95eebf10b9e2db0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c678a6dbfd6e457bfd3e96423f323f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced9175257597de58b3e32b0ed94c6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5886a3b9792942de43c2e097946b34a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4069888486a501a4c6414d0033503a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc666b36258bbdf41a0619564963b1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe67b6538c5b7bf83aeda88e097774197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3f984d862f5c853e7ca704d78ea14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de98c6c4b391c2747915522f6e76387199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e206138f8b70cf34ece0bd2d3b87e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59072aff76fc6358791605d2e730e77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9847077052a64802427e73000df86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bbba9f4a02d47941349f9f1e9d93b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb81b99297c11ec169cbdf669a46edf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2784ab8e2be2e4d995d1f4fb624da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ace81c5726d3121301ee3098aeca9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae701a7894b6b98c4e325d7859992ab4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3ba69e648a2f6ecad8eade0bf2522208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcde40ac2b3ccf978efaf0a4ab1deb6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc9fc023b4d9d04ebd3500c4cc0319210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de423fb34f5ee05c5fff0a814f8b2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f2d6561ca6d9a2c3e781f98a59cc6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10989986cf6c8b5f8ff53efe48fbb1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34945d167bbe213c3330e039602962214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd5881a100eb3d0cd2ec82da8c47df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419cdba12f5e81b09de025727cbd1f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e3afc223422db6f3f217fb528e335217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bae38b793f65b0ec9039426c86aa2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441481368892957add73cd6a543e56ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77530576cce54bfd05e6e5c946c2b104220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f898598fbbd6e2dbecf9ef57e4f4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf5f058fa577ff738478f9a72b9ea8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad75ded380c04a85279215658f2457223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed6d0b4d7e6ad57fbd32840f7e6b13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b1774d46da16e67f60e3400144f8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23703ef0738f9928fc1b76b0c4c002226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596734195b7a0562dee175a10fb717e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7765d35f9b9ce29c39273b38609bbb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86023e68d569231e23a154d69d848e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505bb739fbd8de89ad6380feb37f817230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfd76381a85f3c5f368103b6197aa9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d6254f91cb344d58392c780b5382e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da64c21c89e14fa4fd989ae225e435233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d80cacc9ed70ca46f6683ee4c19aef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaece9a1af263f9e73299c7d585c5f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34731689330cc70fc642a12181ffdd3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80717edf3b9d757ef5275d8cd991dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236125ba811e78ec471581286a63d29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faa390b10054bdab53209e67af9d68239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84878b7947e75cbba1fdf1eb21e4380d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455236e32a8b6258a9d8f3a074396cfe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9ca9ed340eaa526e216aa7f72ae31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccd01ae09c251c732869ebed945afa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b89d96f49faa99ab3a0ae2215f5e33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e92f9535145628c70b2910c8fa6c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eebc0d349811dc8a6a5a47f624a49c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac26ea6223e59d62ea76cc48b2b63a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb4c7ce8e2acbf5265c219764eb507248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1717905784987be7a598f0bed824d2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5bba5afefa514bf91607dd70728d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d6fc32499745e475202c90a8ec9a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2734943c4cca5c02b8a1e7035a385252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa729479bf171b22ac94114d72b60e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbe0e01d9d6c3fd1ab95a90ded0650254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e878b7dde1442b3ab5140326f0ad882255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ecbaa64860e1ed7892e8e3b4f7777256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970a411a6068383384134efc2f7dc11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532d6ce90b19780a2a892478e1c520c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84961c5b814c168dff36ee7d08e6ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72eace639b0331286cad499c3ea67a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213ad1a65fb991ae550926f4a71a214261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df7bc532d05f1d4bc97c4c37b661ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7be8041c887491294888e900d3807263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35515e9deda88903567133324652bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e632941c02acbe1b2525c0c75e88d0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170417a8a20cca605a67195f4a0c58f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b41daeacb9857f11d0fe0040f80b38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b173b8a9e8afe4733cf0f5b9eebc48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5884ad1fff0add05b58f481d206a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94312eb8b48fda4ef51776f2b706297e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7c141648b8002d25b7374cf41e063271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9871c0e9d0f3aa2cec2b63f2f8c4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfed5ad062d14e505a9e4836feea8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7261f3729c73f5d55bd0c2681c04d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36385a9b87ca848c548a63288b0a01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd5b36b8b260e30b25f4b7dc64dbc8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de380ca1a5860347f1b2844e1e9cb80a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152311f5581ca13312cc1b3b976a1f9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33204cf258ea4af5324689ddadd1e5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568f8b609d38dbc662debdf6637b73d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c1dc2d5519acedc665052b29a48fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb02b59e9c52f81402f61bac108219282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1aeaceb1a41687be57295a7356921283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861313a581bb991b870ebf00f3429e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803796f40bf3cf073858f2e26b0c3fe0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8f2cf1a05fb54be621aaeaaf81d0b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10383a73d26880f555b629d6a5c722a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50da306efae93060f7db36487d7ff1a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa342c96b2a892a32ac49f786d4476289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f83eaadcaf9894e525c313a267f022290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718fd592c46c2ce3bd3e4e91befc8db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61da73eeb0222f8010be164b84f642a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70036de7788521c7f4d66db51c52cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a317578000eec6975a5f83002fcb5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497149ae230d741565c80897bbcd971295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cf3c27987f45608c7a62d97c41889296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486289012fb9cfdb81b6d5afd66d84c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7487d95b5747f80f936c42172bd83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78734be1cebd73a126542c428fddc4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef527c9d3501c2ff12199db36ae300300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1d221600359207425158c308af674301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02194d7388cd71a9b0a32e40d6d5495302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56649ece82df29c2f36b7767c326913c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238538ad10b9863c371cbea91d99ab61304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe274f52dbf86e235f7145c29f05fdf4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e768dec41cc0f3e647b10e48b3a70b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a9b055a68bfc167046cca4487c8ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808869e2bf8f4c9ba2db7f769683a31f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a5dbc52c0593fc1472c8b42d8587c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae797001c0649db08e47d82d980dd75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40baf1b9898f76a24b443992ce3835c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae771d7a2f5026e3fd1511a02b7739ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56e8e682e253f7bbbe53ad4d29b1dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92a230cec0724b339d95fc39667bda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2cda64291d82b69f21a84410e28e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9682fe0a285e27f0bb6a4c0562c9862316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39773552bcdedfd501d8262e93d5b3c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e880b4c365cd69e42740b3099fcb861318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846c1b07abf36ff53d41ca15ddbea76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2a008e1409b1159548d2a5ba6edcb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60001d3fc5ea9f58a154ea53068a0c3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a15084fb3a8e0ff652f4974640d4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3b7e42d2eb3e3f54fdb32b648201d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f6be3ba35541a5a1ce5eef680d21c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516a16ef64b759f36dca2589a4df5ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56931ee90cf974550e96743781c67950326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc43fa9e2be64dd0e84a754156d087327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4d64e3fb17f7f8a4ce092cac5bcf1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98809a70ea5ba50eae66257f6703a693329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abc02f8383161302ec5475503306d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663540b143f6335c8a8df17a8f4dc10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd510c9f3a5b3fd8598eafa677f7c602332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413a13d8fda6659a632bd2e4692af18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c315a413a92534975e116fafd7b0bb4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d525cdc30e1c352fda3420ad35b72f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b04f8b49b87be5c4eed3833677fcb7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8be8953fecc3feb89f606582d25ac2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd790e3995289e7049c3e2533e29827e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f7450a6304ef7752af628cd9bfc07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edca2a4f652d28d855ea735a65db530340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a05bc8b1e7cebe0515dc3266a31a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9fcc4d781c885a004309d8b68c102342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce59b6d50e73877c320f445e4f630e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f12b177ab72adae8c285dfef1cce4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722de6f827d5a4b502cb53bc33ddb766345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e71baca286b4ee5d26d3c689db695346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6652c2bc60cb5d48f4e4315a952c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50450098bc2193162e8e63bfd2643554348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471d38eb7574eb00d86b89191f83041349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec25a4f4c9e1522efc415c84d687e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ca14809ef3a95b89aeb1221290503351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad543cf1150a91ccf3ca1ad1e1afeef2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39ea1a2b4d028360caffc151ebbf8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646710e5b28a58aafe12276bf251c7ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bee5a6a962e14649b938cd4152914b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da59333c7ffb44c63f3f09f6708253356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72266e42ab7cac67ef73fccb9653bd0a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403e4320ebcf18ad2360a816d08b742358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756c2454de26983ac69db147af2191a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c4b54b4b2c47928c82e1ab338bfd4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505940a47df599895283123879e493d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7217028431e923f3e0cacc3f0bb823d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2170af7e4ea44c9b9cc27a840e703b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe3c1d5b252121f27fbda2c99715a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5600b2a7a1e9350afffc94049508ef2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab671d23874256ccec0675ac858512366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21f821535232c1ffc36187dd4e3c3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e798213fb52476d73b6640b062b75368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5457b4d67e76576919d8d6b2fe60f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fa8009d1b2ce283e43c0f2422d465370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63d787eff14e342107e0851ee888ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d00d843ee88b3c22e193c2f8945f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6e7e56d19fbaf202326c589729b25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bd43cd2c2fcf0afe2f6b838f3945c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ea263dc582c5a6c993f772ef0912c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126249eb5a388d82ff577821de8cf1d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901523374c01bc2713b1bab03b6507f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7bbb8f0f77429a5852724b4445d00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55419082fc8e295bc331b40ae2a170aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a2229191feeb265938980b99fb270380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ea172c9acd040aaedbecff2f90aae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a43354cc428ed36ba4c39794be65b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3338df078f655cbfe4267324126e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795ec70d62454ea7cd304830a085289384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bc9f4c53f84f36ab57a5c6fe8d039385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc97ffecc613254c3da33ae63d112ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6e61b4d6178fcb2081eb4d7fa6303387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eca76b0cd20d3ad8a7abcd9220e267388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03f97f53c9215ae8a01fefc9163725389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837b19803eaf468c79dbf1f41f04d2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc882acaeb15354c0fea6a767900b9e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98794a0ae6090139f4b1ea7d26e233a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc7d6baeb2c4ccd86fb74f5b76f7b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81485fcccfd3a25431ef2c649f5d0640394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb5d297b42922b09c335c7613a0810395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad18144929c24605034d155b2eaac5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd57c7118567ee1a76b357f9538691397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc66424380708c8d5e11492551094f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ede27837d1b7a15c29abdedfd0e1d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3111f10f1fd40346b6d1d8633201a9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5eceef1fcfae78ee4a4a9d8c44b26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c557e24a01e739f8b960bffc0bf28e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b989cdd20d286711502b60072adb58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf86edae28ab4cc169c76c20538b76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f790775e27abda3dbb9d7b5d3edb17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9048b1047b2de0aba404eea379507c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e709d36d3dcfd9fb6961d0cd3d481fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fc47a947e8c516aab35693526f80e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393d12600df102829336fa4fe9cd81f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76e391a3acbeedd484faf057b858cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e428649139c7006b0bb5fbd8ca2c55411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503e6e0e0650a0468e267b412b185b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312faf617f23bb523b323b82e804b7a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4d90507e1f687601fc6de3d51bce7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1c3132d87aabaad4436f0af3231ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7e42a7d7ab2aa513ca71a5eb7eed0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b0b2249de81247581f1288cd78f23417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63457664158007c321a8d884f746c63c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae27633f608cbd6825faee9349236c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359a3a14109b3a8b04f8cde61337f00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975983a87673b40f4d03df55be777f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f1caa228d1cd23c59703058d7944c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb056b1f6806f0c0ca9c4a5541ee83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7705bb67b90bf9f522d59e5d9ccf20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72317ac3cf583ede96c34f6494e18b0f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e6d10ed48b1831a5396860f865e6a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c305800493bb916dc7d79aa6c553b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae60dc55369e51ccb7e64736f9d5a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b55d9c40675ab14f419ba74fded3ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e958367837bf7919b7bd65246bf11f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb77a7261e625798cdecd002f01ad3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664cc44e1c6c02546dc0afce538828e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5141ccf3aae4a9cfb26ea16ac72ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470a9afedb8062988e2c69029fe8736434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e150b663d010b58237ec5afd0400c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3e8ef021a818ac7e301fe12d2ce0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f0a755ec599a6cc7407fcd014783f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773da4955ffe0fbb6006fa184b8da86a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e144a3465268a4365aca54c0983616c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e29662738cf792d31bbf5f0fa5c58440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88926de1b8ac9f1df24c2cf5bb3fa5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14808181ed9c4b2f9e0c572b942446442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eae3652459d2bda4aae7065366ae0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c55ba06f21c889dfe105c7a71bd42444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e65b02c5f0e177e1c5cccec35d0f0e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7503818548354c101f6e710cb52045a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c438d3d208511d1bf6b73f17bd191447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6928d4047d00855563927eefa2f85f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919303968f5e7c8a94cb87da2ff6347449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ab1b933ad3359f1395d556ee14cb4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91515b17d055355e4408910e01ff92c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9d4e829d73358655ed5b0b65065ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f69ad086359772f3e8e8ea3c914a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77255d178786008bddf212b9e5cd21454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb194d0a9778a37eb2a5baa602accbd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5749468b5da80ab22fec1e75d8c27456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0417a2f8a659609998dec3244264e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f33f17b2bc54f6ab33b1eb081c81ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a8838b94de71bc453d4c2d09b8b29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9821356e67bc80cce5329fe2c184b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dc990b896765d98104b8b40fc056a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dc99a0133c23af055885bf6c2a594462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3ae9bd80e4344c7699f064887af0d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f34cd99dcc61ee7494022f0ae367d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a37c56721b0d96fd1ba77aeda748a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00821f3b6c2202c8feb4dbfc5a4ced7c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cefdfd53f7eff6e8b0a017ea9b77a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230b53a70bd2f936083907b1d8034f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af31fdb9ec2dd7c6449a00ace80cdd4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ed8578bbf8725df6cc8236b34ee4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bb1be547214db2d8dbed50d67d953471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fab2246ea4f7ddd6729d36e261d13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49f3f945a913c73af3b07974280318473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1fe6bcb53af9ceacafd8e71727501474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff42c30b528d52d09d6451ea690bea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831fe926b8efa093235a469e6b59342476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0d699ca6e3d3aecd05769e264016b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d10a5f12023967be9c46219e345d5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edecac21ed49c0bdd62f6c1bac544b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54654662f4e262d063912c51c22afa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac7a1655efb949fbd1b4a90651013d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea96685e1f7dd4d89f538a06ac0afce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e644c5f315e0fac2302018df7386ad0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57eec64f6ebd422785d15cd871aa8df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b55be99b88305c8616977a2830cf63485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a81832f60e509360c68ebb3457d2b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e322037e4928a6e2378dea3e6523927487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5896ed349dfb0dfa1525f81e50cbcd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c0ab4d245ad5e1fcd83a47acbe055489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fe1d77444a3b9cbe5ca4e2e78f8e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ceab969d07faa9bfb534d86699a8d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bf40ef5b6b9e5e8c65d51ee107dc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a121d6d8035b6edf0036cc1ddef1224493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537a1a36eebbca323ba2605cabb8774494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7f301e0e2737407b21632cf1f126c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4500d48eaaca7ab62ff8b9719a87632496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a26affc332936a2b97101fd1d25036497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ad3afc5ffe5d2cb92db8c5c786edb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c716ca423ca283d95a2bd08b4bc61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473a66b7b524f7f73d0a21812554c74500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138b7201ea11174a827ac7a1bd0d4e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47854815cd1c409cdf61ffd4936b7ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce015b15876a41ad5ce5f6e3ba6e847503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03ef9598e9188a119e2f5ea7e05178504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea647f35fc95ed9929b3ae6c60c7804c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7aca32c104e32eb1d9d7d826a8baa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102665d0ba53935daf5b9981ac2be53c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214978adba2c4daafd13bc044dce19fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554218fcf3b4db25ba583f6dc0f836f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7aa506d5ea3b22255932006d640d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245958a7112d66d88ce651f3af10c51511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c262bdb3a8029e5e7c69de96b308cd5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b29f3343eec9f19fda67cb625bcf5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1037dd9e40a16529def7044e68cfb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b318737022fa6cd819e607c234556515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beb904bd30c8832f6a386453faab03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2803823e267fe80a1fe7a06911dadd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49194983920f9ba466b099178b523db0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc6f31f36038518d863c9510fb4c0f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d49e9cd8d4a367a79cd8a6954fa3a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c05b6f91f385934e66cd6685d21a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c711352633f777f18481e57c2506b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18aafb9da51b3c56021bea90d4935d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163d34bca8755a9a2f4239d3428abd7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87a942904be46a129e296396dbdb09525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccfcf575391ad8e1dda51c0a24a6c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957b6dae1485ee69426ba5bc345ab50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3877b12525ecf8c6363a00b2ed48fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5228e1cb94bb4e88c679c9d658c1d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b02101be32d51880f82c43eb41890530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fead0921e4afce408e841e94b478434531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7bb28502decea33f1a659cacade85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efecddc6c44852a2b55413ae571eb8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a2ea535af66d38d0b604c6a5c65bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2646512c2da493a17fdc3f23eec39535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cf4a3181d8a19a13d849642a073d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2af1eff1b79388dcf493ee49eaa049537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760937a76d71c0db2edb52916387ad7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9c2b69a2714a75eb2f6c0ca5592f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89382ff8793d7bdc11707dfcfe6442540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9a8073989b8550579367e215efc95541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed80b6b4fc88ce529234445829d0aae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf99fd405da99a55502ef439fee4fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d520650664f759a08e699d478b3bd6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd392bdebf443ad63e67668ce6b07d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dbd4efca232d5e0e070500c8928f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957ddeb372eced662e85917c30891b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64d0c115f3adf0df3c9d82745467ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2df0063c22b2463752e94afc4bdb7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfed27fb567055a72fddf0f5f32867b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94736b4cf9aacbcaf39ed8e650cc7857551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4e214ab4c1364abfce54832b51772552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a962e430c0740b8e9ab694902145a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10003185912195dd993a56d180b84e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4bdcf2106cc5f0025f28941accccd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cb270d9532a2a4fdc765b5ada0e94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a48c5a5b0282d818872ed01fda3acd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c36fe141554f90b9c3969ebe80eef8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee5c5f13d97503825e84aaf53ad3f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea41b5c8e19e93f1fe6c1b94c69336d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07515f2ae786ffd23f8459a1d9018551561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d4962dfa03dfd0ac42af056369e78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1206480dbb3f34dd4f15077465f0a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a27b88818f40825528be8fca31c5c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359150593b636c32e11f1db69c24470565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f6edefa8453828bd01a964767e1ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0a08e4e1deb3ef9899357b3106eb4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59634539c1f48516383fe71e54805fc1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0adbdb8a3ba1822cf99906582ea70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f9919cc43a857a43a9a4c39433dc1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc185045cf8871f3222a39864ac9eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578dd65f32f7b629d33a97a82abceb9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0374229410e55472045e43075f725cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b49b985eec36adab7dbfe29fdf25e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f89dd6c3df399fb28724d30c46bb38575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836bce49f75096b8fed25ea6d53218b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819b533ab5917dc64673a7a45bf2c3f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71034e21ba911eaacfb9e185141ff39b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33e4dd8864715379f491f0012ca947579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d8247eb56220a89656c07ff3a8f8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15613a2752ea06a5970e5ba81c243f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06054cab7a6012aac024df6c682858582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338c6fceeb6de29e403bdaee933ec67583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fea5272edb07f8df4be0465b59c4a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc33296b1518f22e5c1ac6651f1c23c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43f4df06cb7a456d310ccfa50c3f7c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ee104b07429029806e908da7689f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd71a4dfb7f51008c5ea6987a68f353588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458484ebfa1b924bceaebea373b5f83d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b18c0ac7f1511c8356246762cf9e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadaafe3f0208a840e61c32d765d699591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf42205d8cea0d82178fe7669ff5c4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88b87e25741b104c179f2a46decbf6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4ef352359ee8b59c39ddd87d3e776594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79b61809521d116a6256915a0f624e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fb7918a99ad3ee6a4f007de509e13596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f83ae98219427b5057e8c1c6cf0b7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d42c278f35ff32888d5bbf639bcd08598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aec0d2e762dd01112125596aadac0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7663838e495e396b16830cf1d7c2151600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b602ac9e18d816f364f9cc148065b53601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c810bbec2bd331761855bec7cd74f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3a48a3485b8b685e1c10c40ed24f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91a6be387e070bb4accd22a3c1cba9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f20b939d1149ed320f0dd7798cdbb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03cd5c77096d680266d0f8e836bc68606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2cb6f620d8268b3bd75823d35dda1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd270590e0db6203253c2b7d8b6697608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203653bba5a46a05d3aa1eefff7760b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbb3fd72ff681d9f261770d04bb374610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675756d034d8260be48b5327449f36d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae9298c8a824aa2d34bca5ce042f74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dc271d0b98a0444d272f1518a0619613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e8c6d843ed7c8c6b8a38fa3dee683614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc78f58004278528ce563cabdf4b5a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df99c83d3fd6b84eada0b9b172cdeb3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0558b66f05c41a946b55c61fbda8ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24007b2f5a8449687dddbffb902b7568618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148ac9423956d85d3f2cceb481d0025619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61799c9e7ea6cb4f3a076634237406ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206f3ced4f9c45fc2031e9b44933b86621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31b1c953c0880d23ff9ddee8d11eb9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f070baa4b7d1202f7d3f5995237cac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dacbdac83a7bcb528efe876aaa2329624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5372010bdbd6e1a5723a083335383f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e64f09ffd10b7ca72e3080252ee799626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3327d3a9653d2df43660b59f4d0c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95ef750404379335378b609c1eb6c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab63118fcd0c7ddba15819b14fcca8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69918b47e25af09c7d7084785c018f3a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e8444608e8e13e0bba51c5dfda51e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d3030990471b8d9b5afd5a450a081632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3811af59c10fb13d7874c9f31dc6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48538efc4707f802c89050b2416afc1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872216113c3b828ce9336c7b3fbbc9a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77110eb9f41f20b69589222a3d7f9232636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32e0f027840b50ec9738a0f6a14637637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c78a1a34b155807f49bef701a29d35638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59915fb4988f5abab73f5cfa2af9a6eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ff6dec04ec130d7905a305a2020ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f67d0c6e3d7dd7bb9aa94ab6a309b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ddc22c058a67aae390e131918a134642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6501e7a4625b982d2619a7e438f6b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53cc0f0da7eb38059ffca0bf044faf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106d997aa6955bbbb1fc9ef1a615199645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7facd59dfe5d02e06aaf43cb579e7d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79e7a70b58f34bf0a56e684b1b29e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f44c755832b1b351cc1134035b140648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca78a50e0469cab9dde2dcd2bdcbd38649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e1262b10c9b3d6d1e048885f27463650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9b87d803a93ea885a0fdc2b660946651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f435c1a6f13416e7fdf732f16fa35c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4687db42f2525cb7dba4cdd4cbe8cb9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a90ddf5971eb6ef455ee0b57fa72be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f7e3342f98e56afd4f30442aca4f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eef50eeefe65b078112ee060472e41656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3d8996496c0d0959d7c6e079ba172657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc4980af3155a5497d930098023f84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b2fdcaaa5fc2f170f2bb357b55851659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9745200fa5bfb6dd83b1106881907f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e906cea7f6ad798ac05766ee844ff9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bff4bf05fa3390d8a438b9627750db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aada18d1a93e7d1fa723bbbb92c8195663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdeea27ec2fcc73f948b785491e099664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cc1d3c73a519481d533efee435e21665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0897d491f0fae5a93fbc4b45fb9c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bf85c6d17910b552f77420679f23d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c56f7c19d8dfef24f84db731bae3f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58be1ddf8498f88457d4737f3a495f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19988f0dbe602395595cf03423e3d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b76fbb88e42d503cb9aa58da96fc7c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2657534c597879dc6e4e358e306e94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d19754a1435fc57ff6076d7424687673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1006ac871db693405bb6d6f6fe8e7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18b629aaa335f4ad13ab228a35fdc7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90604efb4a03bec20d3741996ad4a6a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1362c09950050f90777adbcd0f0dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9ebaa30ce23015ce7e9d3c1fdbda8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b46914c6446f49181a5f1321add4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0789e2a99d2778b42c13b18eca9fd8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8777c9d360320fcb28b92c5ddbf96681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3b3020c196f3b3e4075d6b5ff1844682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801b2e43b6156852ecda57c8c9b3d4b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58069367bb036350da7047bcca77e446684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8f86f8b5fc15337a03960c80b3831685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7c81edc15d33c56f5b29ca0d4ac55686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d482a41354966cc8fb78abe19832a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f504548a464341539b2b5164195998688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071fde91635f25292ec699bcc3c686b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898ec8975947ae82ef6b37bea253963690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964e5a94af198fb66263b8b7620af03691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea306afd56e26352a28915e8d6d09a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b47b2afbd6dcfa19231e413ad93e08693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7d8e12fbd2ff535719874fa465a04694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fe231cfe3e2b88d65997d33aa6cd1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab38e45194a41c4ba5c34392a172ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433d89ce890ae099a1a26b4861e65ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ffe9543ad81b0f28c0da28d88940c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580e37e618f4920baf5c97e8992a99a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce076b08d760a2e29e78377a75ad6a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f6d3318dd623223da9e9c53e3a69d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd97b61a177d63d1bde44beaf72b9fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1675ef3eb38474d0c10be9d100d0a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a293daff02e57de5943890567a9b1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea000113e3298baf965ba6efa5d5f8b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65777526f54ffe116a001598e7b5beca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ece06449e2ddf9b0b674b40ff26cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9cbd9a3bfa7e24179bd8e516c446e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098174e942513e61fa71783b58cc196709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e816f6fac893f50245395c3b653ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b21189d678237ec1261309c2bcd793711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66fee36d62c49ee0c475fd8a9938ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e23473446a0061b2fb2c49ef89ae4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f40ee40c94d7b7b50c3e146db22a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79437d9c2778b9c2feab27358fbd0d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65081e17abc2f3a4564c4a45f0286a1c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a6fa67e04a86128defbb8b3f9bf6e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6893011e795ed78fdf6024c7bd9bb7f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae247fccd35460d9e33a4aa3b52e3b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5ee1f9756636c8103dc9590476389720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfa6f5ae10c0c480e7e29f2c675705721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46082b90e866922f74e0739cd747f829722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9937e456c678d977fe8a2e7e5f8b0db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea7abf54ca2dd036b78ffdd23880cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b540301dbca032babaebaab87162340725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe3239e3666feb8c273dae32481e6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8dc79630f088424cf61edcd6e3f9f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbdea366339249c606db8409e5b60c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e751eca8cc0ff6f3605ccf26d68a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef5801c6d9d909e5c50a6f30b13d2a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020f2ba508412376b3de3f2548bd880731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b414bf6653afd9bee320f8a7554a73e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95354199190fb67b4f57f2bc584f5d7c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12d6b3a21fc3ee0ae5642b2d3fa9fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66aa47e1eb3b083e6e3fb213dd4290735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0e90ec610a486a8312da73e161820736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fe42ff1830801ea522507a82a3580737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecaba1b1e26e4759be62b5e76a1dad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8630e845d08647b27cc7169f6c7d907739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85baec42d11e6e42adc1cb4975d38e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025c598a86a23c4f41fa7926e375969741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b35f69eaf143389ff5ceb22f8dd3d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eeb8c3254b6c4ce41e8baf8316f06a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6a154b6b3889c393c58d71fbfe5e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca8563a13a8d6cb34c13c3e649e6b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d0a203ca4341fe23e4ed0d3c14ddb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee7951b727e349dc9ca8869f495b0f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289af74da4c2f868b9ea08da8dd92f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1adb4ccb4323951abd32b93ad8598749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43032003cf76a263ee9352eacf03102750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd36e0e645d54264c635370e8b3c79751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d4831f34a6205f600f748487f098c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dccc62f00e6c8058482b56a9f7b73f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1aac530fa10bf34e42fda828c314b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9d5b4693f4bd76f75275e88ad631b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1da07ce98c7def5458405b046da3a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18baf173cc344a3d7670af5b79c2d605757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46382dd075505b943f34a848569f92cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce9cae5cd5445f4fa53d01c86caaa2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0bc47723780b8f60ae5876383994e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a8beea1c351e6f7a80776c0a7f1f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7403b42e53977801c44cc16839a3ee83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495ce0c01458a18eb3dd4f9fb36fc4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e663c5ab6a4d65b005769414389b805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66550033ece4f0d3e7d255b21274e596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338cc7a22870dde16601bc35936f32a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbd46dca9fba536df9930e32180ba08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c592163c650a82233b2bd4b6eff5889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b22c5fff4f62cc0b0f7c68f25f7b6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ad75da316ed241c9e94bea151e17111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc16f2ba44e76b06691ce3f5dfec8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fcd0c2db9e359cc458a06fc2f56d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e36f63632ff81b99e7f91854c37af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dc9f4c32d893a83960e7723e37fb515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bac81f85c240a18373127b4251be116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c9f63b65ab66c41d32574e93ac3a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98ff3461f3eddbe77f36c306c40a0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80e32719ac0f80b13455c4c844bde619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b91b7cccb602fb7d856fbcae00c69320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32206a331636a8549637a1fc6e35d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d74534bf233575c8c0a06a906f33222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff60815ce9b65e15fdc7a83ae7243b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75195839789d419a25becf0c16dd094424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e6ff1d2df6e5cb5db0eb96cd91bc625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bebac4d2aaaa05f2c35edf0153cc4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69e99998286a9d6e5ffed232dba88127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2186f9d65603d428ee41daa21c0fd8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7c61615587c2d07e81ec6947fe2ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ba237bc3b0178c7422240d498214730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a159adb3876ed03a09e474f589be331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930fc3bcdb9b1428508704cc390d3b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338084d0a22e06f5731c9ffd9db3f8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdad559eadf1a5e5d8c02a74f0e64734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d897c01f5465920c540a1072ba7020735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed635d00128d870e29df628351fc8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc01292fecd4fdefb9241ec9c3b5ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a135b06ac51a10a10cb627ffebf8938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17261613dc5aa5515d6ce7cb57eb642e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bd6b5fc0ee71b7959eb3e2711e33740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3979b4635de8c11bda45b9686100841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9096eae1fe7d629233a40b2bea84a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efded4c330cf4638a63d0037e8ee88b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2963ff0b6319925c83252a0cdebdde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef04aa0be0fc38fdf4b48f650808ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3402d51c6a97f655e3996ba48a04346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446a9f06ea8567b31951126d2bb955447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ee7fe83628d85ebfeb726be7289bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb04694c611c10c12e0f41752c4b3aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30842a310c4578325efa7c7c946fb79b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb92b42712cc146623bf43c1f31c5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ec880dada7caa2867cd97f916185052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c659fc7f735f40d82df8c5a3eccc54e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6c17bb847709bf7bbab2fedc04d0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5bc32fc1bba7a12b456d7d053bbe755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6bc297936f1217ed2277986e1c14256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a1818f1f9ccfa393759ad226e4b3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319473d888a6a081ba1a07c04495d6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2090c9b321cdaf6e24da2104daded59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce02aaa0d5058510bc7ef46b843d35a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdab997cf07965f81421a2ed9ca5e6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a100d7524ee6f05631238efb393420462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba6342440ffd8a4ad65cb2445569f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d110e4b1a55f56b5bc0e4c8cb80009b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58025f02be4099b511ae7610875f5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23be627a11a0d0581c6cefd6b14ac966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c842de4682335cfa722449041eeaa367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a88ed0389251ba1416e36f0a89257568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1e71b3ca40ebc0b9d5bb9b6a97b8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fb27719a9fd1cb0886cc9d5e23b9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddb2dd38e37e13377e194eb39ed77071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589d0ef51fbb818d7a1614f5946547472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ab8f8834f2745ce3355570a2995d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568085fc19f61653906a62cd7b7c45874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96259b36e420daf8d66c955fb9c0a2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379929fd0cd3a855c7d3e414851cdfa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00495f271cb3928d6d922620761da5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26afe61ad0d1d6ffb13908dad327e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e624508c8b6a910e658227439f7ae079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce751b336bbff33df8e1c3839568b76f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36984ed292726e761a266da23e0c45781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2bb77eb1120ada274864cbf20903482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1626dda8bb18ed9ad9abaf384037a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2343337b23dc01fc6f1161b7030dd1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40013bf6340ed8e02cbf6f1d3681cfa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc54327f39bca891ed72e7122e2be9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82445b802798572e524d58eb6992c3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1a839576f5b206295066dec464d3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef54e649e44af15c60829e889a72d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590f5581ec448467f50325fc16f00c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50124cdf24ed171e0772638aceac373591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a993d79f951a993ce9a6e05c88f97392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf2d7deb2c7fd4150f4541078b168493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf29e47eef101b3d12ac7390ebc7f3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ba6efa03b84ac4c930a4dd8b7f52395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920bf8eaffaffdfa20b4b59a37ebb8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ab436247c7d8522de9ef6261461d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d3b7d7dd65a06646c0f240e3bc7f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc386bf2614b78e035199ff03240877b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de1adfd1ae286618e24563d2b5ac77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1690111871cdc3543927fd7e466399101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a8a10871f26e39513b37c220b9b90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d6b371619dfeb8f610273091a0d96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080fb1b6c32ee394033fd178c5bc502104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833469e3929f00751f28a0a50349260105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9a7c8e3f74482e2d61d206de55bd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622714ee92321ca5f160e570433b530107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de1eea131e9ca7035140fb81acf2be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b668818c26bc61f64a544c33230cc75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85d4065242b72f4f76a7a10fb6f1ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfa5b774f279b578909a71da7750e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e5acf5d4cf678c9bea5f93cae6b11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ce00e3556cbec0280dfd0df8516eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c99cd2c6efeb44e23c836f5c218b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b8cfd964227c9149230398ab62736115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db501fea4686852522921b713cf175116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775409913cb2c3976d64e59c13aac5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10b598e6d27ed49165065f511ea15d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396398e260dd9455deb3624ffc8dfc8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f7d5da9380e7c1d7116fb0fbf1576120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fc03e281ecd58d9bff85fd625a252121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4541dea07f68ab2d6357f33e849a08f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80272701dda1749ad8c3b7a0222e150123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c15af2c6720cb73fcfa972d72dfe0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf808c43fa0d7178081580e78c63ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c688575a8f3fad54d073c2158bc7d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd345067bfa3e113b4aa577a30fe2b97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58314a2a79b7471277f57e710c615fdc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4a97e35b1277716617453587f6d33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b98063364cd77c9c2fccde721afdd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f60c49f7bf9d85db5c69a1298ab20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df465a33b73627560893d165ff9e5ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3890294823834c246e28e2e74bb07d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33ee8642afc7741ca2f19ed6a2e5c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bb1685336295e88e1350d4828b465135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a71ce22b1f73b9e4f675db713bdfa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7a70ed347969fc55fbd334f6eecbe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1c94ecec651b5d271383515b13324138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15f1e9b9d8914329ebe7f85083d765139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7a1ae918b0985fbf65a1adb44679d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2753f48d9467cae603fc247092e97b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2496611a942b5df659a0b50fe1faf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3c6bbbfa49953e9d4aa488d3e5f27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6750ef012cc6a63a88be918e946d33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055e5a0c36c8656b95c228192e94c5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79603a09e597b5da64c19d8b8354d0c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a909858b9f2d7161d417869e5eeb9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc938aae88b1e8cdc26970eaca445f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468088a876e41adbce18d6174fecf66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3ad15649f82583de5dff91e38b5de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16c30f66d72e07e6e17037e2877aff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcdb13eaaca718871a09120886537f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bd1dbb0021df13c0b09c1d1643229153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242d62cf7cacf52ae5eeed45a0486a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ed81478692a39b0a79f46dc22726e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf445984d5095fa76b6a4d5c6803c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92718a1405cf52fc21f92ff39075e2e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedfe0906454f20d577d64624a40c1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b96d97908f3f0f0a83d5b92a083cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63ab1b1a3f00512bbf441f679b7f46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60837f0af95a2acd91f3d85c71c722161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bee276b2727948a8f359c9033fc11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8459578433f8eb7c3c10d2c19319741163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a85dc62a5c956466e68e19a68b0493164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf614a7f10d8159034bf4750ea78889e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a9b84d176e0c68273fac2512403d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a11b4b0e224ab4c216b9f12e33fb5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68484a98065c53b731f59141b96bac8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f589e5ab39711d9b9155a62a3894c7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74228e2468bae6eddfba909c8c1965bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7134569aa288de59bba70f89f196393171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e67c0a7dda8681f12fd9c3c99b8ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dddbb0a47a33fa2c3f635b128b06e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806a45437018fe46be3bb65cddc3be3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d58e6551e1edd7fc83297245fa86f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba205bbc15bd19eb615ec8d01f851dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf15cb699088295e6204d2668f732d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95d1642a080ed9baa3b9d86357cfea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ac827518c3667f995ce4861cf2635179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee673faf35e00a8fe6ba04fa21210c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9300c5f0a0917323f6e49dec42b84c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b75691f1e52bca799d94809eaa726182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5efb0946d8103088a193e5350848d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067543a1e66518f780cdbc4713efb8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab21304577c6a51fd73d336c104130185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4221c8eac672d21927213f566bc310186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441536cde70dbd1813d0b3bd0de81c4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0856188e4eb64037a0cc3c101b583ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160557f175cf5c480eaf18d95b80e77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e286502a76006bbc2aa556898b2f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfa5b61a9afdbf66ba98a338c770db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3770a5f613c07755f387b8eb98efc94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0feafeb5eead358338849eb182a43f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cdbb9b972060c736cd797b5a617b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060981aeccb0cd061abca050e8a322b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4bf19e6eecbd9006206a91323f4c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0307f46bfd9550bc24a682656ca4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085e622e7e800c0c32f42fb9e0eed97198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c767d752909f735a116975d049caf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4784408e1e39755d3d6d39082af89200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3c1f4a4b5662a575ea66ebd67ada8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fe97506e9a907973c621fb276cdc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ef4cabcec49a88de06448a33b1a10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e5384d82213d50770e5ba96519ff5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb6377b5164198a84eff541a019dff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb224796c85ce59dd7980fdc3843a3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99f47984fa67c3cc32d1cc3f7b6b03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df188cc5e5ce165f5a5022189e1ed46a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883a8fac195a6748d7ccb2ad2013d3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4210f22d1cfc23b157151e6498b01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b123d5838fbe011855d48c449035a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5eb683ac54c5737108bb785e9217e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b56b93eccd0a07abdf0327e526cf7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e371ae358e1897750929c0e7a088e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb70eb8dde0d0f3f9011429f816bc45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cfc35ffd055ab06455998c161d0d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf8dcc6eb58ae6bef7ed3409cf9b37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb0c7464e26c35f97f06e4d0d6ad79218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a5e3ab72fbd10634d7769d0196b75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc761f1e1c791f14822b0807b0318027220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86669a1963883aec5750e2b03bc153b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109f22a8866e57e556720bed18d1b3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a3d97841e8732c451cf4245d8838e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156b66d2bc2225ff1b7ff8897d65414224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10d038e5075947b9bc5d38c844ddb7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303bbc026bf04312af4ff52de9006de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538efe5144704abcfb36191c09ce749227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aef928a4b511e043d6eb0b4705fd31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb83c772dbb96c3ddde7cfa730b3be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ebe5a60392699fa3bd4c740a3f21b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b9de11abf40b42bc68403acee332b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b69092b0e7284fd3dfb5d349a94214232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1b29fecdabea89b8a354b359fd722233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b112bb183b5a2a9256e89b41bd78e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2d48ef799ebc54fe0ca9b5af39b14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ca6d15dd23a306794f7ef23749214236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92386cc5263e3b6c152abec003b2dc09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263e6ea7e309b1a8340d9960c2e85a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ddd14b4e0b8fed4769ccac1b8bf34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9564d3d1305f3c6651a258c2291048240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead076fba49467cda3fc1b38dac58c4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b97d0ad0ff65de42913cc030ec4364242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1117f3b753ccacde2d38da7cb65b4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53b7f3f0b20d0bd8dbdcd097ccc7b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec46d891b256d2343269cd90032be56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25aeacdc5dfb675809436d5e5ff5a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd29c3501a9cb534a3b2d1f56eded0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba25ada6d629c4c3e243cbf982eb667248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da64c525877f0fd14901e8e2896b992249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9512f7ac016e2ad1a9a0d3a28fe7c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe922a0fca43cf3d51a607f4d6ffde87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99ea08ca935c54abae412caf74d786252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253a2dd8108bea84920b8347b681597253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76725a678823d9ba9eb13a5f4fd47036254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c95856f88d32d5f3182152ef80f9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35240b19d0a3d5ffa3f3880d68f3abdb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba9d7c7f36a88fdd2853156cdd35e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c0aedc0b5476728f7d78ffab87e84258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0b6072811bd3f5a9c93d6334584c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab83d058ea2692b4ec44fb38cbf1d63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72e4f2f377dc37ad27dd6e5b6daece261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e591220d2d581c43727dc5a69e4407262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce9282a86efb11c26ad528a536c65c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a58713f4440ebbeb75b1dc14c0341264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394146e6b67b325264a8ddb9c5146231265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e0a8c4794778afaa465fc1d452180266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb23030c7a25e9334870b3c2f0d04b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb60f93f03b59b02d281d90fbb3329f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011a3cbfc03f1b8ac056ca25ade1634269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e535aa5f7f4bbbd71f4576cab3781d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f629993fb8b2dcb05f3aef8390fe4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252311b72231d6d18e1e5263a58ec8f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba2713f627ccd496f21194f406909c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fffdcdae3b4bf2e468ec8452bffdec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f290d1f0e904099baabcae98f18864275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783594b27caf8c6388632a8c9fdb9e2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4660aeffb61e06ee43b7686c1f13ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768a646bd94d94686f722fbdb314085278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf07ad2b6eecb1fed62c67233c7a7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6bbf0f7f9a73ed37d8d6faca4bae5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183742eeff4394978a37e8c8e9a24997281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd8201a63920a188ee391a88a30f4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3722a451204168c0013ed7ca007386283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49a19924871d0bdde70c13f6ef121d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856f3f366a5f3eef8e16e618f764770285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3e06414da688a5c8477f64a06a806286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfeda642e9ff87af81899e030eda765287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e64715b1ef8507d8e49a121ec3cfb9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed32a28380e6c90783515ab4b854cbe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a18a6f7ae8bd84348d384686479ec4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe747a5f638daa915c316fc03189f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76d85823d73e5827b6bce6d4611d38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fee556fe6586f3233d3e4135f3024e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b364b8be49d78a9e2f7bf36cca82b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd4301d4d14dc7d7cf0719bc4ec5aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a86f315ecf30db70b4f59834751d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91914a29a3df54ddac6dbcc49ee5c285297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c50ab0e83b138681f1741addb0d8e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7504e60cda9dc270b165e66f17e23c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebac870461d28d1c1b8ee7b3f6026b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfb9db71a76dbe9fc394482b318294301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91b9bbe96baa6df505acba31863d6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15152f5c2e4afad701c820c3a9a2e22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d69c4c76282aa30969c4a5e960e9a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7a7152945b9a08afbe2e3bda04d95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391a134a5badd657a3804d0002532a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c30c62d21e59d3ec5432bd284bec74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a694178294d7ac91df2e0ff479c03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c897bb04492c51e8b9c4d7f6a1e60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa64217896a8df5c7aeb41994acc99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4001cbf187b35530b88a3f3275736311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36d739e0f715ec90606a5e4a8d8d0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf1a5cedc3a885b687f87abb18b80f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bc22235a89ad27ff3e6ac94323cde314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c303c9d2edac44df7bec9884099a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7949d7df3143e026a3acaa1b83a712316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd351e2561ecf685bdb82b7e147396317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4021d5c90102628b3b14c2c4d14bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30573ecbcd87108c13c383dcf76b18f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106d2c4fc8fdcc5e675dc3c2de43874320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f07db1f79b2fdf0b9163e44e057f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8bb834ab60c094b59dc9f3b036dfd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f3c53c57ffca76a3ced38e148baed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aeebfebf97e09532dcd30a3d29534324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5de4e78618e220acafacd5060d48d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084b7219e9325a507a621e37ba75a33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4093eabb08955600a6892625df21e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbcf53c5e8badc6657319d0f7e9724328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b0b6b391ff6e11acb99a47f053517329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89562a8550ac2a3e9447748be520ce69330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf8fb8478db3f08e471cf1554db126331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e906a271e0e33bd1da49fdfb37138332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd779461735d1e0d98ab41ddb38871333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b045824cf6bae178434b62b819306334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f604387d50733d10e61afa960c2d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d8c63a229dfa7d8ace8155c2eddf8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66193f327eceaab31ebb91d4bedf62d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d8e439a9d9bd8b13360b278cfe16a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41867b2c10e983d97aadd4e47b31cfd4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47955507af347857099b969de6e99e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423f91a5405cc3cac8967df0b66d375341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dec3700f992a2cb88928f1ccbd8c6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0933ba0a9e07a466dd162c21bb63aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da758ef4b5432780d51ce46f2779b0bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415502571e35d967431466776bf14583345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be96d5ca9ba8e529906ebc8ffc36a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519e727f601a53e1845713f3a52aaca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304865a9eb6538883a14f5770cad8f60348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5db7e1bbba6205ffb476f9e8997fcb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c60386c67ba4631fe53a78c9cab12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d05355a16c468074c11cbbdb9582b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf66ae881c5b56a6eb7daa05394364352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387e5d823595ba424531a0b265e4d9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f1e81bf1f40b9b015f903d655cd8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e46f839458e715e68df0d64e8f82e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049feb719a7e960a46a159aa06de56a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be485729629084cc3a4eb28c7d30a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e21160873f921e4573da5a821c9469358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f5a263eb64a834c716c0e0304b035359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6eb089b400459b04f7a49db85857bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88e22b722a2751836dc8abfb0ec14e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbb78d57a6d215f8e504ecad3826af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668cbac6d6283b6f01740d74446f1b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b19bbab07834623914721bcf281c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea6b3eeda94bcf5238b5110e550530365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c0960f182c43da232a61038d0662d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fcce3b42f88bd4915c219ef2b8339367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4356ac086065a6a1ef3ef5aa54b03c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517735664a054b913dbbbf673804ec87369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b2e6b6a29a1f1d4fecc7ef6428d6b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3f4b63e2a6f2b3af44cdeccc12d6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1be5a26cc3f332883faf7dfd0ac455372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c2d87c636d1b60b1c84c61f716613373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422584b82b881f13cafeb4f0280e7545374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205d8c48d0523e853cfc9a393a05fc3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1daaad48d4c873b028b928e02f67a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fffc82cd980718691aa7b970821378377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558b1e6972df5005f20236e6013da6f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041d7b69c6619956e450ba3d72af080379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5225b183c3ddb5365b4201affa33f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7d6226476e505c29ed6ae5c9a31ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b6967b9e1bb2164f222cbb780e111382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c32f9a662ea8ccd0959e202d549fa7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176aa7d6c5ba30e9c6286a7e6867aea0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37813380898cd6d73b14cd8e9e47f392385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442c2a89de3d44beab303d6f694ac2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702125c3a95310d712032d6388c88747387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8424241c8c09ea3b4ccccba198aab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca52f2e1790bb945dc8ab45a25141e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f96c0790500976dc038b427ca470dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34558af1dd63b8a027d33a2146bf5257391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b182082453116674355a2db6cd130cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9b5445834666f3f33c9d86d2a9d9f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00881c27531143f1282e700a9261eb2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698e911acc1f4e27e04ae74895e966b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520352c96cd126e6a30c5bb85db71c09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f04e397c5475207095675b275cf98397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf2b17f8c1eefd40ccbc014788e1ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc72487c16d12dc1258f1f15061daa1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea4cd645684e2e57d3c6701c074146400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f508eb248ec38951181d9b0879e58401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f38995d686622de7d6748228c63c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc08fee857dcf236cffba08d4a37c8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bee4c6022d7c8c580e020e1977ea06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c7f4f702af28bc10e9b2e8e0e3d93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aa63e8418fc9118673769706f1194406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e35bc0383ffc634d23a84885af0e4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550f1937bb20b7a9b7c981e10ae046c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f94b68a117b8312dd848816adafbfe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb1264be8870f250f76a55263eca23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87884eee3f7cb7311ff197ca2e95a1cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957288c2f1c77d17087fe39069f6dc87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0b0fe2fdf2db2fa1364cfb74c1631413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a652a0de38f8494f189ec972c81d2c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468d917072e8a1d9b18916123acce49415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058ceeec9ab5623b61ebf2a4437c3d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f7bca040e055c04d8b36ff6ce4762417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48efe556805519543f163bf6ef5d39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e69edad7a3eb6d569fdc13da4acf20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066df17a61f1f276ce88d1348571b31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fec34a55afbeaa62b130f224a1bf84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b57af9290a0864ce1810f101257b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe77dca1eac4ccdd2b8a768f1b76063423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40e761f078d5bee5c744aeb379d191424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e750c3242d52dd2084a7d90c5163c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3421b74c6ae27ff8dbea604e20bc42426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefdae952fb043aeec7c2fe01230a82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9253e6927c32a7c8d33c2ae20d72dee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa27ec5058efd4a6c8ad61c40ce4c3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89165abde2cfe20f09915cc5b75fcf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7f9e35b7bd76d334fa4d7edb7c907431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76d040748ec32cc2f040ae72ceecdf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45f5adf0751b583486915c49f1eaa7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb335bc0359580220a2d82ad0ea9b0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a201f16b1f93eab585e5c7438b0b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfed88c1516d51f83ced7c7847ee11b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83e635df17eeb8fbe222818f588181437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433e77e83785a2edab01ae3436b17fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c96eb647a6e30d3c17f0263888ac4f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e34b6b185b82cf78eebcdf0e2700f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9484b9686fcd874ffaf9a24fa672924441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bf59d339f84ac3c873e11e0acf3c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8fef7e2dc96b86c1f774afc1ea59e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78de32c60656acd7ad70f3da77dbfb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b00b633dff4abd15088bbed3401781445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a694e16030f8ca3802565951a8c05446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c907db0c89659f14eb1c625ff7da2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d6bbae158b9f16f42933f16dc6bd2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aee3f6487f1adae84fbdf93d64a4bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714c5e79914dc6c4ca07b1891023dbc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aec6ef294c9325a69e2297ccb4fb7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cc54021b73f9f9b0e4407e2e4e2b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf68eb73cd80e2d07934d416218663b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c651941abb4e30662dc66701cd257454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106826c9529392e818a5b674e030fa7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87424d46af1e87945d39db4940077160456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5940724a333aaf9a0a9aa8e5fe72d01457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5eeb40b393845b8126172db7e7b4ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89e3acd8374bb86ddbd69337cad5f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247446cec150f8174134aa80597babe6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead5d10e3a90390139af4766ddfa181461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f77004a53ab4605290d91a1b088e8f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36ed0f783470362d00b3fb42531d54463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a48b9f62807a54b8b7db4e2ed74af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a853614f06dcb93da228e67541938fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bfe0d9e12da4b05ba4c18d8ccb655466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dff621f60dfd33147dcdb2f49e3680467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253b78ad1d7f6f2cb42293588c5ae59468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a020c176ecf614567e9b09215f7c2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb940dd7bb49ba150081f03924d083470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13325a8f86d7896396561d2a90c79078471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20e88492fb2e9b462b65fdf4ee7489472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6b36c4f5a4d1dbe735338ed6c6a1c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e6fe3cbbf4b50e540ce6678eb42b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782d1d7af78c25cfb52a8928c1a28d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a721dc69eb11a9c6faa6b604f9abaf2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ccf030bacdb34a08be35fd7edaf0d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9cac30ed6b5cc234c31ac328d694d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55538cb57c5d0a87a69b28759f782ee2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee9c14612e3226ea792ffbe3b3ae67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4d96aa25724a0949c31d5617b1b9d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000331aec09d4d0a26f57a8b8f853bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11dcbb1e91b20cb4b98210587df390483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff285e214edcd226093814ebd015b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7489a171f5ac45939aef0f62496ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5f94f6e0bcf9baa101e3b6e264bac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565d3b3ba4c739f3a9e713f58bbf122487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f607d621fd45b24f08b46d1da9f29d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cc7e501e79ae69ba30febfc36d2ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d94bebbf6dbc903ecd93b9498b705490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf3c606cce0c37f2c2178999ef9408491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f2ff81aa05334583cf9253a8ce9c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ef3c2140c4bb2fca03e8051470919493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad70a3262bfc1e37427fbd070f2e51494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cf13799054a01e9a1a1943ecdfa55495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b55cf3c5d791f017a74a9614a1122496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883707526917d5e3b4f6c7d8e78d82c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563876748f0a07d24b231215077e2bd8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e8cb3c5e375bcb5020a0f25a0baa4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0dc0fb51d4d4c11483be4d158d41b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa766e61e2306490f505ca51dea5a842501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168bd0b8ed270b89c7a0acf2af75cf8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71459734e89a38b561c8c63083ea31b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18d79bbf25bca225200d4150035e7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ee83bb470db9392ea45de9953b2b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8fb2c405cb03fb24f377ae0fab9e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cdf66d34e12bab739351c7f6d7e36507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401614c176b330b89d7b7c941599a316508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45597bbca382f93d98ec11fb5141a0be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde530e90f89f07335a5eab937a6af1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdb84f45bb79a2ce4bd518c62a60b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bf4258491f8ebef088953c98048ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed16c9a73453549c33b8da26f853b8a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a032e56c0bfad74e20867b541be8c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdef198b88e651f69721d94d60ec1f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b32bf6a0167b05b353a2a2de134ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a27dba0509abc0a4374b0df3831e1d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a3e83fdc3bd5972e20c370ed13dd7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5df9b976e6eb1c43900f137f49d41519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25767e47a27b51005559cac477dd6163520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bc8059ac00a9599ac2644d2a11657521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f0bcb2d4763df159196a52f020051522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ae39173356495df24fb46bbfd48eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd5c2ef868fbbfa22c1a3a306e5a2f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78606b6dde345e458678224d6dc2e4bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec394fbc7847da33a8a39a38e7fc95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d37d189dbbc37e0b25787acd3fb39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ececde6163c1175d0390c2e7eea61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a235287f3f4c679e2b8ecab28273b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332c3d665630f8da134ddf6ba09ccd0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d33f93b4a032fd8876b88c4e96b267531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fd543d132417aade7d68b2a2ac753532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d529756d64627f9a800cad7624ea237533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1577fe65e9a72337c03bba76282c31534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabea52cc130b16f8a7f3e74c831a588535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bac1a2b64f433f3e7f428f52494a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dd83b58f2af8259074c5f0425ab1a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fb3a19f02045932601b7ff12479f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347670065138fd7ef79445197e7c382539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaf825fc21223826a45e0d19c8b7fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51785f6d6bfbdf8b8b844926bc5e42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8fb6359ec87ed26646a497ca1f87a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad01deb1ba57f6b22267d8fcfd7a9b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74078f49c4ea366afeda3250d12222ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8ee97651abc631b95bf6550edcc7d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353d244b934279e4a3cb9e39a49ebde546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffec03ed8cebec5d4a37d384970bac2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26276d74c2c59946dbd96ed75d56b3a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a9237f50e4a095904cc2e1c2b669a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f1fdee3eb03e423cc1c7caecb5131550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71877a0fa841f264b80ce3a8a502d55551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97a5107f34c80e1f02fc66f43b927c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd02b6e42aace3bb6c1c5ac79e7310553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c0a55b93c66c81cd6a733ba62fe6c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dab5ae685682f6acf73b328d297a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893e72f90cf9c7f55439c395e44e63e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff2160245d2eea789f23c9972998c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20faaf52f8ca13ec6fdfedfca97b483e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59961609eaaffa0e34362c534f175ea8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5ac61044eb52c0a34e7136d175050560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8eaf9c9ccc5b7b16fb616bbd0a210561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677684504efe1916e254dced41256e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11f32bc9118f1ce9bb0e22118bf907563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63caaaee1fc55ed46e903539f8b5f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b6a94e89caa8b8d62a11b33ea771b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585192e8e18978cc6a90866b7ca88e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61db6b6d087efb92903d7bef6834b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f08ad9b605b88fce7a9b1c27032328568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbc118c626965baf1eb2ba78781497569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12143b02c6192654e3041f5a6fa88bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973567346f341bd37473aea1a903cb7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92087dedb4212eb2aa821a621f9b40bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d00bb885121098d25e7d10b03f6600573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7022d71908e286a1eb8a7cd1bbae0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c354f5dc620fc65b3cb42f8b751d05575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64137bb51da626e626e8f61bca92ddfb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186df0a1fd91b309a0d1791b8d2a4bf9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284aa2b8330454301f6d2cc4c6ab989578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5824ca94dcd3ddc19afaa800f05fe46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73300645369ea945c6dcdf5db93b4d41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39ff889f573dc3bea5ab84db3f7e73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584dca4a473a9ae3626bda3ddd9c190582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b207b5b794e9344e5dc082f5453dde583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1cf2dcd61bda882be816b1f78c55f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b2672d09c33332194d2571e5e8680585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf165d73ed6fd2b9154d4062a33cba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f71d9b1afeb699057ed0fc07e9452587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482da332712226f10cc728491b120ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e57f863f5fb4194557ae6535e58cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4edaf58407e84130d466d0d4ce522590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad7dd62eac65ae18ab2c6a6efa4dab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e170c0221b00733dda57f48f8130c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6975b7d453db05a7455e8aec1c743c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7d520ab4e8f5a5ec292aaca587405594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d98a9a8755758408809f89cbc338f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca09a13a47ba45dc32bd8932fb545da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1877695096190ba2dd65ce3a54229597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af873b2f91a27d0d6e5c14914e99f12598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d6cb877d820fcc8e5b61c7438370a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fe2880c17dfa1a0fe621cbbaf5a4a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cbcb4afde77224ba46dd56d2afedf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6258e7a9194e19e37b5520323b1c7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e046095abf96897f2f479473ca47d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc059b49948f914d6ae8b319be71e12604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980527bfac3cef20103fbfe879d89038605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440980108cc1e2dceb66d64bdd3fa195606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a94fd05227c274124df5de7407cf3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dff44f17273c278f038ad6b5b25b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34adf818e37f89c673eab3e6e93cc23609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702905663dde47836a35c6157a8431d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a9c196d3bb301849cdb2ec30a5fe5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e01510594896018119524c1a936cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08975a1458e6b926ce1c21118a40b7ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fd11ec2f343a30237cd613444920c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94e9bfce7c9013b0a5ccc9045798ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e3b935c97c316bc98431279ef5b24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeab0989658ec3cdcaa16698ca4e4ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1923faccec46c39392b1940a63a60b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f7708fae605a0842a54510af5f08b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aac9398409594b4a328110f96b6705620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc064720b7737c81f71d3d95180ade621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174a34cddb11e8fa55a66026e905bb4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7b261d24d1eb64ab07398389be820623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f993ae6c53c026725f6203010c8f85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d9f3c190c438ce8d53793435f6eca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e516540d7e42698dcb69113a402601f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3d0abe957ebbfe6e3d65c0c5f3ec5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754b56854491fd3287b4a23cf72812b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e793f74584061ec6b67b48e9d4115629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce39819194966da55f3f970c841105630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d113dc2f0d87fedf4ed093549507e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498d76d177cd19892617dd57b5ede2b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65df256b11863e1628e292eacd7e2eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6082ae9eb67e393a8b2c2113a091e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce550308232353fd275be9657c2d19635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc42c6e423572b97d7a467256d3a585636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff84318465e4ea5e3390dae109ca0c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ab79b0a374712dc862682e30a61fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a25917a1400ea3396058744edf1b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88828d67f3b5f5928f34fd3182a5f3c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78e19c2dba4bd2dc89c3415e384923641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5aa2710411158134775bcb07c83a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2981149d095c7939d881dc38097b50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2ebd779bbd7572266d5e9766ac28a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7235a789a617eefc54dfc80d2629b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4dfd36c5409abdf26c1715e1cafbd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23715223ceecf401cc961a63fabd070647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2083f9c687e4f1bd64f14450c8c5046648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25d0c66552272779b62e5bca566b17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a441e24ed8384b35fb9fa7930e6974650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb635ef3f6623b44bd475d8e3092662651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0cc15c47862db16ab14a6322b5dfd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f141246baf735906129e183c0449732653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516cf4ccd074fc0d4aec65f366fee8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33270c4143ea5c5b2242f867aac04ca6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfae392e8c3e4fcda2efe15fb6f4f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a42dfc1d434b51c1add7329b937efa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e3857f8e2db657907327a6bedb253658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b02468124c46c1dcf98712e7894dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca973be76dc90320e39331c18f1d78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3f33d909757daabbf7a0732d09fb4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002a9d8b06b637c7018ce62cf39c86e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff2a24a95014c143315d8749675c48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4230016d3ad8215cad4dc1a361770c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd766dd2ef7a3c90766825f6f639b90b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a36c1166ad5774852995ef6baab51666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275bc3ef1cd68fc4fdf73bb02b8067e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3993a866b8a4682dd0dde63c87e23668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa85b0ed6a10b27057c9b65623fd3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869f2f8973b22891381266d868d46cf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3816840c6cd0b11801f117274e05a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea004f935d594dbb30e50457fbed85672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69e9c1b20b73c3b339cfbe08473738673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf585c37abb4f7c8ae31060b788922674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154923debdb07d8f76ddeb2ffd00625675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463d51a5df9d10dc45edd1647f75e3c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b08747ebf118ecd7d2fbfadd12ba0d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c3234ba9327d16fd8ae06ef6a5196678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3674f231c8f8a398997fcaec66a5791679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40db750f3e304aaeb368512107b5a7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762e5b0b406ad13ebe30bc9b437ead4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df29c5b58d25513ae06c5499ad7b25682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556502ca153f9ae8443347b5565a8eda683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070694691a311dafb0ae86a1bb443ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22a30a403284787a372ea02bb9f5fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231fe8867c6d7908c7aac4daf5091b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe464297bce2817f5bd4fc9f27277d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb00915325eae48faae10ec7ca2312688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb16cfd6ae25bee7a03382438b4c36689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff20fd063ecfc47a13575dfb64fa2ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17120f266c864b583482bb6d1b023e0e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dfb23a7d5de8d557bdab8f2196629692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59eea59602b570e058b88569f36098b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03a4c517a6ce9236a705d0acd865b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05c7473aa345ef6f2ca07e9b3c355d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5309fb1ac0106f4cf89c45917a9a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f4a7665e51fd6c3b8e89951d28e23697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb039c3db8d7d8204b5170885916d33b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c17f35f4d0075557bab5038f5730b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf94e4f2a74882fbcf739763bf5f1e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c788d5bec308db75eca2e7b8f3997701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35551db716aae24d7be982ace5d20cd1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b108e97bb29ffedbe470ec0c5cb42e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2bdde91925e29854e0324c72bfdeb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f72d83fb0511641e2c41e8e5f7e3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792459f897b61c31ddf70d91a81a76c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb3ba4a06eb8cce931c3818962bd00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4336d1e73a1511bca844bf1e5a1f1a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e49c771b4eeedb4bbf97ed195d17ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb102174b873bcbcbdf8875b83bba4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aab1af7717782bb85789058f707b49711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfce60d1a10905804b780f4886fe56712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f4c709d2a9154518bee1af4e8a6ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622986d1d219bfedb6c74a577be3c381714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607b2973172e9d81160022fda96a610715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237d2294d2f529ba4c84506877b61f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875431706c10d8ad93ec8d3567b3accb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727c5f02bd230c2b512d2b8afa1b29c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39993f5404eb3abbc373f318f4ee3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1add00928ebc52dc3cb72166e57eb77720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557736b44452114d1a9d24bd13782012721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e338409f9037293dd8e56abd3f5bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8eb9aa6a93aaec1e6d2559f396e57723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d85cbf7f78deed30a3f2490b1ec22724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802ca2bccdb707a3d3a879341fd4147725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcf9c6ff538bf41988873999cd81c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fc13fe476e5a42ea84426c0aa7e84727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3739373c1987617166ef1ad8f4e15d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c094fe1ac6c95445397839b0845da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe268a23778bc2a2d827702629c5f510730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3cbb9fb4169d809decb85a081fa04731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5265967d57d3d0cda25a90f721f68732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c2fff0b0ddd9f85485f00a37ea510733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec22b9ba1bcb8a83d906ad7d946593e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e829d0e75296b445889c2493878bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa1b3c780a16636d2e858da69c25be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2ceee32b790166cc5447e6f48bdff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889796cec5a90a13ca2001b5793a433a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dcde1a979c79acae2f149748f59bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf951adde338c85659c4df0d6c028ce3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f5dfabbea264fc7c84e9353f0f4ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77720534bfe277ef36319e8c84c87ca5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14947ae91cc2d3eca54f97596d42369743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424c23fc30b2fbc801a2cf8ac1e9d9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d1b45673bf67529e150af040bffd7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58de2c5b8d532c387c08f3327f1b51f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a436565e562f110d5a946fbd1d0b94747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d330b2c3264e16b4fa31c84033817748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde777dc5da010360e70cb5047068bac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199029923336345585db0ecf232a1068750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562341836f9ca263f121219fa4d274b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed6611529e4d3650044857ec3248f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be7b59cac033c9070792aad3173b7d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>