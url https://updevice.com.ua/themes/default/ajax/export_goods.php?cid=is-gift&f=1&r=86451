--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3795c8b4a15cf1dc17b0feb008f871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb295481adcedae2732df0d800994f8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c889c9ebd39b07e9bf012b0152a2fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d503d9cbd54bf8d928f10326549294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9292340d3ad54d7ff4ca8dc7febe6f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bfcf2d2902bda43204e4667636d3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9019781ae33357c8fb5ed13c1d948547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817e50529f793e5b9874d5d6312c6b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0b04374f70d2c0c79341386c7f2ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bab6acdd6c8711c1235528776be7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b0a2b40dc59324ed60b2e438c6ce711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38789997cae65a1190cfcfc704896f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf73b8afe44d6b4072d4217386182b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97baff513ff5d96cb5448911266fc4a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4d8e3ac1f3f3ddb42efc3dfe14f4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5312fc9f69c29a2eaffd6b26534a4cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1cdf5fe40de0318427178dbca33b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d68809352b2ed9c83265fbf8f97b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4c010004e76b6b1a498937ba4278d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f944f7e2179ae814258854645c11f2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f705c843d6a45239fb6b30fa6cf3121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2541a712d586a001066f2ad316a37f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e499bcf757ab9f97369ab8d50131ade23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abbcea649513839152dcf6ddbc9c9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f951cddc72c50a6254329d455cfab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ae7d69b8c3677e5ce8cc63fa247f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a4c1568999749fa07e9a28463809527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeb9eb90755220be2ef9885ec3c42328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f677a7b682727c8ad91bc3ac0f726e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27148a30ac2d051c8eb4bbbf0edf84c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19ef57bcc13e836c257bd76ab3890031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73817c86dc5d5e1dc138fec89ad973332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3a760c63b52bb3e394ec1660fac3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d1643eff0cd96436c9d07c761840f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42496e088391612d109342ce1e31da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5b96567f82f4186ee434d0db7272d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2dca300ebbe42ab2b9356cf3065ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646f6cfa973f79821ef2225303c1cd338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46b00c749de7ce33afe8cae4e327b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd121a24949b5af00c050d5523fb4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d3bff55e251cdbb6a300419e42ca541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b8f53e6cb096efaec48bae39ae62142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc968c9b7f06ae3b6fb00b7a22aaa7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225183ef9505c7665ec908c767565be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ec65c4102de00d15831ebf195fa0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf2bd4638ca52175808d92a7cd62ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8a325ef87ea4e091ea55e930c664c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc7e1159968ca58e0835f560527c0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b298f6a780be456d1c2dc0919ace349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31c434be639cf19337f64dbbd1192b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930456468d12cbf194799860a762f8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab965af9eb8a83c0c933ede628b22452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb9a24275b73245693c72c1c51233f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc5d82855e63afb7dafdcd312c66e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37199c222fbfd38729c247f610a4bbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6d8450d0aff674b351f7aa5ff7a2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4f528a507749d662fd8ef490d025e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa510842c4db4abd95ffe34ca940a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020640b13a9142606622d5ee26e5e61d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c5a104abffa43da6195b881e63eca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63bc195b0cf34868248bdca4a3eb8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee79676691d4bcb48d42e8c696bc6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3ca4fcd80ffb71197729a861ea3e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ab11e94ae38f9824004b55becb74c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428532bcfc291e97646a221b788ad5565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a0d8c848289a1830f57814861f68766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344769fd36f2e16cdfe05ed2eb7a97d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389450dfd64726149f264503a4670f5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537188c7eac616e06da1fa8a958b29769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946cd62ede8040258619f3e8355be5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f74a4c3c50b1dedb56ac00a3b118b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c341a8ae7bb40036c282564e08ac4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71c406a108642b11e551214ffd59e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f99b2fa3efc25e6de18882b1aeffa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a39596693fc538484de2a7fdf2748a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72046f18d07707d789c8cc90b716559f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef8cea74342918cc869b3367cf151977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f9f7bd86009a2b597bcc6de6a70a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a631e37d1b5f70cc01b4190ae4caf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf0ad4d4daa721278e7017c42cfa6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571d47336e96c507ee68a6fdb7ae82381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909fa339ccf65988aae6f917b2209c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6535a1eb7d021906c8d1f9376cfff583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e13465675eafcf791063d14b66e5a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c069f7d5d38cd9c4676c664e96c82eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17558a46670fe6f46a381dfb0fd8ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f99c209c15770f3fb7179329b62d7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d8e98ac4cbe10b221ba32543ed1c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753c49cf2de6cd8b6a82d1f712117c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f374b0d13fb94735876130a0c15fe190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d165adec300869ef4ced188ae4352291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ed7605448f34f704083a87b34072392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd8e19ae9142e086d3d53ab63c58e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac3dd0d3f1e244eaaa549023991ac594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c66d56eecdb8de9e2c9961c41f46895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a87f8eae44cb4ec2b1a26473f2391096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a418e375244e2b74b39da1c3cdf8d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930dce1d1eeec883ffca2a987084e1498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cac777a25e8a39cbfce5f0fb1e9a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fc6302fd7acb1f7ecae018cbe7d22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e07c8f6ae955728d7b7f1ab68568c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d98bed6cd1ebd9550d26e4f70d7af7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84b5cad3e2c06f8a237b633a3a0633103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc1a809bc6beb63ab380d76104c956104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985110d26c99fc7b67727ddce5088db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba5a4b29b6a6852a0f9ec300c379d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacb2b1d0d31e9222362f00e29efb26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e0240e78214b75fa981272156439f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6d9acd8b76e9a0c170bb7197430bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9648bc99f7cb0bf5f66b400df99fed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83485259d319c3b648d66fb88a48729a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b9e16fa0cec12bb6c0fe38eed09f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f73dcb18c7fcef423c2e1ec02539a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b684c38c4c2389a9e2df7c72e995072114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972908aeac4abd8c7a9e21be2f67060115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcf836bb1f947d3e40a7d994a68d4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee58816f5cd7b7ee556743c4f9f22e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690601c2103b594816eed4fa3df17aac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644de98ad8bedb845d3a0b37c41a393119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52fb9ac8dbfe79ec7de8d5c456a223120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea817664ce72db57bf38ac94681c252121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4701bdd814b1a7f0d081a853df7946122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510b9ac1b26440c3a6b3de25a9bcb40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b7ebf188232325920496a992c4287124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8497fe68e1e9f6f3286e55f705f1c3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67cf01d0f6e3625e13a40b69416646126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deac7bd0295d5cb78abf8f1bbd83b08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856bfdd0eed964b0b27c31146366e27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b975cc538bc2cfa06fb37c490a26d71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5979dfb2cc11ef5ab2bb920b69c50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8e8a7e967e99c61617d9bced50dd6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046e1efbf4d12d3e2e12912ffdfb15a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a0e8f8ae47aeb8cf81e556a80cc86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab667cb5e2e6ede85a034e973b28bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3437c6255bf545e6190a34fb6f0699135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1de21e927f64947988358731923d54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cee604c5085bb4d2d665c2242dfab7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773bea04f0c7c4629ded0b050cef96e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6781cae9f4c2226f6ea66a84732b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d429539ebfc7036e4b3fedd7d573d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f61cfb7b024d06668e7419bdafd098141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcc3692a7f860caacc3aa257c3f9f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd975deae101104b5965900b1d22dea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db17f63e645b07c5e834ae97e0fbae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97313972d1e4d1333148605df6db7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3d97cfbe8a7acefde3e7c8ca8bef9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5106e14960f136b5910e3bb636834e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514691efbbab496a7859c1df1d5a9f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7fa4abe7b711e10b7793551f157c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb588f4a57a957b9599299687b8b835150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a72cbe1eb56fc0ba0ab46ad9707778151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d25c6752cf86caac3065ce70c0531152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab7cfff003d38c7750a7b0ceee6afa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68104a08d1a171c4aa7046e6473368154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625623aeb94d0c6260e5d220736db22b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c687a046e2896b3108eef436cb4a94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b729565831d30fca3695b618e6e2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac71199d85aeda2f1cc2ca8903c0368158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c8547f6c31f917f750d8a3e58657b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a946c5922f69115b8a8b784cbb946160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f00fea8878eeff144b02e9f134d2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f37b39e5e71101a6bfb87a1248cfee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ce484f6402271d77a0f514e5bea8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06e64c1f0e2e54381600fb107dba80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9159ffd2a1d4a88e1ff59f183d4af6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64847790a2f677da94dba901e799b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae215562ffaef6f782619cd60a14d79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5523dc1dafe3a398aff74ecff2963d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64392fb414b6ee441e0f1ef3d90504169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004325de0e35a7a452546e72aaff7cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f0b028bc1505dc609d0a18a46411c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df394597332c255c215032a1907095172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710538e2b9131c06066e0f99f98a15d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7aeb6a02ea1fc39d5a5f312416e266174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b2f5ff3ff100d7f61bccc14542543175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ba1fc1440a2d1d3f65c411664c3e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933b953e89014c004906e27e5c40f84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac379f7b6dab3864dac2654d21fcaeb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c98075ddd56970b25365399b62bf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8610b044627bd5ba0843ccad7b741180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe6f7568abef7b70bc2d83445691dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aeb3f66a0088d8dfee51d1d2b44ba8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19434111910df0e3f757fe48a54b57f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044cf92f71001a11bbfc0781706f7ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1486dd3e6cae5b61641b0df9b0a51a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975e07a6f4e2987a86b52ff1e36c089186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de2d69e1bc18223877e7fe9f95d091187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec1c8184652b75fa6eeedfe34aba85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84791956d59505022b69c8681f9626189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece016527233a1fa7f148f684d410b79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126627f6ca9765bedcb42e35eaa12a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb52d10153ab420876aab9230f060b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056037a09a2c742daa39f42deecc2966193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b039c97e98b7e9bf19bbff28a877ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703f9aba65af2f290963d58e8ffd66c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e047f7729346727ec33027ffea2417196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c65a15e375e0528880392646fe148e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455f03706b5fb603e79eeb069924389198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fef5b0ad62549f4c3a13b567255352199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c82fb24e79eabfbd1e581ccd159d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416f90755a74dc7164cf900104b8369201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020f9ee9285dce8abc8292f399c31d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8fb207c73eec9760f0e0d12cfb294203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a379b95b4a39c7db022090c65147f03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4ccd889f97848f704db5d20f6e68e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5814ff891b72aac00c7fc094190c296206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc8ae15f54426e16b68c0f6addf3c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14535467d2eef13c6418994aa88405f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0517a0c0af27bee57d971ff425ddca3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7732cb7431a92e1c0c5e2669814b95d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e66e747c137ba7b516cb6453fa55e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b9def32d371727f557e542bde1854212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72ab609ffae0deb7dd341d3942169f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f54cd3bb4113534dcbb5f97d763126214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0180a93c002b1810340a1230c1bce3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f832c9b5f46a8d724ff62b972037eda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926440a7d282f84630ec49335504434c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3813244043bad6578c9949d2a3349218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce641cf51f1dc4d26b18db9d98f90e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1329ede91389e74825bc469242ff1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cb9c9d2bf4acbdd094a54f6cf3242221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4811572e26bea7706ac085f3771fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d380edaa127ec22254c3f7120e6a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad240f25d21e8866a9ff13be0e11636224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00885f0b239e6d4b9b3c82c1ba32a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bbf654c36cbddac67abe9c49ab968226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65ba33eed33d18e969d2e9346229a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4972b8e309e3e99811cdf2d6a9466d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b4f7860feaaa7a9895f5520c435b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c2b48ec4251f88ff244ba76ae6214230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaeb8980f48ad01d586c245d7afd9b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baac5d8a5537e4c35d39ee665149b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feaab68401f250b62a56d6ab994d59233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4b0608af91971e78320c92e2bfb38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70e774bee132fe4e0af91ac792e293235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b842cb86ac4970b2e69ca388580a843236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0745f26efad37676d07cd7dcfafea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad1054840c2c9b107a0ce2a9a2457e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c04c8efbb140137a8aa7497c82a040239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a06144f0898b3e9789c532d610b1e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42374aa1d7045fc985a6a05552cca6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57c86480ea5ef046f42a164343d94b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361eb916026f600bff72c682a8fcaf6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737eb437d96a22e53cae749b22544c3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c44c2314a2850e1bca8cddb5425fa8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2071493ae525a3c91ee42b1d31d0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8012864c065937f04f4a0b8d743df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375743f0b1d40d66c0db86c41713ffc3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7712dbcadaa563e199562b66f184cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3a7b080a6252e643410d48390c77c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec166953ae55ea339d6f05a98dc88317251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e0357269bea55551140cc38899715252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c095828d7dc00636af4d1fba3466b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93216bdb6c6a3b3dbdf14037474463254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a70b802b84faa5965e9eff1f9893b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead5f20bdde0935b63de7a38d8a44d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5749282f9db7e190b0f48c1ac69a576257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d2ab4064c10e23896a95c7dc4a90e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253daee1b5ff0e5ec46b331208765a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eac5b5ec36b70b4ec004d6f6968446260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91981cb2e205983c36f5f15bd7e5c4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d67142897fce5ebcf0ce9fe8b444d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46432aac17b6b7f0e0a156cadd5790ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2717cd627caf1dd782b39c276e6db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ddfe7226943584c8f043bb35fb24e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84b994d8afa9fcdb5049639add27d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0a63ff2c0b2343c1875c95e15a206267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764ecf2e48f553bccedb07023ef543a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663326a59cd126878830e821eb3d7f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cce09298de9160c9ffb5596cb964ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9058142b22939f14841992d25efd8d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80bd67a3f78ea846ae4c6f2d977e3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc66b7ffdde2b8069b67a277c778d6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9416b753295e196210ed21a95b5617274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f8f465353d5858508ed9e60375d06275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b357e59137f8f91d32d86ff85ddcf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b136629be6722d9621170edd3a78a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd6d959cc7fb57f5a1bf5c8acb1977278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269729d607f058c5600558821d4f648279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e4ed103abf2345f7b1d9166db24ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee40e2e53a3b83466ef818956261719281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd8094f0172a2bb22ddf0169277244282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5ea23dd8403d51eb14e76a41c93b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57094f445f9c791896425ad9b69440d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c21ae80a6b3ea7c0f4db286065933285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aef99310a97a89a7bb4e7a42d89efc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77531aca4ce63ee4d5b3036c721a4bda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42461624794dbb420549130733f8c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047e062320f8f2a8fbf7a95f60abda9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206672277b259f90b16d348c8d7f665290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03249482f6ee2865f0a4dccee3e44df6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78458bd7b0972182572fccd6d829542292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2538a7cfe786dfdf85a3816383e74293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137fc998d77c10da5f166c6df3563f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390e30c48545f823802ceed1d2e244f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366bb51af170ee96608e71394100292296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcca8320082f3c5bce65d12fab4b0a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8d4a0331224699e16b5a2f1892903298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42f1f8a1cf9b2c572ba1c1a65430d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb50a2d72804038e803a9a9c8712e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db540facaa9a4e15a502ac28df389eaa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a831ccedce1e519a258a6a455d64fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898ddc3e1ddc46e0e9503f8fed27c88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd735ffdb88feca85027ed99dd7819304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745a873a3c4eac77e30e2da2e85c86c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd5ced995f371f3d4d98a0dec03753306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ba6bdd9ca241b051a0444ee8ea8cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecddc8522fa401e2e9abf23eb848bfb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056fdcfee48bae041aa722da307600d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268f92026308ee6a91cc3523c34f96a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789069d4052652906f6c7f4ed1aebe8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc57253671cb7b22e9c93520a2b3818312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c52c98197cf93a869d61174a94ebd7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0458296ff77469a7132af2943207417314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a21d619d640780d274bb4b5d168c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9f207ec4e375b6003c4719f1d66a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dc09944a1ea1457adc153d3305d09317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168703b3c48b9031eb76dd55be9cbe6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafe49c3e88cd4c290fddc4d3b4ab7a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b080ee1152ca22ecfa3ca98e4199f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdc60c57941e5699876dd7d351bb49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a70f1db7f1a24e12ebc8984447b8a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb5896b7ece31e411c57805aec8e27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91e563b484a9bd2a6900a327bb26b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3e7d6e306eee30742db5dcfcd3fee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cc696bc177d429a0428f6eec1fbc3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9ab44b1e349206e9ac6dc9bc63de6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd3935aaca302a9472afd130e8b87b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09973cc5189809267f0e610d26ea3f31329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406f2277a4c0803e196d3c9aa174e54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281971a6e18337fc3e64dbf2086e913331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f65805818165ad54961b8dda748c23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71472e59c5b470f1c1f98199f54d8d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84e4dcd610235ad2ecafe401ac3192334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109b3f9bed4936f2bcefaef83e56ef0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94221177b4a43e36e968652dea3cceb8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222fbaef69d359e4fd4ad4d9b03e7ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950f941872c354cf6d2e6ce4f6db4a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc5ac3b56f6730cd07cb30d736784c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794bb4390694657c821b92b1dacfebe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2725c2bf08896a495f507290ce4c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5299f25c8c83679ada9bc5f0320e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d0c1d9707867aef1abb2aa6789afd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c4a17a622f93c9e9201ebea08fcb9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426a6d93da0a8bbeeb761a3e19cc4e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b63ab5ffefbe1bdff742b56957834346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c9401be766cbb940157236c38b4be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c117067368b4d900450930b6323e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939abadd96635c0fab0d4df0bdac3093349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279a13f9605d7b1a2832bc26c37c4db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9c4eb2bc597dc208615f8e33a07cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7de9c6d4494198b0c9d880b1f7c77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd930f325df1fbef34b88c31cc4b6768353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750bace019a958c503fd57ff10bb1b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0265939cd98141d900e50875550be5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb7f0dac034c5be9b7de6b5cd18eed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee8bb9ef9b15b1bbcced44abf7c82d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da82b2a689560cd25cb276df33fc89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac77701feb53539a33914eabfcd8e7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fbccfd44d384be19a6e801866b390360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c984280168a6c413077b9d743a4d7c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4e7cb8f0d8ce665afc76ccacd49e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee688fb7d624da267f8906b0055f7d1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b018b64cb7b613503533368e9ea2b36364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8db301dd8a2a2cddae58028a2bc7d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c6e44fc29ab6175528ff41227c1f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ad0f0743df8c5b1e7642896cae8ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433adde1c1a1d42d19b7f5652142a88c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99882a4fdc5ce00ca1e2e0d03f4ba4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914048d937a3f580d9dae2457f6b96c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23812386d8febe7130644e5ac510b28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194c4bf03bc5a8275e448a2acbfefbd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac9fb355dc91da69cddd705aacad8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82a112d93ffbcbc6282f9b447e05ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225ba0cf348f6e474fe098b17d54655375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711d6fa8032ba604b3ae890823497fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a57909ed4ef8fb144ee74ed862e3cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bd7f03331849c92cd884ab91329ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba50b8d05a1824d7856ffb7dc35613379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8238499fbb26f6baf1acda22b9bc95380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f713f9103bf86499cb4b313c0ab3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde495bf6f5702951ab19c93aa9d6106382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56194a85d5d6972660ad41dd902dab9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76ecf15522de1521af40a258497f46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58eb2ba6d89ee839a61e019aa2f11f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733f51c50d5fbda03cbf33c8cfe0644386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee6d54d34d5c7917e8754fa996ebe5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00672c11276506433db4cc18a84c8909388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f166c02dfa0fc34f6c5940121b7cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf09754993e2e51139e4aed83abdc54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1edff46c9298aec58c6176a85340be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea6cdcdd115ea042f4146186e9653b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b135357efe7787f5adf13fff5071f88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414781fe67eae2ebb5085c7e147e5c6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fda2fadb6ddf67ac66277da8053d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0eb29b2d20a17ebd2c62e311045c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dc2fdd1ae29f0886734ef3bdc997b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c49fe83a838b82bc034bd81fe70ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780279ea88e8693ea8964c93e5aaa9c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9902eb17fbd88f4d1a1c982c5b1b64e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96129556c47a160a0430cacf5fb7d71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0543e52c68492ed6ef72f33ade3902402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6535cfc67512c800f5b2ffe9777aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa6ff2a4838bac06553291be4141b0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27c929121a823e1436ce7784f68139405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767159f1bf82b131f3e87f0faeac7199406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67210c68653c4811ba7db5251c4dad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f6901ab26a72a8b9c08044cc2b457408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e10cc3b67ec45cb5a5db37479171c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bd9dbad4d79a9e6da307da5046d8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c256ab9b191b2ff66a25285f7ce372411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab724824556d7e1232957905233dbd3e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb0dc5a6ba485765245aa579582461413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fea3ce93fbe45842ed9077085265b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcabf5d5e6fe43eec4dc542e7dc44f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ce00f230fc6107286fe35feaac5a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3197c276836f6c51f24cb5861e7a77417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d2d84b80d0a22a32221c84b675dba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ba5c44ab3e06aa1683f8eaff4f2b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fec30bf4fd76519af847244c5fb96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d056a20555ca49952a2b375a4d507d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1116015f3117ae41336cc73740d9c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d58eb9217297ec2c5a28447781730423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dd9bb8b502ab25aa2a5bdcc8768d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e52bfb2daa69b5bc072f17790cba29425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fd79721df9b78ecc7c77635359135426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae1c1a957d6c07bce6b8a4ee73c178427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fb3c0222477ac8ed938f5e76d2bf1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f4cffa4e483606288597fe320663d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab94f880fb58a9ef8938ec977b68e91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef13764bf88adfa95ecca28e06fca8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd66a3b47a1583efd4706c5dd034df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e62b0b36a833464817d17c331766f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09324520694f10d3a05a9f805cd1d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9e0e12845e3521296eddd7f09cd80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68bd22f942eea46b1855855946aa3e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910e072c0ca03711f75864273fc4191437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e505d86bbf636284030e1cfc7f9a51438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3cbef8c36690b4f0c990fbdf938ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e021a46a0c90112e42232eab330f6a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ee083adca96bbb0497af489faec34441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710bf44a00cb88aec22db4ec138eda6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272e0ea328f20bdd25009c995e531f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae536b22156d2d1ccaff4ab5732821a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0c679a8b0823422f30f6d42e7d10c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849517f57a10b906fd2e28f8965c9f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843428b9557c9fc004f41743320318ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19969e9b30ea22c8102ae905d1539f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898ddd2294f796a34d7ee7305669524449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc221b11f09a9298b80b2a01bf109d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5743fd7bedcc6293c4748bc9b76337451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8291c72b586465df5d3f570d9aaef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a870c7d0b7a78fa7dacf98e1d4cdff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a49f23397fb582a01c80efe7f1bfa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c57f9dda8c3831c992a81399cb860455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b2468c08264241d48d5c36a8cbacb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdc8f8038b3dc1ec3d8b13469d5709457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27b87f005318e84182c0b1441fde0e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275fbe8037a0b8cf32257ff64dae723459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3730a18d9ca4fb6ed2b0d79805cc03b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef73d52826297a652dd836d3ea022e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095145f60936d080ee0ac89f5811591462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bae732ad238b6cbc9bea67be081d0d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f2c2a532d3556d332d1371e76ebef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39f3e19a50bb0ea330a0b461512a58465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ca8fd64aa1e3c3f1635908833ce9f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa61ddc4c6d6cdb608e19964abe9211467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2d7108516259ab8264987eb379d86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d1cbfd12183bbbef2bf40972f2286469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e5b084c086cbe35ad053a58392656470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47476dc395c7c4810f0388a5a44f4465471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd89a481476b2e083181c0fb3966f73472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ec71b0bde4faf4da0a78a81f6a0c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb724740c77c3b3afb845a96ced0994474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a4d68d570c78502da906a5ae2eb86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42472fe9c59a5a6b0efe825d20b2df6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d71f9db6e2835bd43bc48c8dc2507477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4885f67eb09cd6279974844a56158478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632eb6d6230c4414e8c348e8dcab679479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1cade0025aa0ac95b94dd9f6eda84480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b297b852553dc54403a13182b3f62a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723e4c908621dc70b9a794054779342482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef895969eb2e9ccd69a8b07e6861e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca19bab8b603417595f64d49bfc1dbd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29993aebd9152fa0f1856de9a99bffef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67366a1166384d57d7ea8fef31a04c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f4d0adce331fd5b71586da05cf90c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff495187ea674ed7398869a1e5c7e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0d9e7c24aa25e2992fc779f606746489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa339567d6545ab45cf0280b974f02490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d724abfe61538b9429c0459de7568491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b84929a4265950ced6e77173d56a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a8c5ded2987dbabb86d9e224f8b5f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2338366f73292d8765f344bf5f660494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8616d0939c59e4a0939750918dc89c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bc464f07e210848a4e04e9131fedf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7eefd171dd4f52ce62d75c9defcff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9266683da40b345650b38c7cf4daf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a362e782553e49f0c68039413684241499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1778435fc4e7587706ee4b77763e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bbdd0f6d4e5d9b73886405748291a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864df031bed51232c374799b15ff6c81502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd375dcf228b59d2e30f37e046e47a0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfd9c6369abaa6bcde54fa354afb55504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1ad3d2e8e1b5246ecddf29f0296ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd812d7803d138a33f8fe912bdba31506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0af256e257b7d1a57489d09582629d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50438438af4ac0219eaaeee5997c9a7f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac952e0b0858a0b7627d991d51f67a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aab0f59777b06d58ccbc440483931b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df08c72e82fb3b70ba7fa98357b092d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d43c360c02c6d9cb77fd05d02ad014512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a225a63b8960a5bf3c2facc3073ad7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5034f85658f638d1b627b7f1fbce9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224191775e5c35b0bc41c784cd25f0a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861323d97c1606603477a44942a66666516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71e7dd09096ed9c9bf3e7aa26a9239517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7a824baf7f4700c2242a29c0b5c34518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d32b3ea840ffafd05c7f9d77f08fbf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e70e1ab683a3f2a0431d4f163fd8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dce58eddd3604c0818445ec31bef3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8695527d18f7367c322c96cb09460522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490415219b40c46efa5e9cd9c78c193a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc773e51880052fdb30eca22c71e70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29beb36bdf4086b90ed91bb392b72c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb7a06eadb92d852c631930e661dee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ee8f38f4cb5570f23efb8b103a761527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6926c91ecd5fa49826526ce483fa9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c874a078d124293b01f4a5918a0bf3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c18d1ef69b47648d2cd19619cfa91530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444814aedb0c2fa55103650cd4887b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee49592730f00522f24117c73963101532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105a88212eb12b2c08e1531e51b6023533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702f7a4ecc197cb69cc29c49f7f0fe7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa1cb97610aa87eb8115efb4c3c717535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204707231b227ae96e2840ae89eae93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd277c7b28888dce947863dbf6c047537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310621e8ffc1ff99ef8fedd1859300d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124caa6edf6530f18568afc1dc500ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c7855def4129963e4663675209728540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf49f0faf7613bfd4b22f656ec6271541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d41426f08710b3a0ac703b7064773542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928596b5a276c358667e0638b1cc5ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06895954298357469c3f941034d8eab4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f4e0a8129945a3de11f858a5d04e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92781c0466e57d4cff188f1cc2874540546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4e129ac595b79a45d056f07a947a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace0f997d060d471cf9c1ca01ba0964548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b82c9ee12b9bca4eb402e195af0a76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7caa8d5cdeb27cbb97c5c3f7dcdac2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bc597ffde0557fda7607338fdb1ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b638de789c765a7b2b3adf3600713552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f0c09a29f4c97da75b942af7cd9e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846eb05e5ca18a910fa6f88e5b65bb8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f351acf586fd6d6d66f907ebb2b3d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459583e0fdbadacb6cced8849fcf39ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333efced6ba892da8d8d46adb2f218d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729020cdb0158b377e41a9a613efb04558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ec2ed3011d29558b6ca1c69c53787559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80568ec686f123a3b98112ffbc003936560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517b650866106805a605208190f7872561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216b750c4a871797938076d8497b0e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd948831c125e1fef42b40a1430b7cd8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9cf2c437f2ef96e8dd3876bcd6579564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15d63ff24c4424e0e1c0ea7162612b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf379fdf918d498970d283abe59b6be5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8a7b1c605ea7a63029394c59826e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ebcc68286dda8eeb65d302bc69951568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603796d00b01e7be69b54d0b46b5c10569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ff5b5c2081d0830727a3594c4205d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa19533772ae534cd2c411598c1c11d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9c8cafd2fc3993ffe10f7eff53fa1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0745fafa8dcba8fe317130649e10d83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32663a5ff78efa9ff52aef0992a1d11e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04e31ac517c47b68c581d3777e5680575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699c5842c5e9ee1cf4c775e15033212576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14699b45854a657a998574308fb202577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e452947d2f9d968a78c2ecf0fba61c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126dc615021b660d1a01e9aff38cdb9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f8fa4f0859392d10b0f05e78fe511580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbce2098358668b37c360eef1e2794581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160f44f13a8654235e9f87825443fe3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec416161d1d80346eaf5238b27418025583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232cfbf5c425d82c2c8707c2081a69c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943968d3096e3f636ac8e54782e4382585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1399b2cea4bc83c4a3e96b5a664d20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5724a7a14b42669739a4ed568e21a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869c968611feac241c35edd3cb03807588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f71a0d5a463abd6cc672b4d41ef03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad358d98e05776a0eec32801d75e16590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d1835d5d7aa8fe3b9a85fe7742e05591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfd8d1b073dc1feb58994b1dd6fb31592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb7ba52302ff2275fa1a7f6f415538593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d0f16ed5f1da3e2f4fc3a5a93271f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4b16805d453646ae9ab894dfb9441595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3d498f26a7b52db9e03d025d4c422596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555946c9a5eefeb192b15b7aeab7eaa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3df27ad22f9db406ea8a2ea8ebea2a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6195c51c61ee0cf7c6b02836f18513599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177822b370d67f99dcf1c765a0e0542f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e952afd360eee6c1591cb6e325902601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badbfa45970b6e37f8f0caa1b47b639602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c987f4e1686c678570e843ce13fdd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220e3b63052ca4119416a29c093e1dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aa5408cadc263cb286bbcd3f414ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fcc4cb254398c54fce1e679c3bf0b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54188b7ebd14cc19146313463319bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd82a153ba9c95e408b5cd501d3f2a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ca8120c32ac0e5db68e5944d1d107609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817bc46a42f37ffd347f33884cd16bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8ccf8eda1d6d77afbab5ea1e2874f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5eac3ee67bc27cac1f40ca1522712f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533d365fbe77cd20d3be88b4f6d2f36613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474a7e266ed63cbbb46e7907f33dfb2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899baa896a3660e0c36086e26eea451f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca026c516da56a660fc50c1ee1ad55616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f6fd3dbc2a05b393a1e8c051f3bc6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ec5499717885b98ad2bebc7edfa4d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cfbe83c36785ed5e815e2c5e83374619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fbcefdf893a8af4c6fea3112ee3d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd67e12c20f59fc9ecd5760d3db9f21621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021c3590ac3768a682bbfb85ac67e1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02756c67a83666525560b434307aa4b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99f833da89a66f4b952ae32922f313624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e1be4898efc0cf964ee31d2c0283e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac156ddf4054704f10acb471d840c79c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee083b781efd37b9059b078f62b51cb1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcec9660fe29a44feb8bfc8a7d737d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc270e4e1952c51e7371ba76cb7aee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c76f4cb12a3c5d3ed38db8675f8e03630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3ed62e2bd0593e6bccd7072c53c31631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bfa349d7019e34a7f98869ccc3494632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056824ebbf2941e4294e3b7626aef8e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325df6f97459bf3fefa7e531e7eca2a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b97186dd4993de94f2774aa64661b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1093243fa3fd9761d88954974c11937636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2b425148175d6c6d4ce32600655c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83623a9c960ded01a6b2a3ba5cd233638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58e250e6312642899cef7f6b5e2bf1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb81f23df2ebf42543772fecff0b14f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fd6d11c59cfc4d592989f5834fd8a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b03a8885eb3eed555070e7438296de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fed962a4f069d59f765d7768068759643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024d65499d46751bb85ee1ed3ecb4fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848c7c682a0ebf526a2ba181bfb21b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5806fbd0fdb4cf2ec1c8b9570788ed0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f000dc24dcce89afcb25c127dad9642647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499e7fe98d6e5ddb3f16b1ef893fd68648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb31ccbf62e1635dc3349442a1a2a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b76d26c3104dfcfe74e17745b00d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd383fe7254f3e831bcaa169926cbf32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50215dd1fa32dd6f0e82414098dd2f58652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb8e92151c3e92b8120ec309381e1c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6bb458e24353e05be8d4e2e4d6225654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315595c40ba00c459aeb3122ae02b67655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8f1a972a5f7bb7c3d9757db3f1156656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48288aa88bf25b810c946ef308124def657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4d4f3e91b2e0806f2ebcbcf5d09f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2dcd345d8f5856361e9ed321da16a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915dcab91bd56f466c45e794b8d5f69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaca560f34d5225f78db5a5a977dad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7740f994e5ff62d3311416e0eb475662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ff3123d1d59fd1dd6828aedeca262663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd703edb6637cfbfeaab66388bf7496e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a930763c0fe188692fef5873177b38b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007bb0dced993e0daf74b5d1c841dd2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5432883db803c01bfeee169055180ae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c93dab186e1b94576fe050d84c91d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de7012c3d4dd3a2dd764060a1319d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1753665b1f0650666855b5703f2d80670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2398e9aa6258395e5c1b80f595baad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d43a3adebeeeff0e102ed4413fc5e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04c9f18d7dd50406095836c59a8462673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d059ce2dad4725847a304aa933382674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509d169b13ba3ca0b052cd9cdd6f317675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4be7ff9aa9ac54a8850642812aa0f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21901d0b5efc16e3ee1f4db846c8db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e060b1797eaa9b3212ac0c80ba552c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d88c50e23cf9589591fb09575109d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a020ee33bea7d430a539b52b13a49680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5c2c15d123d88062a5c1047820e28681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5904f20f09dd4013ac00ea908b5096682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac682b328e4209db938bf65f22ce8501683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302491b5282a76aad530e35bf856f83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a362647d5778660b949a14a49b157685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb414c12310c5a174be84b65d94a7aec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da8a7a9f0e6b116996f35be79c0fc9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1801673bd47c351e228621a5e4ce23688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02916ec1721d0f291b3bed8e451eab9b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a594ec7294f1eb180acff243f2bc0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a16ed5bd111fe52f62de8a029cfc26691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718868df9f3145bbd54057a4c0a82c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4437906d26103d4651ed6fe2c8133693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d164cc3212d3713880478ea565e8d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dfd31601634f9281a08c99348d9c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fb6ab0a6e1aad3c4aff62ba66f5b1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21140f814961b53813c74f3b3b6fd158697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136643f118e531e67445d6588e637625698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa45dafc15f0840b449db341758c23b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a7198238816d47d0904a13e9634db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ac1d5d12c91f1647f24327c5d84f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34c81397e28d7aa8582a21491002a7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e8196078277ea2ea705e67659bce4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a290b43ab4c0220df852ac9287eaa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1efd31dc6c682788e2c44b306e3ed3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddfefb1b17b81dba6f4609eb5d9cbf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09476fc5ad8759e4830849275d174c71707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cc369e7392013752e143aa955c408708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ecf431fb9af3d1556d3025272c1f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7607529a3ecafcee25963c79ee4161710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50ba2a4d4ef5854ab6937282cee41b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533d33095ec502877c2e56a7815cdaf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82443914b18553946567604fb97572713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e26d27b1025fcc47b265cee7af62dc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8413efb1e15bf3960fafeb95699aef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d009d2027c200aec801f4796fe96c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4b0aeca80cdd086973072f3c9104e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a720ecb84c3c5df3e8fd8a530f2d2a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376474ac742b63810cbcfd948b4e85c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519584cc9bcc56cb38b26564d36ec61e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a08b06ad58e707f6c432a259c2c89d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f48151cdb53404fc12c2a7ddd14e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcb81f45d7bdf85f78fbb53e12385a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4f19f23c3ef3762476c72a795f5fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d481b30a1d644c68088e2b07fe391b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b85483982b3a8ba6cc53bf8544a22726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a63bdcac335cff5dd066d9b734696727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f48b9d247e0cb66a3547138a567166728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b592e85adb7be846de5ac9a02f3cf5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bd604aaad0436b79b0b19ddfc7c03730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f9212cde200b40f04c8301850bcd3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab83fc70b637b09ab072629642401a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3f4e037a32acc96d7088efceeb9e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0cc73ec58231e32ed054f3ac93b4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8209608ff6001b7af34cd884bec427735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbb0077746c273cd998ce448489258736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5fa7de59083fd23127e48e80ef0e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1c3ef265f8130053feacaf395c580738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facd8d8ce325e17b0c23f1914d99967739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b0895c5be4ea9744ef5a0e4211641740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8d76f94811e805d3ed4e7e150bd26741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97a2e509bf94b7cf440a00d80cc9c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e5272fbe03e856942320fecb55194743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08c4681b0dd6190d7ce80b837f4ffe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e9e7476e7ee7cafb45453af38d59d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dff6629788d1f69cbf0c708bfb4bb8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a4c315562b8819fbb1145ab130a9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e3cc559909be323fed52e70cd02b6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08b6500a52155eb4cb676e5ca77879749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85e0db139d106bdee89789a818ba91750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94fef346354afb5c13f1d30cdecdfe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c1561de2c88bc4a7f7d8b1e1757eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40465316537942f46a24e3751738446753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917c534991bcf05ccd32684938c6415754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14eb53710713367b11ee4c706ccac2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48867b283e423bb47997dfd28bd65a92756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b129c18f7a404ea29c044900f7542757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfe3a68b076213606322d7b879b069758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec599ed4cf836bd4fefc6e308ea98b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056772ed79ccc4db85a9c320a6e0c6b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbf642c990958bb6562e2b34366d932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13fd729c44c10f0f7b9582978e2d683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ab7875e44392ea71b9881cd6ace054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee8a2c597c2b5021c6bbc8cbbb5ccd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1626d2bbf3eeb8bba22b5bcb850efd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66973d4db6ed3dd900061abb29fd6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2157182e6723b8c3a31c51f25d383a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bff17a8fddd62e59503a7e2af8f749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0dbfd8a1d24f7f0ce4fd95ed3d4af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8dcc0eb3a3b765e262084d868842311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e103e9c8ab29d472dc7e2f1f45cb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb24d4886c057738953fc009097dde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8f95066da04c52e50b1d2b7f60d8f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e737251a472c6279b9267dc35fa2e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26012efdc74365b5058d5b989a930f9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8fe2f706f1b0e2d950418f26e0e4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b99183e861dd754dcb5dd73a5b716818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea47585cc9b14b33b3b722a5f42ae419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2926cbf35ceaf2f85f34dcd1a4b0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b6cf936f091731cb3d3f107f01d7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d78d1b2deb2e4f90095bb0e09e4c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce9b0fa6aa0380ff52456262ccd9fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355ec2f035d994ab53b7a5add7d219124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8143fe1a66d00edc2abbcd645be23ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab5e862cedfd33d38fc5237a88fe5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8c358ff6b6ef52566092ed16747c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8d328dca1f60805efa694a06d540728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01031d3468e326533b568c8d9ecbb2329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237690f40d151925ca86e670e53184b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd57bd42f8c7b8ff7a92ab1d9fa64931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d79c03af817cb3943526483e2413732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b3c15b760d2f2b85a338c9d54a00333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90812d5a4db23576c92e80b17e253da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09222824f72c9ac5122cd95e4e61bf9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6d5557fb02a36ddfc918e78dbb8f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96295fc5db3f1c17cd9efb22aee2f5d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d590d08b1255d982131a4428ad13db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b744ae78e1186455123b3eb482db57239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea250d91a66230eb89302a3396c1843540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1699011bbe7e980a60fb3f49d15bb9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152873dea8385439bbe7074bcfa9b8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0b8c1be52fdf91d440a0e7b4f2dc243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97512a07549fbd6be484457fb2d41c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9510deacf513c18e85446f7d340fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e338fefaff803565f0a1f6bd7faada46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece456e4298ff894717fa7f4dcf9d39e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316fc6c56a492cf5e0224f4e37f9cfb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94952ad18a9ff320a0e50dd233c3650249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727957bf770ee304431e5ad3f82b94b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3ee20a517e51807b59208321520f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07979e28dcb0b601071e6cf4910f3cfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be713298c2bc6a8de2b9b7e8b2ba798953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a25c829c7915378ceaf4074a2db4a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964c4860b33f711f728518e87f92b9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454fcbcc158bcf1b89784203457688056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e257b2ff5978a549835bb76f7c45a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec11edc301c44fd686f80183a75cf258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5614ea60f2839adb8f2d2c5df8631859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a21d62b53b95b30a893c36bab332a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bceacc8096bd7efbf9b7a8cc78f89761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007fa005f4c8a222a169665e2f6cd8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9864737609fd684d76bfcb076b2fe6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3d5989bd48b5fc842d08d1615760964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5863301f723c73bb1f834f7abd69e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb559f868707a8dde6363f584faf084b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442603357aadfe34ffe464681dcd28267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde74e67c7e9dc33d26e15562e7aef7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4b80e7ea1d701caa3662e893ba67c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3209e75b7f0b7bbc85e5d9ba3e4f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768b3b9f3c2ca5fbbc2c90dd63b5c6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498bd45dd6cf1e1c2af6e5123af095572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d07bc25ceb05fd8fdabab5e27631c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e784342e8d4f8588903b89caf0ef44f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f1d3473c4b9cb95b2fe7aeacd029e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650928d5ea6193136e652560baac28776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3886fee9455942499ce59986ac90cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4a18990ecceb3471d615009be85c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c841d0857ef6bfc3229b8ad6c0b473479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc3ce4139a2aa69a80b014e7e2592880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a335679ffc085897f09d0da1d4fcbc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765c93c147edf71c6fb2b3a728f629e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f10b921443905c6ecbfdec7c32cc4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb52f50b23c1ea41520681e3702e7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99d8c0d373686bbc79569165f954b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df961f3f88a6cb62cf2b0b47302313686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2945d3e8f02919067ed1e921b7c3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcba874829e02fc09aefb19f115bcf388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bd86b8a76223bb644d4e5496c927389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c65370b806665a375c1a34be789dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dcbb2a0e357a789d73e52ce7912c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbfbaa146995815e213e0107cc823092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c17806c121b6189307a12a590fb44193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5d4966e8159b478ba5c7bdf5f7b8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229bc80e051f9334cc418beeb0cfa0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98ba9e8daac6d08903a2d2ad2eb6f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4511a1769ab5340ca66d5addb28c9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83f19fb8692fba34f534fac9e5dc5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea9e9ae7079a996f71cc7e68fff7eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff05750efb726ac0d0f4d46d2a004d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2962f82a5b9d648ad79b18ce4bb1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf46f08ce0d35737ed30b6dc5786d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc933c374b1d63c0ac1159fe58e6df5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068674a4343a16b410e442d428cdcc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07716e84b61693951ff961887d3d4c33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c20194730f895a60fe5ac0355a3e2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da24c69a20d666f66c6bfa91bfed18e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71189f8f73178e0953b61746c5b589a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff445365a28c3bd5200db41fc6b72c8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192cc52ea29a62249484537ac31f31e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cc326e0e2a908f14228af4bb27c90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736c71993d8d03920f629257e79b969112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea15a8312fdcf20ce2de9eeb4c13e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed765f334e999de5af51d49c5ad8f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f578aa6fdccca2df396adc3c6b66a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0a6bf04632a4e21ed2eb9e078d1c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ad1d22e567f5de8273b717a645cd1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cd3660c6e6f30fd2aadec942cc64b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c73ac8e75f96a6ee300d3421cd008119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4119b6c0c9c556596965a0fc46758cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5348a15489aa4815229450e03f39e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a996867ef3be7e48b842c4d70c829122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b882946a6a9258b1033d080a6e4e3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d81dc53e0603725dd2c3394c36e9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbbbfa926558e506b2ab4e5117cd5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4344e03d383657848638dc72d605d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a707d0655777e209aaa39a008d89e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08cb0c2b7716bab0e11db9e3aaec63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090e7cb861ff8c8231e2b9daeb14820129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be66489ae29da1022778a549df0b405130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea648bd4c177f8d6e896c3716c64ae6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa513cf30ee4dcceeacd7a19e4f864132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad49465794a69b85c6935118b72fe60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50923aa35f60782688ca829a0427915f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10b6135943b5e9f5d7152111bb2eb6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f30fd9ea5d5d041e48e7f3009cad64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dfbc112e1bd34c0e5428adda71245137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d6ee7bc9600782515ff623cddc7ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb1c081567fd324e637848e8dc59f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451a92a3a3cd1e9a622382fc2cf9c55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1633a056688eb8cdc382f5d1732be2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a34ca557a80bbeaf1f0a8b1b9282aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47a5fe1135b24197af9901b882d4bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7941edf701076e192aac2f27f5a71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3eb37b8979a0711fa2844aafc574e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9d3c410a3130a4e798a52d9aab812146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72307e796521f014f3c5c78694a419147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba5531865d84b68e446f87f1556af9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233cb23a0c8aa539da484bf12f0d13c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d10b731fc239d76f3747ca48a15d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521afd0b66b5155afdb6f2cdc77e568151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af30b3a0fdaa7e616f88758d931c4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8189745f0d0a99ffeea6d865575e736153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e0c579887a9f7d5e60f6b62731a7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6a2f2c9ca223a461158ccebae4cf4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e64fbde68a00d2a6c3fbce786f70b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf271bdaa33a0fade28e785c64e34c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce786861c800992adcdca8fa64302e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ca990f9e8fe543c0d839838142432159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf71686399367bc4b97680feeaf523160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874f565fdb21bb97b50ddf40f2325a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65020297c16ebe5ff4ac50675f4a56f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79403061c94811478ca4c0c2da64c2e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54422ca6cf1a1d9bc57fb13b58e4091e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6042eb73d493822896f59103574ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5a0cedb4f85ba71f19e91beb58101166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0a841f733854852f87deb27870eb2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d2d70cd7862690779fbb9fd46eb38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d35fa8f877c6a3e5efe1f96fdc338e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe24934af8031defd002b31e9f7507170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38a667a4a10e1861bf4de2e8b9f129171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f476a91f20c172eed6e34f0c747a9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071a585904bf3d890ba84b6ca63b3e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c93fe2ca5dfe336128a8d4f2cdf254174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a490008ae1a537e1a0545fff3d340e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1decaf468527d61af877972b9016061176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a388acd920f793e95d4cc8d15b155177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f86b7222169a601dd2a01f9b8defb9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af96f6a2e7e4c610cd69db8aec41e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036976c4aea35bd6f9d97d7347044390180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbd0b539881864dc7f137b78edfba1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a235dede61c5da5d0b46d3db4734a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791e75011a8e45bc870f6c16d54d323183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30006df54635b8e18fe76de2d69853a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd15df91897920a5a7c97c9b5ff995185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce6a1511f2f5150d9e783118bfe61e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0c8607bcf3d1121dff97bbb8c95a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338ade5003ba5269ea5a1be17b6f6c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62975e8d00de2baee699da8f9b8c2e39189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5818378cb65f5a4d8aa5b6ef703a86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8e45da92ea98b659922264f00f362191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb129ec0bb26f22512a43f3200f7ae3a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380177ac2bbda6e4c4dff1b5c7aaa953193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1a9c8f18c47439f6f73b3b0b486f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611a6a0aab8fdb432f6a8d571d3df24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf984a1e37201ed252fd011b03b4a3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1eabd3b62b370504a3a1f02769d78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab403ef119ec9fac5489d9dde419fd99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ba08f34709be4d7fa91e76c52bdec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a88e54d12be030d76b28491a9144bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841818e866ade43a8b39737a124493d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202d781f68758d0f67ddccb45a4e5e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8435b58f1d9d5e569c1274948dc3534203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71dfc489a267f483ef47f0728a7437204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3c7e605d8429d76708c5ed97966af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56a30e67d0f0ad59a81d9675a2129b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3831a53ffaa5137e3f5d68196f909ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e74726fb91adbcc0fd783abf70663208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274b03e899343fe42f3d597608d7782209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed7f72f28c6bfe37f8491a130c6f75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bcd895054f94de9b4aa22044fa7d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eebda396df31d4bddd3d63ef62643212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91c5f0f3d2ace988ecae7d7809f1ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fdb139bc16f06eae2d0b56b86f8c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0ecc221e446107c4f050b27f9c324215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266998b54f410554ed409a5c4510d969216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e479d512a7de138927d166614ff414217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa79edb5226e27651ff56396618194218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da22e6f961ae4ffdd9f97d0c291b35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b0927ba301bad030a3d9baa6b1de2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366f5ec1906042e009a14c4ea220a5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e249993ae6a012f4426cf299e064f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09337ae78970de38a4a81a0c401d16d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df615ce6b631c02ae809e73afce69bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746698c8c1365edd4f9a1700360de549225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42b1d4dac9c874260de44447aea552226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70fdedccd43cb88362a28665c5e234227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695f68d3f7685776440897878b99964228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae410f4e0932e1569182597c498a8c70229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675af79585e4639606c0c0675d3d7cdf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9cc551cb99eccedb3562dabd69acc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa36c0936a9988465580c343f3314e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2bf4bd9f4138dd5cbe792c04dd983233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea3636b4899993ec92cd61c2dbfe51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7026ca4476abc05061c436722da99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514443f51fbafcb1c589ddee59374bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa0045eec2c2daa6756e7e5d1721e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d09d76a455fcce7544243650aba6fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784028703d6a5ded5e8abca0250ec1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6fa85599c1fe030148da77077d079240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f66a06dcccd741aec9679002759067241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff00ec77a3ed0c1d870f5864310d215242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546021b779d9808371feb1e93f7bb6c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62600cee96548054823c7ca72bebbdcf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa674d0cc2b3b8783186feae53207e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f6492013355c3da90658c9264010c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f49012cd7b7adc538be93562fc0205247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e988778e698b44963cbafbc69286603248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bacbe07e0e9947cec754d58a141eaa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c73d07a885f39469e48fc1725ea5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbfe4402a06aeff1d180bcfa07c074251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb286c62a918e715ae8ccebfc9d472252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75e16f352e280977f58bdb56fd8318253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd15a21d494593c7e40c8a6f245d922254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c52b69564f11f7a8d492eef21923a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d1f0dfb8d20a2e9a962d283966dd2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4f142dcee01d8f406da5ff1a4af70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477f420f7f3eb20c69608a23118eb14258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3bf043d099019140019f6c7c0fc2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14d18c5efe5c7d2cb1cc5740192ca0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2c8d6bbf19be4c80807bc88f332a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720008265a9e98f34c10d28bff20190d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d48f8f97f2cf50a986dbe4b074e87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ada2a2db5724c8bbbdec6d7c2d685a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8084bd7909fcafd00cbb6361b61e3b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f86da0d3a493315f56f3e53a37449a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c6d78f3b7c06457cdbf66b25585dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f9755a221e6aa4932b83a0f3924f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dd3aa24d839ac7c42cf4afe468e32269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c249e66b8c9d877c7c3fbac4de021ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d58973ec18c1114711067f641517e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6df1c52c6db120c2ebd40b4a6bcc2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3696e37418e1fa882cb722983823d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53581ee86f96de1b2bd1fc958cc6dfe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8859333743e9c16aba259debe61994275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462a430655d296f736f502dec03e7d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9c56b1241d8e9aa32ba785da7f2e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db53edd1eb9d6c7a1b1092da41e257278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475999988049c99a1baede315d95630279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0430beb7c4bef327657966a09ac55f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5917416191a3c939c0c7ecef6c8f75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d74f9f0c39baa4c53c2fa847304b8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176b046c220390ebb9dbfc85b75e8e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187327d7c0024f9e3a7325d9d904a098284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdbd773b4ac7a31eeca319e3228bca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb99eb16e0e26604aeb674081e38340286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf5a3d23b218109e0748232bcaab13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab73f465909f699a934bc0d5187472288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0820ad972fc149652c4d60cbeb9ae0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa85cd6239e593254205ce14c3576c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe49698a3595f500ccba916207f779e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33282db824e558e037ec494af0f1fd4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c70ea5d9b168fd7e051714028ed1c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97500e7e7e46ee44c827321814fe9ecc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3688faacd294ebda601ddfdd13f58e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c206ed38066cfa61e98aa5cc3e6d713296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ca19caaf143ba42252c22ab755fa0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e26c4d23f09529e47528bb19351ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a280cab33aa584e4ea91031d21b902a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410091db9af18f00fe6404f10b51529300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024efe9462a6ae884d9443c946fd078301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc2469c94be31771635fbe69c0cb30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b568404403d24954224c4ca1b8233d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c0ac1ec73f5f40b70a22605a8421b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3b13b9a9a827585976eb45b96acf9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc505da523186ae6bcff65eaed429c0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18493dd878d2062f974e9d76f2e36cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5397c06adcb288e5fed09424f59b3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b67b7037e8386de99e82163f5cfc3e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1667b1420684212d7470571cf680902310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7db8757a22b2adafcfbf7d261cea3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffcc7067d02b735f9a47a716c917e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d2a90caad7475e99b8245b89f2031313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3c673dac00bd5d0c2a528abc2a205314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c8d48219730ea78ba4199010a9528315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceae429a7466bf6738e2d41c8f245af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310c91e462612374fabc33dbf49a771317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bc38221e6702533ac84ddf9360667318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc079beb5d08efcc426deaac729993319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a907c342715ac1aacd9ad56f280b2ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718a211a78861f9bf9eaff6cc28d72b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab98642b36c76cabbd1c2053fb1f80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac72b6da23c640a28c1a08723fa327f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093b513ddeebf3c1c7ec50cd2771bcc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53814d882fd37af9ad8ff762e61486325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83eae850aedaf6c4c244d85f3c8422326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577a51720410cb8b8f6af33809c24bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f9a82303af11a681d928493c47eac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173e6bf692ea7b52bee15adccfc6b83329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52596345dfb753a05748d4c4bd67a99c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ae11fbc5ac794d439d91730e89f54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c43f547e33964a1ae35ea22d45b29332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4513e8891819891279aed4b44e16153333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb8cb837b079d0941aea886fc311f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00453608ef40da9b9e135a244fcfc5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b55245db43bba448b0c6ac6b97d6cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212e593f8737bcaea56cd8678383ed5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afb9cfa3b67c0f2fbc67f8281eaa58338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5704977b27d2591fd83752db1c253339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd658aca48fc5ff417c4928e8d4a19d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba087aecba8734034e642c3944496f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e3f0d238f4ee6a2e29121c77a9daf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a78a5717610e0c61cd3d4cf9c35e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0760c15ccbec65b459d3e1c557032344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c735abef5c7674c79c39de72cbb9e15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b347fed968c0fb7778bc78a814bbd4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd989ea68ab56ff12df91ccf5abe3e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349570ae86e3c95f5fb0a27a92609fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6399a3d96fd87d02f28e84355a41be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784de332617695f0da25d7f53a13848a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af6b179be22a7cbd2be9e109486df6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef26ca5e7dc46f8f597ceacccfb2f77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508aeb44b853052894c37da10302981353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad2713f6803986e098c2a3305a1710354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd66dc86c2a18b01cc9624ccc47965e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35fafec0d6ce31b9f2ff99a89c82d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8e4861ff826046ec5c8d1aa52b4ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf051b63943d82b48e21ab2242cd571358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49ae649397863db8e5212e093583d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bb4c86d190d6de7df4257a8e8f98d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069440f8ed1d3db3368a6de0b17919ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f137c53cb004353a445868e4db2d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ed591e48c359474f0affabd4d5e8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a989ef857a1eef47abe22b5817bdd5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dcacc07375bcda205476310e976e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03a590ed123d8a0d6ede4f4a3f03fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edf97905e64c1d5f5dc8c26ce18f91367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b69d6d4a45db7290e63bcfb088daca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b725b116041ac18db6e80d7f2479144369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283b6d2ac8980dffb7f53b007cc8504370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263c236ed5e299481e5bbe7633c09f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147681142018fde8c05f087a9f9b14e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73163cb260f0049c6d757870ef342c05373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765015de4be544f0b30ca3a61eb8429374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cd48a4ba2403f4a0ecfac5803d15b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e369b8d120835503c625efa3a11f377376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39631734083cc496e8de21f0fab84ce5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0780148ff2a9307dbbf60dc6e9d0bce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0af90725bf16cfb97276ed7cc6bb2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac0a6a7c86c8fd907c491ae04ce208380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a1fbd6259e3c7a15d0bd42a772b06381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a43aa650e0951c51d67a9500751b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4b47f2bb2934539f70c2f9e804d54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97942668f6a76bd1518de2fef30587384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134bde62d9cef9980b2526615af5275385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a98c3e4ae5891a4173455b258f968386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce849b9cc1805e6a52b185ee35aa5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37264483207e790f4186c3d77d9160a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ca97c6041f78677ab94772bfcb854389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e114bdf419a242691a2e019442dad4a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e875208c937da32f68425138fb464f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7e7968e5c61fa83ed1785e7576474392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbc8e7458fe7e02cea5ec17800dc51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26334117eb1e212d054d5701100230ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c56e9b0e5057858798f0391576de2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ad4d42b685c160e87b69c29d801b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7fa405304fd831938794563f39b12397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca550ebde739cb01b6df7e3f5a2029c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154ccea615ca864f27a428265d9d026399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0ca249edfa51e7e480b7425769099400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e167acb0d0db81bc2ce23a949bf02401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e586132fc917bf090386c2d884b327402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ea59734d08a10bd7cf253751d2c67403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbefb6dbdfe4ebc4cdc9f3842f6ad23404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379983e1bf15be35f4222888254b38f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274384a6adc23e2ccee36065df017bf2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb4d7f0f26b727aa941c6cebf5e147407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f9215e948629a576cc26f6da71b01408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f95c84221f8f61bee10dedd562e34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc657b14e131fab2d2afd73b1562ee6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c29371fd6c47c9929ef62700ff697411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44568b05008703dc56a77c0205d267b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9297879ec136c6f918e0ae2d42603db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895000420ccf22adf66bd5802d70735b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21524ef966827c9209001b4b01d917415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a16d031423a0d9f570ee8937b1474416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74057670b617fe13c8138736c1747aa9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20f7161d23cbcb7c27e844f766ca97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d56f76e94f79c4d251ca54e30ddfd5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0367bdc353a0d124bb671e4b995aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb550d368f93900e47e7448efb81f4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f894ce4f4fdfb47cb5e3d3e08b58c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ee0d57ad40cc854b4e53a710c24b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157f1216a2eab0d858e8ce2e70a3100424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa1636c439c534dd7a720662310ec8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c872bd882c6ee79fcef3867976ebfea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950db76975b30f53955b86cd185e3f8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc521a58849ef55a3891b34e45556fec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef8cf099072300ea5ab895a887f55a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72a87db566e03fdac52a19872eda2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff2b948553866642efa66f172b19e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f8d20a90ebe2427d45058d07622ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db8ae4f90b987baed844ed27f6521c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af634104c79866662ff8a70ee9d53e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fafa94575fec50cbe31afeb67d297435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e47d4c229c4b0ff62775ad8e66583436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1541e9c11113edae1f46dd384b6db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221d3a5ff69ba202f9690a3b30f014a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49e7932531e87f3ab9daae0b05d3cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629665d24e49de173beff30537afede440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136a37ab5a7671842acf3efd7de6ce1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccdc0386e8121a0621db72a7fb8036442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9872d632b39eda52c64f5b086f99ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc344ee95b04cbf3be974771916209444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72819a044525ac911fcda6df47debe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b9ea12eb45a04f2fff1d8255cbc10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f8a0df2c8f62e26886e8c7c846105447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d29e817a521a0ca233fd357787393f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de07b5aad648b4d9392f1b0791b25d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5db0599b8800ead98243fe2aa24f0f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f0b0e15cc68ef82b7fb355ca9505e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf400041ec05f00659870e2a803d95452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24addb3b1ed0be3929a9e3d0936b8d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610466d96ebeb8311ffcc67edd72bfe3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6eb39d8f701cd9d3810afaccf13b33455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100443deed8fbf5ee17df2b8e1b4b3e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b2a943881b4b897f5755e74f652b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fe0ebf887092d02410a9184626275458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e031a87ebe98396ba9700102ff7ee25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ca207cd78aab27dc3242df0310c52460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08603d840d1a8898b03a8e2f6d4c5781461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51fccb4de07df639cddf3c93601d89462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce970895eed159d07eefbdb9efa8363463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce610ee03cbf727861b1def79351875464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5dbf0db7fbe38327d2972018b1ea5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75193d792b402b215fe9887fbfeb81f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a28e63ac0d692c62ddfbed1de28583467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562329cc3ffcae545d8b00a28b0c3b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c79d87455cd90d329015de6f98706469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272673ed8d752db039e3c69e30c6d660470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264a5abb644205f0fea64301926c6d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e72ad0ccd250253ad694b74327d9c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821813fa04a5b05f67852ffe738ecb7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5897d1fc68b63c792f456b262c187474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6afee3b35625fc999d9452c0d46a0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a931967f29ba09a2360714f04d4409476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77515a58c967f1a58cf861b697ab33477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fe726b53290d40e924f190f43ad2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705caa8bb13453839a37134d250265ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957ce753e1866bbd70fe4e027d98324480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914659a106335fb2b18f4c957170be1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0c9dd92f9f8c9304ee8a9b81e7e4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d5f39be29fe02b09687abaf835c9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37929d8869451a94be841952a56216484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af98565a6563cd7df71de6a33e51cc8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa328aba27a57cab998c215ea4161ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724e74b7ad2699692149dbe00642afa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad678ceea3e15d8a86642318abe4a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e791b452b44ff86c21222532fb3d268489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa02105979b588733faea4283484a5e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d373d29a5469d1d86680f563796e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a07b6074e36d2ba2f428c0d02526c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381966e452541fab947c6e9f197b775493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5720bb0ed63516c0317b0fb8f96db0d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2d2890f175c96febab3a4f1744f36495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bfd278fdeb67f0b59c2cbf7b1c07c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e8f3a1989d760ace4b6109a2df493497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e81327247d8ea0b1010414e189624498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb743aec4fbb162cc4aa375e4c90539499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad5897b46af005d185083e7464cf9d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0219968f569765423ebdd1a132a2d13501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc857061f48b670d1470c2d54079d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96cd9ac7d339cf3bf798103aec4f5e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1650c1cdd80206447a90a00e227b7de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cda371f8b13342e1c0ca53ba683f62505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68aeb52fb74cdebc6f26fa4d31929c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafe36cb514699d51770e4330af18d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacef1a83d945b5305014f940d684a26508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5de070bc3ca47a6791490703ef58ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a4274e93a6c5f0fc787de3c5fb5b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c665c7e94c9b3aeb88f141d8273cd8a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d30b65db11f0a8463c4a8fb31ebfb3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2708b44700e0a14af29bceb4a7b6c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6b8c0a09beafccd8ac1ff25aa95da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9752073fcad9712ada8020a811966515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0ecb75c90444610ae520fc3628c98516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0341dfa0e9b5a90a512ad2f4dfd3aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8076786b4f345b60f242ef259bcc0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b5b8e7c774d32cf12a62286cb1bee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6002bd507d931a4eb16c48e5f83f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27850d8327e898f8713f0831731a1abf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fbc5088a69e9464cb17cc0970892d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00d0f81ed92976590652f96856fc0a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f86718332c6da62b150ec1718c65fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef92d46776490c10548eb8edb1fd9b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb74d6c73451bd9c76878798809913526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb7b19f05d301499a8f2210b9bb7da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2ee25c51713c10a026d5022ac06a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5feff1b37a4d4911ed6a155bbf64a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9029429708e5390047e1cd9cbeb51530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58805464108a477ab6f3389d7e8e5f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a53e50a030f0ffd8cae43660dc171532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb079f9335645778a31c0514b30218533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff522ba8a1795c3439c7936545a39e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349c1181c4c9cd9a60ef930a810a1cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc8e2a5f04ee927bab4b6e7b0c1f36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f14ffe538e35145e4dbbf926aae4bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f306daffa7acb09b84e02b6343febf1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f61609ebd3ccf2960243be74e323e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dcb4c35b412c93c002b4c3e86f881540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647b4c97cf04f93697510fbec78fcc3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4b8425ea3452ec17e5046ed42e4a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448cec4f930554265a35bd5b0e2e616543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7078e34f55124b4966ca7a5988c0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca24606eee5e4155104b5d9e426515545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee22cb852431550ddeb6ea6a6c6e0e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea7c496778f24dad4cb915e8015a95547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42036040e8c01ca3fbd100ca60e796b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3730b1f8e0013e31817b5afd796e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09e9d371fb7353f9093aab28173960550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d7bbff166161f13654c5b4674aad4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88a3328d6db9b7585578b451430533552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a810aa9ad8cf621979f2bbbe6c7be8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd937744fd329349b5263100ab7625554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf1613adb0f58fbe40cc93b2f083c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300302f56e6e4eecdf5733f1968ede4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bdeb4f2e03db34176cd2280edb038557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930bf900cdee0607a6d346185549345558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36287b6bd1ef8481cee1bd80c029a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c42d9e3a3cc3213eeab8572a26c537560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b2a1880300d7dd461f934db37c48f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07c55e2898fc30d2269d9bbdd86e83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa349ddeef2ac07fa170ed08ed82baf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02e1408f88e6574f70be6422a3649b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837231e9e9f5483acab1ca08647fdad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd7372ae95dcaecd0f4b02b4d3d742566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e872e8599cc366bbb869d12830ca6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4be67f348f7936fa56f22c9f245720568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91ac8efd0c6aa40c450a0725e444d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d326b901c661ca72877a55d5c184f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba64dff09a0abd6de1ee5b71cfdadf4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acf4723f1d3bb6af953f7eaa8d2964572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e09247fc7354681e744ebdb3883bc9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efd9f0a6332f3ece066a36b62b7e46574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec2b2c11acb1a288e6a928df8ad3de575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9292be8d267de8f88b6c7483f375e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c5a85af1b963d2a22fee401a7f459577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2cd00474df87e5482991cf4995353578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c583ecf6daf3bda9030399f1c9a62579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502baad72ab4ab8576d88fbd9a75e73580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f15b504a61c98a0c8a26f1489460e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d55b3f86543c1c6af22f5b266744c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1babef7a456266288f6ead658559f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1ea107d74d09edad4267b9eb87e3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01a4e8dbeea1fa0ff65aa8de462561585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22576f074d41a995a86252f336b3766b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25160daed02197eb90fb36f665fd8b9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d95c4867eccdeb7da27942628e4ff0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eae0da586183202d40270bdcfbb587589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8e0490a9ec692d13e4cd088394637590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fece8cfea691420190fdbbc8cda61d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471436a713397ae46a0523e2fe0c72c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35aa890495e34d4626bd5731fd68f24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9fda8d463a6b41000f2ba69a81cd0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574900fb7b3f10d6b07cd4e242d7c12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb58a492b1af40c5e33e3b74f81b83596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c2ce4ffb602a6b7e5ac644fc2e252597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcd30f521a1f3281538611574ddd91598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b822c8553a225065286390b4b4af8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977a3140916c1fb0253884aa1957e4d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad833bb330bd7818fba948afa9fe71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1817c9d66da7fc1810c7aa9b51eab5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7ecfa649e3e63a798693979501732603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacc3bd4d80b60d11e7dd2b632c5211604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfcc74a0e400d5413fd62dd141423d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8979d0ac0ce61882a660d516b561466606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570254e480570c03aa074703e1e10a80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198cafe5887ac9fd31d3ebcb4d4af1c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7b3b1efe17096596b716823471e7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867763af7b73dbd1566a23858143fd1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af98dcb4a4b816bc4276903849f99f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccd707a57cd9ce9902859184da85f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ec19305afd5fa4cf307c2ce633854613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c83a6715bed6ed8d01583d4aefa68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506579c22dc5d9a96d56c50ad5457d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cfeeb267da0b1bd0d2fce43972a62616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9aaa90e58f343ad40868ecfe7e6ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870b567fef9b0159cf883a1187beb3c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95310b5798356de6fde53eb684287c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9a0e2afc68981712da3cdbc1b303d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a571b91c73a03408d67593741fabb8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb534164a5e12c4745212b25923cb19622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50091bb06e3e6d141eb22de5845b0f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cb03d202e86c5a6f8ec272ffb7d2d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e79721b90e2b5ae364b20573b725ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1b5685fe9c12a027c20f5873b2904626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c6239059ae5038d879e8d39393879627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55dca50b33164b3442a3f265121598628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272ff742f53754a16e82f55bcaaf9fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea577350625a2045c801252235bde43b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2b265b6e66fa83790f5306c3560a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98891e9d56a8d7c49e38539018fc3e34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb84b54fcb64395f1debf560afc1a1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6284a10dbdc2131134b7e0ae438aa0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a734a9c1f4e88b85d0aa3785471a0b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610b8c08616277452592ddc8a6356aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0033e604e6ab332342111e61f5b731637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274a9a52f5cab337e580da542d8cba7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e87a669985cd7cad2009afef4fd07639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa865cc617a2787e577a2f327c481992640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e95f0c5466686cd5ba5dfc987bde7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30674ccfbb070e0a7229628363183b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666237f6b074c63c548fb0d877349a7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bde6b78900d39e3a71706b2816f75644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eca20b12d35e0a2c6ba61ab5d52191645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef208d382dbc692b7febe899c48395646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea85eccc0c9a7c4de5658cc11c8563647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf456a66c4e7a362eba3fc131375794648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffff3ea47f96b4ebad3f4dc3151bab5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d81dad35b991b14d1b8dfba860ab66650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83318a2dfd07314f09f4bcb1c8ce455a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04116f1616aacdd6738cb16b3747f867652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694758fbc7d75bc7136ce276856b98fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81970c09b7ed6120788d4952820d6fe5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff62acb98cfbd641ea1675a1c88013a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deec692965b35598ab279885268dbe7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743d0e1eb5171ff61d9ab7e7ff3e5b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbca44be088aa87a5c440b5cf36acf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0cff7f2326bbe63cd0cb30c099a11659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc995f9088678f49c9d88b857f57680660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46539bd96e1662215e7de793f88b4d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e810ead2f5f0b1fc36c26bd0307b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec37b085c72fec7f6d040e0e7d6e8f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7fea3e71178b5aa290384eb084daa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9354e65e9874cb73cd4535080aba47665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b463e05dbff86f8e4e0792f0c26e45b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e4b634f3decab9afd44a95952100c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece2530277fd31e5fe42f81ad0e2293668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ba994051d04bc7e3454f3f6937562669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f021e409637a1b7cd647f936709fb1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f376df0b74196ae2db9c650f81d108671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4111c8fc5ff01a0b16bbcd8b7dfea5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b427a6d246fd41bb6782e48ef87b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfaa6dc7b3e08e0ce5f113e322bd51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f4cc1cc0bda72663da72d9ea6ac54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb33f8d19f0f35dbe36af45416a7ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f182cf5508d083c1ec4838a73eb56677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758f096eee5438035029f2d013611ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e145ab5bc429d3e7cac5a075cd1348f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81125b9681881acdd7b74837d277e188680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac08a8c3e29b80f2a5b09eae6f5f62681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d04afc7a6786f281120a70c7d3f598682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848412a05417344b951cb092684affd9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f349b66555a5f6f3f69e768b6d85f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354ae344a9aa2552d16bf1df0ee253d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc829fc22f658790692b5a7b7e6eec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e09a9845ae1302a57bf3e64177cd4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f060056eb05ec97eceff65760d043688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6c6a42c426290a75c8a285a9b803a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54111d2a1bfdd0b0aa91c7e287a703e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb3c80787995f84206fea54c4d1033691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e6d0286727311331cea1095467897692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40610697a57d107b46733bbcf906011c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d558aa10b789e0ca4c9478ef82b2248694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92e277fb869c10171b77fa480ebcdf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286b9ee31ac26cb2cb18330b0a0d1c7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ce21636cd709af260156751a7a46c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b61aadfed007bc63e9cd9410b8ee6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2c4cbfad976c6f008a8d46a6af0db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e88fc35a1001756e21defafe9e200e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3ec14b7875130c2881770ca41f6d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662378f7c5da550d8009dc5c37095f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaea14704ddfb1523f6aaa488c7efe8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4aa8f4654c336e133b5f60b0521d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2f5a288306cc15d7f2868bdc73154705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae925cd96a283c41acb1c78408eadcd9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41d283c7ecb23735388e0ce1483aa7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6232e496db6cb29e669c0e234ce62708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f940e1f4ab0647536cee919872d38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059a06b809678409ff74879f92d0456710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522b79ec16ed3239c6ddfe0539ab66f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dd70bd03f8e98f059f125f0ce2783712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12de95040828c3a7e3507240dc969f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665286fb04a04cfddc8d8e040eba7c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d22b302e941b88b2ebb3bfe3275b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5347737035de05c7e4bbf7016adc36716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bbb2680650d597d393d8e823a9bbe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490ca087c6a8a487992041b7cfb9217718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc06bb1c337d56af574342da878771a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d80d4e000c5a107139eba578481b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2095d54003132b001bad68fea321320721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32525ff7af34f5d95313f9fc500f90722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80726daf6420d5f40391efba70172153723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3282ae7f0ab03bd70b542df0b3b6f97724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd852170dd54c30377c6feb85d34246d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcca6b87ed8e5ffbe41db2354d2f7f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9ff819c870de397cdaea6a7c323db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835e45775a84161c2553f2effd31da5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7a916727f586baf37eea3b87765b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1658bda604481ea66500ae1f519078730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030517f7eb2924a67ee537e08e33e44c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4efb78aff84f8a871aa67fd1d7d6b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0810e8cef8884683cfe9e5faaebb4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702bd2db6919e84f3b46795f628181e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76755f9dc3983942d9c64b0006d7eac0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79eff0253f4fc95128c8569671356aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d175cff8a4a3dd3f176d4b8f48c05c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410f74edac2728385c9b0aba28f1e2f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255565654ca6c5e2ee8196a2704c6004739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638102f33c0d1f50fa0164f06f3ea2b7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d35c65c00804dddeb3e955b5554155741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236519a5737e209f84b1564ccc5542c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743efbbce0db49269db0f153ba05aae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b48894fa5e583f3d40bb852bf19df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6112707493347c07e88764efdd5ac9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bd42b829f088ca1c43aa600c94616746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95143d8936a1fa1d19cb2934ebdbe9d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d211b044d92ea569116f2b392fd00748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4743057d912d201c2626dfe8e74fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6fdf1e2be856ea64bbabaacff1bd4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9d5a616e75ca351fbd4ff54287213751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503900ee0bdc34ea6316e5b35767737752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97065fc3763c05ede8e1bcc26fc55250753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fc61b5116dc6d59671a8a1bf48a31754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec3a90c2b26d417ace53028fbfa420755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6a0ef5f665780475dceee7cc67a6f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d0bc7b50cab68928db3382fb13249757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437ed88ddd71be319f351d29edaa669758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608b63697661203c0e5d1c20d77e6f4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>