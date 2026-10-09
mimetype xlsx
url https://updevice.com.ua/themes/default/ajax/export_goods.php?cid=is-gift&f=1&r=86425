--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d3c434bc4058ab1f4d115722473c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36cd912a2525c82b04359a43f91a8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c596b6b9f22626341cca45d46bee63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b090e92e1164a8a9abecc104c6e204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5272265ce64f053ebc4854ff6c6e7a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b883c6ebcfcbce5f8ebd892cb7263bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190cdfbee20d7540f054b85e818584f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c3003bfd4ade93885d42b7bf386038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e23fd4de75cd6c55012fa3396116919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375677ddd2e0a2d70df17d66adc4b7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27ab99eda46b1d3ec7cdc65d7d8c1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fb67ac96ea3931894ce33ec9b289712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc77329d6f9b012172d8e7cf0958b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e94908655eb8bcd161824dec9d375714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fae7a1c1a819ce3890f23b501d35e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07903e3037db471cce0a40fb9893bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebf41bc4f5d45dba379b08d4a0aa3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287bfaa7b7251cd37ff60279334dd5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44273e36dd5162f0f8de56744eee4f7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d90781131ad3c28dcd862ed5bf79620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3407009354379fb9378d29321b0ff121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c9c1bda51dcdbaaebb110fbc3541622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbece77c471e6e6df38a247e12515b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e553ae4950ee8ae2c57edd5cc7cdfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a656c402e6e8ac3da769c17367c697425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e79a8effd5c9b2a115e927bd7872e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a0aae9bc3ba711b2f89652a6dc36227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ddfa7e0fbe769c31b4e371420bc7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8258305420629fe7a10bbf5197d0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24571e2fc07900f506cad4254a345e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fc3b8a53cf74e4d33a6dd70921f7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe0f1ed711574d3e32ac568e40958632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a3c1dc24690b9d29be34e0602cbc433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888e1e38aff7d419ec2fb7d2a593f2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7500aed5fee3f21c601b8943a7734635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756acc14e4bc29a09cbd946eefe80e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d7215868ff9acff7744775dc04b7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bd2c1f75f737e449526a33bbe2c8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf1e8f565d38bc90ea2af226d619de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca896759779182afd78d31b8845f0cb540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde7a069af90601f0f553f0a1e192d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d86f466b15a2bf0842ba48cdbec85e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd05a807cd76334925e6a845fb157d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807d5b932f703aebc1ff41a7a07614144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb51e23c415cb09be5519ee1201e79f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efccd5612aae618075fb9b667c3898e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734a6b7d00da834f291ad9579b5076c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ce18af6e3df57290916a960c386e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab55e8a57f0300840fe3d6e072bdf7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e888de5e824da5f7146d616345402650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643e81467eb747a63663b2374a0c20b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f11b2b4bc2a1912db017a067ac199852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0466e30d8eca963144fd81ef0099b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9430249ac4f4529633b66406b82d7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df667dab68db364618608ceaca719c5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb10a477c2737c89e9292751868cb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db408eee5a160cd91d648efdd0784f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4d7d58bdf88e4156a9701c649f59d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d8e8c6cf9aac7be82a30f1d45b48f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71021d52441a1446033e38b2ef8e88c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f27261c701b8d654ecf3a020a55dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d52146005e7350ac4e48cb8b0584b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f5b9822aedebef8e02c193ae3606763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d816f22e60b9dbc40a54b6ee762b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9743ba389173998095f826f86c99d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10d7119e226c1aac9232da973b79ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1ebcd016324563a4e50876642bfe067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0d5c816f5070c1175ff04170d482a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe05559a806d05a9b25c6ee46d51a1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde852a124c81173f2f81092b4b1f3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe3cc9287e441206fdab4b1256253a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980d6cfec67cd597439fea8cd4fcb7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac16e8ee38ea65f0a64d77e18ef8f3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8be99fffa0b9a0838ccffa06c0dd774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e00b54786323d43c27cb1518c9ce9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693f3b7f0211d5a4f8211cac16caa2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa10d8afcd972eb8d61241c1f4fc9f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256914f7f2553bb8dca57f372b6b755878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ffcb2e223b7b3f534545c3ca7b5e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843bf5abf59f368c46ec8ec6237800080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0401dc5fdecc075ec2d0b97159cb281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc092c1f6a482bfb5cc5a02708aafd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecaee3c1fdf4461cd19dbb8184785983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b6584baf58b0169dffe0eaa57ea2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd1cee5f89daac41e3037623a0f0fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb85ff30fbfd2d80455013ff11b0ae686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12c2df4ca42f484ba929fc7b387d7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cb1191840e86055ca04c0a97a097488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09147806e563601e6320ad2fe3bd8d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4e3387b078174a75c6c3730fbc3c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6d72db44a9c7c644ef644231ac35a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7154d817d5121982646dfef4a50bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46577629eb8dc08a2696f512112e2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6942d3bceaba626caa72997b85cf4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ab5277cf8889e346ff64571b87b8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaad867b63ad92e1d9609565c89b6b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45d078e93a61297f00cb677124c61597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff62376188bed4dc10b382def5733da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bef7564373444b17528c1f3a406ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8afd9c366320f7d2b6fbfa86fa0c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eb455f0b846d9154f8608d11eacd8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48059687254196455764079e1278fb82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021f284fa69eb7e2d0bc42722c3423c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba9c26fe7dbcc26213a63c38fa906e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc4fe6ff9513be65562b8f1b101930105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b9a8920fd5482863aaf9736f7bfc2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f51ba84f16e7f255c6536c4ac42124107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ff1d90d2d4632452dffff524a0377108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7b90e1e2e32c96c12f40bf13f41d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653973637e1f5ff414dc3bf3975a3c8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c2588fad079e651e21e4db3e83b88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7965626634739eff6c167888db2f929112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d54e7f42835b466a519239d00aed3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb190ce7ef113c4f3bd52c3ddd9f7ae6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c77f2df061cdbc1efeeedbb71f8c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e4039eea0b8bd9ff66a9623c4fb7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091ddb6c4eaede673d9d9346eaa0301117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2156b814b27123b009cb62dd4561ead118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa34219827670729abeb947c8626358119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de986a9069b30dd8d54cd8cbf7b26e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98f1b42f80f6ab5c3847f2303aa580121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38b0be22b0c9410e8f6dbeb0d732d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d77b0c321cba5c3c43dcf709411679123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b2c701a749709944557f7b887d549124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7063a4cf46d4fb67b4f1390268ed11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402dbcabf771da5c41318f383e736f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7021890f370a4fe145e177f03843a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c860609444fe26b983d47acfd2f657128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0df0aed47e1af1e0bbcce1f865e687129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f988a58f863cdd801e7fdc130a595e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7345774cfbda607804516bf8a956c7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfed5e5608805c315ff9ef61fb7dd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9be6e2fce70cd85d71fcef023b5cc5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db136208c1c11368139d0d208c2a5a5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fff19015ac55ba10b5426673f8e8e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587032deaeea921cd2cc14cf0abf9cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60025c5d6f6d056e768c57c4ac539983137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b9932868b159de58b028b1827eff0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c6612699744fd6d28ddcdf6104ed8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8052f9cc5d0d34e8ae65a83a3e348ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34348badb321f01a30e552ace9da678d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3294f86e09ae1b6f7502ab72fa0e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db2944ceb3f793bb17a7ca6de97bda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3925b7cc0f918d0c6c63ada96b44d97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084de19fb323d56a7d2805e5cc31affa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e964e07fb52110eaa00c94dc9a9da5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818c0e2265fca05c972ba0b876578be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f169283ba26321decc3fa316874d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155329d1e6c53fccaf3588c36b4ad632149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005b239617bd95f7f8f16431f2c4d1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c0dc4d2221f7ce430d7a006c8db71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc31c1ba3e78a359006959fe88dec7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e57d2998d2ed9be8cb7a570f385e17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4822a5e5298edc43bf080a723eb4ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f1947c7d0c62732bc27ebbb9e73fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479404331a1bbfc32d100d1521ffb86156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b961c602a285cc28a04f63a5f5650157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f562e5b41023b635f43b56b72897e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de53defda0b1513e3853992db2dd660159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05790bfdcee0fe2f15ebbb7bd4eeaf8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e75bb9c2cf37fa39af4ae8333e6cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7191212a22c39d665de93bd4427cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9d730b85f8b576f826f76d586c345163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca591cf2ea3328a350b5d773c66939f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121989746411b2d1b48c5fe4d37034a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1870cc4f245e5e0c34b179fa30d8d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed774c2794582b910bcf9df12b27abf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626af10c0fbd749d9fa8807e17cbffc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a619f5737fcfe53951fc194cf1074e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda16e2c944528e70fb8f6399b50c2fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf51d431d6fa9c9d2449c34daf08343171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab70c91f475ab7d00c0af32739fe55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cabddddd78d3aa6111581876c13b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e68c27c87c77b3d58401eb69b310d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0afd4fccc235ba8b476bf30cce9a94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ea7fa33f8f98b25c316544afb8f3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d719d543244c97e2ced6230a1711ba9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc971cf6448893d3a375e53a7bc5c1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85be68789943cb14d0e91e3833df2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d0f97c00592abdf385843862c9298180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f3e393549b6bd1302d47fe6895cc2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f314ad87bd6774fe5f56d7e08e902182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc6b71423bb62ed351fe58a69de61c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a38f4d82449edb5f3e4ef5322c4164184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8417e6ec5968944c6faa6aedb7543185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f2713af5c10e9b97a825a1993b1d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a23e045f4b00aa7666235191584da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d93d88ba3f82b7f7c27404e20dee87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da34733998bc48e17281152c8b8193189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2284c2ffef24cc64776faa10946b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046698568d78f338061ef267f13646b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62e44ce1c993f6c5aa8fb63b44f4a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c7fd12621744ee59be9428177ebcd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7f0dcd80e554ef89ecc3a8d7b2dd3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217242ea9da7a020369db6594dd01dca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c23a6a35a8b9f1c01cdc96bd95ea88196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021850ba3fd997efffc054b58fd59f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7650da10ad0da546b681ff18765f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c04974ef173a8e5d815a9964474d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4ec0d477d8713550dc90c8128c59c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058240b64239fbc4aaa7c3a74f6da5c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e48a1d59ef478127cdd59ffcf85065202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd16ecbbb49abd22a869b13966cfc71203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21955bf378b789909e82ebd3d432c90d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a545eadef2e128ec8fb3ae12ce6a2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06278156dbb7591600042aede419394206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1e2de2a0f4dacc8608595ba5ddc05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48b95e118c5915d7349fd643ca8352208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01679a1d84b52e599d031bdf0b3aff03209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f869760c0010c9b428e59bbfb107c11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8af2adb5e4f3e01c3dac05aa2fb503211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e48b20cf1536a762bdab7c94f184b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b32fe93d75084c712e5cf77fddce2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d62d72044ec3a28994254042e6cfa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808ed569f3f747bbec432edd0ef0457215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21635f3e4cb71547ff97853073dc00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bd90c4c88c7a9b360921e723e7a3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6446bfcfd8a0f93e59fac00f8bcb13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70675331fcb948869b7456bdd9b112b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42620b08b4796170521db5cf2317fa18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0559ea8b8bcb631549e51e33725ab2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf748b75ed5237fc51915d5a3a27e923222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc33679a2de844485fa6081022a98a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694db6007a0b752772134b44010a3b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4d01dad67221b1d712d06d430d44c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f599b4520c282f7ea476693627dfa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a11cb4938dd60e649d8e00b17623fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f3f6d1359205080bba58e7fba8f50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf429c069e35180720bc698a1d3c879229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675844ad492da538f2eed920bed90ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1419c8552a0556a6cabf255f45f33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b3ca94aace9e42c9b17ee642c8362232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f454ed1f6fc4da1052c6933ae3a9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17596d7c52a6ab30c110f6b5c1706e3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d294948ad463fa930680a858657724c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d8a77da244c8dab48d15609876bd9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3542fc13b0782f70c8d0957e9d47d5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b2853e23245b77cd33a7dcc07f045238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a2cefa8ac622d0c543c56a9a0820c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3060eed723afca55f9ddcc8a8985f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0b9047c3c422ea3014ddc2fb19f07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9832b2f059cae1d6b634e2cb08b58f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeb1e39d50029469254285bf17a59a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5754662b287880134b1a596ee03c5fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716497b5926f101fbb0f8fcc85e1b60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb45fb9259b5ceda59d13487fde5f9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c68a69c6207a32fc70746dea8979d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb580faeb725fe3d88df55ea99cdee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bfc017e3e18a25a1562bb398d160a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba501d11b773249abacfb869f3881d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011ef5c9a1d348b6c897d9b340a12e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155669d01eeeb8831354269879a5e8a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242ee92c4a118ccae83b796afa07e29253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86b69bc567c56c56ad9d1ab07c8965254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba692c7986885d7644d7d0a7214e924255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e9fec568a7290b522331fb48227c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d00c8b94046289cda5fabbd21fcc69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bef767da73d76104e644c21acb3e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37845ec0fc39c9473d5dc84319351b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce380433425b13e15f81489946c521260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a07df708bc66f7966c2a800507a63261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2edd87ced350cb10428c246425fa4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ccef706d3e950b44a839f625318da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b35334d89e523b573ddb21c301d451264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fd1ed7d2b11e86a4ae72f6659fc33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9c88023f3e5af93ea19abdd54e880266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce91a422249bdaf85302ea19bd4138b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27211b2b3af99a31563f4e6aa6cb5602268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa1e278c303ae0058b99ce7daa7fbf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f024325c2ac26ac39e4b718aea8b71a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff832d89651e0511de2b58e465c1865271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f4f05599abccb592436d01536a3ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ba6d30b2e2e67440ddecf3daa2231273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ed1e669bf321f3386dd04aafde786274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3a499b3899cb52ca466f6241bcb9e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91b7dbd664e1c6c876a656cf2e5d32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f8f12489cef773971bad701370efd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6f85e9a69ad4dac29cb38040e9445278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e1b20306c8911c603cc4ad924b016279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114209708eaa7ee99ad3ce4acd19fe41280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635403cd25e364f9b1e34d2d6f542f36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06be6f60a4e16d5ed9145fa64e5d26c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65f73f74ad6ed88aaf75d465fe8b18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a84c9ad133e91fcb0f1f190663a26a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9222c55e511526ef88d36ea5007c32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc911cff604de7abfbc63e30913bef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9316debe74a63d3bf2a004e6a2157287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29813b853247e747d2fb0143e97af1c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650187db4ac3dc19f9cdf04d9dab3d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8d998fc6d91f342c28407fc4ed28a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804267e227d514efc7ef69e7b58a43e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909de27ad17aa11b8fcdbc6a63809d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf3e1722ff6bf850d6fbfcf5c7408b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cca2fb3eb31a305f8b1a49f60d84ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461d7e80c89def072a92d3a8fdaa185295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfc4f53814dfe3e736b84ed671b285296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bd52a3206e8f5839d62b2550a592e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a029adfcfd34a6f878e51ef72dd90d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35e804932acc9dba5e13ec8272e302299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbbb77851a0916a1029b0ad9333756300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f14789f85ada0eb04c781ef3cf3516301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6acafbee84e0a76460d378b9910c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a52255ef462e28e46ba259a91235a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5be290981001288301cb0b3db91eac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b944b884cc55aec61e87497b6f18d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dc0ebe2c5423de56c84cbb8fe583f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad491e5b55031f6c058ce7e94320036307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beab44cff6933821aeadc72ab1d6995308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e1cb594bd35c63bb97a9809fb9147309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579dfcd043d6ab5b6630018e7bb7f8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91060909c4fb95394c22dd4466f92607311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370e00a5f65cc62f0c2def7dc38488a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9ff93a6fb3e13bbb5787c0227257a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c2ec32794f0f2f145b24ea0ad929c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b69cb3b3409e806ca6e493e34ceb7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621bd47bf2bd835a5442d337fa42488316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9633b71b468c3c9a8089a39944f4621317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791df9a3dcb359276b69fb226dc41c09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83815f0d90960c0e045ae881c7ed9541319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1de775883b192608eb11740b2e78e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70175bfe51f4c4a8d80662c8ca035fe9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c0f2a95c612b0ee4d18a6834dfa54322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8446df4f808e3110cf0c2b389a39e00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9edff2aad794418a7d867de902e085324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1410af5a2ad33ab078eac5ed2f627a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f928f0f9052f945ec22659a2e11140326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb4ee69593127b9a65234e4295250a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a0e7a494680e380bdd220206c40df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308df785474ad7446ec7f781de3aaaee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cb61c221dd3d82dc6f5c38c7e61e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6e5d59e8b6c2aaceb57ae8e4d88ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da62a8b63c55a301d31c6645b3369c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8964b94a74ac973b99b0f46264d1e31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ed9b7d2571fac45be556a2f82fa0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee13bdbec9e82b641e854aa0dc166ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557f054e1abf6992adcfefc689ca0fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab370d5c1effd312a005c9c813b8c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fecf48c081063cfb9c9362e4d0385f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249685cc9ffbffdfb89f046e30edf926339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb8d911106691ffc61a7cb36cf8d8d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5369a9560173c612dc3e72587722386341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e14d27ae0d451cb5cb4fb43a5c7412342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b505871ad16dc9c8fc5a48fa12d0986343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4563530d0326c6f122a83cb8640c271344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93051e3bd424962a629df57061803a3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e7da88a5529e77c13cbf1238167b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b318526880469ea2b44becac61621b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76f84cf1e57cdeb3405678510b404b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65708a51cf113c786e4e494bf14267b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578472972e6316a06d2778e2c2b26f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6010235e37574de6956f8ab11f115351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe446edda3976cda2f95357dba8053352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ca1c2720865448e7286d3df1d128b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0f18852caae3b6d1c103c2f77739a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed361342f90ef11bcbb49cc4f6a7b9ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37642f86ae743b310d8483ac821e9b55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568d65b623ac2fdcb83c70d4b8c3c52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de9aed06c79c111b12b7b6b288c7e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6e1161c83eb5f3bcc046bb0a30964359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae640b66faed9a8b333b36776e4d80d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cff90a15e752e21bb5236a0accd2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceb813cc0046494435043ba2ce2d7f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9c555c7bdd96bb3fe74d24e3b8a78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd614652a2f4e018d63e1ebc0184135364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9055817be1f25b4af935abdc46c072b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed257da76a8e684676fc9888bf5d6405366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6d1d3733e52b4553a250d48cbc612367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccc8aeba53725495d3a3b602dc17bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76641f4b60b18c0112527532508639d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589a02c6508b142321e0e1ee07c9f5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5dfff730db40b6e46f84cdc126a25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1c612110db92dbd5df5abfe46e4b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce6977d54a484e0091b9697e386d92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3639dc8d0ba43a162e12b3185c5830374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521863d246cdd71de17928c705f53fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b205a1ba342c955ef9406753cf17cbb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156c8fe72289a40fe52c181a76e5ad2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63f7b58ca9726d3ed2004f9b23dbb1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394c10003c1d69767e86ce9925d7111379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77364dd341be5c4ad985cb247ac9a3bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa866c40eaa238e9110fa6bb5f46fa8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be1c7b47eeaf0f6e2b157814dbf265382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066766305c7b6b656a2c3c0e3eb0f60e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb25f111b07a263639a47c287a9ed05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1782cac22b08dc947e55e1324301d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ae12a28722b1e6828b757df338c2a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45e08cc2144aa5acbd33a75b7b051e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c48390d0006ab4dc27ee3922235d67388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469745786040ac229e3dc79b7b2fe51389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6218bd822a918084c521fdb5efedd7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07392e5d5ff8c3f3754dd69d66f0ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27829c001bcfa2cda846baa92048ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dae8e5a70043a4228bd8d16538abdd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06670a1ca54bb66019c1f933d3736f50394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf03fb2fc4d8ca822139c1d2566cb0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c41c9ad2af749d4fb51b3f333198e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703299fb5cd1f876c5621e3898ad22f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d6af3c3a65df1718a69b1322691f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626af36e2425284bc5a3302db2ea4109399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77aa4fe9e133681b667dfad74a81d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd68bb55dd0934c54c1d2917e5a8f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0df43b3fb565f103199ff444bbb65402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ea8e1c1ec1851a2529450c0d2affd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74eeff446e7b4fa95e1aae02fcd17d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c56a90a7329452aa177b284646ff0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6803a8b23f63e262b87273242584e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c0bad349d60909096c310dabb1067407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4734bf97377a56a36563c4660f674fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23503f0cb35a1720053014bb584148bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09f8132201623b014c66359e96c644410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6506bd8fef0f69ebe075a342890029c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15400f4694fc6dbdb493cecfb4f666412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929227512e3284804ff14890a123e7fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a82e471698e808af4e822d87e0c48b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bccf5db105113f9c0f4e463fbd707415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fef81be9f0dcea10a227c41ae4877416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbd9ce3e6ebf4c6d74b9a2830d716c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c83e24ae9ec274538d9a396deb0aed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556d10be1c7e4fe10aeb06878dc0f55419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38fbf6826248354809d01ea56b396f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b468e281d0c24b80400615be72be7b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc407141549508c15ca94ec96572819422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca37b3ecd10d914ef515d0e73a86c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572b822cd1525f4bf14a7fa17c0bb9a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ce00208ae9a6178a857b4cb616a38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda39378358da22b9a5d7d61012c8c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9f3db36fbd35b1a5fdc5060d7dc93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf68cc1b0785c15e369f5281593562428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66f3ecb60d0e9a550c8acbc73c83ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743039ca7ca8336c7cd5440ca0756f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375077fd7590255d0ae810b79ff1d8d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375dc8c0ebbe81d91a81667b179193a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f78a6f8e9dcd8f47fdfe82a2fda44b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03757c4d2776d68c9de0b2190e40936a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387735bce02cfbc1ba7c4243064cd025435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d66bb808c06e840722fec5c7e9c134436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63db3b05a08a2d8238ef5b948f0060437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802aa55651e52023ae090083cef719f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcc4435db4ad897673c4ebae7741fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b993698a8b159932d3e9aa3286de68440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff38ebde079a847f4e05b7953c08271441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fc5df6c4983c7972f0f1ec01b5e40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674365785eb7f619b354120bb84d741443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11206f13070219f601f6ad91bb2042444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075326172f50426c104b1ac041e4881445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a4dd3de31f9291ac0d6c1070e9ca8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0ef65d83f142f29ca6e466d2023ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a732046e174a897db42609816100bf7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68b1443b785aad1f70d6221692a889449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9feb7e0ffdcf5d8b9613b6bd5edd87a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45c32bda1c3c53a06a7967d9059e98451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e42344eebed3699e9f5f6586f18069452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac88575b51c09d2bc34a0af2a64258e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4e408bad1611e36a4747ec35f36d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcc15bb85767bb4cc7609cee5318ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74705ebb93132e4a1ab1d41750563b4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea446ec1f0bdb47eabff8263d874ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73d2de270ecd91adcc5eaaa0852dda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4283d418435af850219e9db0598e46e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788931acc5439c223a7e9a659ff64a5f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039943de36df0e8438160b35f9093b81461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340724c557cd798f98f40244ca6a7b71462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f285e899987dac269f63fe556ef0bfb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaff1a64c8238ddc8ecc6e5c18c6b8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f005b55667870900986bcf5cc9f30d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402b61249b3c22de46e33f8125a15d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1f53bdf8c67ad03c9aeb1c223e7f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9c640ac15e9c5cddf42491e2e72c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290771eb2fee23e352ad006a18b65a22469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871cd46b57270f26812783ba03f7dbe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73934fc41d180576ad6233cc67631ca8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac213bfe666558b46711e10521178a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4563a5e5c5cf70c3000dcced52a68f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0c9f091918259501c3c2941db73ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb01a6c49e9a46d21afa45733e0f9c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e5ff4354ff79c4991541a0628e392476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81622b0c5627cbb828e83d7f61f7dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d24b8dc65bda3786f36f906eaa2100478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017d0d064941bdbab93f8e970de9369479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e81cccc03eb4c285e0c67a896f665480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac97319b4224afbc3e95927007ab48f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040917cd4997d70dbe5b560bc4f22f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad116c6ed91c626ae0eb0984b63d39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb7191aad314c38ddd9d525f9205ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a1f6410b4477fbbb360bd75c91a2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473b5cbcf6c519ececca29c01d96686486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0b31995f6cac3686a8e1ed77ea53b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734cb6569c93e6890124c113f5492a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b66891dc02a03bdd52d728aa223ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff3733f6a66fec92abfc22e695f1c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522b524f31c5f1e9b83bd3a399326cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fac7386b3034bf16b5a133c0a11067492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fd14f26c120f90fcbfd252e22cec4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db98912bc6f24cee7c156ddb4514c78494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e07f114a963e2f6bdabec6dc600b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a615f5d617d9983842b37a90cce8cfe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe997682dcf43a4a352d5a71cb7ffc95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced249dca684adaca9ac695e051ad568498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c3d730e2cec3b335f951ea1e398df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7c3bee1871f01e79f37ea2ef4a928500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2546ccad02c70261ba1f0e27287c48b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6149ca22ee8c6936a012f0c479a723502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c5c81183c9c6e9e8862a450945eb4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e3e45c530380f4d5a4bd7c54591bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d4c084910bbdc3cc52965ef45a835505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96685be0da2faf5ef5e8192816f74d24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b4427ab8394d1b040ebcd8e369d78507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d208db1f6842774e14107c7514cb5c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d2e920b380758b65b1b17bf3d3910509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94a96d641b84feb2a33d2fb8230836510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292c9285941246951ea6115ccef2436511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca830c6c3bf91081737fe0207d829c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69c661d3c63a0b937654105943ebc8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f97b6b548a69ce6b99bf006764465514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e434aa5eac9c578de33fab596cf1a68515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f4425e0fd982061d8e534e1a41694516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab3a699394a11c1e7a09e01f4f7277517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaac06ee4876704fc0afb316e6fa8c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7ae633f96f314aef15af62ce7b13c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddc03b49c988fbba134b6b838f6dc3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d9fc6938dfc0ef7e46706b4dafd42521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01505b17acd6ca88795dc319b0ce59522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258c829f3b2426cd2ecac4b99a03bfa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a4106e56a58e065c153ed8b1c15b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e59296e2754dd75eeecd4fbce485b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0aa8e1e26cd9523b171cdfcadd4c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82ee37c510d4b344e3479afe0f5215527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119004bd5733e415f4e58a7da22f910528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad202b85bda43e9190029695cbc3754529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a37be825d1aecbdef94c43fab50681530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55ce95885fcda5c1ec76100377805e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e70654c10321298a9fe68b702890e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd16d9ccb18272f1b3dddb7b3e44f63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984b38185bb3fa310940f213def05b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c72996d6790d0a0cad9522b037785535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9f06defa6a2f8e4e1472836777104536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1687cdf7847864b17123753976ead537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1f8108e4b73bb97570ba080a9d807538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca44a1d0adc87b5804e5c067f8888a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2707052879bb8fa1658a11ac72c00cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b1d5499c722285e05a5d187461a98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a74cd903992f95c1916e636c94e2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef839c5942329ac03efad0789469f45543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a90782394e9bbb6411d0f6c6be660544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2537d63580f0f3359633795dafa073545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a8170a8a1d6b4d6dc99f4fbdcef07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38c0bd3439b1c14f025baf870fe1bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf7c7f77001b18282f89dfba3f037f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6d8f8add0025acab95c5e49c68b11549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55393eb5f277d7d05added9fcc9d46550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b9998b282d00f5d64b5195119871a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948f04b90a7b240c3b34c9bc947a775552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec997ea8c370372329726838c19d4f42553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82331868e1e70e05650f3415b394524554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900391ae7fb9ac1435cb84104e348d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9070b4b71c21a0c721d3abb238862556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ac41611dc9bee74126accd1c9ba1c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e06e359ca5c92c9f1d5e5e858ae4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87210f7c18c3f770b66014960a83b9f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cc1e286587ad6541faf08070446c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb5e084ed19b33bb7c54af6344e49c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c07d93655af5b6c9d87c40a4683e93562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4518b25302766949b1f4dc82b37f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba126e1627ddbb775cc25cc4582e04564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e26065db99616e4f09601ae2c700fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3f787aedf680b25aa5c06f64915aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7095db48d7f0e64af5778dec59389b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771da70b3eba1062cb8de62fb1318947568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4892467fbe3a78a07011a36f89119569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45287a1e7d031ac6b231206ad85846fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82d4a12a1c03d7078c3912e33d5fd5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0f8c3b492b73e1dcdd7a0bba0d2a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcb5a4fe593312b8040753ba8269b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58c6a4c9c7ddf50c4212794c2c2233574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab3f5f0e816ff73622965a43fbd3e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacbd45765e7e037c43050e924f6fcc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2fdc9f820b9eac839da858b262346577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169821c894c59e471c2030a93b73dd3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47a44d8bf1ba2dd0802c6c998ccbf0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96542015b467bdac203d7e6e04ff455f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c466b45b99ed0e3d3d4e18f231038581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24fc9b5a600b5d267b9c4c53a2d052582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38935c82b4f961d1aa9f19493a034cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea85009668f62f5f8b8e9596e709e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570182446285ed28fe8ddbc6495aa2c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc11752823535df36c6144c21b33503586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f9384a007a57531ace8d8514a277c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b8009808cc5f797e1347c5fb825ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dc135e178ea482f7abbacf9756f65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d67577c0c193afe862b86da93b05a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67381007b86024567d348b6dcc344aa0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433e5def2e5b4a2d7e3dd42177de67b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe85902165843565fd9261da98c71a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918f4473b651a3a5b9c59d6f2c189a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d779a87d2298c11174de53aa3943f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5b0155f0c7696d2a68c26fa60ee4c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef40aa773dcd5e471f75bd1516b1f3b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b261e660a27f44f891b4f4c8d303759598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7d761971776381617f63c55704492599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbdf7a6dcb817f0281471c0ed71f2c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abd1c034341687a9c9e6a866de9563601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1f3942e0a9eeea1be0a311886abb2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c930e114de2e840fcfa24ab69acfd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ea527a47a7209916bfb9ade9126b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85e5327524914e5b38d9cc09f2c89d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0a21ddbf908f5484288714f6a71b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519ef8119cde1c5bde1f80f4cbf2701607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d11c92926f47f7f13932dea864242608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a79c354eaa092c9bb0fc8c112ee7aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bfd01abc125581565603afbd3b5cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ce26fdd6f09e232a3fe1f16e836d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28d15311b89c63fb96002bf411ac4d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c97e534cb4dc2aa37932dd5fc73a47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182fc055c53f3fdc2e596fe4032007f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e5c918f45e5e0eb813541c68acdec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc360549519b259675dd08088743af34616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb1e52b13b8730cf9ea11464ca4336617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17f109713afbd24e53296dae1922f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eee3c65956c59723557cbc28b01f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfbdc1ed538dd2fd40a81f517d15b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b988ebe563806e73bf17c801eeb2310621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e4e939b6aa46f8ea5258785f9b340622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82405eaa6fa78e1534a7ee76be6d6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08335058d304d69970620f8335904388624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd82f3aff2d6a5b513f31834401d1fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da05d8d686e9a32a72e3e679e11eed9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b493757d7193ced9bbcf155b8afb00627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b19761a0cffd4f0d88d3f05e0b013628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641177e7b799334f78fe5a87555bae8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f9e3c97553254c8d3a01c43c7927a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d49bb697cc8d0b2d88b1e54ba554b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519b49f9e1fe1a3020eb5383e228e08632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac9f050afe4bd7da8a810f8c704b8d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dd1c41d0c70217d505ee6ed2cdfec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f768bbaa95378b1ffd538068b2980f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae0a3e2a48627b5d27ede6f7dbea7c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81257c75c15ce0a719765c8f1ef1830c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36717cf33511fae1dced1a6f9180b858638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfafbd0c0f5dca218a41bae8d7234b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e1817ed4f7c31e38535cff90a2d43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996a79761fedfcde511944cce4085ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445729969c047b433a61dd8f374284d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a952bf0cbb41b1d27afe4fca2a27b47643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc6926297fd262dec15665aeaba09b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041f29c28ebd572a5eb554583a6be28645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01bd05629945371b83956a2a34713c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c754ef73ba6387601081b73232757647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fed26a6ecd7d751f0ca386435a980c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cffd4d8a599c860f7e6218107adcb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc40dd00b6ae595492e5a7d0155566b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d90dbccf90bb3611ab8a94f76a04f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbf4c252cb40de8b7399f10f856a7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f752fb507574f7eed4feaee87bd0db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5087539130279dd9af8b9412544541654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa6a92d08cbae2d5bc52c328477cbe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6e6f47a784033119edce4d8ecd865656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bbb14b4db5d6623b3d513eae2d6d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca896320286b8e7159f941344e9a9fd7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957c14e0af948610db9644747c0389c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb67b5bae058a9d2a678b68bf64cab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d216d2140ba38765301f4049257bdd1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6302b7ce6d0645b132388ea13d19f2c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07011b1a635a87362e00286a306fad35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91d38c0534274a3dfe46778a60325a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a849eaa50fe5af1c3118a8bd666a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef112b6a6f3eb7442b2d05944721fd1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151511cc95af9d85b875664f080de0e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22846e31afc4dc7d5bf63571faf6dfc1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb47a012168ca9fedcdcea7bd478a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb1f7643a2b5c8774b90772135f192670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d3b52012d99a9edc269716524b32f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32418af932fe07d2a72acc825073d37c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4cfce7fbcced4fc5c96b2a21558f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36231e41a89174ec7fb05ca2e1faa221674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44a79b5744bb3c5e9465b5c825724a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c320acb18f1f7350136e7d8e5965f23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c79c655dab8244dd0fa3cb3143abf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65740e29ab00620f3f24ee9a3930bc8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df5594f19276ebc251eaa919a39a82679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad41ce64b0c046ce1ff4aac7fe795fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ae84add2e987419e211f0a900bca0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab31afc16d651543a0c4fb560a1ed45682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f690afd13cdf31a207acd1394cc03f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322e479bc6e94b2c422a179a8d06048684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b0149c171dcf3b168c594f487b756685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc07cccc50d20f933efcf9f1be9725686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1f3ade6dcaa53ecc205910d3d393e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2139b45e3e037f4ae31b0f05e7ae580688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175d9ddcba80ba769445b980dc6edd4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be380d36d2640982bb63691e77acb1e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8f58755034706c42248d4bb388fbd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20453afe97aab5b20d8a60e5083e3f33692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d873c7c4577c25f3bcabadcaf088e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5013e6b955f84e9c7d1dcbf16a296694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde76f6dc17378a616a6f0693a068aaf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2110c990acc1b1353c1b201fb11ea3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625eff8b71fd6b9c07683462735307b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6f7ed5c3c067b1220ad0413289a50698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f240d257571bf6380a0173d90f5689699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f63c8128c2fe247a1ac37506d424f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb8e94fad711717959038f8431c769701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba313999c21f5a74c922614ed7fe96702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ce17dd3a1797626b31a7c331e3bb2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e8cbccd806e73a801c1f11527691f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff3fab300783ca31fee304019c0fd8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62337663f006ff788c178c55c42157a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476335ac2220c0fb303ee2c01ccd46e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccd52ff185d8c0a9aabc74c243a855708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32a1a67d146e0fb1d6359fbed73432709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f16cb0fa2d9347ce76f51b09f85e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83c6311392df25e44149c70d6e8bab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76538961ebb2b1d5985008e9e90f5bfb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc6f188bce5649522462ea67d91a38713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cb8646024d7aeef6ff6119049e1c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b31ca49a012663cadbf5dbc8fc91cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154ed692066fd2270a500a34d3f3f4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada47841d7fdd778784d8342aa9989a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9157a3dfb2099ca126f5f5f138833718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d742f4546a045f1bd9d87d873ed4407719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4c6ece3b0b145170b85cf50e2281b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ba449d050f943b430c8403b170c9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a859f39bf0c675b33aea8f2d907fef0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7676e466032c5f1d668d1b401350a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c45477ae32119efc2358782ec0f933724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45fc38c5856281b8145d2d95963235725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809f1980c6f15853641f532deda1ab6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e755ad93dbaab58c20794bcabd775727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55319f30a010e603d2597e3286fc8e3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac939298179c87869b56899115c6fc15729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7e95c177a8c2dde5f121d73b68382730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a6e9ae4b630f993b637166157f97c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6d55ef24d465b8d20e398d2612c71732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6a4a5a2f1c0544749a58572848708733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063407f4efd1b29fef025c2fb932538734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac595224278f3af132a493836d8afab5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30872de60d55d913ea599e430ed417dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da59013086cf7bb704a6323357d814737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9e172594822baf1d32005342b8436738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d49df5035b7fdbab97be60ea7075b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ffac7a41f5ef281495ac1f40f405f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab128bb494acbf778f2c02a90e4a6126741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d28577d7c09badf0f03374097dc57a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1490bfce9036a1253b1ad6c23a743743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f415187b377a4a97f12ac8effc7e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc7c544f116e770e79588177543959745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366f691f9ee37d3dc41e47a34edec0e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcd891ea5888f552ac4d8b1eb1179c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cd7c2b98833d111124287471d67c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aed6d809bed3ec4365a992a4c8017a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2738f94b9c2a556835cac44bdb4c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d1acd0f8d78d8cde01ee9299472c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9a31fe4656c801b553f2423c1f52d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33ef8c24a06ae8483ccdc3a7c0025c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d08459e3afb6f93a7e53ae46bfe6b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff3aca83294c2130ee64f8006cbcdd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b12e73f9bd7c0fd2cb5d01b8c6332b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e268d5fc8719b3425e3e96189184f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412faa742064a44ba79f8031cd10671758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a314223ca2b229b4ab9746e79f7a2bd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd1fd7a6555da664f7fd9886eb1c4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcc89102537dd8beb6be8ad1b22ff02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00966287ab61e3b4d3a7fb7af1dca2bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d174b7b2884bd41ce817b6222fdf6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab5e6c4e9cec84fea1011acc9d2f455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab5fe8e1ac66065c5bacce9e0f9c5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2229410e5693b38a6bc7b0562fd5417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2003d706c7037f4563a1afeb970e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ecc514fc474f083ae942a5110a6149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039d6503265b1f7a2b6df7a6e34c0f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69227515c7c911775282719f39896cd811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb451a6045c4086fdb6017b7286c29fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d72bd796a0237739927028801ec3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770be04c53b22d3f596868aa505b333d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea8e3cb0a9916a1fe1eaa5984f6fde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057fdb12feb8558b52b19b28a19eb5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b657a5b444f40694a3e5f41fd4cf45217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cad69c3fcf128ee21c80c06571032a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1937aaae000da452a594a7a00ba5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad954bad7f25717314b613af9b8d650d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed84c60becb6f9221ad1ceefb17e6ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d009723dd1a8c500f81769b06ca8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db423ee7d06f4d7a566097dff6e745f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2dc7ced4aeeb56f61b5c712752b5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564eccd7012c2097651b76d838d5ea125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849be9654b7d1038a57cd8aa4de151826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80a8c7d78ef7ac351e0ac9fc9c80ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68a8b86882adafbb7da72962676b5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e775330795b0a38795b01d60522bc6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f8f0586aa8d2ee8d36ae2f41a530130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbaea8ac07173cce5ed4aa157eb3e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4138915fb4e4974dd21ef6c6c925df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd74812d7e3df4ff6d625a253c14dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33071932aa4f8942940b23c9dbb8bb9e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726294ac863d6069e3a9adee37182a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9ca2769010d69143ae2369dd8a43536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2361236164a67d03e047cec6e6d2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb14a5a7a971ce20ec8c8d1548dbf7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96853d2e07dbf94bc20edc3aca7a9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ae0f379d987aca5a4a04a4854ff8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1140a7db0bf6c9c1100996595cbdbb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197715b6adafc41a9fb50c69eaa44cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e88a5d443bf140b207fa192b9dd0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b3a5b6e7419a47b873fc76ef2487d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176d7f4697f015939703b3c1ba0d52845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464ac7ab51f63a6723fea285a99445d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23375ae03d611f8cf9b5d3656df99ea347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa21dbdc10ba460d6954e72da0e309648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8333782651dc183b70a946f8865fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ffa6cb7346c77873fe0776e57cc1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0804477a0dc43a6678f20d5fec819c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d31bcae750d885f63d53ed58a3a8d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700296f9cce27fdb096d50a6d02cc08453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5201514def29eda5ee53bf9633a8c1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daec05081c1a90f309aa0606f8380f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47303ea0f9c6edb132272eb2f6a7db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df8c20fd332c3809d39be9e571539e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10db65e23388219eee43a3dd754f0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1778a53a4dfebe11ce19e2c2051c1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda573178411bbf093ba68c0d7a2d9da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea605ef6bf35853eb816f205d04cea761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae7bc19f4d617c8fe4922a26ea832c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391fe7951a7331377aa17fe01ce9f2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c2312f8f8bd1c7e08f6030a20031a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e9409d0f3f826fd17a303b0272eec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdfa5b07f6ae79bb9a9ad8724c917866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed021bb55d0275a39ba4ed2af4a62167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d77edbd52444af07bb80e1a843565868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91d2c78aecbe4ab1303e563af7dc9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406d73c06cc5a985218c4c59e10882a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241976830fe53b093e53045726bc84071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40327f1456e12acb1e2fdc3eddc1e12e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2119b502ff63f0024b0ecb26411fd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5aca967fd0b9b11e260a0af268c6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53b3604726f6b5be128e0dbc100ddc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236aa7dcaa7a734ab63c6448194bd1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac089a615bd1640652c8def7728b972a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130af91301af7baae9df0e9d4883f37778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d8241d114db7d10c641fb1f1cc02179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48c42707ebff389f3d0a365788f62d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e0b035290893832b10b215f0359fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199745efe7dd11233853f9fa48fc91df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e4be91101836cac689796218986bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d2eaabe85988cf2d39ac83b4ae1b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83ef4ca6bf12cac7b83b664d8f936a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7625c3ef73d3b0a6136fd120d64c77486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593e04d570aa19fe682457bfb86588a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540742a383fcb848494dcb7e4ba7b92588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33762b3ee64a42f2efad07e94d02c9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e8dac20c1dffbb11f4886797c1fe290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e18061499e439f0f62be7b32a3d71791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf1378ad7fb5c13bf8b173f307712692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611577b95d5e6e432827ceaba8b369193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8a9659f0bb71c16c23e0728bd3d3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee3b116de00eae9518962d268f4c7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b55a3ed80a993158fa0eaf2cd0e76296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb17f595ff44fd275d559ba3949e0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb72be025c8be84fa779a612e3b15e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760798873c65509f6fc58a990be7233099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fd2dfedc173437fbc64a6b0ad6930100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bcb289af3706c59b00a7987d7d828101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7e5eae667c6efed1a32ab7746f793102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908adba938575eb606bd00057adb524103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45e1dcb77e1e1ba1a32b7423461aec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ea4338b183a647c8972c92ea5dff5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4a695e34c70774ca3e779cec5b701106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194a2de5438c49bddca240fe6175c01107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a373fab4285a42bd7768d9a5d8468c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c348ee903e4fd1ce97d149baa0994109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc452682138e31911b36f047f364e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b51e0943e11f2bcdea9e3c703623f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37793c1ba6c8d602f92060f9b76dfc87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9394cc54c8229c835b6095aaccb15de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094a42cd0bb2dcba974ea2ec64b9ef2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ac29d076589eed4340b064e458dc1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bb9b891d5cac9e94b82ab9d12dcca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b33899e14161888e30c55b3ca6df9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a684a01feda049ee6c8df9a89ecad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e3f8901822bf97823d875425f5559119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c181060399f3b011bbe69bbdd4736fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b9f6b2d61d22f6dfa243151ce188e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab226a3b024add3ccdbbe9409d87d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae7d920835a3f10d5731c754e3f325123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9d8b4fd22b3af305e5e4d3f7f3a81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d43dd22f276343383b9ef58006007d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408dc236d8e37edc102d94711be328b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e17538f86bb211fc2c657e3dc8bdcb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e64702d62601e644323202026eca44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838513dbac20c3d7697aaa733a080c7f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a27ddc2c726d4857eb3d094d67eb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7823e76b58555a9969194af35caa42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b02a53ec2461a070e1e9ee7247253132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2b9ae54bff675c08483e7d182b3d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2446e3a3c05628c4e6dc3940436436134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa8f63bf8cea7346beb883a5e24b03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5098f524c7fb541e1e5ffd440068b2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7345ac8ff96b6bfdf59f4ec7bf880137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b688c921b1262f74fbf733461716053138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a31abc286532bed19c60a99ae5806d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249db35ee616a4df6ffbecb52b89b7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073f614fbf50640c0e1181adbe64d14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185831cabf536d55a08e27ee36782a47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5fb36b81193afdcfff7527016762b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fbf00fe6d81838511ad311ea411f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221d17d7335947a8314945efb783fb7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035c89897732181ebb2b0d4c54cbf03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac8bbc804c737952c51a5d54517237147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894ac8798aae7879034de27ad7a8f1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a1a8fd548714cd878381e86aac208149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ce8f98d416f23a8ab3df114c65b02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cbf89d3d83bd9d57f080887c3c9de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3af3b1dee30e741d68a18fef78b353152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d944a52e70fd782253fbc34f8ed9d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0807bc01e1a36d89bcf319a9f421712154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ae8ac31a9919645075cd0180c3a34155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24da9a0ae8f72ec60c0407b8272fba0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca399b7f90402c65c06352f3fe8151157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dc8e8d7c14a95ae770de01d5df254158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b6767a8fc6497f740a233b0766613159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265793d197564de47a3752886e43423e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fcadce2e8a7084199feea18fe88a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210c29fc37fe87863c57c4ddd75ec41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a016081e9a46c0003db7f61f78f9f2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48d92fbf1ff3413a19beb1d2862b86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4167569d5afb58e24347bcf24fdfd8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c541db58ef2a17d5b6baa85d01751166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889177b932f88aecc48f6bba307012b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8667251696a2d9ed5f91bbf90fe61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7f4defad96f966bf08356f96ed7c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbde9675239756915797211fa98131170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ffc3ca8ffc93e5a12fabdb2606e64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da533b809250cf51beac16b68c151e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108b6aa5d728c876ad917830d3aaf52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fed9f28ea57bfb92c2f8aa80bbaa55174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fc3b72f0627f72a51248dee7a0b9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c7bc8ede645caef6a1a41821d46f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3e3567d340c46de7175376d46abc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145bc89f4d6ddbaa6989fd7499bde28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3375365c7327d235db709dd25e310179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0db3197ca534bf25381a01260d377d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fad5b2998216c9f9a71d5801a43e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98fc1f21a25fb0c94796ae6061c428182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ee360ccf30bffb0be0afd96585ee2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae269b1b40187a470b138c91f3497954184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f53d3bbee64f85822ff9c177c50aaa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e88f1c7873dbe00b8448fa2b3ad6e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b2b9310878cb77267d736325fcf7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cd21637aa0d1424865bd26b71564b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26e6fcc4c43edacc998d0ae514d2fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff1543e02283c44f24d1392f6c81f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2127bc9e75e0751e8e236cc9d5411191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406d77fb1d190c7e95c2680d21e2d8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca0c8f859c70d47c98ce7349a18fe6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355d928661ff9cf2a40dfa64fd4c186194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf8a06ea5c41629687b2717a1989eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a026dd3ffd3ce1f4027de0dc9b784196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4742dc65121d29c47296edcb719f1ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72cf6f145d141b02a83f5665e2d45b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d668b8bde6351f03a5a098e78e2244c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856e67fda2cbac08f10965655d88e3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bcb4c24fa206611f4645b02743cbb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e93d08e9e102e66bd9ce274c2c182202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0dfa0dced58f87e0f6109fd033890203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb868964a2130fc107543c820d0952204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c543a10fb5fda1bb7400c82c83df2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fed84fd3fa05a2a12246939385e54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10bd48812ae10b8e2972d4ac726ce1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764dae7a1c92e3d38fc24875c58084a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bc66769bd700547726a29a4f9e8a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d253835437c672847802c1e2d183bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53600dd1139b5d6d2dd3e9ea62c25999211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47817d509d5ff499c50b80bb7690fec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d6887a7aab5b36d65ee94c588c8d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b67ca6fbbb69c5b3d396bb810f62e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e560e3d64238a3a5f179f54958681215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601838acde2cae9fee358a2e84c496d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b12bc0712d96c3acfe24569d02e103217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d02b221540460ca35912c3ac369e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbeeb1be8c1ab8276fd945b2db6817219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036153a54d36b5625889941493aff57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f4b4788add4db142a6ff35c771f31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567b8bbfae09faa54705d4a38322f0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44450d4b366be4bdcbe350463508d25223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf6a477385409adb92fdcd4940fdb2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ed62a1a4972879977aeb54218b839225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177644a995e3cb2f2bb79c338408932226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e57c94c16711324f6271685c199db1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d064657e986bc547754ecd004b22e47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1f0da8973d54a8c0b0a169e626a09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15afa90111507f72ae7045e03a3b0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266f4001a35e9c351ee99c4d63f5273231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecc157ed3dbeda1ff4abd8887391c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37dc27d1cad1281d62da17f2b5b65b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34ec227c9dfdc69bb4c4f4015f6f15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726e802111fe3cd71ea8b4be271387f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ede9854bcff9395467eae39bd1e26e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602d9b84b4b9a843a0905383a6e1815237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddc797eb7cb2ff69458ce53905bda7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de93b3fde0a7c35b3a223dbde3e8a55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1b7052362e37990e0e4d7ea284e66240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800ac6b063138cbce91c3a744866700241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f7c4c541500bd19e2e655197abbb8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caa7f934bdda7b9bd23714954fc197243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c0d41f1a138ad6abe66b99ef19536244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ae7b60b4e0a7c4e57a1caa477d573245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c4f5a87568de60d995b4b401161f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d6e2d047e8b1862de6e7d07b8cae4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec1e2dc22aca00199abb6dcbe02980248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5d7e0538f3605548a06fe35d4e70b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762f3a037a9b98f23d2cc16c7536e78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15092cc6e1ddbef781aceff4037503bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f637888b8ff7c953052410292b17180252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac11a98b7dbf746718c2760e1d4aeb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35f2686615c745a517fef9c273cdf6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f0d649999e9759838927bcfbfd72e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f440a2f336434f61c5b4229b31def256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03d2bf6cd1ef00ca5de4029a1ea536257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b5cdc790e64352ab07a3ca09b6e64258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ed8f743b6a98b52ac75a3a54513c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbd37d1087fa227efbbadaa130ac88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5c02220719063f77e1531e543f109261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f28e395209517d17dde714ec9a3d8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c032d27cadf237df0719e7e8fd4d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a72d5b91af037fc119bde9e58434c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30cbdbce172b62ac0c4823d56bddaf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa436807aa56f391799f43dfb167fc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbc91f44f8136868d27f06a754d125267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bf28977e8eccfb40dc6a7e183fb88268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c5c62b286d47b49035aa0915dc8f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b36f7afdefaf40743b0cb2611cc0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0d5fef9102e908220f95059cde7a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89186d95e8ac208264410d4fb59ac829272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752a262fe9f5eb5c06799123cace9a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449bc7731084f6dd1ffe9523aa7249b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eb47dd99654f7e2d79a155d643aac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f487f707eab2ae2cb4bab7bccde2238276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed76534506ea41acc66122dad019890277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7610c9f543dcd5b3c4cfd24177bff5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eb937fbe52c4bfc112dc7a32d2cb4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44057544954cccdee276d2504f055f3e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7513d68c3c8b5f2476557b3747f34b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4eea7637b3a9ea4107e3b31b4b400a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495a1bc11719031bd61366f1abf2ace283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44afafb0a84c48ff5bafedb566d9eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e6e07439dffb2f4742d10a38bcccf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220ea44df1acb640be9b3edfec378fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45c5bf73e39edcc693c6e58530e6d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c4f20ffdf62f78bd772f43284e398288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a884f06b389bc9de37789eb28375d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956398c491b5e39ad1eddb157c478ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795328f2485acf40927003945f237eb6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c8a91e767bb601e3a9ed3af588dcf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2c6950ebaf7674be8970afac4d411293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55d269f2dbd3e7ee7f41656ec10510294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011b3cb4ede3d920dbf4ec3c5523604295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb099692bff824bf48438b9db92c25a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f03ad18cf6fa8ac2bf4132fcbf4ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8d02835ea4553ac9de8b0c6d35f15298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab24a86ffdedc3efba024dc50ad0fdd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1912a89a8f2bcc6b78a76a8c83be3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d2d11c0edc5c529da9b2458892414301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95599dc06c0f0b4cd062a74db3e55a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659c531243e5c5a530844791e85eb9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06516d4344337443346af05834180bac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1b6aee4fdb1aa328b96fb557ab501305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3c8a5b8bd905a8b5d6481ce450818306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d6ee912b812bdf33c938230dafe32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba51c57aaefdcd1ea67c7aed47bcce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43b296a07703d212c1c70ca0c6dc74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b22e6986f881b27246bcb3b883cbfe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a075cf13eba2fee646f8c200b9504311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace74cc24fa1da8148406991a5089b69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb01c262d455f2f2f699728eea78ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3f672d102bcf6863cad43aebb60d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b49ecaec63ed1741f2cfd94effc20c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ec98a0de523a282c7a18d9d3ccb90316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e605c31d57f472de36a59b18951921317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db90920d3cbca7baa9c47e7371b89a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759a798f647732e3f637fce98a971d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca26b7d645e1a3f8f1d024faba35e19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f232eae0f45e23ecaf913aeb62626a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33ea4561722b1c1bca2133d2af20e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6491d168868f6d8f672f1812777ae9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08da653eef1530445a672e13e882b4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46fb2d591e6973f96da3572d0f6599325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be01afd630693637b123892ade54dd5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbdc2d6b2fe54f8a1e1701173aef45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144aab9f15789d7959a7842b17cd5f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898844098e3e82b2f1cc34abd632daa4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0141ad36a9bbd2316627e2808d61fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6d01f378c452cd1dccf4139bcaf58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae1ed45ec3d89f20a2994368131a2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0bc58a81d4398efbf0a1aa2e18654333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37035e683885b5cce0f1ac12c7517dc8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0fc7d6b2b8ebaf91351d06f4063d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2ce59a9f4d8edaf7d9eb06ae59213336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a10fcf79870ee34d4ac31455c35174337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c8af8a2d5eb55806ff11333d3c9a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39632e512a889b51b0c2dd6d41179826339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df009201a8ff0442c87b34bdf1f212a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a662d39b0e63a06ed03548a0381a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be152e356f06080e53fb63c5075e73342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be36e21818b59ab88cbe8e590926c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26a1adb7d0cb45a4f1da04394de92d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629cf75db19e4a411202019638f5967345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d462757cef05a764fd1b1b5fd85cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c650f693caae21fb93a19c8310186f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1b24ae3d057083204442644fa662c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ad91474052efbd3b2812787523273349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c357a61fd8b27d7529472f7c9de13350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cc85c53c233634f87c80588b86946351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944398e680747d68d81785c4076f187352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217127ebdd41c9df6bc9bba5cd60695353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbd27f448c729e91a4f1e28cf5c28d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fb20cc70c4b86b6b7b7ca6a573fd7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c6017b0e25a0d683730efaa6d692e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee913e395b181ab756c0ebb169a4b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd309104157b5b8fc903f9cbfa5d60c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fc41b716ed714d712cffc9fb33188359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47126b04a599d447c1c0e89e5fea7174360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20251a95f12921ad7e1f0b869af135c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba6eef89881f6d5f6e8bef70f10cc6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55dada6305075db47a9ebd8def9631363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a573fd210f902f6425919238fd0002c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedceb6ba979573742986f1b553def10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea2bfab7eaf94e5d870850d7bbcce7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a38431b19d94ebaf55e9dcd2cb5640367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca22feabe9fd64a7ddeb1c3a0c5a8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09708873947a5bcff5f2708b091e169a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f7188220b95bfe9b3488d55ac4d07370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6594840c9233b63ed855c330f8f637371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077c02f5e75bc407b1b951a29292e1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90de3f71f599291a452a6f59b449da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648ce3f614ebe53b1db4e550a9af48f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c197c77eef70e2f9dc8eebd84f16e51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9032df61dcfe0763faa336ef1cbb31376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006caf980df81e0262010fc8b1bc14c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818684ca67dc360c9d0174b528f77c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1457196aaa526174839d4246c125cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc78d17758f096933ae507a6bb64a64380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d0fe6b78ef0a22109de097c518c60381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24577278e06fbce635c1d3c79b455d3f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4563034295df96dd6789e4690594514383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dff398f29a5d621fb8c525eac6975384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3980f13a72d4f26846d833f04080733385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70847c6b1924704eb0917f28bd1ed554386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1041d2b95dc2d91283e49dc705f84387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57aa3025a43d011252f18a7695b61f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7cf158259cd76ae656fe6c2756584389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885a753fc1136680b95ef8c6840b130390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8592b9ef6868aefd0e3a6df6012883a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e9bcbe0f61e79ece15b778f8dfc04392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac7659f75c65fd5f3c51a2137682a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe599dfefc53f0d40ab4c8c12fc406394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddce48f698e76f542e370fc20d4841b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156bdcc5b0757de9ec0c224ffeb408c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1465076b0d1863004f76df114964c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36816312ef692833801083dd1c9c973398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dcb704da68ae17b319ab8a80ce8ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f77193f8043a792267d44760f6788400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815fbc266d3eea1b64ac113f5bdea7d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b3820260dd01875fbd3800822922d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbb32e32965f347d90155fa90fe93d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb661172b71a1847684a7cf3b630c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0a9fd12169ee6f3cff846cb792258405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a72de9f8f2ac163a94f51eff53587406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99757f658d8cbeaa0f2aa7d505b223407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c957d6517e3ce582155cb8448945fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db91000421a26abd9a459f8bd4ae4f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782d45d1cd8d3d291455c998855ebbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da3ef838faad8b3870cf82e79f528b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ecf46a9be3555a215e9942f8bfe9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc8953d6806b950297c20ed7edd2b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5491331cb8f27163a6805a29cb884414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf88fcf210cea3dde0a12e212bc3adf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf134051c7814373696db53802b6850416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043644ab409f62da3fe86eb6ce7796d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68152f4aa02f4752f8ca8a20bcb0f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dccaa3c91bc5625a1678021dffa6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a79c7133d18844688fdb356f214736420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12822206e081106192cf26038fe5db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192921112dde907bc6b4541ab29966dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ef9411c5ae3f8ee4b99c9ca0ce9bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9c3edce3e554284a8ed844a2f4498424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093459d4ade0175f14f74bddb83f0f6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7b5c34d0eb6bc4404630fd8af16d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a35067c526cc34018d3e27d5b9f6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58323fd08388a6f5ef110c7705004378428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fad7f44acb63134f9330df30c3d5e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aff4fdf82e4388aaf6a2bf4e878150430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fcbe0825b49377a4252b3dc9f8042431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ebb880ba9b70f97809fcb12865711432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d430e5c95ab868f75ad359558b1adf1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368b3da76ebf14231ac35dc2ce64c82434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ca93e785a85e27df5872dcf70f0a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd11527a75f058214efc526e886e1f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021e95410c3c4968e3e01e53e90d1eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500c6ca2833667378a5642def277c66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e050f3697d34cf870b7dab7f09be5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e3670c9df151b3c85bea12c45c0ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52401df812a4fe368ff619d747c65b3b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d57bef06a237b2e39adeb4da6ffdf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30be8af003458fb4b56b112e6848ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede778fe8549c3dc97a31ed771d871cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c9d2e7ea24f551fbd77a12f3eb16a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce5342dae0a4accd5c8b8c63728e18446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f31a12db1d40bd1673e2261220f99447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec995f8d2516d8d88f36b0f8dc8de1d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bec5e9f08ffec37cbdcfc58e6c2107449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24bb0ddb3c5c95cb6bc71f8fac5fda450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252a299a6aaee073f824edbd8fc0b52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3a37987693f7fd65d468392bfb5cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca817123497ac07a680a813a0129d37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0e01f60b66f1aa162ccf87b1a45d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf59f3070c537d4c3c81c1cbd6b110455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcbfa0e5231d0a0f8ed2fe2d713eb7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5027a48c2616a18fa00d6c4300ff238457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7543031c4590d76806ee0035b6b68b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72725568bd716ed535c50b2690275e10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81920227f0985849a54eaf2a29b76e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142d0c14661067aec53ab93d8a19253461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92efcd13d30ed3afdf2c9d1970132e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009051cd6b6dc4af25a46704c7abd00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70604b72fbcd81c65eeb6200aefb9f1f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826df84dc71ac6171a643e4369aceb8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d19a3e9be579b6894f8b59eabc212a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1f9a787f60cccd2e2975f0f163c20467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514650b40edaa54a9b1f2477da096e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788e600bb93ed750bc8238d9911925f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb590d119ca7847f2fd50a3ac7782be6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9d47eb5238cc137fa3975071aa882471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb2080f8a0bf459e0dae845f02bf57472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddfde9f30bfc35dafec7ec1037994f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c05c13226c37c1347ab667224d81a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a84f70a4a28ea74895bcb0c47ac1ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d4f8bf36734b67ff0ea396b3c45a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb259f45f7c1cad6c96bfb085773680a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a613f1c8f23d5706d5e79600dbb931478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890c52cfeba99f30645dbc3eb98e382479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a50c842c915cdaf0cd0f73765ba49480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac81250ceb35e858dc07f7953562960481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bc2d043a981830bb3a605bfb5a202482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98677507ef6e6da9fcb526bccfed357f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df3178c5f8532623c84cf6d94e02d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308e5180a492ae10323f7b1b13a3495485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929317bc1374ad4a5430d8116f8fff8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addde9f11940897912fcf7fde69e6974487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9728158e6b77813ee82376ea38318f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876e4994450d2a7735bc1a846cb3a9c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c603ce207e8a25945ef3f133905f34490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c03c94ce2ed7a84afba24de50ea485491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda03fc760697a314148012af054e13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7269e4ff62d71e0e09ea88a898f5535493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dac64d4d6f2b5adce6fded46674b79494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95254c67dbc4bd1ca04db5f977a116f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736a30f8143994541c78ac922c5a567496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8662256f8c5d05a2ea8f753aa72af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9898b5f8b153b401facf46b82ec94d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2f4e23e8a03526ceb471144ced67f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc19acd2c083d611b120545a01896e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308e0019279ba7ee316e4d7dfec4dc2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d9c67c1bd3bd551f1bb4fd29967ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a570e529efd476f95ff0d4aa0605acf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e0d0fafd9f3a43776d235e58e3aa1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faaccb4b081d734a9a5bd544edd242505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640725e0db1898cc04d620010de18d1e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229cc8559e91db0b823320d1ae971b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be43318fa8ca62ad7e98d8c83fd445508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad75fa64231c9d1d2a1bde0793fe97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1a6f1e8cc2c3d47da26e16ec3c6ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6908864f51bdd244acff70e85ffa8cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923076ff820799580f78d66cb4fbc9ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18892185bdaf214bfd454dcb4d6194513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f482bd509c90d10b31acaa7a47c7aea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26acc2deebe88ab217d61bdacfd9bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e01287645edb256ae39e5b0640053516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02c3891a2fd26c3d63114dd8bd996b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9af9f57dd496ab26349c8611dc9e24518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e994f810fe419555233fe9694f542519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775a164d55e7a0ae81e30ce451208e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcf1c61ded0da71a5409998f944c78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b89ff22bccfada06aac492a76b701522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36bf312e025a2d9073ed8d0c996260523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01581af95a7d5e2d5cde0fa9e6333e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c146fb76b34449e74029a772b685267525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d604a888b4786827885a1c447733c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad035bc830364ef256b3a56e577febbf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdbd13a54732ba806d1c661427e0f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426c223143ab50b7ddf3211f2ca00cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6af25ccdb7e251f4f3df6448e5c47530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ddaf90abe26cf60e61d33c442a617531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581fcbe6d89e44d47c2f5744205a398532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144d5ebbd6eb0be56bcd6c687675390533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dda5035a68cb3e47bd68ec9b2add30534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af124eedff14066e9f5361d582a85fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5b94590bf1ddbaa6c08eed830f585536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041d60d35ddde4a9eb29977c8afd020537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f55429e5220f356736e0d3a6fdaf8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec2be38a7f4211e04da8d8fe529ff9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b48ce0818443dae9dee3e168c3b2f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c3d7b4e1b63beef87d9ff74e01e4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd554012ee72c68a278501b1b87011b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee914746a381e22a3db8e93cdd716976543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8e37581873ac3d2ee092c1974e9e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0da9fc2c18dcd28c499e1765d035d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5bbe1e04760af1356e22716ee1f66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ea77e9dc33ac32cebb32303f3c099547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc2a342b97def6427f62361392e62e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a83a3633c6c8775b6e483467f3ded1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edc8a3544c7b9fb7f51c99baa42699550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facf8947e5a9499fff639b0c476f792551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57243805160bad1a3b9bada3eeea6d61552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051b3ad3ca045ae609260c9486f946d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d7eb1f289898e0dac9714f6e5c81a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ae3a7ab1a408f816f849acc9c4ceb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248b050336a0cc7d9a85b22987508b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611cc8a3265c064273dd8425fdcdb41557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b8bc1a5eb0595182b26a95671ff31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e085d1386c5faf9e69a8dbcd982e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5af04b9624e4380270e154eed3752560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d648daa9a63869869ca816543a9b72f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4f4e39215b4824de81f9adf08be18562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e425fca951c2e8c04d4991b10fcfce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dbcf187230411fadbe01cd782b274564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7ad04ff164d83e7a08a2d0f8b18d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38974ed5928f3b7f8d414e920ded93db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d99f6bafd4f3a5b08db84f337a1100567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b8ec8e92c2dcf68bebfccc8b52ff5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39364d0c646502d42727454903e8f75569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d214107ea5496143d55b393ad5c509570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40610c431ee646fc8abbf358e75ce04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042eb6886484a512dc2aade343fdbca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd1710d35aea8239669d74d9042b0b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac2e9fa3b30565e9e8d490a97d2db3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437894aaa6edac5875eb101887570f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba1642f29107af163b6f51361c3a48576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa28464f2c4f123167934840f5ddcf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c07a05adb4b2baf1b188bdaba7b849578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d70801266f475eccd7cbfaff60964e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4041d6f25a7efca9f13ff4b13f385580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f893978f6e0a23dddb50f85d06296581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94988c98ac2b4bc63857f6ff654c87c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07ec8549efa64ee3c25e3539335d05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bd51e6533689c4d44f592de4d1040584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78ea845b49359b085ea8e6c36de11e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e34b83c34994150f9a176137f26b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bd0870ab8437aa83dfcbde12e16fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316b18427917f8b7dd8904fca349765588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5125ac930c3bfb56475c560dc398b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cb1117eb7cad79bc23a611948ee46590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937ed293b03c07c0be299221588a7dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d49599ec3ddd5dc2567ee3dfe5a07592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c76cd5779dd789a92f3453b1e28dbb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bad20fad8e211fb3ae6ae4fcf9a25f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e08284381b05285a50968387e8d1c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60743da6d20591f57eec89ac97dda704596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9ae3de1cb5c2fe6535198e0ab70bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec48640c3e216557f6378b328d41d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d793980a0660cab3c9d8cd7faba88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499f8e5c083142581d1b6b469552e53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91621dcb8dee9b372dcd002a9f769f43601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074163482034da0e73399ce2ed6c95d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171104b0be59c5f77d61ba0aaaefdcdc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f106bb66b41bc3a44ea72b9ab2e2de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cbd521dbf51e96d24197514fbd44d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059c8d634918e6262d4aae1d21a5ed8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67a9ea747c5c928a0aa3fd7d3c488b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78436c3498e9d4920561b413f520a74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b55190ab8faee04669dc39069295d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69ae3f389443548d865a1f58a49afc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69a9d0292becb3af02272a1d9f2983611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c77a603d3d6a17905c8c449cc59363612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36cedede6204fb10377aa86f7ff6e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef640459b40b530563a3af18a5cf3d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722f32efb0cb78ec75fc87af9ca5f54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e3d297c52fe4c4dd87d967245ab9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086874e3ff45f0ee750b781021033315617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc4ea7d3bbf36313d76df7f2e51e34618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821b59eb328e570d84a7ff1f5b9eb3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c93769b303801696bec532a6c0aac1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b45c0e2137ac26e550a817ed4ac372621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa1d4c80bd63510a6ea30b3d347fb9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480d59b64181bb513306d11477bb096623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959ba57bd928096a112b152517a9308624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff642853d9cce8a464dc475b184cdeaf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fd2e5510108eb9a4463c0a8acb23b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c5925037b8698135dbf369303f5ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2961036a5e55d136474b62ec7cfb9e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590bbac14a273eecedb4a2223b07f99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e574a85b11e3b57735c38d5aea4517630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb26f218ec1b7f4c30af5d6db5474d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc248a3ec46c5160c020b6d793c53fad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5cf95d5fef9e70ecbb451ae4ec063633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf8f52bc75188ae2b83469ad6af30b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf37dea6f740c495d5996446a824b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac9455dea3d7438eb8dba3569fbb11636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814cc81549cac468eb2b52d793bf188637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecd65a662bb09f4f63ce5f94cc989d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6f2c7f77c59e061b955951e67f2cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398067c13430b643419b8ff5885ba1b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89877a537b1dcc3df1f8c6284253f088641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8ab62166babbb2b2389df92e71a37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edceaf58dcae0ce6ddb8443f245fdc1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6115fd7a6d0bb689872b1948d05e7b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbc63b21ee5c10c124c72775d9ceef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336841776609e719c14189c389d351c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1107c7aed192bb51bf1952a63b2d09647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2f5e6248e530f5fd7b68d0588afe8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bb74b81a0b588d2d9cc78ea40eaac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de4f4cd07d1cb856745627e79b17ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcff0df1b728e4aa8dea1357df73e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cc9be356153fe61616397a3be407a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1603382c4ad9b014db0c893d2cd7e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe1e6f255add00e1479f557314cab7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f341bea9536fe40b9fc3510df3b4c4e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb359cbbd587bf5ded0ebfb5c8ddcca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3cb2fda3b1d747bfc83b6c82280de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259b02b6c6d8ff92c0c65a997b7db8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc49a15dba50375e3814e1fec02757659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832d0e2e5c506413db4ac8fedf9d911660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7618c218b8177a1cc195cb972a6068661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4ce8ec5a80f4f17a89a401a769c82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcc7444072a498bb479e122ff6dba6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573544422428a0d4c8d6993928a851e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cacefd2c1bcdb3b2618127d439ecd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dfe38614e91c7b02760fd15f089bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0e86de2467409c00b60bb2320dec3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275ec8685d2d7a6fa0ad9ae779dcd76668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c962dbf6e4700dbe99ad3a835194fc3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a28322ef7c68138f16ae2fb80dd3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffecc20e9a95230810da59c2a18b31671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db077b1f13645bcdfeb82631732c0e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41ce4e8f72f8140922e7bd90fac5af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3438f62798fcab960b5812f736cbe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8f98683df42699c12460f0ba53a96675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111460c48c5f4492107d90b4f83dfc4e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befac7dc22ed41acf47624f93aa9fd40677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244061f8f425e47b687e4727c0f6224678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc181954edd434c9e04f66cf6b451e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02043ae5fff29c37e289d1683453c232680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9469aaf18bf017c2c2e92d0719e4338681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635e1becc255d3fadf4f95e3ece98b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f7f3e3463eb6ea8498addf5759d31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735b79e9b1d4da8b3d3ca39375c748a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3df970e4740a6be674b4f66eb5e31685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e2c52fc859c042d5a241abef37e65686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3dbb4a5ad3492d12cc7f587d61b0b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306721cfe11da8ad4bd048df91710ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1000aa16590549ae5293340848e6aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5b07ee155be22dde2d337c546d0ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591350afb1a794ec4ff6479add1751e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015bfded339a6c9a12b6e7b693f6cda692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b08f1ca27a65caad8fc16270183396693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696e5331501fd17c502f5c2a94a324f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef696b233f2fa86295aa1f0c62d95e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7756dd63e273583a60d4b5670a99e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0df0aaa954ce464dbf62c3951c1c5d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875a1532addb5067d0235dbda0c39d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ae6e65f8d5c1bf5db461430397740699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b495f9a5cd2d569c84d2f9e4c9264700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a196791b9343eb27a364c2c69dea227701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ef9faa1d557375171e735178387d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee21770fc6335e5c2b6b2e9ae9eaa7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566fa2095684b4081cb351bf64a8f0e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d33da6b9ab9437efea8135dff2c863705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b7c251a2d1a6fba524c9b79f0179b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10019f5196e402c8aa20ff8efb7829ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95c4c6a9c3384a0cabd892f24e859a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c24a908d50e42ec463b24b484f395709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ebe2d4d842ee7a57932b92af6983b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b4d84f6b683602b04fa979f465f33711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142e50bc1fdb2111e0d40f0a71d27cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937abca26c88c6e905a921b547594101713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56604971afc22910a4b30cf7d83551714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031b468cbab7baf34f55c3d791034bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d467cf16807e9d5daf68477fbdc084716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9b4d206641d8c1a7c0f3285991b82717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e234205205585bec0f9a7ef76bf17f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ce931f60e8082987e50b687994d14719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ef3437cfa09efffd583e6ca60097f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851477f08b7252c7730434674061363e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9dedcfb9a56792378a56ef3ab7f4e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405495b5bdfaeeb4cc77111410ee7a40723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41392a894eb6005028760f54cb7b9d78724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85127985b5ee31c4d1db6b459d47c54d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59915d96b77e655bf6899c5fb7d263d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875cfcb36e450eb1772542d2e866c23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e40cfa9bf1b1bcc5717b4481f6b21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f12a208b8054c8903ec203416cfedc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51209439c0ff51d13c988fab41615f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d92aceb418c5de158c59bfb0e70dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d52939e39d881797d2e1211e4fd49e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c32a93a114e1dfef7145056249d2f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37345e6e054a9f4806f607e1d2c09835734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c0b6026f41accea99aa3ea1bfabdd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6039f916ce4b5c4aa9add9b6e7e2878736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc0c9fb31658605d4ea1ab94ea28dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3998dcbeead5af775f8ff3593a49819738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb144e356f57e2e0cdbb033272fddb50739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee88ca1aad182dc5db148104d8952b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c2a8d9936103edc536ddd05ea6cba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c317465946a5dfc6b8361f68fbbba87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71f5cc557365be2f6c46944b059d0d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306e1ca947161fdf1eef5d47d55710b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033bdcd602c2f60c5f507bf27c8b49c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfb62e7dce99ea32682bd3ee4856cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62ce4779c78354841a5744d2a8ea31747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69addc0d52721963c15eb4462130bb6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d418b7a4c6039b32f160b877b59697749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed3a5d4dac0392c122b71bcf69f478750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e69b72f28d2bce626fc5635593d93751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4891a3d9d33d6c0a5d04c32d12e76f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deeec95e54f0510e8823b626803b9a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bf257590d735f7e157771cef9badf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b559585208ce7014687bca05db7d20755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea749fbdd32dc96cb43fec64d2396b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457eff7d579874f9e14c3b1ee0326662757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bee685e956c3afd080f44d8db0b12f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc677acab2808d14032eac693b6c92bf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>