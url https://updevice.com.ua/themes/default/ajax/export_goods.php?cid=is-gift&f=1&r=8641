--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355acd35d1ebb4837b8e7dd86131468a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca6a422bbeb4b1f1ca1194f27db7ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1045e699f38258f5a06edd254007b963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b15edb766f6cae4cd99fef213181d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547416ce9ff5bddbbc3b0e785542b035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdda149b0a769310fff17d23a25ff46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ad58fbf1a90e460cf220cf4bb88667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b477c08668d65237af24d901190c8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201bd63b43af209dfd7d7fddee34d3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6926a0b683da00c2aaf8970fe3d321c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d07d02f8fe6cbeaa2b3d8d1e394f2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18a71717f51b918315687737c6d8af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe636002a7dba7a0e31231fe8fe9ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2922a2f7d7835250b820a5243f339c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856d8831c41845a4a519be35691561a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c08a0a545450dd1507f7bdef0584ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0bbdbd991776427033892a24fcd2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abd3b7b70f731849b6549cd0f1279718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23056b190250d21ca3db317bd811fc5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e863bbe6ab0e17f96867f744b5dd820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456de0389e704b7cee02c3ea76a94e2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502b46ad48c245306b52f83beb0cbb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef3698829b1a83707f0c32bf5eb07523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3d07e0142efc69f0e1d1af6a1487d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427933b241e1b59211c2dd4d661aa0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf498fc27aad28376528300c1626aae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96719a5f2f30c5f97740928b448bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b4ce6475849b7df51345fe4522d5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d772f0d97f99546a40b9a98f35406e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059779138c050f36f87f67e7804b787030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ab073c9d356e995a804ddd26f700931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b727360344a46695cfb92af5ee3c3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b9d6286c09ecf7bc246c359fdc4b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bee32a91f3c4d037adab36b62593634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f8a5e1e743e502bb744654bdbe1c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d499f95537ce46db3c48b014a9d4a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207088a8115f220a96442c7855cbd11c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce6121581a86c26287c8b244641c6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5920a89e4c0bf994ade26ef2e20a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f14e25f12a284f550b46c82221725a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88a46e429d817ef38b94a6aff1ff3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11e8b8d114247afad4b7e4cb94bdaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1cb6928652b6227f567971b3919db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587808e7c9ad1bb77ab6dacb84f48f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e44114fdcd935ad0dc3bd02cbe12545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3b587cf0b161017c54317d947012e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4768b7117702e6cad398ecf8b451847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c03d79541412ca8646e45d8b814c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f4a2fb9d3495bf5ca0631daee091e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ea96e3218285c0b6e4749bc0c0b9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4569c0c83e6f62208edae44a3caf2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233267d7cd741732fc42722f07d2d5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920023e2b8ae5495f7c35228c64e15953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cf8189e9cf7a9ec1b6e324249249354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d67bdce4bbe8c44e0b2f49dff0dad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d2954e3b5fe2dd5059ee4a22d83b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b02066a2ded313d11d83fb97a551057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a52f6425a172a21f75195aff7b01d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed936b52c360ac2506adbb2b62fec1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fc903249c6c733541d3fb8014d6c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7bef00351d00ba3edabfa8261ff0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72113be278f7e8c82059c7a24407c6a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436a3de1f0e6b75dd25c90ea69652ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0212f2ca343d8a608b1c1c448f9f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ac3b365c3b9432be3c8886d41587d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf57c957d0c5c98f56b1c2eb10054a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193942e34e035552c2710db0410469367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc1452dfd3a26dd3babfb092e0fcbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce832e157a77d115c1957592ebc95eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a10c5f0093e242105ae707d95357b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97172837765a6345f843c46a7054cabb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8760ed86003dcb343373184df54fca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9788de4bc850e57620ce438a82a2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b075399fc615ebc48cb3ca4aa1e3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e08f1e507059ea0222e0c4188ad8f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e470427b57a22e67f4d3471a76fd11e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af21d40ce2973a1a8b28ab51bbf5d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62305cba6d9c9ace60616a208009b0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd256d74dae1f676b51e0996de73e1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99184a247581cc4695892b51940d0d3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875c8fc87f2d991c48bad96348dd12081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08cf4c10f80d37e38d58c03c1e8c0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18db02e08641ecf90bc6ad7599411fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e78b3af44548c5d62cf1b1bdd00e6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5efeb2b070248671694461655ed79a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9797e43e27407ef4d7db950ec55c3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e01a84d93d38d4ca05c51a4b7c42ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010e59a31325949419d7697f083098288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a8d57db5352a2c884ada498fd2d0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f48a5763670a0f7576033cdf33229f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aa97f5437517ce86caac7a84382a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357e7fedc87c7a932521bb8098f7a3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32325ce50cf6fdc31bd1dc63414dc3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834251672108803da37bb5611c4a2f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89d5a8c9b6d326c1aa4bd0c9699c6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c119fe101fec3e4f69db366f90a8f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b68c3f25cb77338c71abd6403872697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726484620b91a1ff8a8be975a57bb5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0db7c33a5b2d5e2091465fcdcbfda099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8db12d019e0fb750b6cb9b5f10332100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca0798a5c752d04d807bcce2e115ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f533bdb3327e48c1f9a31581b2ff718102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32c57d6b4480aedad80e93bc67b9e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4954ae46c9cc07660d9d41f607938b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d5f96cbb59505435726796b8b5697105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daa6f859f0e21b47ad6d1d40f97acc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edd559b8b8222df4fb4708e3526587107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfc75013b9debde357ee071a1c88f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929851fcbcb24e5c32543ffcce8043b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a641c563b52798ed61451670330fc9e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0c243d2e814ff24f41d8e39118db7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f71354841c1df3f24882d9c1971ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bcd0d7e2f2afd7c5d7b050119bbfd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de0e875216e7e6de41fa460a671b38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c7b00bb5f942f2f1791a0d167ae85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751511866575b5a5994c96115e2fbd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330071dd51249fa9015a705756a10ef0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb221cab3804ab2b58524e202856cea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2323e972e8b92990e803886e7c16f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5463655ad02a216693ee688d34788120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e59a6f6e5fc7d1ecf41f40425b0f80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789569fb614a7bfff5994041ff388824122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502520e26b3eb8e686e34bc9b8d246db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926f3ba0d65079be625dd124c49bc8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3014a1774494836142a30af0a5661d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b1523ef3318cf6234d0b995c4d225126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d2d8ea64ec9b237740ca4263ee37c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd63c6056915c15964712bafa319922128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a31fb1911c9d76986a844cbffa8b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252134caeae4110d02596b0a0a361ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491760b672ee882361763516dd6ab545131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5c696b103f4ffc8fe512d45094cae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a674542b1ad74db0c0c6b338ab2ab6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620a7311b132461f9ffb337b4b177ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b690a0db7dd59096e04147043eab8c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822d601ca6e15410d2c526d092239da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699d0a1d12938c1862fff9b32973481137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a151b31180d3ff59644df9e3acd37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e553c238f9f4f7d32b00646ed979393139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de690ad59594e23330ed40b6ce7f97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4d640c9f987fe15582faba015d3b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1714a38a5de5dd64105732c63eb1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83612d3eb8ed8810d45bb6b1cb516c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a3b22a1a2656ddf0678439b0da625144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab6d5fbce02644d3b0920a4d1af288145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bd76bbbdba544506dbe75037f8544146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b124223eb4d1f7d774ce619983426f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973f728e16567ca5fea7771e6005d58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a94248690562b059f0f8d5ea03e14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1c7ef6e786ebd6a18486e2634ed5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47fd8c8ddd8b0f343b2bcce0f4cce8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32168bc8a55b51ea2cba9bdc2ef55add152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91101718c483b81ca03475d676a5452153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e4b37f13b9c798bc8d69d5dca9d92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a056c436fe8787ba94731d8024eda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136896fbdb5fdfc7a71a9edb09b74d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0767f7b73d5407e3d1731ef9c1d00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e412ec24ba4ef2bee06e2c73a3f54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596d36872fd1ae3a687d8662a2f48d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4927c91bd054fb5be1e58744d9aee3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb12976fe83645c74a8165babec5ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c99c179211195eeb4e406cd430203162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0609ea9172d539f4d542ccb10e9674163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49449237d9b84b5e6306e2ef6dd93c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b135026dcfa661ee52d8edfce59503d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08c97b47b9327049fa6d56703f46f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d23a71c73faafe36822ab8fcbd4e2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b68728bc0e520331353172cf666295168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a49544274151768877f601a28d5c3a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32057cb1a5ef7c2ac7e1eee8fd464fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7d3140370ee0732cf03ce87e09b35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf52ddcec45ebf68d05e58261bfb334172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c131d475399b126d4da27286e86d81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f828dc2cbad296cf3cdef323de5a91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445d26de3e60ef07816abfb634f45ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e971eb52f82f117f65ab8a73c955c11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162dc89968a6e023a224a491684aca3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702eb470d44de9f0ce08ea8bbe4d4689178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd380b96ceec122696270299d2d69c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf68861814171643ea6c6552404abfc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2bebd3fd37983dfdd0ad74a09eb28181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955706ed65804741e4baa3e7535e9994182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1991090d7e1414ef2c205d0ccb1ea8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6ea86fea08dd2ba608db9afe5e764184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a136efa547cb10589cad2ff5cf3fd8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a593ab2233ef6ce3ea09fbea0d739c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1854ae9a3531c0c1860e1c2e934d519187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fef955ece7cdbbd60d35f3d8b4aaf6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20b70a5e9b81f7143d5e904f207016189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542abdf463c5c1647cf60245f962c893190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef966412bc2759a862ce59627b1f81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1509d784921d23ffc7690b2bffc958192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93590fbab4955f06fbd4e8ca0e7db3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138ec7a0bafbf9995a5e614c408e57a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e348fac65d90fcf2fba1eca99c5e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026fe85a374caea3ed448f86806a538196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770615e9f5eeaee8ad7ebaae4db84ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4cda2f4dfcceaad6d80850bde5bd0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d7691e55082d7272aba6827406c62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6404b70a66ddd57e9aad844ca98725200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad971b97966ff72983db587bc33aaa29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f963aa1dfe54514973277a83482d36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cba96e1303f62fc0310cb705b26db1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188483ecd92891d7c554e6eebf83ce88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6592e85083f1fdb8d4b7b62bf1cc7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffaedcd392bb194c5e3dcc0d6bcba3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b147c0ad7a6a038867db9b3641f8f4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f0bfa7b7cbf4024a4e721492bf6e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126015fdcadf4e5ab9584ae1f2bae1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaabe1703dc9131816415953975b06b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95dc27d8855ff7dcab5ad2674824a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95191ad75a645a75a8f64892a9298d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1606df76100b0880787ede28fbc8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfcb288a15128dd3471f447f7d7b2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b25e75d76e7f4143a83140abddefb2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb443144a5c305b478d38d53084717216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea51050babf5bb5705a21985d2d4b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcc05ef600c88e7986015b757a264b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ce1438762baae77dfb257149fc5f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1dc43745b4dd38e8a4ac0ff248675220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617e07a4ac3bf7ea03438323d2f3db2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9ebaea7a470e616ed6326d5cebecb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed3c6a9ffcda9af35d9a9e621bc3c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b00eabe26b30707f7c925ffaad6ca3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d772eff6797bab4127c2cab8b552e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27fabfc188ab3033c4d9d97f788820226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d03673cb88ccee4aeba2f3d016915227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a23c0f85a0395874bae5e7d0c7e108228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1bd4512df4b97022d65c27c0e73f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcef4aa1765a9e14a96ded3380c738230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b31f1f7d83107ab38fee66e8b9a54b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d324b89dd022d38d830c9458e468141232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecca81aecc6ca5ffe2234df96205020233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d3f3fcbc7245e3593c1d1a03f86a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878746a19ee5ac8af9dd611491fa9c98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0cada79eb55a05b7734bfff10326e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858220feb84fac09e2308ea741ffd58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cde75b0956d581126649e83e051de2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154785e2ecfdf1faaf25f890ed1ff4c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795bb2f10f087823f715ad60adbca81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995467653692299947ad58674e5e212241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7755eb0a55435661ab7ed8ec40b9c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612a2c17dd604ed92787245f2702299243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcdc47a4c9b876dec5879ed928c734244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be606565bf932c51e9d441f8735bba8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68eadc07dd9b4ad9349732a47ccdbb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6070652677be4cff73157a34a2d5889247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867083366acce8c12641b7e5235e333248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6ecfd1ab4e1e26f5ee6bd271632b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4f14f2fc9c62e351eb02c2a48a860250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f26854165e7757d1c8670f3ceb02c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272309b267d5c447680eaf37ac53b0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96070cad7ad347017434eb4d638c1164253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847cb6dc134f4b38d98205e85352799254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbe11d0f6dbd24bfd8692c761cf121255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de54d5a0f37827852fbeb43479f5e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2221c29ac4054b7f3d53f1fc9119a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f6c9493dd1911e95f016c3d2b3f5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c2d5b8a27eca01ffc3fb1c1fbe1af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3765c5945d94df7d125812f941bfc7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877adfb4a7f4b2f8075d529668647a94261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7837dd6a706d4d394ffaacc5e9808262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286fd7bbc2be93e1b829fa5fe217284263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07196369f80927db325c76d288a7e627264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66826a997697c52d91a68f1037f477fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ef6f1d98d8c6da60a34bdb0a7fcca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b162f4124b51ceeaabe176484d6db8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50214b6ee4c3836e4ccb0d550dcb7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3273cdcc07485688a52d2d6756dc63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0919e2a7802dac35580bbc963c7f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554546e6b0cc41912d8dbb18768a560271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8cdb6decddeb28ffce32b1f48d149272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153af333494eeb470bdf925f5d6ba61273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b02ebc4cf37db0c8a2accd749ce60f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1a9c95cf5527aa3de96d2e0f73c08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381803e82c3af5543296b3ee7661b2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ab656f84b38739dbd9462d78ea18b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51ebf7e745cb8201d1e7d95ef2933b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b3ad1e44790af1a3f2af51e0291de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a8d88407b5a0525e047fcee42f803280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251ca2faac16e8162393a43264f19a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a3611dd7783b27eedaf280f9ca092282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cc5eb02e760cb1ec6093e9a5101a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fd39957b8713bfb62cc98f7f80122284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebd2b0c695d8dea3b66c5d80db1bf4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ae04971209be48ad4217e9227ef7d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5de749576e70d4e4543e8e610ed76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe50f228afaa1401fde4f4f1ebd77f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2627764105649963f7750c032786f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae1b49940013d19b199f6a0c82c247290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee49c11158bffc8483dd6a4813e59ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92378863c94b584a4f99133a5918baa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c17b7bcb29f952b6bf7b1bb5a975da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8613fdec1d88f25b4e18eb52f3dc8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d067493083ca9e3b87fa6dfefb77ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed9fa9331c282a035bb5ce8e6ca98a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5788103511a19c8341d3cf9679b48f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8653ccba405cfa71ddaa2c2fbe67c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eba182d273743c2c294407ee3594f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28facaa690f6df86b4e1a7ab405ea598300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd9063547057b27a358ea7a653a6c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5ad33a19eb4b7bad150122c952433302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e91cf82786db009bec99cb78292bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b74ab46082e15dcd75562f4ee2d85304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332395b2111581664688dee741ce1d23305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dabdd9a013fd3560636802bf7c78e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b4dc0cf90af817ff2022eeb060c65307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372f6a8242b145cb0fbb1aea6fea3e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d834de76a49a69e2c238d6dc17046a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411e5509f306ec1a544db76960fd138310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f8a8545565cf2e61d083cb911fefd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cca4b3fad60163d0abdf66907c21b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f86f8d3f719665f6955d2243c41a7c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112eddb521174b46a894e0cb2e132796314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcd480afd7d95c9b6d106873148d88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca6b626156dd4bd6de19b5cb3f61ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5fde865c7afa9b0f9cb2abfaa04b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d97176b4a7c30e445ebaefcc5a24b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5680b4b294cb4c48ab01ec5790f223319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f971e71a097f4c37cee0b04e2e6390320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca093b6e2f962943325d91dc415d524321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15748a16ec5c37de092dca3a8161cc20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a54f5fbf3db0b3348e6e494cceb398323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c49f5ba59e91037ee0b153158b071324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f854e6c21cd8c7a14f0133b92a3bbad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979f7b49944229fb9cffb3c41c24fe5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014e8be9ffd6963a7b8389b6ffada6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef7be4b98d19bb0d003393603163ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff21b503836399e361265d8510d80d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91d05dba0973bb6fda0a4f65f57838330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e37dfc26e8f268b9b74efd0b91daf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8dfc8947025839d11f1c9e919c566332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0f410a3d219225742db98e29d2209333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae101266973c294bfc960a2f37b8dee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca543d850f345068405be1ad2ec01f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6c124186d8e19c632b4233675c296336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc0fd6d61d0fcc512c26263465f2b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5936be0ef49aadde47dd93ed38a5d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d916a2d06c787b79226f375ae9795339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f570d14b51350112613724b034a5a8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd85ab1d675583cd1cae8167da9453a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66291b4d33bc2ceb252fd546c7cba3ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a747bc2e7468c4db12f756b0795d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16892593f41d4c7dd31b77042fb470b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a463661cd2a82284c183f6370fcb23345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01fff2c5b560354a44a5e6a2d3a9a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05ea884c8a45257d5c9d7accf51947347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94244f41529fc586e2b25041a7e8e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f53c108c34cf45d86d00b424de745349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbf5e79d5271f54a8e0a4334f1aa7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b708d3df2c6e5ab9bd5bb8195c01c9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2350136bb9f6810eef1563f56f4bcf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3317a775302b4414554f8de92e1a88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286d3a9bc6656754432aa16bd99eaa3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76c0e850e79e8fe7e51c26a2f1a9bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf43f42501032ebdae2b2bb56bc4451356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105cdda327f17cf14b8b692282f0eca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b31450015f654a8f3eb72b0435fdcc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac909d78cc51718afac8d9616441c5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97885c30a397ccf9fb41e81f390fd3f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7cb54e6451896096843acb29047cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93131f26782e77fd1bc2ad3822b5a69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0053f69202a1241080c07f502e37af3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3424c2c00955f0081f7d1629338bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421143e45a9883abf30a22c117c0fc6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ec6969ed5695066472b59e2dbde53366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aad6a0f30450493d2a761bc0a72b35367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64535e51cac81aadd1cf2e02e135141e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54080c2c96d7f8ec4486ab3d428703369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3d598473d8757d6ffc619adebc3cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984a67482a96c5f8545550d88859c4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b598b6dc5f88c7993dc29353c0641c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f652359c895b629b421af11bd119cb9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb923e0a066ecdf326dcd4ad53aff2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f7993af420ffb9ef336ec5a315f9b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e34a98c15e5b04aaaaf28a776e0f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d092b368f450f4eba233607e881a0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d01a94b3c8803f3a24668f252d2f2f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4657d84c18f2b554f78045446ca90ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bc5d3607a0a857e421c35e7f5ba2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f8621113a20890181b5a3bb20728b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe5b46f1e7e2b6c91e6651d121a41b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb5b32661623a45b6c5792b2ccb674383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b1c3615bcc93427959ab54240d6ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fe271dc0bce41b4a2428df9dc1070385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bea7bba0ba15a6080676ed1bf1ea4b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff08af749ce25ff9c9c81d28490e58a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33e0c0efea0a7da9ed992e81525b64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66cc2751a92a8cd6f7ae6aed57ed21389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8296301342c0baac5aa22e210366f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953372dc3a5aa4011ccfd66070cd48e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9a247279059ed52eeac71e336302c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fa4ef460bc5eb8b293bf655c40ec4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fb144ab599d87f5b39a87e5fac206394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ba300cbfd3e90050081881d4a706a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51085a77eff381a802cc7c1de02ec2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a10a9063229932fbcb4030ea1c050c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7e7a909451aba9d52a4ce16c24049398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562c6e4d8b4a498be89610a479e4a0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1cd191dc30b670f3c292f6306d0db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816eeed76da8982da716d44f2904131401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c743fe545c3e339713d3c3f39dc8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e6777771706a19bb1edcc5ba8d004403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdbaafabcb818609666642819a73da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b152941039635813057ac84601be8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802b50268563e88d795ca28e2b6c042406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a21aae83ed9a9b73ca96d162120d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a953070284cce09aa04302c1e391ce9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edf45dd60fbef9325f12280efc86f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49029ea9ecfe68864258916eec6bf80d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290214abe7ffc144ef5a09fbb5c272b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755bda3c63fb6742c20999a4e583eca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37696ba549a4d0003b956ae6232511413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47ea0a47ffd6e6d037055c96e7b688414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef05a4f29649d8a9ebf0d4a92b443c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86f80289ed4b1b0507da9cf6e7d3fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f1d9cacde4758586a486fdba5ed53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eff958002d6545435f58d49cceb159418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1628245a2985ae3c8866364238806b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f13dc480c6cb9e3206312126b6e7c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d8b81d23f841bf7103e48e627e77a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc2bbc20e4e1ce0a64bd7c820b85fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d603ba127c6ad866ae0024df549e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bce55b572a8b25518637e32407e20b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a5f126ae2525379e93cf819b7bc0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ff8ac684d87fb9beee068e5a11f4e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f4d8d427b467b17939d424588e86f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6888e54c3563b93401152d29c1451db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487c17bcc11a24de447e33e0ab8d7b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b063e4cace05d933c074fbd2b50f24b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5ddcc8837778e17a63ba29abe39d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75464cf61fa386939d647942db70925432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35d579072bf5d97044df5129d5dfce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d33856a3be9a77b43b4de1bde6d849434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96c5ce29a5f8d5d9e297768befd502435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfb5398839bfa72adf923b16768750436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8a80437e900fab328111e49d930ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f64367b0d7ecd5512bdddb3af44e7f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c040c695a70b37e821e46a38a7dc7e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf4160c4606c98509bdd8b3c8fb79c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b73c67e497265cdee1897a062e6ca8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c530742639104638a5c86bc22d0974c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c003959e443123bbed866a53664f82443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4384080a9cdcf2b81f65d4ea3e2367444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15aa11565036e630ec7e296a3f9b772445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890136d6e2dba2aa6bdebadec8dd0e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11733c50578ffe91f08a86e6d2e2925447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b635ddec175dffb27669c8ab51af49448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e16ffe0076f5c2cf35f2950b3cc31449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd579c5e53a9e92f9ec9fd48c86dfe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaf6a62efd4ca1d0e3ef21d1059468451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e52154f087911bf729d257a7d1cc6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86dcfe6859332e6157d3fd12fcca7c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443373b96029a130e9f00aa277dd09f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0c225765801d4af413ff3a9b9cd46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b62749cbc2c0633b51b60b97ef25f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ad56b6079db46e87389c4e860824c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbebf547ef300a53cf2073c4e0d16d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497eb376c750ec63e1082bfa9ed0a9c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1884a22294886ebb6acc889526c50f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733ca416966da5f8a6574db6449206c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57001330953b62134efda336d76772462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61ba0fa40f06bf28babac389875891463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b19c3dc96b08896552df0f92ca7d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa437cee6f183e4a47cc90d8739d57e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fc705eb49d6bdc50ef8b291c3495b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea1c479222358289167e6be2039ed3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51badf39ab98f98d8178757ba9350c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb4cfbe7c34c985626dff877108344469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d2fb12730b992b95e992b104de077470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cd2df2c960509bf63553bb8341f10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71a7fc16c932b3bfe4a8ba781b0dce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be3be350a3fa693925b09aa6672c9e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0eab2e42404125d9ecc7fe88397f81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792c943c13b3656d811049f7cfa5793475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1eae9aee3fe872d7b3853e578a77b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224541c34995fc132831232c8f7be341477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6510c3d92123324068808d9ca69b4a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea296f4328b2e5bfaf4dcd0a66649603479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293a63f493de3c46a9d6b6428f6f52c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273f7e83963db27c0c747e420329a8a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c36b94f9e7a86c57164670731bc58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a404f5887db651727001bddec16ea6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a31fed5204290b1ed31de08c8c3969484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73ecef72d713fa7463855efe2d1dbc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51b725efaf68b0335d499f477a03f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1762ae0a139dc0732ef0ad37f7582e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c2bb6596378268df0e655341b3cb6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28652d1d1d5621a38ced346b2419fe8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff315aa5ce2cea485a3a89573893eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55273c2b22d9befb8171104579e5a42e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491392134e61f8e0274018dcfd07aafe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c453afe067ef888ab7703c647b2ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bd5c02609f430aecc4fe9d5395088494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713f37632f55f4af0eed2fba8ed8b79495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7c87c39ae9182adca01acd9ef0462496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b557e51baf9f3e71829f769a3621bca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6946eb82593d951e6f332238f820d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1a1397dffdf3c9b0981007e003d69499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ea6776a54f95a52fbdc3ee4336868500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e57e5f0c434c7df66bf765d7704245501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1c20b897733d758dc7467914560d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abad0da56c1ef3df87973b5ef064c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d4fd1ff0bb3acbedbd4cd60b7fed7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac1035540f545fd0fca755e5589331505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd61e4939e6df8bfc922fe058a2368a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a5c9f3ec8f09923836048310ad687507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce044aa66a73e4c7f53920a9e926ba91508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049f62aaa6f720660b386a093df49d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258dc61d2fe5290b5db68122915eaeb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db08c38cf029af9bab1c58dd0564946511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e645ef82fc635e2999edde59bf3b44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17b289dd709cfd9bafc7da4fcbc3d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a75eb81f035049a2090ac9f4dc2cdd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efad6859e7f91be1b816ef1ec2337b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f1e2be4fa56034b5f4b0716a8b5bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfc4ce1e8280fe567c08cc741a383f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b787ab4f0341291923f6e0d35bc9a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914d5a7bc4fe45b17c50ebd84a3b343519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259c0ec7aa8065cf79307ccd227c937520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130c681c1f5fa1632dd58739bd2ba7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e83ae841977f3cf4269a8c810d825e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dde6011b29222f1b6c4aad9963771523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865bd41e3a723c4aa8b9b5d656bb01e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654cb746342a55b192beee762f0c01a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c32bfbfd6e453a137a9466f682f89526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc4e628530aa2042e7ef35779996f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b07f8f4745da2ca0646d29c293cab6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcddfe5aa94529c87e0a4e5a973bb7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146937a1d240d027c9ec7c480833bc16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cbb041e9631773cf912c4703f3044531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ec49e63114c1940693f3b3ddc8156532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b25b0cc80cfc30dd1d65ff12c99cd7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5990e96974bbb73a2ecf9372339f302534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05a900338d35b8c9cd9f43f4bdd224535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a437b55157bb1439e65de8b0ce95c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172f9aeeaaf55a716eb13fd39cb0262537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6485e8113f172ae18e57c73f8deaf2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f2c107f6ea0bc79a082a9361e99a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab915d688428b409cbcdb82e6ce54c9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c03b49e36898d26c5b0eb5e5ef431f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d832e79b71ff35a27731e38d07648542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de071df92bfb6e49ee0ebcc2039b76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f921159d38499137ae416279cf14a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b676e03fb01b49b271f685f67a8b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e20095597fce9d40fa8e254a6c1d99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b24511413becfd373702c2d98db39e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505cbe5930d84c3aefc6f6b295fae47548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7751ac8f41a86cf955899f60a98663549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee580aeaf743d5b30bc5fe7c463d58e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f730a54470ccabe8fe5f6940c3961551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c01c2f2255466cb1e78c1dd5f03cac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c5c49492740877ad87beba53f401e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817c8dcdcca47229bdce0f50e9e176f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d4bd6da0b959c276a0825ac6410cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c179f47d536fdcca18379ed867d8e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6b7526def5202335453c445e80506557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba20e1b7ea6461f666ac55193bdd2ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7656fa448f7c7305df0c293919efe4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672fb8afaaa49188551af9d359818c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9ac28420bd1d74c094a62c01a2d7b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38741ad6f8ffdbc9445f49c667169f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bfbd4843cb116f72967d6a4fd89b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e58d694651f85acf522ce9b5086a7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8487c1108ca8a91cead66424bd9e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a1b035e2a99d264e7e74c0c10985c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce093ff1e3dcda39627447c147d95560567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecc48a9349b1bd797f0cdbac95d2ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57661fb17a98a6dd52743a412c7d859569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4ba86180b28ab5790b259b4f4af62570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50c3c7e9575aec8836007f3cc37788571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb818da202f408df64c8ee172e150b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804219734e6cc5b7a852c7089f5b0d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8a36a830cfc6a2bed787d4d0a42d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e68f4de150f0c3fecd5b6f2c6fb526575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293f7efe1d22e7bd3134ba9e41606c9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7bc98e8858a4d2cedd33cfac0f3a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad97ca7197dc2f8cf6068dc56a1ff0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164be9223b5c661303f7ba353d8b1073579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397f11a9bde77ff542ae68770b58562580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37075ef08e46c829e9afca21787fa0b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2330d94ccbfafa52f4915be8d692b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f035cb48b0e5459a0580a138494ab0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cdf38f2952578bd940d010260de18584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9bd7592483914cea09d277f9d9aef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7552e3149f5b229d5e4e0f7dc1f4f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1365e39cb7d976a583a65e8d1204e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76194217b18b3988ec4f577919c18cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1c6d1d879c6512fffadcb8b0703b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bd5f073a5405bba430bb2a6b17333590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943d7bca8d4b1e7a3d5535a22d2a7aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e5cfba2b28a915bfb5bd349d32f03592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8627ec75c54964139429162afa642593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a23ceddc890e1f9b5a4bbf0b47409594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807f1be5c50a7fb720d6963712fc64c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6a5b4b3bab9f252f1d9919a57150f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bc45349cdb9bb8448e4ae20e13397597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31678f3b7fad8de11dcc6d192c9be0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48655eb1085f094807f53f98ab4d83c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565b00afbb0de34b4b119cf6e6df3d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cecc679acba4c8daaeb8ecb0657c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420f1780e5963a9d44b0504dd02d7bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554d81e144b85820fab25775092473b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c60b0566e5ae1e2c432254a23ca51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ab138bec50dffb4c3e1c099254f64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e57761c638d5ccd690d31d0b3b926606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb89f5327ace740d8b540df5297dd0e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db943b4441d7e3a8a443b64a8339685608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3ec77b10359f72f146664af7064bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609040cbc3ab31753af93e1f683da87610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57b9645651dd3dfd2bf8703c529177611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce92ba02cd1f4256aa009bc3608d5d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667844daecad0301c2fa87f24853663a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b0f4ab725930905180db2e4fb3470614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae667e3e506d166372ed7ffc95e9e605615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5fd2841b3439931756ff5e741b3f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba06a166539b566413bc0b730a611b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3a0af588abc0467b239029284805c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e295c1da6a624f28c7f7545ef267027619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1df6218d7ef2c64231bb06608568ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984f7778cc7c28df89e8c23c1fd1387621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c2570f42ca2fd24e36ea45fb1cfae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bc50aa4fdd7492efee8d61dc08516623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf9288821e4efc999e21ce1ef6908a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da19bec9b3a4109d055bb8687b80279625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65be314d0b984c13838d3f89de3c84626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0667d63230401ddae82e0e864313d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb08a017d735329b18f301b8830e5a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92c1c9eb90aede07bffd3e9f184eed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9fb22a8e88612d377b8d2c4147923630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbd187697e109e1b8ad330e3246549631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eaae8139ce47cc8d99977ab5e303d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811740c962f37829fbfbb4e7ff5d2e6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25e42fd49496e36ece0cf11746ab32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf2463ccd1ffb7bd581757057f88e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04b23c9497c718da1d2c0518eef3cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349f4386c19a26e65d651fc8bb49d0e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567db3aaf2080fba5a971679c40800d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3746dc2d915995f28af2d4900b55d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12d051c807e4cbf0d49eff36954186640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32f06a42de33b0bb1c4ea6364a600e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c250a3cdf87ac1c911333a252d859af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907237a7bd25ec2e1cdf7c90faf80eb4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e909a17eca325b27b1010842018c0c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fffa73eb523ed880fb4d73563af79645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d989f013a8901622602811a3d185d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b2b680f577f50b0cfc1b6c6cb7222647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03833cd8a30729772875c03b2bbb4e4e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa0101d785608671584543701399cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b92572256119c4a568754accb6d96650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e077a1b05379ee4f67aabaaee777be4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f543ee081c15f7b54afefb06c55c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0f2fae0f0b8d96b84da02e5a46205653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6a313f5daffc7137a5d6f6deb5a8b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d0217a039030d1eb0eee044e89797655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094934abbb494e51400614ea053222e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa245a292a403f6cd64918303c00517657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed968ae9e177fc1e9adf157c3ccd5a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9343b56330d1c7e1f31dfa517eb7b23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbe7140d235a020eaac459aa7acaeb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ce1e2d9da8e3aecafe393a7971f91661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1c95edda11f9a220aab8e3a69fbdd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e9f28338a94017fc4910016266ed0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660ff68a9e1ff465d459506e02a81d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fb99c18cf636e8c769eef931b2119665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0142e68ea6c99b08f1d582dce2214e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319046587eede9711d2f2707e51d6a58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31264ddee64bc2b87afe76c79190e994668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710c4ccbf27c2f34232e9c852a20481669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270f9d52b92194497855955874f5239670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3979a3bd5df7368b4ac566e0758a520671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0bda79cbbe5f8d09f4989924d4974672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568aa67f7446e3ad0e73a6457cb93ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40661241445fb54126990806ed79b79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f131280fe4159949847d5c0b82a6ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37c7a58df476f7da9aa53d50fb46aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3741038ec08d2f5e9bb92e3383d5ed8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3607c9cd769073d53631e59fdebef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b8bf0b90d3f250149bb56df9ef8a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc407913644082c2b80ea6148c670d88680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26175ce3798163008d6c2a20a49dfc5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3f7ef5e4e12f09a91b8ee5ac175c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef67e0c9c3b738aa210e89dd15d680683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec839042e36866bfefe7ab2c990d1aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd277a6744479575f0af74ba90c6293f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e22bc6c40df9e1eb70a1e2a8ed09c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d42e4c4c2ba89a58522aac45b359c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64927b4d5907622ccf4f7b11327eb2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18b191ef166e2b7b29f551cd0c7b5f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcc32b44e0d5165ba0fb63df887c9a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635f01532ad00f6d36a3ffcc1365856691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e9980ecf7df00940d22d0aacb6d3c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d58fc91cb6ea4920f001220b161b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a71a648c9b1dc81dd7b4695056b33694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744c56736978087e5beca7c501cdddb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcc544e2100b310341b103992f67e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01b18fd70af87508b38c39c30c9f0e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d87127e718eb5325ad569c7f8be607698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d184ab91095910a1322ed374cf0a6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ed14787d15ee1379a948a1e810476700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f01bbcaeca4cacd96504c98fc9381a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655cfe5dd223f396457e46a0e835d5f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deb49846aa68ef1867e445b0065600703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38d739dee883a198cde69ab91aed85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f19e7b760479bbe809a2c57f1088a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e6fe7d2fa9b065296ce47a37a6570706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e09ae681b342863f0f900c1c355dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabe00e6754aca099f9c81d03a3d4e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbe3cec74e64b487119aa482466a98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c55eff1f8290ee44c152d2f0a370c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634f2a3d461dda707358ee6ad5cdcfc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a883986ec68540d98527ee60f21ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b36c2b22cdee2623e624a363c1719f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d65417a65f8fda45d6ac58e1fcf5ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434483b8e666b1d74966f2fab2ce7e40715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346b2fb62c7f9f19a75da9e1b0653c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a97d820ea9c59f13ecbbb0a012787717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cf3b857948fc7083c02bf5012657d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f4567d3af5c26623ef40e0785299c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6b64555cb4d9c0f352f75a76a9b70720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a718ab61c9a028d6ba2c55eef7a9f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf21d0ae00d1bfebeb444a8e816bea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109cff9153f359f0cff63aaa3db4a8e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e36873473f607e9c0a88cb16b2c4ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814318568db027ca32d3bf4f4309b476725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75134f3f0f402cbc34cc87e077548285726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9ba25cae6a5ff606b209488331c39727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456939918109118496e60d087cdeef5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d73b761bf572d8643f11ef2d6dd24729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f82caf4dc0d29fb129c92671dd2436730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1af3d2ba3a1ba1494f55f3ec7d82a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74d3817a11bb8d8850bc511e0ee08b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072be0eb5b4eae79c403bc320678330b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e4b21b8b417cb9ecdf7cb6c603520734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf9d021ee0792f5ea10a6654506b7d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df5d2a2d53bc6138d855bbd3b209d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e988ec2f468524105dbdeb59be94fa7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7f7a29a5fc9cf5a1a0f3b0e876343738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a021a0cf1596878529f95720f25d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d668c659d9344a49dad1799d99c3fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995070ddf74106411189655a329eca4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802cb560d93e28b67c3beca67a6753c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68c6bca2283ab586a10c94a76f0be4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd394dd5488c4d549d400561418809e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b49f3d56d6369b2f9e6d74e357052745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee2baebb35f923154611db8d47825b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7a13f4d5ede5395456620d8afd538747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e282d76650d4b9c66d10e02ac59dd43748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc5b6dae63a5309fdacd1f9d51857d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059f8d4a835fe246989c2c46a13e164750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70979860326ef87f8d54680c93f2266f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a29427a404093a01f1de5eb8d445c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e5cfbe3ddb5542c9d8f2de77be32d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef49e7c963851b7150689e06238639754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b5604061dc526d40c5a101c6ab83e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabe924a82079e5a7de26c0aa975225756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024fffdeba4214ba4f8fe2bc948454a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf57289969fb69237d3659abd0ea475758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9c1120f9748de7ef79e7627689ab6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd1b2a6809ddfa249bd6cc3cf3d8051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527934c9770e68918d5de2054ee63a7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff83b5f46a5cb7b9286d37dc8753f743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acc2ea118b5d46a2f2e7bd85730d354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ad8f273a9f65053be57b5b4366d025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad47b757dee3fc49097e533f1850ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711acee63564d5ff377687a8dc9ed387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329eff49157524169ef4040b165eb3ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe9c2d0953d34040f1426c7345d50d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e94567a9c2c3e83dbbcf84d942cd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0897579ff901609f8d5dace546cc711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6365be7e0d4f2b4d5dfc55b8699e2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a71429de3d2b327e034b4a88c0c0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9ec87fa7c4b38dad4fa52c734e5f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9926917201f892744aaf26d109164415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff060b971b2090b2307abae4ac197b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9ff9b7f4b15d66d1bdfd56054e82717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f604a45da10bd97ffb84cec4595bcc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc75c4e183f999951da1c6bba7d98419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaff461ac66458cffeed57b57469fcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233cf7b0065bdcd080c140b1743377e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2c4adf4ae15830db39ce24d3d0bc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830d7e8c1fa7fc2caab025e90ae7fb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa48ebcfa11a5035906f493ce4dda0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03faa0c870053842af95256b9e91a4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0d62a93a396d7ad29b7df3d0b026726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46ab4db174e00ea8722ffce15a217e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518426023a8943c4639941c12c86d11a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d830d1fd0d27543d432ee6e7400f6329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aea5ed87cfc0c579fbab57ecb8192230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffdf0278ac57ee968fdf1f32a0b2f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0c99f1656ba7ed5b17f2a7c31a26732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94ff44742c654892378b2426ea29c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cc6e68c2e0e836d859a160b34cc4734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42e5d13f5c639900f3c8d2b186dba435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6599bab8a73c6012ca310320b8c7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564c0a570090b9a80ccc962fa74d59837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4e0b2743d46a8cda549d0e12ccb5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197b8cbdf2744decbac564058e4254f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a5bd09a9c3ab0a90d2ef5604056ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91766942fb86b9bab415346711ff51e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1a25dddfa6dcac4d0c1a41e5501fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8f30935cb06e01be8119d808a414643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1481cb9b41a09c2c51d9abca08e3df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdd5632830247a28c9db39408999b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c632086a79194e97539f69288015d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bb98fb00741bf4167e7130d46f2c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d8e9c1edc3bedcad7eb2cdba44ae948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471df777c5ff70f18788c9e7ee961fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83b7cce6f4fe2a575a15fbde8dbea950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd8c0d1eefba92f8b0f2998065398851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ec01bc6d30da562269a4ea639ba9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d93ac427fae0e5c92af5c18a14b47f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28c8da176dbef3caace3a4d76029e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4264760cf1ad7e67ab0126ce3f428b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299438a0587d716957ef2a17aa7b33da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f78c42cda8a734a775bb647affa0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed3bd1768934444a0f482071c3e18158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14a9910c214c1d4574f698803d28af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87883fedcf49020787cca08a5f8330660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a6f5c1a2ae1d6c812ab89c68c433c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fd6eafe0496195a9f53660333c74d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdacf948529b6c22843d7f41140851f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296c30a94fa1cdce2f0f4fe6b8acab964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890faead6ad0f8a301029601090527565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8b87325af705c82c2e489e1d39d7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33a0d250191623597c945e702e5fe567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c3025b061defb4beebea4ebb7e26168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd66566b3cab04153feadcfa1e8141769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18da0a82119425643d57b164faf6c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a64dae1cb286e291d6b1f45d001cd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f3f2c8c51cb1ef96127a10e74446c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd588a828976bc8464e9816d8e6ffcde73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225461cb1b0f9ca65ae4345c51c669174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fafee1c9fc474e56cc049718b486175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fe60b600da773c8099c0e01cdeac376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010c53c0bb56f94585d3453c3acbac377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac66e359f214c068b810781d63254178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc584abb19e94b08fc80dced9020f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195197a936f364913e60931b6afcf80580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd62f5c013aa86d214cb72eb55118581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b934bd76209159f5ca3f77024cb73282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5611de04ebd070fe790f2a2176a9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86667f1dacd181b7967e440cc9d1a09984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182290ef698ea79706c9be93007efaba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c687e820540a3b8ff578c546e8e2c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e4cc18c7b9a805c45f2c5757bd26f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de70b0544775bb2d584b6404fcab1f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7913543e6e3338c48bf363a0c239589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843888d31c7d65be641858d2cfae4b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e59d09bc6f227281804126f0489af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88088f01fb8e3921b6f909b9938d042e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35d4bde170299fec08bc88a45f50ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ff4481d76f91bd94f8f4460f602e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c245894eff94263e0b4f0f1dd974f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1f8706ec9801052d5b4cbe192dcae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb63bf6204b47b121950ab9bc7520f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eede1cba42152e555d7079a059c2f5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7348bf43c835e05fd459711e9817a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff3a7f5e0694da86aa9aeb846d52a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192feb8e435d309085316f997b149c00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076971c2152c66c5f1f6fd73e988f390102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c105962e8acb4bcb938b657dfcf36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e189a583f39dfdb473153dd105c149104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e77a234cc2c7b39401650b2bef4e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccab5351f0485804cff4e2207c560ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3443005c7d307711d77617a04c75e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9566403b1c7c93e55362c1089138b3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2db80fae512d8aae6c3be4b6fee89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e15bcdced9d66271eafa8b840f231110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2836bb5998c8d7ead21ce615360e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5fa4dc9dd4df570d4682f10bd4178112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897f273ed0edb73eb85f6a2f796f579113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29865775c8607eb1abf39faac486ae7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb97cc1e725b5f453e6e16fca1ad44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613c0da301845ac7ecb025427f665cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaf2be1dbb55ba8eba24b9f5e3ed13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5de56e3fb795445dd7ca806cf18f98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcf1595a45f5d703f472b673dd7ea7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2055b493c254401ccc459baf75c2ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11626f4ba719a129c2799fb2356650bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfad4131cd838e59d48be238f8e008122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e226404455d3ca9336335672394d6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb4f4b2997278c6f9c6757b13bb01b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2409b3843998d96b92fb1208c067b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d3c3dd1bf2db876e96ceeb9c6f361126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e100db59119e991f7bbc9def2ac9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f853feedadd5556981ad515659371e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1014c22762a136c4f3f12f16d9f9577129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07cee503a45d9b9258dc140fc54a59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bbd44bc0e6bc064a09c3ee7649d65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6a172afa574a2ba09aae2f7637ed9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14233ee1f1c4174faeb033e4fa16205c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6718609886900cd89de212dedfdf34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bfe3a7692c96916313855f652c538135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4a1c64455d03fdf5e6c9c6ba1dc68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f28efca064f2701b6a28643c6b7cc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6dde2c9c51239375dbae7d89f4145138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea737d9ce99458d848879fc8b1984bd5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f0cd69fe73c6e404a0fcbb0c0b617140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bb37aa7c39496d2e1fc28f484f971141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bff83c057e9dca8b75bdd140ba4db6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14fdd1a71a69a2643a75110f605a9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4696970585dfd166e0d65b64cc14bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bbb9a40a59adae4fe546d3d7537c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507ba88b9068d98f079958380b2f002146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac205f576a1d66bb3ef016ae91093f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70f4b660f6fe45c34348983ab63d90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa3f8ab7a63aef8f6c6fc1ee26f90b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f05d07c4c3cf7c871d87311408aeeb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0da0f6340a825be5691eee0d2536e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b29a54d256b455a145ef6ee18115ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e54c7e36aa11dabe7e00238f30bbf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc325913d531c8a7f7ac32738bc9c4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9725d91a38b9d67147cc6d90d121db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418fd9efe92b918f4280fed36868a24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682ecce5ef6f37d2b61be3a654e4b23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef115e2101e4eb7f8d36d1683c129797158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9aa170eddc6dd8e82b9a2dd96e28d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37177e72672db09a958a720e2695b103160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00de9f0981bede0647eef671aebdba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf79f1c4cc693362cd016353fa8e61f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0262295a5f61a1bdf33a9569f97a3b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dce30dafca8e5d2c465ce90a81142164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4d63abf03bc5476615436425b05db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62339f7e54d52805c263ab023ddd2e98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc9f1a3b21d0f39addb44dfb02188b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b0366cc5a20bab1ec6ec542baf488168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf41b15ed8b51af4c86dbaa25cddcb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26cbbd3922e4b00fcc8a71952c1794170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11740cee4540f0df632e62befcd1a4b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838f929aaeea60e27bbef94fa5446f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed778ab7ac20c4256bf97bc45f1f1c09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fd163d7652612d9f4c465691315d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6763c26461ceabe29ec0394d833c506175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606ffaedb16bb2ef514379401e01a0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07287378b90474dba0dcd6af95fc4e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97fba3f3f787471f91a085edc46eeb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26545232fb01637c621674c5eb74fa97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893e69eb0a9fb4363ebdc06c4302597180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ad764e091670bd8381905d8b0f8e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae6058079fd40e78bb89c98bf34f8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00ed1230b5cdeaaac51b7515f37851183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5b4d038e0f3f3e12bd2499f156b99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fa21b95a9108a1912f1119120a19a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36983d8cc55345deb1bed6ebb8ec1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8c3edb8c6ea031cfc8a77ae14739d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d34713fc74b2f85b0725045e4b5a03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbf9b5d93b11ee1ba8af0092996d76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a521a460d2722e9b02a565ee41250f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261283a07393b9314683533afc088e61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2820ede98115e0af51a2eb8cf872dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882ea70015b8a8efec8ad3f948778c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6caed2e5cfb5d992d3dab80e990e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8541c7fd306c9535978ee2fd931d204195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795af296da058b1cdf4ad6a44133c91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7a6ce96194769d06b8d2fd4efc4d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a63526645e014c51a1936ebc0814c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791892bc098683b8a16e9eca3f16d4a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45a9ea700f8c238a2bd52287a694ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11c376ddd25353dd188fca0940ce03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a10da9df2e02a080dd041f57f1e49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f520a0dbfeb0c232cccb5266df58a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1ab5b2cae35375d1debd669cbcd65204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f1960d9ae6d45dfcf66e22ff1cba9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd32262f39c88ff2e5a74e8d022f32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e7ccd2db694ab2ae214938ba5c3d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c200aaa5b80f80baac88b702be661208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452219d7d6285d4ef1baa8e6c2440550209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf3cc95c6d7910a57247e4c4512637210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6804b8097c105ab766e5c38dd46e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b838d1d133d0b08887e0e0f02b881f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc99fa125d9595d841953d8b444ca85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14238cfcde9942b9935f3a86867a57214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d1c69f9e648d23449f7a0f28f06f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddf50aad5b5427d9b67ff3c7d5cfc5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c536b2c914c080158699d452722aa2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69b2554495824bc6abf0daf0d55590218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f188e369e87b2b54bb872c501efdd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55a53604bf3397cee1f6b8e2d3ddfe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3894cd1c27368ab82c1957d788597221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b5257d1cc3f8e99a8865c1a3ff4b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaae671d12ae80d608853598e5c9c18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3208c89fc6beb1f6ce4a9a6354b48bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd79245e33173ed8803eef064f33a55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17de589828011b29f2180a3ab1232a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341b9fca27895447f497bd3b62950e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a57ddb7c083ddadff8a4d74c5ee24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2acbd1c5fe692e12fd039577529be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c42fc3f70eb455e26b09080d880e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9667e06ae870532735e87eeabe21175231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa282004b65ad1a9606dd85ca9e6fda2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d82550fdc020eb2e54270ec7da509233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ca3ff67e5a0f9aa275775532a2604234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c265f6666b5868cca7559cf337211235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4c41784d5430a7aa5095739e3e3d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b8b2625a438ee50db339bdcbdec77237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05759c1caca8e67711b7360355867d81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d650a1123c5ef5f2dc6d863a41791239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a881f39ac114d7d0341001eb2e3252e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c685669d5c6bdeefbdf3f2b28d752f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05178be30a3a295466c7df9162f543d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d565cab1598f54525320932f9f515243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da810eb1f9d723160dd11052b055109b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c7ae1366a6e9ee0266e184f7967ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f30f0583c409110cfc1e979e856f03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231101ffd2374e2a50f89375e7ffbe5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da8a95a856c436832542f5c09071ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a787ce6288f17bf2ea7e0bc4524a269249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d92568105bfd1cc46574e406f7953250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbfd7153d1f0db89feabaa9c7ccce2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d146c6556e9926d90f9ac90f49ca6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e2d51c1ededcdb2341213c3958719253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9f7bd8198cb98eb1b10e1bd7ccd57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaba1db4d43e8d9a99e75f4af4f948e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51f88e1271d02d35350ec08091d1f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1745b36c3d7c859a030f0b27f5e500d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01007690bab55fffa7f76287a684fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7590c4316fc2685bd3d3db01708afb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daf27e209681c5d70e4363223833b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431d638a0de1492b654e3c997fc3039261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8837b243a9f8de53204f33ddca703262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006474b0b1769590f25fd8e70fee8b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f3751c87715f2bcd102a3a9f9b3fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2699c7dc81a154e7bde657dcae2cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0719eae72b528d41513ba7a9b8df1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83e48688a73a769d8b44fdbef5988c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3632f379dc5aed2eb01ed8e9b3323d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3226aa336476ffd55198d881ab98252269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3130cf92ba2b5e3352ad297e284826b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202de94134dd05e8d20c010ae60ebd8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed08ca0a4d24ba5a24e307fb1cf425a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2d1855dbfb1faf6557802f45fa561273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52298f1b53df93bd02f945304857db9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288f987324db5c7cc484965eea47a79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce34d8ada730b3070b251b264416dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea1239645dcf70ca2e264dc5812d22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c82a120b76073cb01b340c61b1fd7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46226a8fa83ce7a30f08f50fe0b29e77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0974807f8a9d442ded1071dd94aa59d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732245767ed0c776f53d8481f495ad3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5455a650059e35216a62b704f46bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f677c887de1df58f834d582f1665bcd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f0c2a1d624a590a3ab45dccd5cd20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d5c66a2d7b9f11a70cb6ac879af02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbb8a01d88b5ddc70e038a8d3f5947286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b24aad160a67195e5d7f2baa02831c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e5d8edb70b1c9c54c9186c485359f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e43e462e40ba942b7df3d34f7ffb3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f436e522ad2056b1e22223291627eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e9e7aaaf555e6bd1f5228d266f75a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82adef782a6445d94561c8799000a83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03139080d728002815a77d9d1ee3ee8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8450ac8efa563d33d31b05d36c33978294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ebe17c55d7c1d443323d99a37f200295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c11ef6c3327d82da159e4f0f4ce756296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdeef3221742b4f1985e16d9d34d6eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e31776503226e10561efbf9481699298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc851ebf9e8f7d7bfd19a8836c52df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8021af82278dbd97f9bab55f7949b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb5b7c1c73fcd65156082f92c54f4c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ac51a1ee146feed9940611a83e601302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202adf0c11e95372c8f229e2005add6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fd582e83ee34f6e31ee402914d302304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84f4d160fd86c583f24c76a0bd1110305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9a7dd2c84b233e5b3d8c32c25333e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1566e040bf0673ee4203e2262aa6d82307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc684de3e5d39bb6b3553c9ee93f604f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd03d5a477fa5588a1f5c46a51ddff0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a93c1af11b17d78c82724dbe3cad4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901702f64666e2f3d673183e7fb5fa8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07224508d471bcc69a7dcc81baf934312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9951aaa91f0d8951b59f3b69295ee3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38e1a5998cd4e0c20d3b40d4f3b451314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4b77a9f471584d7ef2efffd659e99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4147eccb6da0e2634df5ff6ef4bc3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6f723f702df72a332f46706a1f7f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fee8c10c56ed4bb35eaec78ea376a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4e61237607fb93c641dabb73c310b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe72e06b64d90a7e23f70593ba3b18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64884d9bdb9de5edc223f0fa6ba77a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870414ad2c21c782649ef64d5d24a49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92539735fc34d329af04507c17d07000323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4a1c78f1d89d2ba60e4b89f833955324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b141a454a64af3839421f25ccb3380325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a8d90ae689cd9f456828bf7b4554f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbdd3d5ba3d51dfeaf62404f721ec0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c617ba4fe105f14ec302178778084328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae9a1bbeff5ca39adb2d0eafd5afff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556707791b4910895b5e18b6cbaed4ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d05cdb8c803282564b93b1c70d4cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e8c961be9f8765533a049ab076ed0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0f57ed1d23aa62eb7c4c682a37823333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893e766bb34e400306be30c5c14860f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4db5e2de9edf9498878cb3908906f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f853cda849a53ac48586b3e887be42336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92516d430b0a4e0cccb4192c1abd96337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a4bcccc354785fad65b5e12e26963338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de5ebdd5e4f853f7ba3c05393b65b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8bea13c0d79baaa417a50259b26e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c0ce8222053cf0807457d10e36b10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6561f7a884c7255026686182ef07bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c99eed261da274de43875b3b2e2d7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bde228f616df67bf3872ed074266b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3139b335adb87942b8bdb09eb711691345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc3f0784f408d05f3d0b87189e8551346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7cf15daf13e11839e5f5d034d6e2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cb33f31e6beed2d51d77496e23796348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073776a179456c17430b44e2c62be39349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e8c38f054b55f7ec2c83df438015d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af12f30c0e2ce2a68e7a8446ce0180351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee08aba7594a09f5773088f0e83e57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc2920e2b246e3f883d9ae0c18ed29353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecc060b91a6c918e13faa8395d3451354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fd0590b8619f1ef5c3614cdb7b7dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8e182c09b2d2ab1cbec392c1cd91b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd798ae6f70e75ef886946ea6929111c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc750e1f9f9a301f337771e1b6ca06358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aec5654e6c0a35ca2eda82a1e93ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2888e719cde7c7b874d97f5388d6819360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9aa5a8e003e8e02b02aedfb5792e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f440ad298a0d9bb16d42f6b9e0f9359362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d1bf2a40fa49be85dfd87c5360035363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204c21e5581a73c9446f7620b658502364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97e8f454baf8496c22f9cbe79f3468365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400040dfaba6631de17b54188365064366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2d9e0f3bdc0bdc3d0104b1f48c90c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c3d0e49979b1ce0f9c3972fb3468f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51924a656c2d14e3ffd5613476ad3a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fea6b756dd8499741b700b9f2adfd0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1caa259388cb7d92fdcb90c8e81b92371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e2d5f3076508529b98680ad4f2ace372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12332130782a6358bc38e3fa0f9f6c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e1b6b53bcbb5acfb0dec39fcc81a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd267929e8f4274f843c0006ed60604c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a31dd4469fe1bd500e6f8b90d5627376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d38d45a7b46cd4aac2f7ff35e8fc1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc33dcb8ff17065138216ac94eba09a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71676885c5c1eef5808c432be2424dac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd0145b911aece1affac3bc610269c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff947de09c19cc0ad531a221b879c2f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47378126d2c0fc77204e38a5041018382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554be05d4086f766c1a5f92677901c28383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f91e4ca4f5aa785c43257455f0fbb4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244cd553b5f82f91db9009e7eda3809385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c039deaf2218462a016f9792916b43c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5d79440b143009c30bc8542c21ee3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba17af51c453463a4967c1a0a3e2ce2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26986e31ca5cb5d597f1963d6b93c46d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016d989511d686d8665d5786be8313b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadc21ae04f75e83a17b34d426d3ff6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee874c0ac9c2edf04659e701a166407392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064efe10cbff241db2224c44e618d2ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170913ad4b446eeb1cb09ab78a021b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25db729a4f81aa7b43396847b8bfea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a10df8835bef77fc7105907088dd0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784828be5e013a06988503afb6fb0bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3a0d14e8f378e3598af1b7979f51f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34764ca350e83b3c04c36f5fbd66fce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84795103769e568d86fc5e3b573ddf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e787e0c0b6cd4753dd6a435d68f4f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af707a69aa3419a4c496862d5a5245ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197985e090441d04c4dfc40972a41a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec4b9714221d66f4cf461a090e790e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b775026f8667ab16021afe9f0e8ec0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4707fae67ba0e0a5aefd885501dca0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881ffde9ab981b77526801d615342cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17005001f0324ed652c5afe24469ad9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7dec34d2174f36f5392979a787121409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e5b00bdfe25552b9c6fe2111539cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c182370c1da742255ef93d8e6aedc2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c4379e65cfabbdfc5c9e683b1fa70412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009865898cfe853db93762055957892413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad55779e65a8989eb612a4dc8b0ad5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3cdbb4f867dffce4768bf18e87ed6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa901a5fd6117a340d860603fc9175416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119a0bb36317cbb40d2aa302aee41ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ffeaac7192175afdd55d341e1298a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd957cb4130364e31e80a3d7267fdb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350906cce5aaae5d47ab250219d3267420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4573f50966d70f7de2b0c9a09dd0c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48c61cf2491945fe61c37a90eb8838422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4559b944a3a37a03be7aa2b831417e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c7d5803086ca048cadcf97784dd51424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b09337486939590b1444c23be5b75e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34016c0e5a06c265624343967a02b46a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afc8f154efd4e54d459e97749c9360427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335059d4424611c875a32c8689c93e50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9288fb0d52512827e0652c2b0cab7f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3a7e602318af1d1e0aa0f5ec4a059430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b546402ff9e4943bcc72ada21c54e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3dbab91a6499f24697fd140e065cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579561b2bcafe608584307a22643818433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738e65ee285741adb3de0af7d88f4c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc759df451c20a24dc4295c55c313e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a1f2e2feafd4958dafc07ce9676fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a560d6ec6ed38a3c2c625fe60348df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff73e6f11def0530ae00634c681c90f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cef23ceb3554415f645eefc498fdc0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6345bfda02e1831920d97ced2644268440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7743671d36b173994560780d7525cf7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3dfddb84715eb830f505a30162d18442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd093030af0ad1fa1084412f92a64ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8490de9684e52c084d736d75c247816444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fa4fc18729b2a5565a869514ce9e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd03d1c20cc91e9f770a8158ad2a3b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4c6f33dbb790be89cdb4fe7abbf1b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50200e2315e8a786f440f1a2af8e9650448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865e15c5de111c36c2fd18e3fbe3a1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c2c42c114902310f554249663ae8c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d996f93e0020d0767781ead8f3f576451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef11b79aae14597470b83ffd30e134452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b665276bf62260fb673123ace98a31453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbd5f3e4009df9133c6f7809a47697454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7f3c3e21273e76ff02d8ec8361fff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e79e82cbe5464d7571c8be29dd564e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830eabb9720829da5107778aacef53c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d4b7a71c726251e0bd6e4ab0aea36458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7500e405f188b61c9259e559922d82d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907a62e157d52cf44558bc765f0d3f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a06381a04d180820c31e398dad7f8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b388e5a1000fcdf5187344ea45f2f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401950276d3d533d21bc0712d5d9f6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60fef8e52e07cbc1434f0b67beb3ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf9cf3410222f3f60b2891213c65ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba1f97c22e4b2d94f218659b1730d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1122a9726bdfa568c101de30f05b31e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c59a7382af177c50b8ab5f7a462d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64cdea76b3da1ff287d92fc26337f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f44bc62cd0406d223a68ab77c5bd5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0c5c4c040b88e523db5aa51a83eb2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b786f2329cbcd02b5bda1d19c44317d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7578e37dfae0a74483817284aa6f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765ac42db1a540dd44d6d522ae8acfd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df228f670be3d796c8b32345a6cc67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e21d52bd1da1345f5e2cd6d5fb5eb2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55b9a045a19b7117311267a573f413477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8446c58e14216aaa33ba757006b62ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859941a76eace11934c84372e180bf0d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2b2c5246763309710b56609d63ecf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9855bb84430bdd8a013753384ed115c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546ecd6fd73ea3faaa57b246385d095482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383b4d380366cb1ef4c18db0860841d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23fceaed3d301b376f65200ae0a47e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63f4dcc8cb6e5ce523db69b41fc283485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1352441f0d0e83cdc5b4184cd7cb6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87fab4120df27b431186fd4c817430487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9ede8529ff212212ddc4b716d6bce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2f63cb0726912d727ca0236d35818489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fb5a5210052600d37e46ffb038cdd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b76c57d25abb094836028fc229c4f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf68185e7015b3f45f4346c504c8a62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e2edf57e67994d8ede2d32a7f25c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c0f223789cef51abadbdefe772cd5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6a74a747b985103580e1bf84e0af5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c769f933884c5e2ab78e8ca68ef38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759b4510df2097c0514cd01cf897bbd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b6744b01934aa801435dc4bd87527498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e77b69dddf24e3d9f2524929cbbb7b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f28565c465c44cb4d3e3fde9a491a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5933301975430fefec263c8feb776501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82242afa40e0110db5e7b29ed9ca7e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbdb50320b667572513a530517d5c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1445d4d91d8eba25d38878dbfd44470504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d07384561fe19067f02bd14a805c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f92a3b3f2d1f10a6ed978a83ce393506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bb4c3c41e520add811b6467aea4a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a301222131e544a740a1b42e7575e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5c94e8f57d8ba25c06472027c0a85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c6bfec3b3ec57db7cc74b8e1a2048510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f121cc73e3fb1bc3951152b366b5f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67113243c328f869b46bfa339e8ec90f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec200fa91acd3feb589360b11563be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bd15177a646e08051ee739822a8c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adf0d6d9a34806fc202c6a5d49e818515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c828f20eaf54f3c9da64b60d383b2ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbac99d3b913c64fd778b1011bde7f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc0c91137a6dc952cb4a6845cc456b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7f2a1159fdc42e0abd757ceafcd57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0da6703d670eb66391478c53e374e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427dd08f4b418ceec7e9a2bb8ee5c0f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bfa33b5aae366ab60e5999278a904522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd85cc4472d25b5bf7b7a39f39032c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673ffe09b494339ffd95cab52f24efb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7265042e699a7f1cb36fc889e1720a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad29e8a7b548f2d3aabe4e7cc59d5e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1cb2dae5517b144b5af3b89d118d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb564891a9a0b76a1350d90da02bc8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e499aa52b843e364174f217215d96529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe981cbed8c245f0b8a2a547aa8b523530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f99b248684e9754fae133b0464c413531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72c4bdda8344026ff2f69c30530246532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4218bbe313d9c16249e47c8c631f012533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfca1b6e23d10cff7b4eef45fddf6c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7837087a609a83c4a66aa8611e54741535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01777f27aeb02a323ec64f820b87fe0e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883f0a3a6788fa89aee1be381faac57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499eb10854207c99098628db0e3b5fff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611cd04c3e579aeb3751099dde99dc5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a785e857860cd2ea72ac20386ee346f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8d11922f1ea48537d2df2dad3c739541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86a74fefd2180c4aa141480d1b91b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a3b00bc0868297135fac54750e1d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d48676b83897324b173436c9dbc62f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef3883a26d0d4e9a1b21b6a36efe74545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab91836af055313f6088c5feb56ffc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc9dcb750150f6d55dee767371861d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507f28666ca1f2b11c201ab7f08cdca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a35a63699369c0f7cf5aad5366a62549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434398d395b88d1d23bdeac4d6ae63e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf249057a319a26860d4d15384ab3e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36c32d43ddb5db8e563f29950a685d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3fe4c9b783c9e606f713505198b9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b5814a4a57d20b76a4fb497d8eb95554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244585571a4178cb3f65ddee9c36f57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edfee7f795e76430d42447a2dd94ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa530b720f5e611fac45bb7c56f39175557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98175bf54f016510530990de7b82029558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd4e3db7c5962207978dc7a0467a6e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58444350a91d99acbf37b376e5497ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fb365daf71f5fcbe23aa72d78e542561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a38b970c8385ce991e2a7f56a91bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab814cac0b9b3f7d71285751de47d84563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276c126160591f8f68d896f04ad5319564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532073d547a4f938f8dc9b0b29dc2ba4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82973946bd36ca90ed468b4fe5712c49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186ca587e795a8e08b1ba71ab4aad5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca464582b28a804805124904ce5dc2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4300c96c93b549797ddd2b6b95e76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85d9614a572dd305a385896afae389570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0562386f255439bb2f03c447be3b07571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345c60e0c88c896cd7fbdb00107a09b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336513d85738993755d18887920bebc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05276ca6c193c95a37ba27718ad1101574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027217f78d8937f00ff615a51d40fac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83137b8fcfce32c69300a5a75b6af14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d00ceeb61e011f5a120b9fe3a0b9d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbe7eb8aaeaeb23c11b177a8eb62da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca43eb2b54c0b18e60267aa000fec9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c2a1ec7bb0422665a36f7d280d9c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047da2779efe04b11a2a98b840250036581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a321185cffd5d437721c8d90e1d83582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff84eb807c76fb2f743229f150637be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5511c584141da2dbf1420368c15e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74f91f4a026f29bc23722f828a6db0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185faae01b0f7d0f59cb5bfd7adaab2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed328ba3569cd0ef86ddb87171a0b7d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b611c889105b1875d533d9fdf09f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb96c936765ae0947f2c87207d8c6ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47944b44424210485c4a2c02385b9ade590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e930bf821d1f2adb6737ea80c21485591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a20212d0de70d88220b466cf743e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5048545679a75b1c1e4f673e7d1f3e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534e968d535fbfa9eb175059ac166fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287096f880c3ccba06dbdf082268586595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20af1096c922cd00cdbd6ab3bff44e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0e0cd7348d96433ed7c2b6c0b697e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cb5779b721f518a4df62091755b92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cf4097fefb3afd6ef8e1c00a3cbc8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ba58f9a60e4599dd3eb839594a45c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc68483990f28bfab021e3a70336e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50641eba2c18cc7ab78a6e417512d19b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c3567aba24609c653ff3844143da1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825997938cbbd486cf8d93f8cd94ee6a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92a4609ea721cd0238998192f0aa39605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fb6586ffe791e502f50a65a2345b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b46b5bdfb756af0ab96f275e5ff89d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37665b07131f074158fa3032cea55ce2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec0c2a03ab7bc1957e29c9448dd237609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1638c478c0aabb67372ec4ad005bd8c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba182f6890ccf119f8f603ae9b2d3c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4536a6da205cdbbc4e0857f6643f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771271c83ba12c8a85424c51823ea75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f44081886c3c4ba866890f0ce3e5a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee798ad1a66f57e6243ad1c8b61750615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0b641f41e3a036283ea09a2026877616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caefe5ef176795fa0af03375192754617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea138e0c49eacd5703e6a166bf15b945618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b42f9c8b2c83b69394f958241290bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488406673c49e6a6043a83a4c3382528620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75131718947b3b878f4eaa586e835c82621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb751d3b470928d0b7a74f82d6bd51a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a76c8268c948de742ce126d4a2304623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3228c90cd75ffc1a6e11ad93a37f572624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f391a8a8eb2c8c11c8a4bd37ac535f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19da996e487f3d16d3691acb538927a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17544f193a4744130a64fcad39739f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423810550a1975a62f586ddd6ae161cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc1e32f2de81923f02a389fe27a7f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3c12935e4160279e19c569f818e9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3ad40f3fbd86045e45b66e674e107631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b38dde739027334623a71f50c20e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc87ddc860ea2a56c7ad18fa3653bcb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c689e9bdd6da2308fe665429d6312a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711ae3546419a47d7163e422dfa3528635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932959548b662a5b788c31af0addd47636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd3fce46082cf56ea3c77847bd7bf3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83025727f9c13fde54172e8e419f7b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3b72f2120358db08e6475f4afd445639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22333456cee95a35ef4411dd20609598640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c460b9235c4c34e9bf8d30d289394d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142758685370bc33d137da33c92ff23642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a694b3e52e54be652b0201c4bb230643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762058db11d2e1b103855e2bf4e3943644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415b98e46dd3f4d09c8f09813889be0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a62df76fa191c038d1913747a7acc2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0aec7e03f601fb0eb4c8029f3b9fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e559f218445aad05c7da257de26714c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd027685133743dae548daa744b1724649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef35ac7bc0c562a4ce5d82dec418569650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345205f612f0ef7db43f5afa64a28248651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5d881c56f931ed64c3d91ab03cf54652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7281ee3750ccfc656e56595b16a7f6d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463837c087cc3bbb69d430b2df34c87c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221eb4e651b55810c82a82795a23f611655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0feb3a774d3ca11a11293935e90d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cab20c4a0501ef278a0d8beb40893657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9672d5523edb835ca1e7188611092e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9174d1e04adaa139f564af2c8b9a1ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b038fbfbd555986364ee8f65e7fbd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a891e636754d136cde3cd803687473661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c299f666fcb242d744035e2efb3f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c71450d44477055662ff6f45f9dae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70000f99fc98f653a92f368f96dfa720664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27f6073c69dac69d10c3744c5a2e71665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d23fd54428b1bd473e4d604e9885f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a36c07936cd4d5040ec86913cea7a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111034ffd0f15c87911855063e1e666b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adb315383edd5bf5ee4796bc01d05e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac364a432e269970bb81bf0ff56907a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2857d4d7161c9364cdb75b7885579a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9539f7c81a39aab65276974a7f93c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a387ba06e4a3eb3359b9214b28416c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f8082afcd324963a28310937abdce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e617a4d4b0402a2d7ac2583eb4ecaef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa470e460fa88f253ed77f26ff782c86676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ca065776edf49bbe08da97a89b639677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe2ef0d290a1b9471097a20dd7a516678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea60c9ba3b04242d2585685c377675c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc1b50dd3b4f115e17afd5e7b532fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab31c56c16f2ce4c81185af0a99029681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b6eb8dd1bbc2871562650fc589b3b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20254b80b5bf22e5fda11cda9d3d0ef3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336369cb728eca25008d0135e441eceb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c9cf02adb657ed3cf0f0d1a120391685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f974c17f26d2bf6ecee11d0fbba86b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc677a6e56d036b1e1038e1dc2547c00687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb328e2b289bfcf9cba746ea399d2b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584b4d279b13bc3d7d7d6562e615888689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c058f41ef28b042e9d57fe653b20c5f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d76f70078d5b9153b2e3db7243210691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe486efef6d8c803a24d18f6d46e084a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e3e7aee2b5edc1bd3456342cbc400693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae208013e01923e1fbf03ef450b396694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e7a52c52606982b57b94651b32371695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8993f57ec6b32839aad6ada91035fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a667f9a9a63f9707f52481160b03030697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e8509a9d1c7cdc011e450511102da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f652ad563e65579949e520549dd071d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052dd2b146faa4a443fc0e8e460792a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3ac39fa9f35af98d2fafec524e7db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b284d3b9f3fc8ebcf545e468d0a5b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cdac04985c27674df7a8ebca2ea31703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc994a05b17ea16412f1376bd5749920704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5462d63fc986ad23d37d90831da319705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf869c4762bfee9b146a62cd94115a9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65eba955a2491948a302f6e8f3266b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80455badcb13c8d3384e4d951da5cacb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7c9e647f2e2e2ffc1e34513fade68709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93747e2344b6c2fd88b9da9cd37c5fa3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2bf352f1adc65e32cee7f5126ccc6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e09b2b2a096031f066ff796232dd6a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4eeef1dfdd103083af140731ae08b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea2e4ed633f09a8d66d848941fdbfd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0db92fc22e51f6e9c58cb0c980b64e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6e2e7538e93a523c581be67e6d6d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a9cc181d3c7c44b9def99d4a3893a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810379bfdd0b89e164f8c9dc1ada1a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ff03fe82230bf307782ba740c6895719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df3477560a18b5986211b78a6c606f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a8a94087ae494da775e629ce89027721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d748cdaa47eb3f7a47814baf9ca8e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c191578680561ad25852f75c8785d20723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66039ba16a431e2f875d92cda977ce02724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e09fbf3cb7a314f36f27979fd61d06725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d23c163da6148bbc7dfb126a35876726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf5991a2fac4da2451562e7d0968d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93f372bf2f8147f534c8da748da744728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5543553ec36454d379170082d624b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67138524bb3570af51d5cdd0ffc5e74730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ee0c98bda21b43203c0f50d0cb8e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2cf305b6b6fd1864f7d4e4eb9e553732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84226e0a3261d39f24137d20648578eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3e19d6f036e88358fe3d61a9bcd3d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ae0faadc87209d0b9ebf2001e0e3e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196c7906c9b480dafc5cbbe9a21e48a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002246fbc3f041ed3b1bba2637828d91737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60312ff1ecce1f1bd3a73dbb3d77357b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f805fa64fbef89646dc93c907a1ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdedc014232121e53850e5fbc51bef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582488392b8c027a7eda7e7e8ec1664741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6cd3fba97f04b8a0b8f25f590a19e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc19180211a625848ada0ccbeeb3cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b99f7481d680ab35d0c4eb8c20df68744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4a8cfabfa3d4abdc80304fa7189ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee96e794e8d8c8705e36a1fc6c22aa6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195165749355ca6e06da82325d617b04747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005eeddb07d604df77ea8a9ce1c81e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0f2a91173a0a2e12b26ed7db00f52749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5d758a0482d84c51e0c396113cb12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78122f33f985073018a7a13e4be0b2d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e17a1df5ace5bb5b3e4bbf08e8cec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182eb7aa27775c7c747a37f97e095101753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708fa0c0cd23aca59435074e7024144754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a06a975c1d0e18625fe405a7393e26755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373213802620bd9fd90b306f8e20069756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6660a590ce351e3501f087a588b03757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee0b8b4b813b0923e70cac017a75d9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f2a837de063e96ad46919bd8f9c0d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>