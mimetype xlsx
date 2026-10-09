--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353593a1f6c9ddf819d16cf59d46288e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ec303eb6c496194828f5489e4ddeb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adb308dac55f1cfc4ff18b710600913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88950895f537242cae91b6baf63c83594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3a01964c1c86d50c19d1f1bb8f58a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26cdc24317c8de271d7c373b6419406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e82c42fbdfd0900802b3c5919fc5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f41735b2cd24d0808fa1fea293de418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775577115a90ed2b2f96a0bcb276ed0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455feb7079ebf9a52a5da1e7f351939410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a2f06124ed49aa5ab8510961983a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b9a21106d448b2ee38e0bd2dbe89a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f86b2fcafc70c40ecc517099bc8f4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332467e47ea5e7edba427409357d224114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152fe4f090b920414de3c937b28bbf915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5779fbe0aad53afe05299a579bcd7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b968d17e6fde99f0dff44e1a85b45517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930680d7a63d57a4e4ea9314496638818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912646a7cb34cc7c13c3a15026b5690719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b704a74afb74a4ba7451882cec19d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde007131656eafe8b10214afe9b72921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2f33ae1e30abb1e89304bd4f0cfe222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9c54a32db26c95c9b31d3b79bd26d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f92794413fbc1f6911be208028d62224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38a4cec7a15e500e3b9508ed6fd39c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d8c81f71f9bd5d0db6c87ed2626ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b02c977cba25e6a5c05579a5de250727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4b348144977152be4074f1b5c074428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444b0392f05279dd6418b8d3f5b786829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0488cb01e8083a34e3e1723bae8f8d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e1e2da994fb342defe59d0316380031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e544e196aebae0e614380cefc187132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d484bcfb870637fb9495ccfc8b2a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3f4d0112bd4e030dacec1fb1f37d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b9053fc81dd9d2cbfb4bd106b571a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40b1bfee0295d16c4c85d67f43cce836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be16eb093f8d0fb045f147bef4cb6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab08a263c8a7049d31b86bbf8b4303538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184cce4855bbcdd50c560e5519b2d3239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd69ae50fd5b67c5a522adc22212aa140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878423953d44cfad8f77beaf5ff7186041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e39ee7a49ef39a56e6613c794094942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1415afd8aad901e774b5cec18a108f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c130426e7a1f341948e29c64e14c8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b031897058454a0af8e095a1c8b98545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee881cb2ace9dbdc37f9862795daf0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d089d7d6182e227c4741649f4ddc65c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f794c0869efd60a8cd2579c3a757bbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db923dff2da286a35748c53277e7f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c165f3cb2d7c35eb263e31d8708e6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290f97c3ffc58dfa21c0ad3ee0dbfd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa77a728c4ca037e223dfea05fc04952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88776543e667e92797b64ef46a70abb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579572bf294ecd22a4badeda24bc5c7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285774b8831b7a4b9e7ba97eb580a2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e610364b8521fb474e86845ad8ec156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4efc0d73f9ed28bbe764f9fc9d36eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d39942ae6fc564e24272db738c4bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80262cbc7d428e252e6f2399cda38aec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa427776d09e0651235ad0402ce2f46f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ae79c684acf888870539f2199a12361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b34648180f894bbd978c329085cbb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb7fdf5df575bde8f9ccb74b4ef8aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381e5d282c355ffd3ed2a4e7a4cab1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff07fe741e09c1b315bbb1ff2f235c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb690d3045358c36e2f0ab76e499818b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45913be096194a79487b62e1c1a49767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978de38a62de3e30f6b6934344fc6e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcd0cd3cc0e8f8c4cf24f21324248d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cd9a96f2981467534121ee42e0d0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68da2c2c187e5da1848fccd9110d82971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001417a9675c5bfa3907e915742078472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5059a915e420c5988f706df195cfe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfa41204ceece932940e15eaab35fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01990530a11b817b94f2d1cffe6b887575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8842ceaf042ff180b21bb66d763c84c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2611e8cab7d8baaf63454946720ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127debee035d9445795baabf966919278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4d5f114da3f74533156655e54d5bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9db4278c225cb6aa16c448c2a755280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d1a52d36efa60f46111e00d6e386181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2895bf5e3b0c7dd667d1160132870ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03649422c8da23dd662398b56e8563583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91715b3093230f2825f5e95d23a9786784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbe1f49004d4a7a7b6ba561881c30985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091d4fce0adeb5d22d0c1af3e32fd0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a24e404cbd19dc123c569cbdf726587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93afb4b9625ce747cb175d9ccf819e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c67d09c78a7a96baec49e7d10922b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e48c5d8a1585644154e87f7d5ac5a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2ca026d0b9c8968ff65a3d0cae90891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bee9f5ba25fe64050487ba45bf5a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300684c4f3d563f482d83f56b9ad9d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48056188a126cac0252ce3fd8031b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45966b8b63c7b7fb24007e2197a4bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061073ffa3fef12ad9e2361345fdac2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b2a78726e4df2dc3612927f27018997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b239a568a37d44cfba78e6822331198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc3c8f818fbee5c00dbc81dc783fa799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6aef345c372dc9cf8fabecf0b86edf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c21701c002bb1c626edf9d82b1eee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dffeee17b04a60823bb43ce230153102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097497e2776fa8a44f631d5c3a5d750b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33347a895593964bfeca1c2945da4589104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2aa15de194d02220248d7434d5607105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553100b08d9e86031e7eb89d74343d75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a2a67cfc61ae746f72c3c0e197230107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161e0f846fdff2ad58461e82323f1ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef5b06bf99f256b2e4262de652832e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba439ccd2fb34c5ff006055eb47c70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ed145e9b05de40d90664a81ff6eca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d423bc29dd16e090250b2bdf9621c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cedada63559b5f6b4d86e248ec8e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1881a883355a3265ccafad588d6ff6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c782c1c3f6b275c147fbaf67da70a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a916eb0cdf565e2ded524be953450d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e43d85dd8bed5bc0debecea23afd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e6eb9c76e2949df15ae4c601bcf22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dcf17179914162e3b7a09cf9ec0d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de587bc8e2ab462c743a72dcfda5db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693c24085271ba0d01a3b3b94e083d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79087952aa50121cce0084a3628a21f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3347b200f3f91249dbcc6e73b6c2fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43a479b17c4b54dc6bb835114d2afe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8f3f61b5824a52723f86547b5f52f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abd7827eb4b243247e3a9148e34f76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefbbf5f4b940cd0a899ba435e97f2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86d7778944f45d1f55adf675684a32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686fe35474adbc38356d1a2eb14a917129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ab25783f5b2a6dfc4dbb7ea9b8146130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57358817205262e947b257b28a9cbf8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3909ab2e237127c168e3464fe56e3de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bb1ca18d9e6503a466657371bed41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783ede1998814f9f2ef61413b2577f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1bc62064bdd95c6ab408d2246dd03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9c9667a9042d4bd1132f5179e2f55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee7a2af348c7ff02556348674ea1aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d813c01cce428a2ace00a9a2dfc92c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23ade6b2eb02264d67f23b8feeb049139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076fb8f26db4f638d75b1574b4ed657140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecb5a17715063ed393f306311624e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090d7b452a4e00c9441d681ee5d4965142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6f18cea27d6f9d807b596176a498f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11634e7573df36a86a052025bc6d37f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d2695f950fb2a0ef0229239ce7b29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13639493243df7254103ad2f0436d11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d611884bf5f4b8c309dc3019494cf9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bf0e538218188aa0af2b1291f6855148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee5f431cb3a1ad7f7f4f787bfee733149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7ed8f3a8cd6ce343ab227d326f571150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5f9243b2b66212a90a3dcfb322c09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58f92e7c47de951d94e1dbc0dbbbc2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45db548ebc9c9a3670350b83e524900153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2dc671c33ab3ae458fa1bc6c23f99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba576245098273ce25b9ceeffbe46c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a7951cc87f5eb098c3780d91dd0ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14db0c2774fa435cdf9ca752196151157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1688cedc0862e80561e693ea925138158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eeb7d4de68360ea6f316d0356046cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384760763ef9ed7ab80b70e821ab6d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d8b069be131cd03acca996e9b68f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf81a8009ff355ef6e84652f7d9bee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea6f4225fe0cc113615545f088ac24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4529eb9744c04c1ea66aa131b284d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70906102b97a1396b4886a6bd36e2d0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135beb5fd90f0322b05a0fb85d8a6d93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933548bf213dccfd89f78f052455c1d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefd08afb3a5d0d3268bfd29ddd9432168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0884df986f62732d6ba8943cc56cbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98cd61b3385b7bd97c61d469f1422f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82915c52171458377c5fbe0bc70eb049171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebe9a9e450cdd06a11a7f203ea51f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c2787a13f25b35d06aecc20349ba1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1898c5976f4c12f4b2620f07987230174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f73c179885b8d11f904666b9e7ff2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909d516a7a412b60845adfe490b7731176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3bf46bbb700c9a875c549983081da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a778b73d2c03a6efec540833c2b3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a7e91d7d6f5ea1b813480272e914c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7bfa37cba6160e7da3306687c3ae1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b4c86a3f939a6b1ef1e57feb0b21b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c40496cd368ca6f767c3900c007983182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab26e93e8f3ce6c750c5bf640cd129b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b0b643c90e919628d1026945c4059184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf52f8f68043d384a18f509bb8d88c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede92275723ec65edb63ac339f33cb5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dbf5fab721cef7f45727393eed0cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b997576384b1d69de796a0dbe21d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361fc48ae3c81c17464796edae58ce9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a94311c88213e22518140db99f11a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e2ea29e0be0cf3723e0f5f09fada4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efd495ffe5b4887fffee4f1a153766192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1583be7e6a74e342d1186b71a1cd81193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387fc9596bd15b20616b9dd2ad5f526194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d7cd94226ad3d610b5cfb8a57ecf0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6b3856a4b6b2c690df1bf67cdd17d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62b867aa0f1097e2c1bbcad80258e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60368e872411b5737b81f23ce0fef0cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de1aadbf44cc645d6d0bb62122a54c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d76dd51a9f1559eee15ce69ffac639200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3e297f7e4f38ac855ca457020397e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a563a673d709d5c53b4f328af1d285202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5000457f37d0334ef93e8584460d3b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534fcc821b5dfbf6bc8c644e7e67d39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59c7c6e36d85a24f176cb28eb0a12a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cccef1aced93f6828d43e53c722529206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a92fed2916b43f178487947b2f496a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0f37b487fe7b28f6902d1d39b7d25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81f0ae64a215aa2918460ac6817249209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b89274448b3e59af720a6c2cfaab77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bf91e9a3c8f23d779ff960d14608a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4d238d93e6d287f1edfad09589434212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4eca2857c47778fed4e40c931f493213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b4abc768bfce47a137843303d1341214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ab0d5557df8d709b1c97f6d88dac0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977e8ecac995f7e43c157115f2e7dbc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e9e0b4f0faf2578105cc503069eab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3383f4ef6b29dd774e1a7495a3b3c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928280f77718988885bd49fbaa9849f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8188a9648a04cf61adbdf56a03a4ba2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95fe2756bb9b5c41906c987797608e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd348f5b187f716049f49dd50e78ebb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4901b4031480120a829776384d2f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb26d1e29cd2d0f7f859e8f889213ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebe274c3d9f1778dfd33c6f371acde225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efdf52d72fe8c9738365d62adb88a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1744556b7629731242c7b105d225c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96e202e16c192136802dfc635cd100228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5e8be6d7365e5eacd6ce60ff09d5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3050e18c7b0cadc2ad7077972c970ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5154731bf96296b14139fd5261dcb3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038e748d44230b8b0117077a63f3706232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94df5c9ee976a0a9f6263642dfeaf40233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82ded7e4dfddf5ccaeb7fc5ea6d9cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee74cebff53ed476f8121bfb4f27464235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32372c014cdcf92f8c688c038d933ac1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4847178ec012de3f17577be8a9338237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839af896fc68139ec410e71bb52e2e84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be3d4a69c12b53218fee268e1031de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c194e897b2e4929e68ce28dbf0693240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477118c8f17e54fd4dc00b96fa3e6b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7815127559abfbd5d25610de49ad4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7191124e3a5d7fd855295ac0ad0628f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f2052360b7ebd02f9655e79b84d9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b59276a7a0a806f6e80ad6daa191ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594a9feea19c4da2df662481ae5a46f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199a4eb775c46ed5adfc99d2c9da62f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b3d79844763ca553a76f537adfb4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606593a40c495797e0598576d2e1e011249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49b2424c8f93d11b6f193faa274429250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de386dfd7fdcfa5e93e3ff461cd092251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9693ccafd344b1ac09cc308a15d00f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cef748d9ecd560c37be96c5329a561253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40351a04dde5a149e16f13fcf9c86cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119685c07e2057a60d27815d9d9b7bb0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95538c249dcc3e8a43ce18c757525d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e421700ac5ea9b12fc616597e7583eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2add9690f3de159c4a03962dc60a4f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6d9839dd2fe58bd79e2e75e0cb827259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a250e78dc4b2fe9fdcee290d84658260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832701b4d18896827f258cb2bb993f22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c4b4cfac07524125647fe45341b5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78911bfae13c3f5f4058118bc08cdc4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8cefa02698bdf715ba18d4fa2638b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09c0dc38b35102f16999605f5454bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62881565ae2f66cda0efdf398641cfec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d932fe7f05bf3e9016e95a721591bb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee6b06bdf372609a5199a6507322e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d46f1593d67cf440fa2b2c31c89a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3e9335401bf0328c78c932091b801270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29796cb16267a02dfb59c255203df2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfb523c970f52e186d5324516ee871272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8040f5fbb3b23e25d47e1bee0792e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056298ba2dcd33d33249bd182841cbc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4f55749f4ed15860ae2ac08c6b910275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde32b1bcf99572bb6d2876f02d0fc0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41911059988c1202944797580de95689277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617636ff9baf9e4fc12793d103e26845278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef27c8ee9726234666272af49f68966279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda755eb1b8e0ec9f5cc2431f9b0620280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00540ecd55a18bee5234d435888397281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4dc260efe2b0ef95ecdc19b3fe37f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79794f1060fcf76ae1b30cd397b5ac86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96566287604f6675641f0b068d4a9fd2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e144280e506d00bc8cb94447eeadf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9a0dc7f4236c7b72bcceed9b6ef43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5f893989bbb1d1d41a4fcf713e5ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b06adb23c3298a5eddd48a88649581288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c123c40c0c23912ff20a0860d8f8e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1742d22eb8efec35f1b9dd92711ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc3fb4d87078b2fdaea7cf8fc6402d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fd03df99a405b486be60fcaf92165292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09659c8a1b0fd8fea9abd468056ca0a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf0cd4d34e0a6f19bfab333f7fca3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6610869dc570e0cdda23bf016944e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39e5b149c3de74578265ae8202f779296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65286e43e38695d0e1dacedd260b7821297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d5ac462d02639e6b98bd343763059298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26002f5bed90844bd0c35c52a7f1512299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a7e7ccafc0e33c41f0a9241c0eec5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0cd939208e5e4d0351d40949c920c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d8cc2468bd5b680538b459462f46f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a9a605264cb3e2673eb945fad96a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593124a2fbb258c4d7a62f7d6f20ea01304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8324b346212549ee2dea5b85ff639305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53288f1edfeecaac28d652cbf4ed2e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39899aac01582a044ece770a2ff81d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c31d6abe0d4d65cbfadb0ffb3f2bfb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba01b8502d453504e111464257fb89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf8d2771c6e32411a7957603f1df98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07cfa7a266a3a7c99ef80f6eb7d131311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85488ade4d5e1930750562bd68e9eb9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4236c1a714c3672ee1135d6d043a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8921a00825f7b2d6ec301b0fc750ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d93f13da4f4578a0dd3e119aab3be2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022ade130b91d23b1924f0b8e4eb74d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6928c1659a9320327b40e119ca56ce1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a4aa679db90d79c7cddd3e64d62ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3412210efe96fbcb326bc238dee2d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475c9cb27ce1c1e911dfa325f4eddf7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698a9057b7c193b802a5bae7fe04cf3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfdc997ac5d49c7cf6b28876a9489d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe7152e16b164f4b23557d3eb20c2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f7a08782a6479f88226851e31369f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec1b32021e87f0e789ef8671a76534325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6b86cfac2459b1543efa87aa3743e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159298f9fcb2e2b1d95a0c98b9565034327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb31b9281cbd5ed1b5ecd301565909328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f83ae87e24b8dacdc602d96a9fc2d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435b593718b57e5ee1ad29351595869330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5035f16cf7e30efd2f2c8ef0817ec92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda75dd2563d016979f676de5bfab36332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0438a074acefa4eaa7d98285f3542333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b2daf791b2ddee26c062d6ad40ce5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fa4ba6a9e92dd47d68157248b6ca9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a34c7c531ecc0dae7ae8cec27f9e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498740abfc169c3f473a7f8d0f13d06337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d423c9844a192e69b9a549fca36e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1370ed55f10d60c84abcf2190c24e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a829233344421517f8df02c2e44d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126e76302c6c82517b9db675a3eadb3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae5960c1d33dd5afb0412a3a2443a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8998a11d074bfe1eb0c347f416db23f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f932323d261c62819363b563a2815344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0492342c490f152deea80b54d35fcb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68714814d78ab45d17087232b12de561346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f386109f5d976c8ba85d9cdd26e826347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899f2dc6ae8b16d43e9ed84cc23fe83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6400cc85fb2dd126dacb59bfafc9c81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38cbe97802f8ff2594862d24778272350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20014122cdc78d1090a80410c41dca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd421583083567af8f146d8c2b54ba4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c165ff161b71cd4c037d563fd501b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beef8f28e8bfd61459935a0c67a8e12354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e010041bd913c85e090058ba869449355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15478e1e31532a6b62722f2e8e85c24b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968a0b76d148f749e9e064917b400f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5eb1180c3f53c7ba9825b761fbb41e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b29d7bb7c378fb564c64a4cc0f8bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c051727e0a2466c7d44c51e8ae348360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4d1aed2caaa03115d6250b2e0246e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554df2937b5834ff9c12f464a78ef190362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378241402ae8b6d99ad12d855cef8404363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64eceb57da9019f77a6244a70b0e06364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e759a11724dacab3baa5d98e0c2da9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc861c05eae5d94746b5d60e76d9c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bf33daa31f37d820bb07d86e368ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa275006f5aad14912967aa5aec27c6a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388af299aa08c9cb041e2879837c894369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11387a017dfe259b6ed667c8c12ff6ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23dea919f8b0f1c1124e3182b900bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd89c675cc2b2b4fdc6210d2181df97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b316501b375a71caeefcc66e636f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f8cb87d81ee38f7751a91fb788490374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fca4632fb0040d7c9ab773a17e57ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591bec811d615fdd57c0320df85d9c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5200aa0241329db42d195631d39ef27377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41977790ac201aeefd3ccd345385b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687e1c7c7d15a3bdeec4956b3966fbe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e043ef13c59664eb756f9341a9ea018380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e4ef5b80d8171540f23b90d9533c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0c5e059b097209264a792764d73b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38235c2dc73b9625acbda3aa0296cae8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e53890684c7491705cbd04320370f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1daca6525df580f11f970ca02647c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad424946092f8be5b4152ef7813e25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a093f28492f666ac0d025e22e71c8f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bea09f34e17700f43105c7241827b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0bb497e944e1712f46e512b5109da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ed18eae93ada08b575235565262a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e8f4db721841d5bfd7662dd05aac3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed94b57296a023867a4396414319ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07323eebe4a35ff909a91687b029f3cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e139a448bd8c177379001a93409ba7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91259c996a2f0f37e7b646eb8c898b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fa4855606dd62faf320e9e2d0c893396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a754a20f74546d95a2ae4bb9eb83b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2f3f51834a681c2e8059c8efbc4d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd6dfee8151a122b16e1f19ee98c5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8af7d865c5bb877b8c4ef51af237a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc275d2944ccd146306bbb0650b90b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f2b3d9ddbe79ca83cf1ef2d55727a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8004eaec9fe6ee27b16d7b5e3c23f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e2f55f4ce0d25d31cd4a6a815eda4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7a7a3ff01177b401bbbd41f2e43eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860c70cc9cee186d35f94bc4b8a81c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc827efe0784337ba82f6fb274b3b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da86baee62858c9a5c4eeb2dffe23d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4440cc8c0ca03bb332511084a4e8938409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5376a6fd0c16963430d2aeec9210392410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042420c9638c718aaf32f423ea1dea53411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391f27d81b9c9d67554f14109de4c73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79564ef6e5f14745eee1f312dc9633413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d20690920416bcc110cf92bbfc7c71414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a6bc0cbf15a2ba693a3f6e69feb82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4301059323c21cb5a36f33e261105e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef2ca7f3258eccce8447676b27ad70417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730b31a637b6b73d8f5a8c773caa2a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90ea7e06b05cc45d82e089ab597fb1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd8233fb291bd9209a9df321cd9362420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704c87583ded37b08f9e9ad49476f5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d181e70432678c9ffde7a7d4f49cf75422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b778ef19407489c14fbcbcf8bd9ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9c3a616ea6623da329fa7d6fe583a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f2e5b1759b40187b1cd173de09a67425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869230efbc9d39bf518f36abacfdf27d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff11146a04f822ce74b372bffa8e4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509eb07a5a69f2b04d9c8775436ea279428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb7e337e75261ec774c050f6d73e70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee6a59db1837f2c5316bc613e40f1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a71a56ffcb12cae1d3952ea4105938431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d75693e6c2cb25e5f38660567319d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8f98e05139c9802780b94c5c15769433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfe8412a826b2cf87d9b48aa39f201434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610045330ef9b29ef78dc1f8f7dff9f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a322b58f612ae95202f25c17749aeae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e76a247904a6dd2ce0ebb4c334ac5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38180803c190f584077b0c4834871f50438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e703ea75614a30ad6a15e804a11b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd774cc938da77481a7372af2ffde3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8d1bc018a9023259adecb5b6f7a5c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9d3483602c382b714596e02e222f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc61bff73145af269518bc56809347c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dfcf10b515b98325370dda89ffe4e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637dec2b54c0260877e6a37fa5fddb9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71ec6abfb8f0c1ec36a5fe43be43ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26171b4c7b02d6c6f23ea4ed53bad2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47438e3e3861ab801a63115b5e058b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db6c256a11fad732800539bc111dcd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01262a4fa656acd7cc9e1eea135881d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21efe21d0bc59aed4f93d2257869a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41e78fa3e5c014444556d01d5aa412452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca38d98d2cf6bdf1f63c5451e4af286453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2caca9e686f0e09f68c2c43899cc64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e489900bde6d8ae389ef18b897576f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82382719aa0bd4a2c62543f165d2542a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b0db000c04303fa7dcebe183116c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0df17a5a988569f2fb924fba2df59c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16bfd3680569bb3908b80054be8ef0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891ec26f9707b9dbf6a176baeaf866b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ddae842cbc20688c43dcca13e3693461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705aceafe3ad88894501d2f7b1c50ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85254d8c4e64d27cb3eef442c1839243463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9317bb6785dbb559e67b741382541464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1f52581f5160b7d16855aba964da7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ad7f2d668eba8658edc0aeae1680a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d894f01b20df6c5aa1c5d9c14ceba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eee1ed4921f0f2d1c2a92333c9142468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195d2dbaac68c17c4410d497ea7978e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b08f2165108bb61cfa7fccaa8f6ba4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2108976ae3a8337ea22ce536f3e64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8820f7c4f826981044c81db459ae6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c751ac67f58da96e0b8a6a8a9efedc9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed622e1e1fa111e7b846111b2b844ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1c1eebfa0921b968d0305a1d0b992475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4ffbd9508c3695cb97e62d76ee1e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c34df6ed3f5a96b7b1b814b6f672f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c1fbd169e25b77a1cd8ead77af68e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05fb0bbac89b2d03e5763bea7f4803479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95acaeaa01aed70491e5c078044b097480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea651c3deda7c8ee1a8a222e9491b9d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2b2b5893a555d1f1c9dbf20667008482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be13753a137772bc504b5b44913503483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae78525d41cc4fc07d57feb05aabe3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfee0cc45c5a1fe36a8aba21d1f13c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c908cfc2a3e870ff6c752d6065115f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dcc1642876d416d8dc2f6c1042bdc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c158af9f4e01829534240a21e19132c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634ed4fa4dce439c4b04522b0700860489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b985352337fa215e2d04feec5f76ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdec7cc0ee2115b34e9b16cfaecfd3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf83889195501722695ae559d3ed74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdcdedc2818a79d5429d14e2f8357a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bfa5cd09e726e5349d1eb25009922494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f59fa337994c3026b2e25dd768f53e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19c39133ba95b7a4f241dd8dcf7d5a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b48f70b1ab95a766670d507ef31ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a07c21e875e27b326399db5a769c9a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e9c16453c44991627cc75ae976b93499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481cba4f4bb2f06eb76d3c90dc1596b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08124d2c07743ffa47288c757776d345501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c6eca20342328ffad8ac19bccf177502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161de49c5754cf10bfc4a9b2468815be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2157aa83decb380f29ef3ae3c779fd1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bdb9c6cb0e2811ca141bc0c5b88ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f31e30e531d8be29c69a3233d4a27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552f9d054c6926f75c4ece119829eb0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a105d03bba2c6643cb94e485751a98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395e979f019186bc0552dd5103081c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64bdbddeb2888dfcda59a35e50c18b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a699c694c9bd517c7450d4b118d0f8b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d37f35cf69928e2885be8cbafae12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1f5c416640558fe4720425b1b73ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3173cbc0234bda8b1353013f9d5ec45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e2c73acaee95dfd351c82b771b52d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302e16adbc9b025e271747cf49b0cd7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815807ee24b282b2f53f5ec5dd9d9c11517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112d14447cc41eb63b1cc47cd9dc0a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff152a4063900bf21be59a6e7dc457b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2eca81cd602be668fd2b87f3a84d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973d4f60778838c402de98440a8e2bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a119b9e4f40b0c3aaa2ed4a387c44522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb5d6b8ef04c647a32c0d9d95171e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7cbc503919e7b34078da6688d0fbb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4317ccfa6772b2e16f47e6d6a52e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6b2f4b955deab13d049366ace3f29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8dff7ef384e5d05ef8f0785ccc4de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe42987d6daba41415c6e98826b842528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b3b9583ec7df4a46649266f4e1758529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46607e4f143fab3d087e7536872b5e2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d22a85e1594cbbc07a6bd7040e974531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ae907af7ab1800062384f07fbd978532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc831f0f92c460ee0bff609b43fd2e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988d65788abdef709d31a118bab1cd5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83784794cc184780fc707834687ef4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed097d31fb269aed8ffa31e3c7d156536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a6e74288ba17b4c4b3440d4158884537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1c16ca56fdf7b2dcba1ca8ae519e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c94605b3c1cbc8e2e4eaaef098024f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62f4ba612fcf5241b4108cc4577a22540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a605240366096529a8fe1b181d4f5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa8a443a90b6417820a615d42dc8a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a45de75b6c60c0454f827e49dc541543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6ca42a5cae78ad313f0ec66df8b33544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799b3528c73e17ad8ed30baac4ce99f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b513a6525b54d75fed9c1237fb5c7aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3b6d4c425b28b943acacb5608d035547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5e25bb056ed16eaba05a30fcf66df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d682906104918d3a70af028529ce4b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e22d610b6bcbfc8580cedae17db21f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff2ec0658ff8fe6bd029f0e2f6f445551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11a97fff900f698276b3aeffce45e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019c5467f3fc1b712b6e50982d82549553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f44274d01ea5d77b3200d5c9614bd5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430af0a42270fa0d7746670c7bfe8912555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c949e0b93cec985ae70dc28fd0ff9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f439ee327cc5153f505be6f8f50ff4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184560ab5bc62af223bc846553d312cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2f6f5b0afc0538643f5153988ab58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6802f0cc449046aa54ac570459ec40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591286e6ec4d25976a6403cb95cbc81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80df7cf459c54c8b7f204c30c44cafd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f074ce570070bf15222754bbb35979f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3e2c7bb51828e05ce449503febe2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bfab4f6e6bc6b7a73bad8365eca6c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad13dd791dd06be86de3ed7c104f339566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eafeaa3ff7a207035b4bf3cd1fe33b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369be751f0803916d46b5785e956d84d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693f124c2dc6545f1e141125879a853569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95ed41379c0963536500f0d8cbf1b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca294dd76cad6aa3ceb8a82b3d2b8f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015d8f0792556d8570126414f46a77e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbb2c7360d03d9389ded50da676476573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9264451975bdf6b2ba5194aed48b7ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37700c78ef30d8fd23bfdef1b727b02e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734879da43e3ac527f6e610c06f4381576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b2c46a93b0d7a8cb277a7b196fe75577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455670d4eb97ac10a5db800c01649d49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a88f5841fda4d4755dcbeac5f8bc79579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb39f1ba007fa05fc94240ad6de47eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dd467e000d3325fd544aefb32f817581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5a2368a7d7c60c436cca5f5ad46b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b233a44296b7be413b9deb56634f96f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d0458e6f0da61ab39a9b0eaa1c0b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce1f34b96c8204b85ef9c00326b111585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e89e1638567901c00d8d1aa45a4586586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f18b1ba1c8711c40a3d2c0c02ef490587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312270e9c067310675d5f64795ed726588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6a8f4cc5901274dfae8fef850fece589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ad23ce9b1642d676e2f3909c33dfa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bf0a35026a8c2bcf986f40de7b5e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe086ca816b9d96cbdae65e219dd60592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56b72cd3ae5f1da06d2edade64ed1d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485230368d869cac9d87136a1c7d16d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0a8f95dc8466ce6d265c567c5fa97595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67010f0fc4cb5c82f9b7dab7bb5fc601596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71138e793676ce4d3bc971554839bdc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4fe622cc7a8640a6b7c9c0d852991598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea3bb2e9a7237382af6cbdc1158849599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58727ead9aa94c5c9e26cfb503ac0a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ecd637d1044e76f0dcc14acb63c9c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f18eca98a87234f237d60b5bffc298602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cfee7182c5a712241482cc70469b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d879297f58e10f92d4caf0d870ec925604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2157c70ff03b548927cc46a3dd22e8b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffbac89bcc161f5aa88fd5dda073e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba82840543df0bbc10e73218975d52607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09358a00b493918ad1e7aff405fda13608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb6c90f638c99a20e7dd0b2f6079c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1516cc9fb7c498b1e33118cbdbdfc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f932933b88613e6c81087bcd187736611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715ed179b8cc1ce1327fddc8e5beaab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bb4c5aa5c4abfb8e8a09ab89a8443613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44d551feff03b8e6d778c2689d54f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396ab28367c3435abddd939ced77f88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fe19fdf151ee06bf43a32c8bcb44f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca63b9737d2d21ebbd672aa0ecde3fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7563d4d4a663077c09a0040093228618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775faa93acaf6f20259b6bd7ce5544f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dd4175bac69a8e9673538b1ac0a9f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f35a23b9ed4c201ac9701ec049ca9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e729a1ec201cab45fb03403a4839632622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6e22154abc1568d62d4eb1e640fe1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b516d59e9734252d8199564be99657624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7697cf58b46eb0b057404dde9634f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dfd6622ceb52ebc7eb8f4df1115fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda3970b2ddb83ea8bb988348333d0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a92454371cce63d8b53feec1f1bf2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03884fe5e120a41d1dee88c9153821629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9020f8485063e778a330d089267d81630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ad9f368869cc5fceac494dbc69cd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932f4f4e3ff1c6878336eb7581cf508632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea27022113ea0ee2fb16da4759a373f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1d981ef5702ca36c50aadefa9a098634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475b0e65ff32d84a4bee6b583ce31f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11eb645992e26d99913c575f08c53a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d119b25cecf740c6b1ec44a151c45c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd74cdbd12fe84ff9a99d01ac84abc8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98205a7f65a1a302e7bdd2d57e5ee513639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eda1047a0a52a02cadc46728398316640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f122be2384b3ab057021cc37b0c17641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b04416f0d49fc5d627a3705bb686c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9cbf54ef7f5fe3e266e19b000dff3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50653c505255573d0637d1f0dda5664a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bdd351e653a2a22016983575374b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036126353e713667e95a9acc09bc1af4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96dfc1befe1b03dee1073b02a6972d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48291c413f7c417087d3f6064c87b335648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44040c445f9bec520ca97dd4cebef5c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567414ea2f308e1adc07cefa389069d7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f69a5b53a5821e06cb261b74be7f53651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d176763fc83d6424c3c4a7ce4ad46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bea53d78ef38138ca31886f182e65653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7513f7d61f89b0a4abd5062222cdc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef82a4f4028470f4c8aeb2e9b4825f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878653266961a07f05df897d83c26a40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe011a2eb65e23ad6cbafdb95a799c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644ae3a67f8a4707d13e4dfd6725657658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653e2ada9586d7dc4bc439566a8e825659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810398208c50025b3cac461807442fb4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907cd7f0965ede20a3ccec53e3b2935661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836372ad680111ba41e3dce9d78ba867662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d600255706f745f7ec0962d90d5d89a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a4d686d2b8dd4e240306fb336ff49664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae9656c75b0364e99270b2e40a4c13665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039633620d173d745b266922ffa40a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c3d850969555e3a89f573de1e57bf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809564d5c12b231ee6c09fa252633ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486d95b3bc66ee30676df131766b11e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896de41b1e4fbe5ec6d391785935d14670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff6b6c7492c70585237d25b9631237671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee6c57f873a91da2f838652456eaea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096df34c479b11fa0ea9003dc94befd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42682213aea9d61456404d97af4044674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2af3072187bba4c594a4dd6a02374b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029bef419ed97004d7a2c53f1ad6ef7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888a6ed4436436262ff7e748e6847a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cdff9bd30505057894a18a3f62dbc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca962ddd602c316ccd7e72013f10195d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efbc3751c1ed5490c086ec4a3646a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fa0905a27bc3c3d5929942be1e16d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72320fa96d69386adf48181c2a6af919682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b83945f2c384c92c5de0239b9fdc3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418c1c1fc73696842621ca91abf9342684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c671874864f0a841319f5fd1356c285685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a94ddee1b0cede1776f3df07a51c4c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883b5e32b7418a6c0cea99152e54d9c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d370c7b51ffee5b10e983b71a6d3fed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3707923351441c50a6a87d00e9478d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c4e580a7da9a6402418333b9a9414690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f9d9114e262034d459ef29171b223691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b88b9871c42b7dee22edfa69e483f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ce056edb3766a87d1ae358b04cc36693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19b6585f3a813bb33a6b601220ff56694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5058d54b557776828d94d0af806d356695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ee7fb4cdc9ae7285f1c3bf8976cf8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdef29c82dc3448e59bb4b86764a68697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091fd0374e8c07b6b9c3e9f601a1d72698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1728a920f862edbf82d00b606a2cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31709b192877a2c8931bf74bc9ee222700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b34d71dccba7520cb30008e5a4e507701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe3590ba1bf5e23b779e2988906a43702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291daca65714273b060905f1f739529703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a00954d8f9dfbb44818fadcddcdb6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e25b4890d60b8786adfddcc263fb26705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0677b899bf16c8a04ffafd7520df7f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9500bcdb825e6fa7b20cf34d557bbf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020af7665fe3e515adbca8171bb64caa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ddaa402ce9f56862afa4c64a91ab7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725afde96cbc9843fcc0a6be6d934be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d6603656e4f79d0044b524e70410f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fce0d1349ef73144e46b1c69d25c5f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230808743b83c0778c469d89f0d8b8f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76025c5b3f691930b6a12d9a1c3b76714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c4e29537cbcff4b9cfc56dec211f9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0188b9830b981294090011b6efdd4a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee21b983d9e7e8f17721937b736dcc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931201a38c730f1baa9fad468c7aa0a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccc1b3a3bc90f9037cade17450572f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b1f2525ad7da6b2ffda07df2f0521720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e1ea3e616e85ad6fd31ab348f1569721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca121f304338d9c3a42961a73fe5ba5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1da2560140d0cef901343401a9aff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78ee40542e80e0a2fab4d5c20d2df7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcae45c6644ed4d376b5dd75c35e30725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa6e678b01b2d706d8b1b9cc91cd5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d65d2bc3151029e1a8f7e51967ca73727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036a6e21305542a62f35c98656a0b6c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236817180078d87eddbc25581a310018729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8b7bc8a71ab143a263981a4710742730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acf34a32266ef0d770ef3e24a0e04a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d3cbbd2c5817df0588f2e0f084152732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cf4450a5d62718b5c376098ca1370733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c3edf842bd80ceacec48dcab2e9da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496e6c085027e559b14fc62a1d6aff9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1602f5b5402389e57203a6b03a7ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5e09f97b9d969ad52b4bb94cd0a49737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07db0b51761b5ccc8f89d8ca401d189738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec3707cb0fb8284c6bab20cf8b8164739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdc957860312a647f2048080ffe941740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fecbb599159925f0d9f1d159a85cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112bd34d1a51d54e26fba7041c7a777742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f978a1499334c35820ecf3d81ec052743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a46b97ee1f8550e0b003f1a6f8930a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785d1094c1547d9b9d444154bb9cec1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9189fc8a1d90d660f8f7392d94dc92746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4de7775b53e7a4083c9be600a1cccc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72256720be0607a5013cb2e9d20212a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e5cec5055a979f85ffc764a75aa15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826d4cfb1549d48bcfc2b9650ffae63750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80f6783eb21c761dfa71b0b82bc695751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2c7b755de6af9b93d65a8b4160d3c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238fd86dc3921879fbe8de087470ada753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a11dd91d2e7191e03b6ec6dc11fa9f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dc09d5f26b38d78873a015040e485755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8afd562c240eee437ce8d5a5da7b9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7c08d7566759a9686caf4ec1f9091757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251efb4feb5cb23eee0e7578b34592fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387d327ce12ba17460343aa53d68810759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c43a73e1ebb16a2aac578a408250111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbef9a1cffb4e9941d4da516e2006612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51df42a259721e87d4ef7f9bf4359c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c924aa029e9d45699051f7e6715984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425d7f542535e992a94787997f240025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0544ee42ef007cf7a71ec329bee3a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e81f128e91b8f63de451ec26ecc3497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc7a93f19c9bb02d3b3924365cda1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053486afa9f359256fad71449fec881a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb0f6976039d227a6a42dd96c6d2af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09da3fc138ece4a34b60525e8e0c5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33e3d88e91771e6a5e24c97a70db9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd7527773f4cf91a6ed59ce8d4481b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1458f55568a1f5c0f0e7cae7c550fd114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671c1c64cf4c7016eaeb887a55adfa615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8ded2a44e30706988a6d1d8efb1c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ce859d13a3999665989ed7e7b66c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb134b954f4baabb19db15af2508c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70b2e9758bbff510cb8be1d797457a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6e5ffe9617c82c65f393de874257520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46e6c5f44d057a0ba7ac7b5593135321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abfd76c485cc72351985dba2933fd222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cfb4e5684725b450dc88f2c26ef1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4293e1315179d22a0a2e9e8e45756424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcec588c10714055ea2ffb683fa822225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2048395454f8af3257169c70b716bcd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad394bf1439ea6c72b49c328bfdd32d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409c57651814fd52f695924733130b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60b952abc93ae2de2e5835252d428629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c96019c5598d42f28bd7b6f7b12ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26b80a847b80d9ed5791917938efc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d35a7c3f33ab7dc238dd3f132e3a7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ba09cd29fee1f18543e38f5cf879c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c737d229d661677ac3578f7aa2d65634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e252d6d3b1559e4ec8e7f518efe398a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c5f7e7bfebbcf7f8806dc492f655336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214872b4471b2552f5053685c4f7f93537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659672e870245c005bbbe8451e0e0b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806eee12018a102e1413b0b9556b47139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965602ffef2c29ca1c3c3bcf455c49d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8b1846e67db0ff7189d59cf7e2e3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8733b6aefaa424c98ecc50d46ba32d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76976b70f1bae8f9ad71947b403c364f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce0d038d7e81d6f17fcbd2229e10f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492fa2e36c7d816262354cec962185745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a356c328f5e0799dc7634315f15edcf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b79fb85c619b51f2c1f50ebfd3157f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb8b20b4d9c0d718c016256bc4ba8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bf001d130f93478a1c00d93598a7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf31942df47bbba81b044b4d7bba06150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd73407d78b51a85c364147924915a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7faf0b170a080e2fb9a8d0bd06d80a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75231ca5d8bca6f029531abecbe7c19e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ad1d7ee728d8450cc54f5a0e4bf0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c02ff4d417d5b609216a49ed337ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6c7274152e1b90adbcf7a175fc3f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726baa7f807a8870b81dadc3cabd43ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46748f3b3fa860b93515e1887ae360ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606feef7f74163e33dfaef5fd7bae4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fcd8bfd27384e5896c23275c8dde860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c4c3f2178e7bdaf977972179a662361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10410ce672c5a14693dac3d5718ba362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cd9eea04b64592510f22c35960dc363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0376570140d9a40bedf40fbaf0ddbae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d05d7475dd7bdead98379ba028ee9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e380e6d9c979304232892d3a21414966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22db3bf8fff9ef5f9b6ba9a4cdc65da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de2577d50977ab7178e3264c53219868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc36fdf77b51569607b7e4b8e2580c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8cf28a62bc8c40f8d46fd511aeb2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97416f8881ca1ff0fd96ee27684145271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88b1aca25f490b45344f72ebe5366772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c7d0c0e09240829b1920e45baa65273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ee4c82a9ed17326efe7b4e2c43b2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66a2383c9945879bcb17113b2bc89975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65753b95c1b2147728ac32fa49bd009476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe99619783e04dd060d177bfa54b8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bf3f56c08edc2823263c4fc214be378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507afd6433ce585018003622dec9e95679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b51bbea0b3f0e9223361862cafabe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd9437ca5350d0fcfc5b9f46c4b68881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70b449109dfc84340b34f171c3a0ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576c88d7ba7ea88a71adb6a587ad9fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92bf83fffb37de450fcf5a25c7f52684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3cf1796418cd94fb30c6abe123eb785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871473c976d6ff202860297c5f0908c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90084043b98ecbc9c7a26fe1239f74087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7596d90190d3b1eb3cc3b6e7c4b4eb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa515a45fa2b650b7b7cf452e49c146989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540f395421cb0e77cf3f2776115b50f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3ce9bff52b625edd2c7c2ea97010d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebef043062d08f6c6b5017e66101f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162ddb4a7a4136e52fe247a50af820a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63c769969615c937ea9822dd5a1c1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1f17014dba3f62fc930c2820b4c4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a7a95289c3f1083843362a1f4bcc496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4030e24823c85dd615e6ee5df5ead97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e3352b22eb227f77c24f89a3f075f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdc659b26791b46badf9feb89fc5b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacf448ddc2110e8c2dea87ea50212e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38542d605efa44171f5327788767a35c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aca629e93edeb7c99553045fc0aca3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302af37f48dbd254d8e618f859a9942d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ded141dcfd71fe9dedc0d2113136a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3551d57ef420746f73658c50e4c927105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9723ee43eee9ad9044c5569cb37489106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd5be5dc92bf1c2475894ed4609256107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c50e9839e558bf1dd990f136f94094108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e12a756796bef029c1304ad51aee3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef018a36adb5f3be7a76f79e1ae779110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27d9f52b5a927fb8d15650a68befdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57be42ef825c9a624e6f3ef4991434112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c73acd541c275d4b34f64b6db7c26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358895bce3982f3dec41d601da055909114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0bd93e6555bb1cff4f2814bf1717e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13d9362d9b6ee4376070ae18c4a390116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea158786bdec9f708cda84d0dacfb70117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cff9fa83756b9e2470752f93379da0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391baa5da70a38cb82da1ccba7faba50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe10723c2cf5e75a8173f51b516554c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d0aad2e8133cdb518ddd6f5065481121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7555b4b6ca1981c5ade7061ec42379c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c18644a39b4cb279d920ff3278068123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0b9195d5de1870734337a1429e01d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e76d2f25d85db11f3bc777be1704e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ebb01a000e3f5ca654268bd0d7187126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b05079ed90aade82f47cb6bae39ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0719af5d818dce23f2cd30e75c5b48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01160b745bdf278b3fb99edf581f69f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1156ed93c2e9aa81cd882e62cb8b7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac32159c0bc8906a916de64e5707c80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4a1748b7253fcd99c01617f4ba691132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f89c1e0839b5dedce77c8f76a853b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d5b45d4cc6fe187ffa2dfd1298afc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbe81d94233876e381248e7e71c0ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f4a600c7e46a50939f7032c1bf9c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425056bf904ae90409b25734a92974d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6d6e0ca46b755f7d271fb8d02a60c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271010cacde6525003705c828c1b2b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667143beddaec22b7475d33908f10b7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e4f0e6c0511ae8b1c6162cfa4c462141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ff17edfb2e3a95b8ef0d8506e8472142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f01b56ffe2028a12ccf78a3c0d0c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efe6ff7977332820734da3d080363c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d36e226de646d04269d3ae36ad5c93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad374a13aba6d2c2bfba5ef34623115146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e6cb8d4b5cc340bff19097b5cdee5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84919a3ca07f82cb63fd0b57f9ed1bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71922cf992c69a2b86af08b5ebb2f7ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa9b6acf2710a2b9c6664214a510eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01744cc91aeac27e709a833b7a6a2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f810cdfc52de84cd33af93c3f3914152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63a7575143c8ad2f506f8652051ce6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24aa354fa3cfb56930ab1b0d220592154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf050866f2b7e998f65a44be0e479b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad1cc7323ebb1044001fd7bb62e759156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3445f5367712cddd14c8ce6421e2066157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa903eb7a58814f529e99723768abc3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9f70a3640679f4104856fe14be4b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46638187853319853189ff3ef80d3a0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff27c5303a5cc276b242f8cf88fff2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c681ce41206e2eef60ad2350ad009f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42792f11a39323e652089948ef5df0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad4529ff5e2fd9a47c8f2f4f84c7c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977d8ed67f6ef7bff2f7a7a43b16b88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e622439c4611e9c307d472eb88b3f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b667b3d2c2ff0a054ac40aae8fd38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af599d4dec9f0a7ab4fd04e51920641b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2cc7d845cc4ac77bf6daee084ae88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261abb05c413e89877afae48199a323170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb753fdb913ee521f596358360049f8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfc1525a5b53d464e47d78c7fbeb17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d5e0b5269d4e3f69afebf3cd261df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91125121d87e0e770c1ac06a7737724174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdd866526ea0008e6d9aaa46a008b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd3c9533cffdeca8592ab264b98651176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df680081b2fdc1d464d99b14ab68d95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123ea60da8a62c94d897bbf1fb7265c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df6df42757e7ba683e8bc4432ed0f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9f3c8d79152b9af1f5317df54b0fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25e2287003bf0f1d1853c9b1b54d49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94263c84b7236e0b6246fb2e00ec6332182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7c17442902119577890c7614be0a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b800cfee11bd48940ab5a18ba8e4d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcf73ba7c2978639748d9763d7abcd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef67ec534da4078e3a91183f48fe904186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d90134621b1df1d4d2d475aed57d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2b63ea70e14fbab05ad476e06333b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1eb951915efa3c39d0f329d1e4727189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de668440da481d57e8e687d4da7e5dea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcfc46003e4e80bd0d27278b1a612d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75043a276be4f535925ea9ecba17771a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc6acc752cd2b9f0bb84daafda5fa1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a4b302f5657d4fe7790b45f74fb02194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd2c1eab89832b4c4f8132c5f62b89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba194602b9405fc71f2d12d6021122196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daedcb22821eb3d6593342667dd34ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66925a64893a520515640a59b5e2b865198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf7ab4343ff709e98a07c3ee78b83f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53795c33c7a7c477ba5b091874534839200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b9935723791be9f06cfce2d15efe1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81595d4c111dd9d9a8debf48d90e8ece202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262df214f254d8c0b535edf14a0f32ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbfba3f680ed81db91a22dd5d35e0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed209bc7708235a95a60f10837ced1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3b452248bda028d9dbf673b27c82f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc610f523fee128d8bfa4e6b6a9e0af6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23eb52d3a2a8a28c950c2da3fa3945208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fceb6e3ba374eaa35f83478ffc425209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c511135ec50a65b58668ae0764f05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cff57c24327a2bff4b77970b04914211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cecb81fa9ee23e93862c4888be5e47212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cc83ddffeffaf4bb0064d71316b32213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ef204c9335c5d140366136068f0f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5fc48e0a25b2e146df66c285271f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17098c13103af59b50e3cf93d7eb1b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679eaacb43c3a0917ddcea9506f4948b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc785c6238000ecfe9737f839ed1c73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b99d8d06f7ff5ea85ba87b958bad5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7638c213b22c2c29f4666b4618f496220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59eabd80c479948226bcf87d6608d13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778273c8bb9a89c3aad1258ba0d9ac35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11336af35d3cda1e09d8f7133410d81f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33101ada493d4930535aa9dd532a00f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e798645e0cbf84e69baf6477227a55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617a8e32976f0464dfd34a28d191ecf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21af7a476f1d4690cb8a336a41f3b83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24602f8699466d3860bc05f571839784228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6531956b45b45f85b37345ba1e89e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229519bfb39ae91807f3ef861fcfeca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb9f231f620fcbbbe58ffb642b09e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2896757f1c9b5a9cafff22a7b66b49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c97032dd3d475298f30e6a617c83b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a250d6028a6c27812e41ec063e52f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056598c93443697d953487109cac2c0a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a03fc9e6b13e7520ed3da0127952b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75924d803ceaeb31fd64a8f9851ac1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db185c9217a8786a743cb59b14612e7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fe1dc5dbd5a0b87e7b11cc3fb78ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a27d6ce80eb2602004ab040a979547240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b32cd3e3435904e413c64cf460948241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c5f3540998f551efa7371b7ea8840242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a965b304b31cf65757ce8591ce55227243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4436f77bedd14a484f960e0d450b06244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b4ff4a1509e8b184ef07100634855245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82afede2105ad9782c7214c12af973d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d193ec36b51a93f4a9a8a113b542f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7d946873d752d3cf251e4ab64511e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb963ca52095708590e56a3773c886da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31834d8b6708549166248c06a3d5d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c8c3adc68bcafd2dd9f007f03fda8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985ce1fbad5eeb88242287a3c2740bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25999fd0694de4d948a9b7a75e256676253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de5d35d1bba06f1ff9b33fbb399209254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3a47bdcde17b2f48e6ad1b7831d6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdf42c89185319ea7b48877a45ba79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb720793d24042691a3ae9030eb363257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f83252f6623a4187749fcaff01e35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b70bff5cbb90bda40fce61f9fcf16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb417df9fa5af4728544644b3b8af1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3338ed9a8c1282d1de5fac0fc44d13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567319101372561f08c881a3dba1c39b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c1e4ebf9e921504af71f8be0ee1ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c65f3f65ea26819a4242a528ceb7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a0116bfd989f49468f9e397964f32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702c13da328866fc9bc6d4d8089e639266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb444ced63458e2129ec85580f406a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf6e1eff4e4178a7134db7b319afc2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af92ad0f6f3bf11e9189f38a28f280269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e61195ab7190a6842da312792e1da0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958be215074dfdf7d730be411e8f58f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c05b417ddfef0d9916cd449c5ba729272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47b3b661861a60c7834bcbc23e31fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c12b88a4883041af151d64695c45d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb75d9022be1d8962e75b15d9fb561275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045faa34b1e6cc38da4d1a5b4b48c1dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dab5a0484bf141532c98f84b967543277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5438b3752684cbd3c1863b27d1dbbe8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403e4b920868e421656c5c3bfe7c5a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643aeb510cc04c3f8e0dcca3f86ac0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e31921f48338b90e8004bd947f1e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868d7c52c9af174b17119554d2e0ad7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320c22cc1416ea4a5eb5b6895b2212f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7903299243149fd1e104de7037aead284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38260d36b28f27fb340fed286844e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666849f53eead79cd4b61cd68a3b6e30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bdac29af7f03e9ec712600aa1f050287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea49eff1dffc364411adb64dc0a47a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed97143e2b80958c1deec3d4ff79d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e812726bedb3a45ff1cbd99b41c9e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6884b6cc70dd3650220902b7f4c99ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b2e3a97a86abe4551d13c2361377c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bd1d0dc31c4d40793e9a9ce2533e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a7098c0a2261f15ecbef656f7e0d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b498998d104cb710a9f408ed40069295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a4c9ccbb19ac458778edb0d487503296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9182b0c8edeea52dfc5f41b18674a08297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932740fe73a17e03bb6aec7266693cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50440eafaab90cebd0de67babb66bbdd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d027834c18b3f66cce49b4512d9c09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145cb7428b9a9edacfff43456aa38b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526373f2d7c4310d32e3af1f3809e92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdd85aed47261ffb99041fdc40aad4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f5900e1b0a227a39b03c6ededdb26304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d837e05ebd4229f602c7faf933bbbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998db8d738d54c0b4fff78c9585d472306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aaa7f7cbec155130aa5e038deeb12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32b24695199c902a162003b3c27d32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b53a9902e4c56c88b17068e83e2c96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3734c133d90ebfe9c1961f9d74b1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62675b794a3004d84d065e62e3dcb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae67d190e1b8acc7f28d8b58b832f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a678667a90a403c3b0282f9086fffd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803da484c80aca6b1707fb572465034314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4ef2f131772b55621a0f71c9593fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba654a1d0c2cbf1442c85864d794ca9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b598d84175917394e1e3724a94dc11d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acc272c71d474037577966f0e9dd7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f6546e5271d88bcf33a4c59840d18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892c09151a72e799628ac3bf3b4f42b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1467dd166fb785488088e88986949f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037b7358029cfd2f1dd68679255bf82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43d3f4d377a1d03f4c641782092fe0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ac41cae6d26114df9858a2286695d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213114c7f92aa12ef5ce8ac7f910ad37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc9df1d44d0bbb93f3c582f8538fd1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85fbcbf9037406bdf4351c8524e2d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218abd9a1345380c9d90b7d9c1dc898328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0299d193bade30cf34394b31d0b3a99329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17e432a3dde07309aae39538138723330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63db22c346e55e50742113ff3b3bd47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5c3086c6a50803efb7788e0caf8c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abb692c3801e3c5b8d92f036b01eed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fc04162366e15d281420a2d6fb7e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c708b67ffd1b89a8ce84edca71416335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3370b1e10ff2859d8ddea4247a6945336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02edf9467f23dc2773e9c07eb4ca02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05accde6a0e23be5a98957cd66989db2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b28ccfa6f1aac82ece324b376e60e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb28cabafba79f660ffab79cf184664340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d8a53cae56a6b8f71284c64119d78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31b2a4316d575e2d4cd3b6f2b44992342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d55139fa9b31a9f48da745fde20084343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b924c4d7d27ce25dd83264aaa8cba3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481afc67155dd831d2cd391122a2ead9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6ac2b990a62bdf16ed7ba9441447d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10f06f65c304fa9dab836165800514347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7634efdb477dbbdf218e156f82fca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8e3cd365937056d4c7bbf668f385e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a467203354e5b3f7cc049c7bd72379350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709efd0fde122af9645958b2bcf3486351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dfe5c295db44869f8984a2ffd015b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b5cc9e9912f7639d01b8795a2f5f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6901c33da69ec12db80dd7d7e4a1e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeddb9e2c10be0db2e788048cc3773c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a7d9001dc3b49d76ec0e7ab397d0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebbc602b7f71533376d6e6fe9f6b37357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa7aad66e309370881b6b52994ab6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be47389ae044c9bafb31b5866b6c8bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f49abe05ce8c689d93bfb7bdda0f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa834ec43e2628c90eabbdd50c785d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaa87387f4585d829d180b306036e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d23fd3beabd6f9dbe25d6f3fdd6ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6594219e65322aa59eb6cc9c55b48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaf469a3063206df0885441ee55346365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa96207b7766e22c64e8a886ff72782366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709b105683e639494d2cfcd0455726b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79458c51319fe07bc36a3c8fbbc477368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873565361ed3e21e58a9bc141a9a8f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fa03d18e35b2b266adbfde1307b33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a7016daf981439d49e7b957d6887d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33cfdbd9cbbcee88c5857c815a68d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d71b320f98329d3481526da24fb30373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df1696a0477b75a4213b2fa82bbcc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2968a3c4b0f19ae5b5f39855409f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef4cc94b3250991ffadd992cbd90bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54397cae27f02fc915721279e4a363ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015f83a039c4be9109c1fb8a74d70de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3871f9d5c5c5baf1bc755394e4b0f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08562696d94665c8aba9321ab2bd8968380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6215e16f11f49d03838f2ef927a20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4150b96cded9ed0fc1d63424a920377382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c456c9624219592e7fd3bd3d65ec1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82753b5cf58c1599ed8ccbb92d10e8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb25cf21eef7771013dcbcee7bb2ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018e53c6f3a48229277e7e50b9e2f4d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af927623c0e6dcbbabfb853730c6e996387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555430da2f5ae6f4e127c7ff8c1c0c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb97d35800e8bf49e1c00db7442ef2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c1e813b15a911caf335da9a8e5985390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e54212a8cc5fb8721754dcdf8a0a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbfd3bd06afa530ba623fa36e5313c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea60563bfee4597d04bad3533cdd7f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af84dfb60250d6163a854acd180de8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4ac3622b7fc0cca95e9e1aeae157b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb963997145942a662247f6a0e6d2bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687b47621cfd7567e3a30fef24e2a38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fa3038ed23ba6ed5b75830e2cd41f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2f07404ff9126b83e22ebe8c8fd71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da635569e2e56fc90d50873a0820473400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb05b7b3104082fbf90eeaf25a9e81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fa3ab38adf19d158a284de956cf97402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de88b548e266ee4c3233851f0f2bca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279ce05c19d8fac09752a094a2f5b9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525b8bbb375d0b55f1c7bc8bddc1b8b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766f9a20fb6cc7ba4c18522bc8d7ad8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea346ee9c179511fee553482e41cc71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45bf0207a43ef508fcdc1b9d649bb2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc34e567acc563f785cdbb99861f72409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815520195a06791f4ec6942c559b9dac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762648c735b649c49bdbc230e42d987411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76834f506a2d315d865e33f6d24e74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38c259ea29ab45818576c2eb67dbae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79da956a538dbb778a986730897c091414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad479f754182de3716fe2941f856aa1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59961b46906e890946cfcae3be6c642416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc04d21323860e3b003e9f81b3585c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1efcda6a73d26f8cf0edf44185407b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da68125c2330448dbb4364e6ed9a38d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a183b4fa565835d792bed7cbd3a45420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f033352587bc3bd5633a79bee3dbd06421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef045da112983f43775b90f0b1aef9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353303d352dc4e449b1bf8efb6fa8de2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec2a8d535bf07c06aad340539e6fcf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc48bd872d187fd28b8af88ee0bba4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1576025a4510b0efa44045f73d3c20f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3525da723a0d29029556ebe0984b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59990108378a0e75620393ac04dd100428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77562f4c95cf7a7fb94945f8cbf3494e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713309a4c4d49b5a3562cbd2adea9ef9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d025c5012589c8d489631e8d6441177431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf470fe1ae8bbf6f02daafe2503cc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec8026586a220114ecfd7a57ae3178433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0ac9b514bd1c7b4bc7e7543c7a4f6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940f02492b26c155e811c5f2142782c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99344f9064e10a19dacad0ebfe0789436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90032638a39f19dae26c4bdf012510ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7dc5e137f4dab76ee6ec4c2180f4b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f590b62cbc98a0a3c54f908c7a83134439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584edda08e333acc06eee505bbc5c5c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccdc1f984ac9fcbd54b26b9a723a0c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9a9db1a2bdfb4f9f3851de89f6019442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778a6b0b099570be13cf0fde1405d79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a536b99358524591f66f792aa45f4c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe14454537d3ef4c91d8fd72336576a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b0756fdc936cf926b9b88589f1322446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31174a588ec4e14f389c38b974cbe53447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7f6b4cfb7dace4274e618136c4491448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e543e08d78c9d002d5073952409e89449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d527b9e7b18f3a026f87f956e9f01e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77375706a3eceae7efb68b3fd58fdbbb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05a609b387aace529815b5514c10de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38595b24810da41d5d4ef8b13a4a8ee0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ef822d1d20ef2d0f114f5111bcda2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc523bafda180ee9ee77176bba91d4bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe1156da4d0bae7004137f5d989e30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeb02f1d2c4d9b012165d7df951395457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5430d7de6901c60844256afd71b6cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdae985858c931291137308e601329459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ee2e17e9396b4e93a0f8c015c4224460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e65090aaa9527fa033421996a6ab4b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e8092c69fae89da88ac5d6efe5842462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a5a69263dff95595ac3743c943748463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56528d3db18bd321b96540d2d37bd5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe963ebaedcdac590b3ffd5eecd26c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe5ee2d8e5ae954e48c069268d4107466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ddf3bb19de9d9127b8ee317dbdfea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7eaa3cce28751d094de21f77a0943f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816555f986ec2ec7e06196c88ce8ef82469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5beed4ea0eedd71501fc90636d0a4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabc399005c1bfb24e7720365488f84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adac5b40e14a0da67669571011d6df7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eef3fa1cf271d184c2b1a7bbb698d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f60e482beb48246bae15f707affee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9f1900e7e4c3ca81a5734277147e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee92a10c08f5f615a29caa83b3270a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a580c1a67a2b5634ede0f0b75378716477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a25fd59a00448cb5f81a7a408e208478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccd3d8319073b15740708ed3dabae9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e8dadfe64947d75ab53d34f90e288480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227818c73f7b776d1f0c367d9cfd698481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d998d5697f952821181f278be760fe7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09103f4fc92ba50b82533d35888f60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c13af84b6b6b551f6a9b238fc95670484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19ac459eb6c2a8c7d4cd7db3a839d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6139a06a874f00fb8b6a9d3f07b9f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8ad470b1d43d115d1d485efe35923487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcf2ac9e5ec464529b6df388391cad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81a664261cac6c12b3bab1870b38a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9601b9c2afad9770091b4b3309e754490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcfd9b60be93c8efee8d89c716cee5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8253c8c9eda5f39419c6c6a26914ab3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecf558a0813a18d24ed7462664d0c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d70439525879a79049c64ac49c0647494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756e7e563b29d9ac320a302afce2740495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ec075e5d18b2713542af8ac8bfb3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63060316e56b6e50d6c12ef5a49dc8ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378fc326eab5fe53736a5a97dc06afc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da086cd98dcf257860468b0f7b10150499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc090ecf164af14c12a3c474020354ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61b677575417b7d913cf83b6910642501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b050c67aeea3a3a012c2c2824efc9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1842b2e7a32043733b3ecbab2e0fdc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2986ba4604a380fbd8243a5590565504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec961489e19b46a2215b8208329215af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16574e8ba31b399ce05ecb69e4d9909506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f024d8b8088d8981f8856cc56dc0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30a9d60081f3ff801523ee2e25ace6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a9df26fa9c7eb8fc9f8d55ad2b572509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707e633c8d2d077f29d0dcf198464d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b725ec8df5c882429936358f566c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bb542e23eccf626943e78a2606cb5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dd47fe8d9205aa8a81476efd71136513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f6e9b8bc12020ab39175fac88d280514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5cd25d8bccd4425285a743ed70642515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b6b837c486beb2a9aeeec9e7d7ca9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee38544e9dbde44a30215147145895517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c2451f0fd9d263247b4970a2d112d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d8d6cd8a7c89ac153b0732619e808519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ca911a8fbd9c47b2199a926ffeba4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1be33737e7f2b5ffd2fbe98bf0b4c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af136e1c9a3bd3cdd2736bdb60c926f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670328522d6abd4b5af076ec3091e74523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5256437993ff979b32dcf625759ab5a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d68b3d99c765c86eb09cae9ff6ae1f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69641a4c3627c0c3a17cb91e26c0893526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb665c56fc735f2626dc992c32599c0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969ed67ac2dd172940773c08229164e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da669573d7259a84fac4d262a24806d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92489a7d6cc49a4c3a1d63f163bf3fff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2806b645649a4bd3eacea38bbac24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92f32d58fc4daf1b3bd1e00187f13d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2119379e0cefc30b68f82925ba06d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebadf2abfb45ce3439ae32ff2628e98534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5b9841127dd88819f76df3e4ed261535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a0f18c22c5165c596a1f1f282b350536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bffa33da209043999c005de869b4a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c475fc05ed378ea2080bcb3c13b50dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6037894520126316308ede131bc29e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb730213828c48f3520e6e5d72f7dd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9adbadba1a5335b2e73223ffa820d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f849d855d3820bf75cac4d653f1635542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958bcc379ccee46e811d159e763060a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff9a35042b2baf29f279ad2252d7ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49648a5b5673200938458237e7004344545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acb9f0bf43fad7812dcf0de50ef2fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97e0384ffed185554276cd09edf631547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfe6610ea6d39172dda619ed5d8087548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a23e8e805a9b0c6d636a38ea6c471549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993dd560f758a2048c604b37cb41c6b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9293e551a3e5c07a8fbfe707a03fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988013f273cd366c693cd6991ae60b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f046637efaa2c53394ca4504ff9b5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65dca562a5da7d680f64a7dd8c64b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcef6461ac06a403a9ee413ade82baf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcafad09a1e403320b8ac0edaa3b33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f61d4a6c44ab3c2bc855a87e16231557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81218d0a75aa6a2b666ecb5be98b81f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e39f4ec918c6a23dc42d50f6c9f6f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc45adb3320026a1534f179258613a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c71d0cc33457c0c36c6018a3207be4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bdecf1d5bd0d5bfee805ba540209a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a736bddc0221a48d589f7a0f3ea2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9ff10a97c40178fae344549b8e0a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624d48aa4cd8618d0844071f497810d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236ed22f911a6071fb4dd0e5b2125ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db91b052f606540dd14d70970be245567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52af8a71d000a51755da97ef4ec287568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f5d16d043853e16d2c6dd7e54fc24569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491c2879b94090415408b4329e779af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff896b9d1966802547f5fa48787ede1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11f78793ac2fd3fd707eaf4e8296f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef3df31f18127849378f8d767a6071573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fc2a0d37cebd0ac8da2652def7566574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20981272c5f55cd9dc72932b5bf1f29f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d56087976549e1134b5d1f83db179576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bb18e51a79df7f33a115033d2da8b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa881a446bcf4ab98b434911144f16c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d945fe819ee1ddfc7321d17db9d6b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f932de7c32425903be9b1f6dcd86e5d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bae0d10b3187a9ef98703e24e8d21b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9a98b88da4e172184075a5413be07582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2df119f20902abaa761ad66216883583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd539162f73e20d5e2c419a4556e4e08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec22c78a6a13cfe126abc6ccd2eb892585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7df8fe34159219a9b0ac94c6efc410586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a474dfd3bde50f749b4cab922ec6a70587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430dcebcf06666296b0953678731cd2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb824cbffbf4fe699b9f6d33ea9e41589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899bce47827f388e39ce2227217e51f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880907698582fe26937fe5c6f5c6458591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8dcd152afd922cc53309926141bbf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd64e0eeb2f06c6402ad55ab5275d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27660ae738f0d908cf0986cd375f6f5f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabeea0cf41a9f5250e4abe653dc2ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d83284b0888a7977f06ed3ef4ae78f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b533b1b326f844a9ef45f38fdcd67597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff0f7a85bd4643b6fc5db117c09449598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903e128d8b6d7c251bf2c01a2f411a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30243e72463c7eb0b68ea97331ebd5e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bac6e5dc3a2093f0f281c253da19e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b6bc460b22574cb9fe3db3ab5c8a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa4aec72a9f3a5a657d852ecde00c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624d4e51e9f5c32d95607d96fa42e9a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc948fcc7488033648c8c151d2c086605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515d717e2d90381c9afb473560977ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce857fb974b9a50abc9c374d4b39b56607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84383049819a95957864b0e2a7d3d393608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e8bf86a7544a7c53e2a131638221c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5f733147d89637ae4319a5d6fc723610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81887376b7afe841b0da6f18568e9efb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f295b111676d9abe919a3e4addf10c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a707f69cedad136ea2dd1aa68d8e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8991ae077fe4588531b7a7cb1c00b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91162e271c47f61ce911141017460abd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494e9a2e4a66502eec67a42438a66d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc7e5c6ab2465b89c13d3ff4292c53617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379f2838230bf5e54845e657e139e75618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18683eb3ae9ee6101306d0b8a2f7136619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006a5ae6ecc030880132578135d1d59620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff50cd93614e7dd3d8f3b8b22e735c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca71477cef9122c72fd0c2d8481198622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09612ecc427ab46051ca76415e11144d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702d3965c369aceed113bd836ecfbf0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2393340cac5dab797e0ed7a8d4762625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8999febd46d0ec7f79273e2f8d6ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d2a45a82c27e2dead4fd34b567947627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a758914e158445552659aceed7864628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509b28f4a0eb81c11e901679d0a0bb6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab25cfbc7c8bcb3e304116556202be3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3e3962f595808cc770489d3633d41631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc482ef605bd0b62d19983d6204ae6c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5081311743b6eeb03d743c39c08fb3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63773a348002d45e0fcfa5f5303e28bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36047660e5ce98900f881a0ab655ca7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa239524b9db2ef3552428261b6a0c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fea66055c62d21ead2dcf4cfc63b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c361f5483fa1c2300c6deddb3be693638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47067cad5b0f4151ab5e572ac4ff8e63639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6df5036ff6fbaaa6329d7b0a988673640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66c3a42a209a3c53585748c09d8b8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b32071197e9f31c42cab7ce2ffe88e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a1e202999bcd2efcd472130340fed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e58a6ddbf70eadbc6a9286d1c6ab0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68fe70bda5a0bf10a0af7172ff0223645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367143d4da23a7287f4eced4af56080646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c55e4b6073b0dfaf5de4b342e75b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d2d963f1dec9d09ae12aca8b033e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdb043aae8670dd68ea28c20fed989649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481aae2b138503bcbc6176b263874a7b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12137ed4f186819b328a28457f08c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da996ec37da4a7e64828afcbe02e8e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0301ebe72155613b278f0b068e4131653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647c4e79f197d523a5290c40b685045654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a720ee1d168d2d7deb9594056bb656655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77bab49ceca9a6c99a69c867edd0e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499428f0510c56797b06d44a2e874ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252f93055f1d47b88a947dbd0862326658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fd7dc31fdd88bfc01dc706dd7817f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fd56a1e043904d7d32d77725dfa69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67ec28156b81003837ac0e0f2cad34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6f0e14aa141e1693f89f399bd657b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e37f325b743af4cccc6c2354cc206a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a46ddf6879a56f53f2dab93335eab4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6890b89a57c87f1401ea63751bb9d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dbf2adb23b6a6d15b32d7da0e3c17666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24744477637ea9bd7f7e436b20a4c726667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc63c82f7acd6d0fac0802101f1db7c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb48d02e337cf2619d631884eb16d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7843808b9def9898ce0d996ca44dd22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee156a0c8776801e2b9dd5c560953293671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60d632e0c79559cddf5ae30dbbf9b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5465935b911c7f603cc20954db449f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34bfe120160d82c50e5f06f4e7c4d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20899cbb108358b953ef193bf632e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c67d5d310f641ce4a5b2e733139691676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561a1344127c18184cca14bd39ff47b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f9e1c99c6457bf036662f8e89ea83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a71b7bb9a9d36c598c24121148e5bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abae2a2eab269d859f176d215ef19ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4971a9aa3e34372f8c2b0cdc2542f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299452cee951b84811facd4508d5da2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8e550faf02e70e46b7ddea274acdc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0961c8661d0e5e8649970cc9a7c2b55684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76979670f35032482e982fbd64447a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a3d7528b2bf101d710d76c98edaf0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4467a17b3d9ab3294f1515cf319b52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36723c97672669e5d522bc5115216306688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e7cc072e431f7f93640a0f498e701689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2652756e6e3ce7e1b814f97c0e7a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6ab1c3a302f1882b1ea2ce170f367691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fe780560d1af95a48f990dc4571b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4722212c4520a103229302b996a7af8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5338333792f6e2378e7aa4ef546e7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982295eec6ee277b405afd48b744404695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa40feefdf3a561ec25b8f7f927f18696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b69293f12d2fe84bf63de44266ff39697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e38adc81f9b9fc16c20fb21509187e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f44178fd9330ea12fe5fce52a0965699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d207a89a719c7a0622eaf343288b07700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a430c6dc9071ef020f6a2b4f586d8fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c97246eb4c2ed02e03d04b4389f360702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bb58184ed506daab6b3c2342a4491703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aff338a5f4983ad391a158ae5c8cab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357158ef8295c29df669aed5d10e7e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e099a2de26777a987d286d21dbb29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8adcd1e1e9470e41f4ae48bf21b73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ed1cfe644d1c0492b9a2cec005470708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1214e1e4637608526dacda812b8be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dfe73957df1a8a521375f490b8133710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d33eabbaa005e373f05a8b0790131711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59356ba6851e086863faf3897d90612b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496aec20ed507b5e2ffdfbbad011751713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a61eb9c1e0a6a1f209bf4b789addd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3137bdf3b4896b0b65db01f8088ba6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73661f133618c64823431ef99a18db8e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b5a859330f31ceac3cc055ed5c25b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096ca317490bfd2de77b1c3818e19d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85191be1afcd8c2029b4bb0b9f16879719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa28697a545644df41733d6c179203e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b36f27d5037df177941127eb73de9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d22c4265f836bced3193790611b723722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0fef9f1f46d37e5c5c40539056a25723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b582a5923fec461b1a47c4da8c8066724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd23da2a711d629f867120f3c15e753725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062dd08a517f01249a5af30f2e58a58726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e08a3cfc3aec5f0125d85be4a5eaae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cfad2f08a50332c342a6a5a94c3b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42f9cc4a012bdf52a504e91712f17c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cea8ca8b9d95724cbae9aa9d240b46730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24c1e98612976b252a77b773f200e2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4da446bd737fc18b2857ef36a3ddb1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29f22cd8fd6ee4cf158375793a1dda733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c5910f3d523c78aeb3177b35d941d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec34400c65e063aad5169484bddee0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db27eae956722bf323f322dc30146b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b9c1ebd8c2eccd8ccc071ce10dc60737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce270e008b865838252d888decb2d27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6df2b2626292f23846bebb962822ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f33d232ad64272d7e44ef6834e961740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ff1fbddaed54723dbf1ff2fbb51b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9ed43081d02c28bb10ec9acdb9d7e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b220c3caa03e4bd14290ec78160a6aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf5ef0744c5dd43ce6bd88b1b6cc15744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb6a2b51f85e1fb9549b952d60544b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada2268e8e8c3ebb1bf563941e592dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29f7c2136f36cdb3d7baa8101b05b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987b96ce3dd1438a10bf0098d812438748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bef43640700dc371bab40b23ed0d9b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d064c9dfbf7986dd520658292dc11d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822a253baf877b4cd852af59a1a197b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2e0807a84628c4784443b00f572ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8c4a5a90b826355b90f07419bca16753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54265e3b0b0e7c0ae235f8c2c703324e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334768c86d2191de2c2d0836a6f75866755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb2494fed8137ab7e93754204bb53a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f7a6d4095a7f73786488639b42881757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ad68767a31553140e8b3e36b4223e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf866026aa6899ee6122eee51c5b2efe759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>