--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53382b60d033eeabb3404a30c3bd91941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913c368d7ee7af1b13f330897baccdf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bf07873515d5437398d7dae47890d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc377580ded0af9e837d74753230a7184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477290f5fad51c86c64a323f169709905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44554c6608ff23043443b93b507a256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57150159785b7984d9f23cf091d5197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd145a8d75ca725e018b66cce2c48008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2f0dfd9e8b372b2a781b2a1b1c8bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522321523f47a9ef024ded0712aeb8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fa67dcab63ea1f739282c94e0a45d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97c71140169950a14b7ea66e696eca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d45390ad01ab1774b67c26030b5bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c8401fbf1913edbe11e3f46a0c96614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67722fae93e93252f85b77de8015fd5915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce356bb42b8bb75e5635a08fc208bbf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bc76ae3c3c81df48d277755f343a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e6a96bb345c20d8c17c3e8ad6bbc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1492042870def067cd6bf0d7256146219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d180dd05a132c2e2f708562a90e6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9d33ea7451a9784e5f1830d22900d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d34ef83ad486c9be5a4dcb617512622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909e26fefa3b3ed4bed255aab195ee023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db212e8f192a29137b85913326d8ac9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3814a2c902cc5056a3c8ca52090cc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a32dc23a315fd344620d44f69644a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00ebcd5cd83a0c9f8403e3faa30f2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23b8b37d1e5853992c06bdb705864e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd6b1e9e0cbfe42ce93d084d22842829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ea14f3f862df4bd5a94f945f7ffe630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23353a73af5332544d13d39d8065d40331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c24dc43592a652d484289aa364f2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bf756b0c1d8212a07e72e751d719e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f8bd3e27df21df44a2c632ea50d3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b73c73358d8ecd24bc3b6390505c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1046e8df03d1ac4bdd54b2310cfed7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47adc5c440a753ced4f6e18b389d6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ed1d5c298547e9afa8188d6cf0b1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643cfa664fb59170feaacacbac4568b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18c642ec2f3614d66ae2a0313c0ef840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657d18b506d4eccdf5dd0d70609be4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da18b09f00b8622063592ae0035eee242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a09a9e484d45b9a7838ba8a837f8f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ffe2b04e40575e7459feeef2598a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8185f72b03d9e3992ffde5bcd143f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca469ec8bf1b728f669951892e4cd946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbc1acf81018e073ed17171927c6dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1537e29dbe3bf5286af25a050dc08548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffc3e7bda2e1ca140e6b24beb378c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39bcd3f3321c83e69e425970dc5f3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ec294b63e4a7ecb74e4227c8ac66851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bec59911c86817bd138d482f3bc84f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887b72e0f8472055c5d31aa51bf53e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38520e6a161497eafd25901edeb271a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d653d5d3b5149c39eb3e668d67b9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48c1add669b9ec3f79e1a0dc10c4db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86c05f3e0157a2cdf5bfe725f0142357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f8b5c165f980d01d9dab5d0883bb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9b1d900c3b561592676d09ac0287459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6926d0745042dd08bc64f504a883760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d00a67e9bf3998b0a9d31c466058f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219509d27bce179f109f19a185e20d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dbc825ba15a36d132b65745cb151b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b1a7243b5a822376c640b6cb73b8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9850eafb5c64d0085cbeac3d0750c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeffcd0e0c46ac24e29620f9ed54c0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d49b18cef39459c295eba8e60d2ed967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba194ff554aac3cff72167d54befc968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbc6bb5fc775ecd26b196c5e1b3b6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6aee6f29c018bfec65f9140116d0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01b7f44bb757752ef33220df9caa6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e64c849ee1b96af98d8975ef1e68c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644e8daa6fa7af288344ae8a612b86d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc209e9d3958329185d4eb7a330944c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf9656d2944a4e836c6f642978aedf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bce8a79c1e5ec9522b895404e348f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4607b519220927e3f338ec9af189d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e47e08f44ea2e10281a76a997725178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395e38520b246e571d7a4a6471b473f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897fd9d4f16434db902f820ea49945380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c99856036d9f64b2c041e8940845a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65428ad923df9f8cd18cffe8985104c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22f72c860a68b70b70016f129b7c3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09320c654f915dcd562c9dbcad45d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6807de4c71ce0cef5f61920dd4eed6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8367f2f6d7f7dda83f80679af96e2cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6953bfce3b9150bfc40580bef0bd187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca11da5ecaf1d5b059c0b63d3ae7ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae667558d58abfbc1832a93771a8993c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6671e6db28b01627bceca3a8f02ce1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f47bc695e4f20492eead2acc96067491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e0107d17174814716f5d689b173d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd1c1c0ed006cb8615a6bedea4603893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b389e0bb91787f175bc472746f91fd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf52571e14440530945d10f6a5c9bfc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e940ac5bce1f6dc1cc9d76333ae8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294167611326fb9600cf0c8ad5fe21bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ecdfdcb45451a345c63a3c355b2d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68013f94db98fa15266295c93f01a96699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddb9f032f634a61ad6aca0a425723c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168305e36038d64d3c579ffdf2ff598101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bff95e5dfee8f5a76c05c7f7905da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bafe0a888a964c73d41691bffacc8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd503b7987ad37af88859fb88131e28e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55521c2a4b02cd19101fbf7ee3a564c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd5f53a6f8a550c766fdd10c196fdc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb04ecabd81f0ef7f04db126f29a95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446e9de7851c0ccdf909fab77cf0c43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd47856d6a6629a73cc3383e1043b38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fface865e396cc6d3fb4b812164f3cc3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0170903cb767d17daa6657adb49876111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b05c0bfbfcfd63c38a7e1ac8a8db1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4826cf97b292815297ad4cdea19a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f7ea3b5da834f42c5fcf17953836d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca85b6ec651e0941514a64eb9c787b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e564bae8840a77c3fcf6819269f3942116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748c00faadf240c8f18004ba19c6c80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417172ba938215e5188912688d39f09e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cf2927ceb9e6e799e4eeb7512bcbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ced643a32a45539c22601449f1806120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3360ffe0bda18c71d5ffeba57a8f540121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cbb378db3ff33fceee61f70379c03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01831ec853877ba1237f3ca1e24d4f59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05a2b5e9b4ed40cde481a8097a78e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea15d52033805915f6f2ef1164b8dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2840cda93dd2eed157b141e38db2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28ec611cd12879386517e26320511d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98b03451c521c6dfb2924daf146f13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bb4810e3f23742baec21ab184e3e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea22e85e6e0d664df7221d2a7d3f45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565f80b189b22f5ae1509a70272c694131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f27dcef72936e2930347ee589ef11b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7aafa2e6a33858d91a98bbf64b145e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cfc8be3609f0d1ee79e3e01205c3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284342a4a74cd55a98da87b93049940135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6b1cc460f98ea18281f9fb78a572a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d9e1813ed8accfb64666e05802136137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e944f1ce48c3a7dc43dd2f474d0f4c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d884da74fb53e79bb64962e0f92dafb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a351615da5b7141ad2d1cd12efded140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229924f962ae6147932f623ead30d40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1a9c47c91d45143ce3533c43a7017142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a962cc0c6ff48aafc5a3b5aaac8b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd4013d06f5138bacf5947bbc5c0cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6929e90b509a2c8b1e8121902d7c68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c09670697ffe517dace853a549c32d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183422cecb320eb83112735db5bd086147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd930eaf8e812810714fbdb0e071c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f05d8284a80eb390b4a7aa59240482149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957998018205ab2d215a7a21ce5a007150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff4e25bf61007734dd987c58c1d2ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27531738e536e623bd27975f9d79531c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98792d920c88d042277782a13c2e7db6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b328a9b1a7af4397682f5e13a873f6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c2f5deef9dd5f17ca2ee978d7b8ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884b563948d7b48254be4ce6a0f93e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027ae136fd11fa7a5a45c1883b192c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01ec5c7c76d61135fc07026ec03ca9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f25a8ae2bd9153bf12b685a9784b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e5f3daba8c34767d625743cd2230d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865ed146e3fbdc0a2c00c30a4c3eef7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d08f331fbd4a91363031b635c62b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90790e7fd325f32a20476185799d39c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d9daa75871204a584a08dec3ade78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec02c67855fdaa0509ab0c92fbbdf14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eefc9988b7fbcd1f24bc4f73248bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b123a890e9e95f158f4b0cf207cb31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad5b63877d82dcfda18fff4a001e97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa970f11bb0aeb3dc6b9afa5091d97b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d09affb472e39ef28d1eb14bf99fa3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13bd2549e2d6e33e836b859b4f6f3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95049a1014526d60b820dd1e8b74522b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2255034003f73e96a65e2fb065b7c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f9af6feac42415afb34080cab9b9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aefb92866fca5cddc10ee0549735d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54151979e4e069e4e2ad1a63cb6428176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4848c3741b20a7f79a05a60a027e27d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df3cbbdff848b474b846c5b1dc6c88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf4d34e2da0d4c7f5cf7a50e723439179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194db358e9d35b1674886a024906cb86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b6cc5921c63441c8cbdba8a45ea82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d37102832a6b9e49e7c3a40dbe133a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032280507667b356f4e1c823216c0fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9932e865ee5b8abf2134943c23ee0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764c79c05c41ebb4e2394f92de4f398185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041047b4dfa30b1ea5a420f77b12a30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcb1b0be1040521760c384b9ce32c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ba25997d64a282a4872656815f415188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3eb3250fbb795536db3a32580a8887189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a774b4025cf7bdaeef12bfd89389f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb35e4dc3ec7a29fc72be2f6b78ad97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9137cbd8d3f8e486f086e678232f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9eebdc2d69db60ba2e9086de72e65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691e92cd3c7b1e82a172e3ac9e30786194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9d43e912079a1ad13cfdabb291f66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb486696d9694740e3e30b8347d5cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268954f27b2014f50f9622d0ec38b6b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9d4f2d842d92865136cebf1545434198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb615c4c9c32e46b04251050142b12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b646b6cfb8f1cafe902f6b1aae7859f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397e167bb6070c2c070706a1262aee3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d3304c673639556ab914e43496f8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44dd62b9d4bd18d78b9007e25b677d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc543a46f99dc43ec4040974dbd3e9e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35865f6593349602b0fd95de6a27c9a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2dd290eb0aadb0aa8f212a0b7b725206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf8b72e2f708b03b72e6fcfcef90f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d520fd4891afca27dfcf2b64721d8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ab617863a39ad2a88b05d202e6653209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50061feb498d2a8c027169b7730a6723210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63345bae0e0de14345668c699c9e5556211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318df36c52f7acf8f8da8f0057dd8eb8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48704bd8a3bccad25aa6b9a88d6b7fb1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cbe83261ed9edcc76d2f58e815615214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790a4d3b6703868d281bf04aa1a929c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee634b9f6a3ca21109bb6dfafc969a5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15842a823de4d844dd183eaaedbcbe29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d3ed7f841bd979a437cabf5c4b459218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216eb0ae977a05f196bbeadbce4eea7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade50de515f4185e0a1cdae3fd7d726220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a94450a29382a63fd6a5fd9bdee3ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef91111fd6ba4ac711555a475f4254d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5662eea92201b6d6d53d99b8a76ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab83ae6fe1fb50c1c9de108ca847f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b42f649e59afbee54bb989114aeb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785187ed049f8070e1d312e5a99ad92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80731a84d94c1816053b5cf8240b57bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03f2bf7bfa4be658f8fa4ebf85a496228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bde42093e7efef8499f58ac76e07a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d40e59a4c5282b814632162c12f91230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94650e03c979c103df306d8698a6de3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdecf1b672aa1cd3845626b6d12565232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08c10c69c07ee6ecb01024ef78d7bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaebae9853905622de681840f73f0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd04da55ec5deadc40e4e1e8ac18f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139f9307a953fd1254913b397d63cb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f441ac9b3aa800e82dc5cd69c590af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e2b8131b1762844028d0274bed919238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf8ddbd3fd9eb77809f0b728f78b53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601be612a5a856f312792a40c201b687240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfebf6eb549d77f03b5e7cc75d3405241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74db98c35d1d0514a26576b5bf366a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918e5d4c93d401920dfb73d713c0d30243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de67e012b555bf081d5f545521c5279244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f2a73f8141182dfdcf017e570551d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2a24b8a41414829ee0f2abc826b45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec49244ce8919f3bda6d1a034915607247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef83b7d39e6c1c174664c00431dded248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f32c05a7da257138559818a349a2dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00157cd594f2e625aa4893923026a720250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa18ae22acfb425afed6cb662b482c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552b19c4aff3e7d43aa067911a4cd90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee66993dd88f0f6a56fe038440e18f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89737793aa3276158e6c8ea36f2a9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bbf29fe591cf05a01e6d856e57efe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a45bd5f718a4d30a03ee1ece7ef580256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38b40d2adfacb1f290d23b371c4cc7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb1cb831fd196d97933a4e6cc87384258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baddb9f4f8435956f735f87f3247a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb03a30f35c0a0580eba8452bc31dfb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3f1c2313b8714d4cb4f3bf8b1faf8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7519521d05c0ae3f7aad36a22973c7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1860792ec2c288b7eae07f36bf387b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e39449c45423c647121148eb59c73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c5075efb1d91eecb70b3e923c3363265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fe2c691d4d4d576e73300a17de4e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248e6c0495771d9589af5022183b37e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31533d23e183ae8cd7e5083c7e4d13b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2c5f1c6bbd8769f2c0007c748a860269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd812e561d557861dbc81eebb2c788cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5e8507d5e7cc0d332adee81dce6f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a61dcb65f76752dac42ede6fe1015272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6488118f8579529986e7fe202527aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467afc5389725de7bafaa409d2a797a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01ae1d0fa6cd2451602a789802d006275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5704696ee2dc0451e598a2c79bc9d3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217ce0daa2a866e5b04d55f66eeeb95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431b2db4491c056c6869d8d35628d47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3c4911cb988256fd0e983959486d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf46ca99661db8d647f193ccfb7a585280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a488edb7563a2eb57e9a80777b7e90e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e764bac32265151f923be0dffda984282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c2786687aa5364d37a85a7bb14839283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f05f4087dc9ef6091d92b59b1c0b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae7de8371f1ed65a605b99ee1949e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e6b4d980f33442674fe7fc98d2df3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32536360671fdbd6e93163526ca143d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a81010493c816477bf4ded63602fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a192f734c53caff4777865be08905ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59ef1e967cd8d28d5b479d864edf33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eaf106e3d87ecdd89773105288f50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab7d4abcacb6ed36930070af5763bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2bce81f80ab2cfdd7eec9c8496ef1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccacd12fd3195e3928ebdb3d9acc7a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b1ab2490609b8b9c25e63a65f05fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400a40f4f6cc87e296ccf805fbb6070296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5309d3a1d68edd0653e953f7ca195297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88afa8bec53cf61155beebf3941a69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570938845a06ace6d5e350fac54c452f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f92dc23adbeed90381d238e55d3df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0649df524ef8828b1042810bb2efea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8696bbed343f758a5aed0ae47186a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed6ec4f1975d632d2c323e654f3513303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12524235378b91b9221f9a99e4821812304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f003a9e33a1ad6a5b1735d74ae46e2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53aecc6ca19e323b355c5fbe75aa8f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64513deb5a4ad5618504586396223a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ae3529be5d4e05022332ec36c6382308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d328d57bc066fe43a91e72cf811f08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ee23d9bf3bd97dd24bfd6aa5b598b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef696604ae04620ec3e95e230314275311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b5425460eb6fc4fb8b4d2588d00e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47270d73687e12fc9a77579b126be5ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04331984a0d3e99497982eb24bd5293314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159032dc82544298d1dc56a7043ea6cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cd9fe275a8464a869f0452582fd46316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c500d8d4b76e13ca2fa8a28de649f4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e3c62a684d63a92d7a7963aa2a279318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab8a99651cac54911475701b084a1e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a855c0c642c275732a21cf21bd4aac9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06043070605053e3eb9b68047de3460b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ac2fff8337b8f3bbb1a981febbf01322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547c1cfea5ead46e82e71709d5dee33323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83787949879535bd36ed8c8eee902195324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7409257ab871f50bc6260111fce4f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43f49dd408cf1d7c98b47dcc9324e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa142cdb27d4f6b59c0c5f0314027e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea589f1718cc8bb3791592521fa742328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ce7710a6b994b9e1ce5b325d35aa4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160e8baa8b2008d416b101b848c6ae9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533966a0cef6ffa4563af07a16e90bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966d90de416888273b5290c8cef92b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3502a28c03560a7f774ff00bc3e5f24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a3a38ec5f45be0f2b8134cee568fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc70a88f149b3e2164088a3e9d96cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae401958d7d13f9db5dcc1756894fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbc889aa2affe889ab5a64e9f3f9ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b56850587dcbd5a49f3bf4b77a2ba0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1157d3e59db5b2c3153581367e6382c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373381031ff0667e656fa234ae18f0f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267995b360b957b00d1127c68b3c955341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420fc4e4e1c1db2f705a1eb32dc96ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d763b6b9689edb439930a5076869ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15658c37809e36a9016fd7003b79ef54344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30373603c7c10f43e870097f5e8bf364345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adb3a56c5ea269678dee9618b4a419346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66eaaf8cc1e22d056d48fc97609659347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e46e45839148fbfd5b977907a5dca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b3c62d4922f1566b73bcc17cc1b8a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313fdcd1ecc31b6f1b7fffe0544a7dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34f64d10c05ab06c2f08e143eb1c04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e477c1ef41ef5c604fdda22e3ae9c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552abc9c8767e24a7208bc4245bfb20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daebcb397cd7c88ad96c337d39eaac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023d30d37613d7be37833c1111da5db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04f8c8f412ef4946c02f3c658f704b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2ed8b8b0c5f87b5a1697b623b424a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3880dc4f796fac9e6671911d93beba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3477ba66e06da54ce1d4d1a9cffda68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa004d25c92d12e5f5e1fe1e53c11a35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5f231fc72cab9792d9f0b2427f3f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c45a1e04f5cfaca4d2cd67800862ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48860c2a0bc4d1017d8767f062d3005363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2869dc0e977d233bf30cb3d4c546e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85662b7b9e78d9420dc746abcb43b281365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677f369ffedc624df53c21a4c0d495e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c2868dbf7bb886aebb4e3bc95741b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2f84403b6db2d15ec1bd12d2f49f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dd919576f0e5a02ea2dbd292cb8c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29af2fad80bcf88327ec96090647f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d5e5083ba97ab445012bffa85a307371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc2a01c0ca71cdcad75cbb7b46d854372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374cb22c95a1618399291f00d9f93ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a283b0d8e651ccf74a632450d6ffc3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c366e8ec759a93f185800c51e6b8d42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea446f7ebe479f978c11c3ceb881535376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8b62355123baafe8bacda68aad3e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f81484678929caf921a7b8691756a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3a0129442d9f90b9d43023af63475379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eae91c767d4d43a3bfef4bddddf51f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc526798c0581166a70c10c5c7b7adf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ec63033ad6643311f76498d10321e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e201012966d0a10e8feed8c4ad1661383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d88fc052ce4b45450ae43d2affe83384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dc0a1b2cd4c063d3e3e829ff119a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40de829a3fcfc896b46d6d62068d93a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efd1d736810d368096906cdc2967c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaca36b7a183263ab9eb61f4d163a05388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be872fcf9fb204ed084e707cf4b793c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfb789f8e11e853123bebe4bea4f66390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160a4c260623e57ed71cd3543668b31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee84d9fc4000853766d21fa8a97b45392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683c77ebefad1e8d5ffecd1f0cb4341393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013cf805ba2c2ae1f1cb3b38c4eb73e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0fca96e10affab417b5f1e60dec7b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310608cb321db2dfd5cbea90e477cea2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6918fb2ec2e9be6468e28e55ecc56a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d8158004e6955d7e0e6d4cf34fd9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949814e950c9b272a01815ff61fdde6f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefb1c3e2a3607a0624713c2634579d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a687734d1cc7c1ad0256383a67d0d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065c87b22291f863cb1db4f11be1c94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a57dd03b26841f709a012817c31b5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075caaa63cfb469239b0e2d321e72f7e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64719c254106a5dcf3b4165c5393bd7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ebfedb6f652709fe2108214aaff2b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f81835582f3520b20b4186375a620407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090c7c067732ee968b53eb19b70ac39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44199effe29ab71509ed5203e9caeb3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba681d463c82b95b6909117bf746c7c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4abd0827b8bc33ffd3b9ad11eff81411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f34921eee66b65220b05cbb52b0e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183157d279afb8c9d45e5ab945e4a31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14febd9d914f6ae285224a44a9df542414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e749b2365acd62c4a4fb8e65b996b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f48416eef711cf611aaa978e35fb94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f01a025022f52198a49a60ba3e2021417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46810dbe01ed1d129f73af2e6dcfb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b7f432a5552aa9e55c285e0d672b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82610da3a396a289df3291c1cfe028ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f9eb8fc4b8dae4e5a2c65b5e824a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf3959124b60a2c940d3e3072ebc1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479b69beef7236b23312f0a06f5a3c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25bd016eace064bac1c7ae9d329659424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101d9f5e6794f71af236454a924bde7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5b00288a4d853bea752c0d2fd782c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e267948d1d4d231079c1f713f9381427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee3df2a2b8b7e281a5a1f820b3645d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dec2a093a0b7308262a89913c777a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdb197ee53c68e5e487857f45ecee5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b43c38739ae0834c412f5af849941431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d46a134ee6f26cc6a6a1ffa62236b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e49aa8c965fd3dce16c1ef91c289c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e8b976ecba4279889edeafeb7a0a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cceeec5d784aa4327ba628cf2ed4ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc125cf626a3aeaf4db3949a5e0845ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912a0bb5b2e3487fecc4101226b9071437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857976a96b795c513833aeae26fe9dc9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07918bc4c584fb96a884e0914e0140a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbf00ac725b23816001835f9541417440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b567bc3ae5751421da846f77bfaa6e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398e89144754cf3f016983e4b2c6fe9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9f2ff4f933cc83e8865d2f406e84d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e5cf9776e2b7e9fbb73c95aacfa00444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3cfef9ad2397a66b94d3c25ea6f11445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689438b190163f972cea669e51b2b29d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f00916e5e55da64f284b44defcb64447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6f28d17088c5189773b86379840c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da30dca3c0fbe0f3b73fbfa83c1647a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d800dcf9c9e477d3074306f41b171dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e867a8cd10bc90ee7e5c7cdb128b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7479469127a02fb2ec6c0df161fa7e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476d0c848aecfc5b8a61eb8a88d77e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4d51a8c9be648aa2ccd9c5fd8a4a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8300b5c396b6fbdc3f665b7645ffd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae425f81b692ef9a69098c372a07d3c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2871ed46365fd4af657f8f90e6b1d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f7fa6d8b0f0a859ce9314e3cb97bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031bfde283d2b69db58fa31a6bcf2c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614db15ac7af0660448e973def810291460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ad55b81a2100757ea695f6dbc7fff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec8d4eb1d4b19aa556a94d4ce1fdca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9f847c94b92a6d0cae52cf93fbff9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc33cee3b27de89974f658119abd79464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3c29aa6dabcb61641c1bd63d5b233465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52af5627f83c6a30c753460fbd7e04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3718d4837dfef30da75871fe29f94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f070d022250fd8ba32df1157ce6d515468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae73751e4f4fb63f91d5236fb9019c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310614cfd04cf2dd65744b025f463ee0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03697392b0d9a85a8fb92058dc8989ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f0498f24b6aae231d51707000f122472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee376d4523b691b6bc334fc265a8ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0669602679223be6c38ca2072dd2e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3db4156f1ef44c976df007ee42288475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2706184a4a33b8e05decbc7b0077dc7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c77e5e818a9bd4e11142cb2dc85fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785ef3174c31ca737062f6de2c8bdce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904bab7897b73660fb4bc623ffe47d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a26a4762a1e483946fc5b4ba456092480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc4c2085333e43d9e173fb059a9379481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d826b18f131d880ae1f5d5598e7e11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cfeabd35c577333499c94b2b597c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d1002ac5e1f01e3ab6eec94c6ba8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15406089a334c5178fddbd5cf76aa3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c02006a8f16a8b9e3e48d3364837b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d8d4b28a0a86150210479f553b35f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069724cc9fe548194f31cceb3410b8b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46033d9394af1567b3e0c81e2a65b04f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90c8afe0cf62c4e160bbd8e8a70303490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f113ee058311e7360de323c0f84650b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0157ac937f028f6809fe3cb7826658492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460b86ad2c93a6045d0e05f8250d00e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397289767ace8c41460887e52a1e36bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0698e14bc9afdfc98cf452c3f99ec7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55324439462a6522c375adc3fb6b59e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470556d3526b21721877a04210f98c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e117ed287499c3ece697d0fad334291498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b3c5f3d595d9b0c98c52df9b273b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda5ff1cce26aaa9e9023795ca57f44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1712c3607290ddc5514723effd5d78501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feaeed91d044f33190f0cfb9033c48502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f417446ddbdac35dd6bd1642e32589503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d275da47ec7093902a26caf34141bf9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e65e1b60f523f26940be5ccb0c8758505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d162fa2ee13ae298d66754902cef5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee5e927c86fe12d9df4a8242cd220c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634661e0c420817bf698ad9ac03959ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cacca85162f75ff91118aeadb8bbb0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc4fb7133b705128119f88f15ca03a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcca49ca076bf1936a241db580ab819511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56046f8cea82f79466df16f4260acb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f8a8809b41ef39929f16773c90dac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25d2c5e1431b691abd3e274474096b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb7b7e57448ea271b6db1985b44239515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119baa311522d63aaff2b2f4de64af59516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d8ff9245a9a29bf199d13e8869892517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b6f3076254a64b708a6b8c6147078518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc459231668ba4c3941c232b2d352d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a3e17dc9d09b38d297195d458ec49520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808829ab386542ff380092730bfb5278521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be924bf61609c80c405f2e09baf10471522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47770bbbf79ac59d0411dfa87e657bbe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38456fa4a5c342ff20fd9370dde5b96a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184533f30a11a24bb0c1a9ec30531cc2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0a0b7bcc6212b806b042fe964a021526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39fceddd67aeff433b1b7e9feb0624527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10303c25dc5054b18fc1e900e0e2e849528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fbba537ebde76fee17a2229def9f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d33795485ff0cadb49732877fcfc88530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c0fa0de980a30bd03701a402b5758531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bef3a99ba28002eb57079bf313a2bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3219affb1689cf478840e8163f3f5e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b070946f849c7ed1b3f92f7c2ffcde534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304750439dcd011cb0c984e9e533dd8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588d1ddf75d1c3381020fa760c9cacd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99ca1bd382dda111a53ea49d817f2d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93282da6569a6cd1033e8d2b15f45bcb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a65255e1e7545cd4d4fdf4269f69c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197654c73a41c63a33a4f16d2a4de192540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daec59630211c477047818da022a2a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907fba9c8eee577db99656237c44d06542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f2f82a7b43131f956be35bac682b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51436a5754c19b7733bcbc23f93892d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da26ac5e8f0f0a69bc16cffd4fc1880545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17796a559de1907727086ea76f273eaf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fc6eb55e0c8730cb3aa146daa936c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce0b96e12d9bb96ef1fa43b6d8fe2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846db97ce98d712ad6e11053f99fde7f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd17733a76f2129f125fe5f83bbd71550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87602cb61104e4fef74cf72c218c3e6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348450c3db215731e8738399288d1c8b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66392dd97aa86a3057f3b206964558553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bc20fcf2db03b5da479b41650280e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636fcf89fc2cea5bdac5c17b022e47b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0b95a6d46405a1f9b30fbda6a7333556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e444776e4f1b0658222bd733a7c32557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0900ef06c666b5ff50d3bad86db1dff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63b3d8657756c367a995e1225579eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5723f7493f037ef3fd9224d487d82560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf518fb1d6f04969eb1969d57912611561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c4f24224c5079d813b78c3093519f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c0e93bc786511abe562c06ddd150e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5f72aee9d9ea5e832a08371badd84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865b512f6b3e6796f757d905bd540a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbc232fd479af315b7a6eb10628f6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055f16660137ab22939196e5453c038567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cdefd9504db0ce9e8993b30f8d4bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a18398d4c37c39d6fb132295f647b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cb374167a94c610fcd804a5d45ca7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400a6883d6e46cc7d7f373431150819571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afda971db7a21915d8a1c57e7980011572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621053009c3e2f15f7362ad04ed90aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f5a8ae75c316db804dd79a140c870574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2c55188665dce90373fd79eaab6a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0b19f9e258abffafc8c27feac1d59576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927f75653a99954cce0036272ebe536577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ddf507ea130f0d78039326041030b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c63e8642802aff783fcd9c640089d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e40dcdf2cf65b30d8adc00ca08dd62580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6ca76b3a02c738f8aa1e513c05d8a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65589d3b9f836562d54737f673f23474582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44f27fa83b0f105bfd00af663c3f9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc272300004adc9fc3e1c62ba91fdd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b937b213db83d200b0ab6c92fa013585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fdc4af3368a018b2bf731474c9e9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a98090105f12e75765a320dbc9f1bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e4e9c27f872411b79f8f2e9ce9a38588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebfabea27e760f9bc3970924b42446589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a535ff236c9092155c5ff01c004e9f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd4cae91fc70967627032bf54c4aea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea736557c968fd996b5e1c2977c27aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54554a92ad2959b85c1c882202da8c6a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd495a0a8f2f637d49d321f34a6b675594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a46b6b570706a15fa07af9d923e19595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e6130b8fc52b2f737b695388ce42a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20347be005aefa820456299776c22483597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc35821dc10daa66abfb37b9c103154598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229f225dbd87f25bfd09c0017a9ab5c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f971e63bebbed3aece0e0b09b8f24600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90beba7a3731fae8e72521bda3c7fbff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52233927fc1a3522ddbc3f15cecb9e2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da18b0f0be5952168a041ae1d74162603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094f643ffd05973742ff21bbb3bfe65604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd768ba762feb46ac27faa3c790716a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66e61a76607375d3431ae905b2cbdf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea31ad82a21ce952db38e46b839dd6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f023df38b7e8332c71b4917859fdc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1c91fcf3211e8e1053e62025269c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eab65a2d05887cd1b93878d3a07527610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5df1919b5f79e692c2cee03bdfaf71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a04160aecb838cfc96451794183a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec68c7141d254872ce8cc5513ff1b5c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89155f2310b3b25d179c300c5f721c49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f75ce149001c6ca3651ef1c13e78d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc507c6dadb8c41ecd184189886115d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c44fe5182fa692c45814e9343d8fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b735bcd069ce0b383964af53d2ca5f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b84e8bd8fba8fd2e40b9f2dbcb041619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67795309ddc89c2ee0faa4882d2de7b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68aeb59548c2a072f4060114d40b4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54161995c51441b48eb7a8684643ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9628cab310617a7ddcc79bb93c913623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96411101b463527db212b31c107c0af6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4f631892f9d5a8a7be86c7f7e73f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ed82947522dc7c7ed000142e86df2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c40d6a06bf9c2ef2fce4078d91d94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157da720ac10c566f83cbb2e0b07820f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d957aee196bec2a4c5f3990038f8697629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c7282f888f187145798c6049560c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc0aeefa99980fd7c852a2442ed5ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019ff88bde786b2b5ba5886ab200bdc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f02a1d1c7cb07e880f88225c36fced633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6cf0638d7941c4bc9119611e694b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be017cf5169cb9ec6878fb18f9b3550d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6675a5d78d100dea4c0e9f26c92f04b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3179c3564a74606938ea8825989e006637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775c0a9e40d0472eb4c5c37c49d9d72638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dba370563750e0b453f11c30812322639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295f5e6541e590f941e105066f8d83a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374a85f3bf166f48c268f80d197e9dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607c0f1ca99a3bb113360f2a19e774d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55f856cefc38c376748acf0d90202c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0dee3c6922c492ff915d4d0dc260b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81fdfd0586678c90f1f21c7131c34b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eab30cf624d962cf33118fcf04cb28646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa53070e90ddd0ea65e8644d52eca1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc05653ec18786f5a9bc2dc1b31e5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd27184a5551886cc0a056f78f5d02649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b646d6ee6ba41b3c76c70dcb7ad609e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91148392e11e4adeb18669af9472e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9b50f9cb834eac6ac182ca7fb2ad7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e483f14e888d9d587bc347cb04cc0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c27926f99a63f5ba1a1d86ed39c65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc7773fa7e4658e1e167646a31e138655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fdab986887deef214083b30b1948c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389f237b35d1f706be194f3741f771a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5219ca580412531efbeb614b73461658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a94bccd05a01f939d10dc88531fdc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c24c2bc3148fcd9456ca6ef799af2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec596e26b8bed25969780a2545df39b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786584c900ceb9cd6aa16385d879e18662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1a16ca574474f5dedc025bc808090663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2565822f16634666ea58027769fb9d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b99152d49c5991de8fd88a9801d34665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b544a0421eb98cad68ae191c5e41f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ba94f4bc2d9f8bc2ee3a249a66743667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277f1bc857249a3c494f22eb31176c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ec014368a7e5b33b9af5beeabbe3a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e839c15d75d1a66a892f7d872c8924670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188d9f954906cf02faf148507955aac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547b4024384da559627c37bfbf561ae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e73677d0e0b6d4ba3a8766bc9c52b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369159d742d7a3ab8780ae0134c8157f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268e15fa1ce8711707767f94aeffd2d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdf470f0e800a2a78ba61acbd25ead676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40f40b4e7eff409408186aab80b98d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d6701d554f90e2634206999c6a894678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129c4b4ba09200f611171bc518c3caa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eab486ca727217e98c86b70a845cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa93b0c1e4c66d73ecab77036bcf67c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b641971a8e9ad1d2e1684ef4985507682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d80061159628bdd80f887bc358a6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231f890b8c16ca6f55af2de3495269c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a060b085c3eee39c9c8e8b85350a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303740a42d2cf8eef58468dacf7ca92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6ebc00b7e2c827e17800920848655687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c33cf21cfb276231fda420191f2c2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681afefd3be5a1ff9e203d520441179689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434ddef0eda8b1bdfc2fe6f885040df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37563594f9a166ab63e40e6625d9c703691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3529f4a306d52e461ca320852e708692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554aefdfa3b6ac5b7446a43dd0d097a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c87fa08b2fdae08cc26c58de389bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddb0623745128f1fc4042759af9af6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d7de81badce6f43222459d1027e7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807662b6e55b1a53591ad8184febb7b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642a9df0a862262244cdb7ca95217e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d774f8a5786e11a98a081a5c800204699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f174501b933ced0c40e04aef4eec9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b8ab709984f39ad6a32ad693d52f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489f41f578632cce0d5f8419100c5f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4b3863268cd60d0cee8eb36b6871b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3673f61c62694b3f26330a869fc6bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd79fcce143942ec0e185f2148f3eb9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bda454b5f2f142384ef14c5535d112706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7b64650a12baecb52db3abf584912707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932cf9a9e89a0da86e574ee995d43d1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f550548f35c23be5f1926a7c73bfd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20ccccca57b0ce18edc7a46403e9eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffda67c351bfa03045df8201df6b20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a3def0ec209d20b9f14e0300524d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66928b07928241be56a3a11ed425a954713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffaca5ee4e2192344bc317b9567334714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f5a44a4078cba794083f9ddd5fb13715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e64a9bd2f323717b558bc83c89ef39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62891a0a00b84d5e60372a70421b3798717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199bda575294d6d5a9df2b5316c3f1f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a8b255a89db08ca2f32159356da8d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f9b8f9cfdd4fca8947f9c15e02f2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560f1ac40306d2f9edd9919fa714782721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b26c7accb664b2137c217202600ef6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ce6a49800195434cf2feb7e97e96a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709ebaa5a8907eed92859c1ca1a3fa0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023c006a1cc1b23d1027fac61a48738725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060daa0df6996b3cbfa6652e7ec37083726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404fe8f6a5b95b98ee15a527f9f68fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c7dd8aeeef3cef4621b6097a2e8db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf01e12a68b80d509d907357c3bbd0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985632045d589a50ec63b8667f34b526730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bca6a291e3306991827b42ec7d867731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0faa721b02f383e0ce0146c5ed246b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a83ea6e6108509da92f87a07fa569733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa751dac06442e67c0f870f58e5dd92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f8226b8bc4a9a5b990c17834bbafb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686fbe1761654e702ba2bce26aec157736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02875d89e019a1cc1dda68e8b3dd6f49737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fe7c0d5b2e57243a0fb874cc58c42738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4ab91dafd48f2576159d60f6a24c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8828269e35e066be6c17e95ca61d53a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f5cf5ae0c00013aa1117e46a000a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0015b3519dd54e7f9fe6b19332dbd0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da0df427eecb2e6a10dd70eb15717c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef49d3ff056567daab96d81564a24da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25811666061b24dc6197e1c6d8a2cda1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa0a785ccb128cd18010b07119eefc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39456e7eefadc63fec230ee653674713747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a34cb32833edb62b9dcfa7f8170f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3b3430996719bb1e05aa18c90badb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be60f2241a51046154b831c623cc42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee73aebd2d657b6973060e8a11de58751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba82a44c51379cf3d1eb6eabd599ce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9e9849beda89db5399063f517e936753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343effb0eb435eb157f9d298c49ebb5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2407f97eca864732baa00793de3ae9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76aac033b9300d967512c6587af4b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c53e3bcde67015b4bbf4987ada772757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4585b8af730851b26865f27ac50d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e55f6a2f62e365d23ca5b8ad03983b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a4f516001525cb6bd0b6e3bc371611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606814bfd5f50858feb95b8f71c06a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d71244cd9d7c4bdfb6b22f2b045e1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5f0b9bf35e5e5bf86b7e16de8df5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078a8634f8d541c57f6c20416a9de695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecb505ed8cc10d393aa508e7aa3b3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec6d03d9f418b1905067ae9e5b6b527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b151ad243f71d14d540f441b7e6ddc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bfaea495096be8af30de0a4dfc78d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470bb8fde63752b57dffdea5272459e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce7cea8ca6733566b3625febff337811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5e5c4323e4e13b3a83fa0912c8fcc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6ba28a03883c7e9081c5915a8da5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6aa71c76542f2c7d6091467da398014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442c4942efb918beab1872646196cca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa7053d1625ed096474a1709d42cde16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af9e13559320e6aa249eec786a577317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27df700b81ba937f93abb44a3fea1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7018ada1d06527052722f73ace3b0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30b23726ccc683abf972da4d14f0b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154dc2b189ae5b6d7eb1008f24a53e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bc534f1c17787e1da03ecf435e68722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d924a2e118d6f623e57315709944623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4717e846cc7bebf68f0327398c8c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de0672ca4339d909f2a4dcbac85d6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e0c6110f0a756e7e11d60f12e560426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493561d90eca5eff1ac5d308f55c3e4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975d90a4e684d484df0179ec330244328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47425fdd8267293a43b0920eefd5dc6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c237a308192c248f6b1ec2175d3e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68a0ba55f3dc188012c0cefa50f3e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8b102572e04c336ff611b232df58d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da369f329163e19ba538d54ae8760e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460db4df2ef102df11368dbb554408734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b93b17626faffdefff4debc4f4f1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d58d9f68d1958fff8df816d84e9fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700097fd80f66e28c4ee902b59a159e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad442e545c109221c2c35afdd452bf5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9628c0bd6876603d6cd94ec4df49239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ea517aed0f76fb35ce3f5cd01baf640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b7a15eff3176a6edc6fd897fdfb3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16d95ee2563be725e092f6a3e8038f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba116653da5821b6c61a571dc2d9f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f882456d4d1cb0cd50c264813f7d29b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfd131811a1ab57541a3c1ac0142ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250556c55fbe3d40d13ff9a8d1f2aa9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58684387fdee1ae414b2de4cb5540d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3387d44c622efe50c09c3b0814dcd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c30cae29e7e64f4149d471bdf03df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933c5c1fae1bc87787b2fce51911d1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a2a211f14244457ff5b3fff8e35b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606e748d0a6b07c0a9661840e837d8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a2fa2bc1f3a75669d2099b653916453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff07ff0553bb88b4ffd93e2a77608e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a435aa97a6b0641073f81ea523923355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e65db48b59be0b16bc427bd0cd45256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b14fb28849b929c84f3452795923157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2d9716ec53b0216ee96620b1d932358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c808def01104e6dd0ba1e84aec6690559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c1b13a413f633b9c8e0d2b03bb92260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833b463db7f223f1c8219119286c7f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c8bee932ff1ca756fd4f37b5e0beb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd594a0501bbfb31eee031ced10931363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25bf95dfdb1b4c6cd82880db93a1ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd5976b95b3a7a11d762c37056acfc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5dcb0812acb89e13b19e329fa843866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1097065c3b41c957ca320556cfd67267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd6490f54432ade725de7ec116db7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452add6cf2ac4e1481ae59b24703e84569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0618df3b628f4a82aee8d3e4f10dba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b17448a70afabcc09271884fbc29b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f97d048175548bd7db9e2b15fa31572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93779ff2cdda1f7c19d733467fb8670173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bdc5a03f50a67e94ca721a7b3cca274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2920e4405cc78d1a21eead5f2b0266075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf21a8c765eb85db31accf9b8ee8fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7b4c4fb52b74e205442b964097a4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6af61bc9817efbb4b380b11c36ccf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffa02d784bb700d2ac45d7e58e5f0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095162e19ba6c91efebb56403c639bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a395c6c39bad835ecdcc36cdd0a4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a4dff7469ebca18fbafea217a509382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec008c0c8853fdf6a9bede2c0be72383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba150f0506982b1bedb421d49478d61b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80cdf5b9d62aa546f96814d5b1f2bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05510e4e823d829ce274fde6c1b7934986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2881e794c2677716c4661ec357c321d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52b3084c184e85e3f9a0a3624bbd7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bd442f8c74a1f6b28a13fe7ca137589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d929eb637294bfde9b0947a7fc00e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bb5f19dfcf28dafab1d215d6d778a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d93d6b64923a43c2bc74468d5b7bfd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dafc99e290a6bd45d16fa0c99f870293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95956df59ffd20b8a56d4176d4081794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dd1de9d4d9f615f56202f2ae7f2c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1c28e19d2033fd572cd80a625caf696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9227c49887b5204dd65ccc3df18ea5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff64e8c2e2993e2172af9bc60237b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aed8b994e1f2804af2eeef5170e52699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93f43e247eb7b97684c17405fa8472100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcb85847710a57d5318dc198bea3e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84def94e25c574e66ad6a4e720f5d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95544118fa9668ae9c917f431a89045103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5348d26dc2024a2621f61e0c769ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815a6ed8e8d82856c9dffa8aeebb68c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6208eecd0050702d89fe0b98dc17e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e43991715b5e1556bed80cce34eddc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb7de3815f9a3dc7003a67f7c3e7b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f2ce1a430c426f7f41a56b306c4b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694407d2700ed6c61601381323c6e335110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f088f7a9d111a9cfe26bbb8a31140ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fea6d2f720089ebffcfc2ebba18e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d930d6034692e8c9f1d72fe6be0a70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bf3ef2e648552a103be050b4bece2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bbbfb7b83d8b39c9deafe892e5aee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf14ca6f877c344ca5b53b1e15e7770116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4008aca8c1659a2960e3215c33a1f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efe679c067efb026d082abda52535e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7aac1cfc013bbe62b3e6365ad058b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf75a6bef2298fb796682a243e782a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875d4a70e2711e4d0c2993990ddf06c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1761b731062931f68c4baae3cd555122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3baba7aac132955d7ee938edb46242123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9e4b6c498ea7342464315c99092bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dbeafb6334146c1a9e202f2c24e31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9576682fccdbf643c0ccb53faba876c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8aafa5027fb9a9c34a91a2d5b167d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c309ec208c463f7f3ee431caf93f1e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44e809615d16fff403948786d942e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61e8831f76ea0552f5b7816786d637130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b48fa9db8a14f8e24a3d82399ebe9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777a23e3efdde4e8b29e966e9ba3da7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0b58ae84971f123d8741ad86cb2a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97af93e696e2053bc6c6438198a0aae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dcaa4614da67408f6f6432128e897135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67f58776f9f1278b1b9396cc718446136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158ed6e130e4df538b1232a5bc994cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c6aed403ed9cd66318021da65e3e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aafa09a97bebedbcd10ac91fab4c96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ba42e1d60feb3ea24a37f695cf0ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544f9ab756f1d0da1cc8137324d7930141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75728ac3c62d394c5d69a1eaecb35da5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bdc1c558bfe0e8108a1d7792cd87d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce2f658b50c17d383b68410052d2e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb294e3f4340717137612e749059e79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552861b3e0be3d9f57e54ef5140c19f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063e87cdd89f06593ae5f99b648ba41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d6528c73674f910a861c2a606e2a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfeb0c186a8348e243b1ed32486643149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab897ba7863b55a816357fb90082dc46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a0704fb4e0b884211acfc9d08dad0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100558d3e0d5696faf3a6ead82cb84f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a4efdd3664c3a6fd2615534d68245153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68acafaf0e21e5d941d2783b20c2a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3aec1ae64fc6412416a0b53ac9a964155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bc744c9eb69bd330d61c7e248269b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c7ae32c62c08ddd2b1f6bd6610ac3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff27b3f72adc47ff10951173210d9e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe13657eeaf4621254898f0200cf32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fb6e9ddbe0b44570f8686616beb79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e879a35f789f8ed40baa311e54d26f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004724ad0bcefc10d2bc1600e576704f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10254d2c1a9a2d07d5f58429c43bfab3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057feb8760143ec81f9f00579f86004164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf8f845dbe3804ef07104e3de43c51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46509243a525e08c3a72947ce192a02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388dd0ba4dcb964ca25521c8967558f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1a514035e86a125eb532a01b95051168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd8043f6bfba3d6971937a9caa7862169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647efaa03a4d554640c5d3b60d857947170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9587be53070471433b32cf891c7eab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176ba3261beaaeeccf66a2372a0ad2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2918246560340dc83db423486c9c889173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570f293a22650ee3c9d1e1ba6dd3c66174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83196bf56aed2ff29bc0a2a2b0e05f59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffefe4a6e88e842565c71ec4423ad9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f4f93dd6d90b4b232839b20a7fd29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ac6fcf41c3f2f134832033d401f74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0906bd1263cc7bad6bb1d9c8a1986179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba1dd68166c17f8a4de0746fae8596180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851b662ae64db81bde6e92273023798181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943f7ef37ada0383dde1ad472622de3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bfda717be5f6f0707252290bbd36e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e97f94a0c955ac90f971fdb93adf9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfc361bcb82a191916a5ed97af716e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966edfef064e096d4914e09065c7abd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a529189443c99a270be1c842d1e734187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05226676932dfb6837873cad607696188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ae8665f13cffedfd0c9fbc091c0a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cd73949494eec2005171fef810d8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117f46f08c9e46d5c23f3c48b419fd5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91377ac8d2957b9d774b7e1e8cabe6fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeceff9cf2c84e594df08878e24ab3ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91961b41b4f981f650a9722c6ab2739194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdb2ee8d6d1a346d5bf89c9857e37f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b516261ab0ee1d04b2f0daf5aebf0bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa861e76a91dd1e9c778554816d9fb5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7b10b1dddad01e8d854cc6f9f9786198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ac038c5de971addf92d2780545e6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950ba1ad3822b3b915031285579c4d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c2d977a8fa563174203422947b34e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77529e5f5fd3a307897d8d54657a548e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800502b3172579336be5a19b8e601bd9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d6155694f0430b376b7a8e7294354204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2b4931a4b9fb6874443a79a7d3d05205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2c75c1d4d3badb8b87798701a6ae5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ca63b1717752087d52c217e87a832207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00d5077e97ab3f5d63f363ecd84036208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158452541177a1e12d1264ceb6a37188209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c55936ab83a5278dbe2103c2c0abce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b3501d12da03d1c9d5b1869c0e5f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933dfca3f00b2aaaf5c8cb6c3dc54ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18e4304ceeeb1a9985a2679857410f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f982e9f698947ce08e6aa857cf3cc15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb135c0a4d5665bee5bdb0314a090bfd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc76b60ccd7902ea50cfbb836b4b9e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654287dde4219d9ae9703517b2e9ec8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc618b784babf42fc177739d51feaf3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95903636cdaad57a810dff43ed6ab9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a6c396b9780aebc9e03ae15b01f35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d35b032227e6607f4746fd97fe46d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7c250103b535f5056163f436d5ad2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82450ae91d3380ecbffbee7acfd3e20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2b2d90f52f57ef3300e9ae6f89779224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2782689ec211cb23b1990f87a3689225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8c713d2db6c6ad93b0166743dfbd9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5299e412ff1f2b3a9248fab39d5ab78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c504fa7eedb18dbe9cc8117567be89b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c688b3bac59f29006124c28d2eb1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb625a7e578c4f6479f0103934091f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e36ccadc76abdb1b91cb43614420f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046c315b57fbb35e1b811076632bcb9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855b49b9fa38d2b706e3e23a0792dc2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e60f91263761755f4e571a3c76faeb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67690e4f1d3991d6c1d79169ac77bffa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a5d87a7f64b235765560432e2316e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3639bb38d76133488bdfa86c4c55374237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a475be4d301da91e0d0e0c1ea459511238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62384c7d986610c5a58fb58c295d40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1407acf74c277a35f9985de5967ffd0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256043f62473049dbb1853825f39d8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548de7b87c13849326ce84fd8c23f77c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e803d4f846613bcbace73c369a0ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a6fa7828871c9c5d3e4515e681d99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90053f42b8bfe4abb9e1ecfb69045401245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cdd000cffe425e3caabe09af91935246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339ff6cae396a707b215d4996ddeddc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336259d33e16d918069692e124f98519248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518be432a5d66e44fc308adbbd11e21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c159ac971a4ae9dcfa4de212970bdc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0745a5b6407ce26761b1422a051aef1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40689a0ea81518752cc3b45f7b8bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839684434f73816dfb9161c0bd3a9a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5624f277c1cc4a9e4111e3f727256254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6358f50971aa23b6daef5c0168d2bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1aa0462c4b9c85dd70a37c842d8c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9d8898c6eebc7ec6c54c5043d932e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebf177bdca8b8355f24008db083f23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55928dc1da0775f845de06452534af23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4ad02789711d14adab297bc4d6043260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bae0a6bef6cbb3e6fefb9b2defddc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd55583ce352fd258e1f8765e70998e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67a3e6305f7e56bebd50c955eda43e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc452159399501d0846600b6c8c68dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bb8fd2b63805a0b95214ceca92edb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3252c449aea45a8519cce967254d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b6cfab66af58600901d1fb15e9543267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd5a110b2d52cd826b1a7f4e3a4954268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ada3dd057395676c22b97ec3d0fcf2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bfdc967c9ad08930117165d88459a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5779b1e7b3ca252d7e1635c4602f60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3a72882f4b447b41cfaaac8d333f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbee2cfb3bbb076b6a7aa774ee88964273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6959042c77fed3143ddbc649751225274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5865b3a158536b7e66e770f9580ef5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148aaeff3d452983f68e3735dcbf6b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ec3ac50e2e876dfcf9778c9e0cd8e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d34068969fe28f2673426b1f2f6b27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d3d266a87256bd6698c4cb3815130279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f717f971a064e5632aafc2bcaf887280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef3fe546c70006e673e20455cb20a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee7779024e94c2e3efc37fb4323f0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4335869cc578258027afdd6c6a6109283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc368ee83f83ed0d2a007b753a0a02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06a92549ee139625d6d28edb683748285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b6f628bdd89f896e590b780255be6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89cdc0f6e09e5d6e4e3404df54f935287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d8b8497caa7ac3c80afb70a9a0a8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc7b9aa797d525633e387b20fe932d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e569b418278aa9f20b9cdc1194a6cbe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993ec3e7583168a737073ba822f5a6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9d6b1b56db8196b38d7b762b4c347292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20abe0ce021fcf1d29a5cbd6c1cfe98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee63c7773f1a6ba3821bbfd74e6045294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897c99d217d3c4da9ff2fb7028b785b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da046db5e634939ed391e1c2537e7953296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3046c1f15ca10b7fe98387f1eaa45e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534abe14eb0e02ef5bdd5cf11939a56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1db7ff80c928bd228142c4359ee70299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b68b03142c85b6b502ccb2d3334ae6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98ca647c3603022fee0d92b21ae214301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd7f29f9e3eaaf5b1a30b87fb21ca9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bb9a260a3e32e7b3d95b7a116c671303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd935d64b4398e753a45f18df63879304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f000e8c9f06d4f1e6a0c5bc97e894305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c65062632790527661aaf70e356b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2350a9eae03421ad58cc7b3a14f20a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0fb9546fd9f180254c88caae4e3cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508790942aec321c3e93f2a7548bda84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5b283b85bdeb6a67b1508aabd1da6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf02a9b08b3dbbcd55ca6770543f19f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17395e8fc0dfa50d11762e0755ce6531312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57748a037f20308d0573fe10afc556a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d872da230e4e6d70c0c7a3dc046822314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3a86850ae46469e29898f76b265c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01638731fbf1bba6f135869e7f5d42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb44d655764ca545f15e1fd5b221849317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f4b8ce45dd548536abc9b8114082d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51655f4fb820698035541c527db902319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a93116797488090a91917c47c9a4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56540ec35f49d23d95a0fcdac81e5b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8017af56089d45eb1d72505dfdf45c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f4d3eb097a627579f77140f10a7c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a6c112c1bb3ef585ea33e88893514324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fea56dbd27638d4400089cec44dd8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e29516ceb3d22a1dc27dbe4f7c0c20326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d8a20acf616b73dc01cb1c276cb17327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ce529608a76904f7e9b8341debfbf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a289821837d06e58247853f51d88624329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b1c4a215e959f9aa999833dadc3e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8d3b6f04e6f9970af7c0c3f926931331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66b9509e8c8ff73da801ee2b76b58a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2b71d43f7f6faf26f40ca45414b2f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e70b4d24462f0d1d8f116199a95e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabe81ae13575a7a3783532d85b1742335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a15408b3bac8b578baf79b458c675336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2106511b2986b91fdb6ab4511f0500337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2943de67af0637f9aecfe5dd3fb83b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570f9286bb2e51ebe20aae214f4f9a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4905630e3fac4a79e47cb2558eee039340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea246eab00a099a0f644680268447ccc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414607d34e773ddec3358aa5bf5db6d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f62f5cf42f25bb9c758ad6b24db07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db65a14d80b7f587e87730dd029f8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9bde1f9d26e2abd4692bfb2c93d36345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307de0318ce7cdd48b6f00278c4e7818346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806b342b56e9fe042b49df5cc52dc45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f15a13ffb3dbc44b821e9c91915362348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb53445b6b929a0d3e31a215adf9b84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966f4ba84724946575150cbe6e3d57a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438717f615ed7b8f6925e2e7c84ba55c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1737eef9c052474b85e955fb9bd31352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e487e35b446aaf6b779be59ad52049353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed44a1e6688aff5629233853cc2bca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac64a4c7c87b0111a41acfa2cb71cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fd60d94d47945548f3a65734fbd29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14dec697fb2a27005afdcfd7ed885f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd2fe7910148bc2dece5510fdfb2b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afc0f88c8c85874c53bd2587d4ffa2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5613ecab7624b25c96c0c4666b9936360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3744ef75330ab6b9cd80a668ce9d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3f5a97faa46329940cb369580feec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041feefdccc81fce2eb98e574ec79c90363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950478264c6892b6c030442d93b9827364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35473c0675dc509daace92699e94e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a73ff37efb0ada4fac5c866fdb27af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d394b97b814c76f1019c2e83af65d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84981348ef29c0ab9143b49aaaa3d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fe77825262bf27f41c2ae036ae82b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9b5ce44259459821a7405233b1ea1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca795113bb0ead9a3a77ed27f06ecfa4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf66bda4ad0fdd589ba9c4b067806e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a8a2ddf9bf70a150b14e8c560d82c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5adcadda9f84881ba3a8d5e0a95ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb85a5e5f8f668466f26e01328f284375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c4a98e1324e2698c048ad481ed68c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c0ef657c8484643442cac04178376377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcafed674c45dc3d38e9790e68e491378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba53a6deb1cdec7656635f1fbb8f858379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bccfc57f193c33d4039506f10065f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130d72809e2b54e18b9c110da165cd5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6761833f4e5bd96153cf1b90f0089d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af68587dab40d2550ccdc45bc05853a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28e1fbd69ee71738a5491ad856e7f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78e75faba8f128ae3c7f94bc0299b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a78196272448b0d71b63acbf915d5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b166dd637912f30453c812e7e3704e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464d65364efbce3472739b592717ccb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a163c2e1977ff8bfeb337741732679b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569785872b25e37ac903133d370ed097390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4194c187d950d7054c75cc7fac7ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24022d35a93b0d8851ce079153d5f3be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981bbc4f8f36916c8371302aa02542f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be8469e6f584040f93a39c83a9a624394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eaefa644af859db13f10e65ba10df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f691b9552bd884e047448aa578c116396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee048fb6a55d5960dbed464e5c8ec2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e8c9a98df8e4e42b97abb2714236f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e95baf6060684f4a91e902e83eed9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6e49a2275fdab3852fb40fe17ba87400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b1cc5bc0c98a4c3dc9179a6a1ce5a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee691cb64b872663dffc22046a73f00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3448467091740c2193fc2ee57af85b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31241b22bc74139ff2ea4c04f903f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad762ff2e30f1277f425174ce4e605405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66239c91101e4d70e764c11f4b2e5a3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305fbe37ca3653a8cd1fcf819585d0d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94dec632c04fd1f45eee53136dda39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f3a46e9d58180ce414132fb187a87409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811d140cc502cc4195bac98a9096fd1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ff42c6af857d08c6342beaa718d72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2344da13936e83290fcdaeda23c81412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb5b002a60d3ce0a264274d8100559413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6301ad87cc7962dc0fcf2c3e33bc4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3a1caf1322a5af2a2f783ae4c40c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42783fb7bad533cc0f8f830e033ef399416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aa07f3cde9d1f4463b2b7b932b046417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319f52d3171d12f52a661911e33ae99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b541595adaa566c844c2afd0840dc7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eedce00e81cd9eb20ff9ca6ad8afd5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64c41284e6faab6a0a52c39be0ff06421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078e1a3f2950267ed27764976a80cdf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6aa6925e10863cb6faf8f618dfe8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7464fe5ae4900ac3c2ba4c0829013f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217e7eadec8bd0c7456fbd8d4ae2c2c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145b9ea16f8ea3167e4b8a409c7f7d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f82f8fb1b532987f8daab6d0c05ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa69615335e6f7b3e366ed55b0c99e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb9896c95effa6ffe8fc80afdb717d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d8ad036f56906846eb0a0b4c3779d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780b2fbe6227b630b3a7713dba9942b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db408d4d843f301ab63dcf97150270432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97f0b2bd7149d6871d7a08d46ec44c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c730363757c94f7d838f791339f693434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2c428ba9b7e6a2bf472d9fc9e96fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b4b5577ebbd834ee447c2cb591860436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0b30675ea4c0036d739f4589eaee4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404319a49a6436902285721bcce2d8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e9329e3aaf2c77b63207d71a64924439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f14a8d8da34e2f2162cf11c142a41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84459a84a254bd54b7c163db98b319e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8243d75562e65a9fefc14fed84476442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542de4c69cc64faab8573719f1588f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210eaf36e6ec45998083d06301508da5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cd37257c2c48d8f43d4f9e88f842f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830100073d58680381b0def1b8d1afd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31116c10d8601625b2c46fe9cde24e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c956c552e8db5d3d62407120605d570448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820655ffb2b0b64fe4ec024f34d57293449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61b175bf48b852b6825b53f442b5c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e713398fb669c6c1771a8188bd35b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a611e0e57be43a9e0521797794679452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c2616f06a08fa5212e152fab12068453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c48883764a76cbe46da170c40eae36454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f99540b4f08216089384dad90323f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9a4f197ddef9ef3c1fc27212a5c83456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c95514aebb92037777b7042980864457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101b396c799949fab152458469496d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108ce4eed4f02bf62f8f6d4289aabc6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060d90d809e19f4d4876e0e552c6de3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc8c004ecb2801800c6a835cc1602b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18511e30e46476f8719efad9de434057462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d620eec346a2720992110ef74adc0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a6f8d71cc2bfb7b14d4975ed5767a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c27d0163bf3bd53ab6f357ba548f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6310a9c0ffd9fecac69914b6cf9509466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bdd44cf53fa48fee0d17e46e0ebd7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e332eea38ec3abc9812f8e6832ef16468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d45954ea0c054521349b03745b21e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43f2547e26947441fb3ebc76a82960470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40cbccd22216ef3c508cd7aaebd00c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d45653963b1e6a696f6feda9a4fcf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba968dc06283932151a1ab7f8c3095473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4376049b7bbdcfa23d09fa52a953f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2d9d0373a962ca295061bcc314d9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fda2fc3ec0e4e2b951858d8d497e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c79fef8da49b35c88c9206cf373ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2130a08b4a25efc5b83db44f98e64c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f95c633de31632446a200093dc7c94479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aa6408e1ae160ddcb4a7fb51230de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904d9a4d50a1a54da95ffa2d62a2fae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f55fa4242b28951f8d570e9ec676f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65331904fcf3df37b02033557c0e64ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37801142ae75a09f51b635bad7f70cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c447e9cdfbb46f4ca8ff815b50208485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68765b290f6540411e6a98cce3ed3ba4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f882c20f93f9f61c2b00117395d9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce6870826f818eafb208fb938fb171488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb90428754728158d7097b3383a970489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ee665c4acfd75e2cdb79d6c979748490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283fed46d637ca920eee7a15bb6bbdf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123952c960dab4fa9dffb793317c86b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4e8a930477d26ad02597cfcbb875e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357719819dc08d590aa1c8ba3e4cfa4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17979fedf94f5c5f7c71dfa5a204e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe726ed38b6d2df77d8784ee6ce38c13496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae15575bde38f101570df9985f5cb86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a695aa1f6ea10e6db8b4386870f9f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964af8d6e03cd4d5012df2fc49e1bf9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5539be1d104aa6d582011fdade9c570500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01ef2e4ac327f49827ecb5086a306f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2285421a99c678284c507682c42f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f174e3b07f6fc72afdf90345d78e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7736ed4f43735134e5b045179ed87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c0b587374b69b40a542a7292c0260505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986dccd10b95b20b178075efb022f07506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23fb1b736bae99edde6506adacad2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec41c1c9e7166fbe7c478dcd12a098508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5eb4367085e34ee7fd9740746aa06509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0645ebee48d9102f4e99497182637f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f619d94151fbcee0c58fd131abbfaf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49620c440f605f8422953f887897f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a791235c10ebee9a94ee526c7782d33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb762694602a4b6c93ebba3770c3a94514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d0861f261f0bf9d76eceeea7b080e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce6079f32521b701fac726dc94e2db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f187d1e56424407e2637101e5c3a094517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d287156cb5ecb6a203235e58899710a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57195e13f82795fc1000fff66a2e3d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9241667975b29fa045d1f156a87651520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddd285801ce55dd9c5ba9c65fd2808521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e147c141453738c4e465dc7c35667d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc82d729b3c73641323084563683a8e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c341e096d8283783fb3f499867f32524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33686c6d1a766c7d003e710003624d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b0e14a22ce473ed09da369e93d63e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77db5f409779f1e6bee9ef0793d68b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84081ed930077ed46b2eb7d1b056fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46539d2b18501b24e57790a975ea59fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6479187e127b5b1784c5f9fc6808e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea22ea404434089b2254a419d932b25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0aa261213bcca631261b57689d5aa7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ec9714620b2ff5fc8549ad31af739533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d5208e306e26ff47581bd4d991c81534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1fc21302a46f81d1bee0ca852a576535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1fe64a12df709acc9584b248df2fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8b7ba9951cbc72eeed23f22d7522f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793ce7202eeed1995871424e4fe5e9d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e1850eadbd6de670cf30bc3d959a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b77d9720926dbeb5673b2ac177b9af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d04d9bd779d49aea4e39d22548503541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea76c981cb59045d4a7be50505ad96542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050d3c44008b1e6be9e16b0e25d8f5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432591da913db52e1b8bdd89882979e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a16b921b8cba4fd495ea5217ac50b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6544b03743d5b5167d90e056ca457546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d46e7343e3722905ebba3085d7d0c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef6bc71b74d0e0da19c08943af6782548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a63cc108d9062bb788f0f7c72df10b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090f708243221c2102aebefda40c4f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78cca34cba95a9d9848b635fe3a6a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adf58c4e69e622c7e38f342777b829552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a1b571e1148b6ec45f5f8d68c5831553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8073abae94e5824f1d969d980681271554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21bbedaf474a25e5da1b0dee9078bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c286489a3640bd3e438b41664d361c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e75767feb2436b982f413be887117557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920d4575fed6b607b5ef3080b6ae728558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4a83cea0f1baf4d412eba49aa750a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e7feb4769484ac47352baec5f2c2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7928e481cf955d1ce058340d65c2d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3a1d6bb31de22df5cb0883115c4eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0758dd2b29b61e7819014d410685938563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652ed22f37ccbcf81bd0ad5718a6a0e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bbac4fae8171cfa0439c2f22f33d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2b20524061b43bca174bca3088533566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db9e52ec15b7843891773dd30cf8cc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a14614e62ea77aca7d92b70b0cf91a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b11c2bc49e45f6f7153f0cc842360c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507926922dc5f6fc1ec93765487e365570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99c24de1c6bfc5a915f83694e2c682571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bf517203081647003fad02875b3cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea16a327c538f18ebc44e88fa765754573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d2cbc946cff98c8e903bf933e8095574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a222bb07de2f28a9d4dc21f0b67d16575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce3d8b23bd74a29e2a4f9a7c415cf7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949009e9ee2ef475f5f7e5c25c9fdb56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce2ce7d4fea0c0ed0aafb096b3e798578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e224a89168a2a42b573b1191375baf3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6647e99515d884e9cc2de5251ca206580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656a4d1758ddcbdfd3921a8acf1f0b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0270b601ad99726017d1d3f139baba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcf5700da2a7ece8a67b2c82eea418583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e82ddda09410103a5b39c0402cf62584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faee790cb3618267518f64064e11c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e0e74ab45a96d9a59d3f46108d1f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf0b3e9d63f4416b9ec7d039945f03587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec03f2e8a23ebf59febda111985878588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548af4dfdf6cd0054a317cf9b1a2443589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae681e13d94fb0a4631a5fbe78a6097590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0323a1cd4b50e0d8c2cb147cbbd640591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b34a9312901bef9aa231e4e30eb18d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c787acf56424ddf1e5374332f1170e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728abe45c21622d3329e4cccbff2653c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25da6cf4e634afbca5883da773e309595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec737d8b0a248cfcfba2843e10deeccb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18344177088060841fff439146029fc3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dc3d43225e8abf7cbc01ba1ddcc47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e1a54681ae953fe00745007c586ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2759206db02a6587fa1c837f6e85f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68361bc8fa73cbdd8764ab348d5fc776601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec5c521456a67896bb5aef635c17af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f5b23a2b04ffa24d2002a96e6ef7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6b7bcbd4e008d60f57ecd1d0ec40c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b952c1663da68059f5eff9f1f71bdbd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c46a17b948362b7002f410c2afc6c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad91a50736d4fa70e86323c543ffbc9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70973ea7d176619506ef5e622f9c41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fd1dd189ded664e485b02ed483777609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf87e832beea1d39820873f4b3745b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21ff0e5ee6e43f11e5fbad01c15537611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028d202bae2cbde35e9ac51420d775d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1160c8b998c88506ae1236c30f654613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac236f656e18b39231ea3b918d577f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654f1a9ff366650280419c3e5ca5c59615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ef89124dcc47765593e7a49beda2a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae293e22bcacc0ee32584075ecb65b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db79b0fbc398448d55fab1bf04a1879618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68396d75436a98e6a1b4fbc03c8c32619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb33a9ecdb0b83d8b4be11ff6f81c74620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e9925b95c444cfabb70f80ae43f7b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b123660ae57aaa0c482859aa8d64c4d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810afde2087e316fd701581c214dd9b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb409d06781f1e5048c3befdeba1e19624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2255f8f634485a78b0c2de68a90913625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2acfee72aa9881a3c4aca0a41f48c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fe6d3735918475b3efcc1d604e930627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c9be8168b9c5726a012f2ce7024f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a2ea85c150062cefa49b00e3de0d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632b211b6ad334d6441c8bb8799550f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0004b0dc31961488f69b9a8297747dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836a8fec4af9e18ed92d2f8a3106512632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb54794e1dd6e7075c364344bd29573633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125857725724f667c1b7d854455578cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfe444615bef9eee98d5a37ed016d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cc23b8d919fa5c39e64bce4e0a873636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4725bba601abd7a2f83d61d726609637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a177b78b016c817521208b154cb61638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19053f9fa74b1fd3f1a6ad2aa38c37639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1a2884a594fe256ee80efaf1ababd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3f3581134606ce8ec7d0e2a31bb86641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be8a9d72bb161ccbadfd7285085f52642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a7bdbfd4a07688a440347883256e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94e329e43dda01df44d2402c13b9d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e203c40a9163cdf075f2fe0850c99645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03224cbf99bca2f3e0eb83959eefa4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bed0f2e8ca9b016ff566c732a383e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985ffc8e4a3220b685a2866c5e6fca9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ecfd3ef41b54873c0a5e3c7c1f6b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4fe82744562944b9cd296335347ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1266e5c53efcc98e074fd6e3a1c215651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b2fdf160a9f5c28e90eaa1b774aeb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db501f5bec442ccb0f5a69f342ade603653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fadb3e71a3c7eac6ddecc7fdd47c11654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f8120d267188d20c35fca0ef91fc1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c1350e49dcd47f484ac33418394e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2c414f399e58e4a7a8fff31e1c268657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62cb77c26cb35a34c293fc253287d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f6b77f3ad56b63ed1670b0c1bfa5d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5207f98deb909c8eec10c4e98d3535b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a528b37f21c0cd02dde4659da8d36f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcea02c3b94a5dd810e6e155b0eb691662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4790d841c98f4766dceef47d3fbaf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3eae38b7d6e609000fa360d50768a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58998c7024439c323e8933024d4bb360665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f5e391f50be0a200e85bec327ff7f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b1527763dfab5f24202c9278f1b9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bce62533afa71a226d2820148430df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00c5f56cbc0c6f2eb44e2c2cd9222d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58351517da3294ae79a15fb2bdc1fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c51475c6680c7c8e865d260b56d9d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6647e1c56f152c1c37168c970da9ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f710a72a94c52d210421486af0486673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c721b628914fe71eb4d4c000e91136c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbbb4df776562c5eebcde683fec016675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da789ea4d6652e63cfddecd3c822c8b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9392110738fe691b3e3a00a0d7bf7ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3090d5db90ca06890e0aa9355b096678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551231cbe1afd28b28a673ce274f4c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af016ca74ea50f5e7ceed4db23301054680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eca7675380c1d25ed07a168163cc2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbf1eb72f4afa21e186d4b07759a1c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129d03a72104e8082ba5f977c986ba2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d097d79c934e2c4296a46504db372684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec407b3f18a573cc77015d0d1fe72033685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf935a561a1ad5dbb93f35975c42ec70686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2102c676bf26614183802d31b29b33687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d2b6b74c23989adf8db91eab66347688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcc48fdaf63c23e5989635eadc17de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e35fcbe8b1876164b5e63225ad2598690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa787f59398819419b0b9b3ede444651691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ac9d62af077a71539f55b3d714585692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a199cf59191f336244376f88e7631693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa94beba576d7124a8bc32d58fb6cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f659efd26510421bc7a5e53ce5f5a7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e8f67ee1c361d51d75cbf51cacd29696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2785f5f95d058ed7d3a6ddfec436baf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd7c35a786a59563bf92600a090947698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59ea7ce4cdd8b3d56b3ffedff163d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d93958c87850caccd74f87508222f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d063d0cfab0325cd6cd3153b5a119701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c79d0a3730c31ef708c566aa2804c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f05da627732a504a983e8b01dfadc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d13a3a32b224cf9a5fbb29fbdb6c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b447cf9860b5a8091391d856c42dae5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1d2833cd441d28e8789f82778b037706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46bc9bbdc015434040f52c62471e75707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c717b88ad31dc972bfc8d7f201b6d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b46fecf684b7af46e5c66d22a38eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125d5c0ad2da1ba4380e82f85312c56710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805a8ea612a8767724d087f3dc68952711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d2a92a4a1d33ecbbaa91bfdfe4115712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cfe121013358548683bb4fa3bf1be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fbe5552fd970f5798f79f6237c534714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f0b1ad3df895c5f64992f14baaa8d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48854eadc3fc63002b7a4b7e14e3a89716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05947014a2758741584ef47c0d1902da717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d5e6b0089890ba58cf534ca481e69718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea751a40448d0bcbeed9ed0768a8560719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120625f6a49efbe74b68a30200538da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83417f52234a28ec9c9a0a310612f6d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6373f39255a9db9b20bf97535a936722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd58b262e91da8fc94f905147393515723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3261ad2f78063fa5a7faf7004ef92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b391bda4fca385de744538feb5872725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f0c26d22301e455be786a346347f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07f8fcb3752f481a409dccfd772656727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbf7e0018ce975d061931afea5bc87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465b1ae3de5a021fac724c823a0e8dd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecc6d9b05ea4675af40a3da3411cfe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27a2aebf7c8e640e187b59f0c9e5f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2224830477452c80cd424d6486cc1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24bf1b354571377fc33e9ee9048fbe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b097c9e755b8e0384b44a8a042acfd7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcd036f864136df2462c9b74db163a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9df0ffc505550bdb8c0d9652b34169736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1431770f5545f7d8f354ba67a26e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0193d0a5fe3fc02f43f1bc206053e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef248d036259367b8c1f17b4f6c9b587739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495de69216bee560ba5334a160e11be3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5143b727a42b8c23f172d5d45fe7da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646979bb57cdd1009d1a2bc06c13b79f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d37df862c7d541f7fdf8199f801085743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b5fa155236a4b2972f3332979bdfc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3bf3d233ad77c8fdf9692c69af38d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713f1066b01e895b14074f6cacc298a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839f58837ef97f6362e36dc7c8c7e7a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc30f0d82c038b9a5ad75788e564a36748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4f907236df18408113bb3dc6bacc5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef92fe0186ef8f364a4c9cbd5fe4004750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ada165df73130fd3c2449e7f9fdd1c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1897dec7326eb2356622184e618aaff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dfd9aabb09de74c5b3fc5874d412a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c056c91c544305f24115a6e36c5b6c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d651b0b7153da0a8951a1aab33f20755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbfa1cf07e54472c21279a4895b275756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed496d62d8718f5497d6e76adad76af1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e746c27cbcdd98dd6d1c2ebf81e484f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b547761248e6ebe30c934b21b5e64759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>