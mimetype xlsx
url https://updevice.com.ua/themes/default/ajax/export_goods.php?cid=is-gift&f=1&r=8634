--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba3abb2e5c02b210aae072f4fe03f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bbcf579e242fa2bf070c173e76c212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aca3c5ea23bc21c98982a1784d86fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84581657ef34347522b00182e77f964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b521da85d6b57d1d24ff1d6569b8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82520bc7d3d6b517d604c2a3237af236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1cbdaa84b5826fe7b043ca80714a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810624dd509b85446f209528e7be9f568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831f2c341410d63f943f9e3d03867769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ca034273c3f176328c14661af361310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f610d8ff3ab8c865b863c9cc0b9fb7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31098efea29b7b41e5a677cd58f30d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a2b3659957c94a44681b87fdf597013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bddcc0221c9a99f0efc928176762e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f18bdc7fdef8d9b82f506cb768b6ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6742cc621b52eeef1f853397de27f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a48557fa5abcec3871e090f42c868f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5c43f128056ff158766894c2e847418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840acbf2784d33f7d6fc6a482295c0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef9ee3c9a9746bf185c3e8fba70e2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c9e78564519204308964968c5ef5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60670069decf946d6cb82e7b768006122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bb9f46344d5615b354ac5eb752f5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd7caa5f052f96839fb8dcdfee227724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979c738f79aa079293046e63453ab5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db55996016a226573f7af141c92fc326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924030dbeb3bb82ad5465efbc04f9ee427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e41fcefaa0c7705501f853c8a2557d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54b2845fedb4745a3018e2b3fd0b3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0833aa0317123244cecc042f7702730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856a6c7377bec7dae5b7c9f5f0996d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b926bababa3157c6c7452a7df604932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c2f9d762de9c19cf2c2119c0b751333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac1263409ef2b4ec082cbd81a6d66c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d3544d2c847bfbde1800057b97fc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58eda5001d8885df74c8a7dbf8a9c6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6d29acaff31789ba87ab4a200da9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857432c989653466085c754e6e0624e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4353616ce8051a4271abcecb3b732839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d333588ee9e37cc6c5230530efe712f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ff1e3e3d3067d566e1038d782c97a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bdf313ee5009dabcbd04f13e6826342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14f3c4351a00813b012ea2dd0bb4d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9416031b2ea5860c06548670a426444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637964db89fe54eb10d9e0bd39c694245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca4e5689dcf7eef49fa72c1034526e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d30008a8d6f5f512f934e58136dce447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb588785e1204625e528ccb0af11ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38d7e2acfd2741c23b401f0df1a7b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a8cdad721543811c51d879d6f67a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b12286584c7b2b4747d509b33455c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78944e9d233726d46ab2c6e50c52fe2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468be0759cdabf00b94f5ad7219f68753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5730acb5e33f15891aa88e63b7ff1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915e2412c7a31a282f13476e098ef0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fd4dcd0e75a2770d056a3faa23a3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f279ef5dd80dbab35456b5cd5700fa157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562f7423b07bf8a0c53034d45b4918658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804cc4d340d32da67f52d5b8febed3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb4f9c3e2f9bbefdf64e361dcb7e6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f93b7fae9c2d13c2b373d446c9e3da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd429648d40801b0819ea9bf9d6d52e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f275c7f06b1fd0daeac241addd27f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaefc64aa6018919643d003ccf9a5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e87d31b464b564f22cb766eec10b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35109b81c1bcf13d9ce840fa33341fa766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61b5d7c0710c89db69395dcc6a3bc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b96959ef5e869fdb65044016b56e3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1714f99bf3d16ebd1e310e3267c39d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb980c9e92ba6ca6d9cfed2a3e4db270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b0946837557f24f5c9b042087ce4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead92df5a6bf487ccb3d1b8baa5bcb1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97bc32af56ccda8e18b284716afa6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afe5ed4e9033f05ea3c012882fdc5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec18f12d121c056e6c504b5a8cd70d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad593d78eae00dc8844eafa5ad3feb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264b338697d87367a6dfe3702f65fd177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263221709162cc582ab3f5e56e26d7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d04289ef2bc774785f6c15a79639379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2b10a49d8a268acdbbe325c8ed82380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7782e7debd3dcbf93488eaff6b5eb181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ce3b02abe709fee888e92087119ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b541bdf102afe097405c34d2998ffbe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ead1bd7425325794cbc12c93214b6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c83ee36c040f77ddf11287541dddf085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6008986d1979bc0038a82a6b7c6aebf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568c32114fab556646a9255f12fe80987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7326ef9f2d6240fbe8ac3bc5ffd4ed888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e9b33961836f4bbe10f85039b54d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a79bb10824535a1566d7e69750f9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cb875547032980d2ab8941d629a6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ecd523f65bac54653f7e6e41a7f1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe83f64865bb854f270202b4c65001193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0d8711a61427ad901429260d32edf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976a7946d93b5a1ae58b43a4fa2661795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee6f89e078f6b17cac4dec220770b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f41a4f8acaaf5dab455650446dc9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39cf49b0ca75e7f3eb8de6441fa02098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebc7f2063b4eee0752c769c7138ad699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcc0d21b0b7b36eb15eca09da12db8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f4899aa381a0e9b45e9622fe852f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0c5ef7a0e13fee37ce2c653468ad5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09489f436e492fa3df655da321113c76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb35cb902061f2b2407686a387dfc02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048009f8000d673954dc9cfb84a3ef97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b58d9c7197b79a647cc171f855f6c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7a0e87d61001f9b214309bcce27b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8902b6eeaa6c871d81e93371c3d72a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077fb50fde58aa39e9f931a90065718109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2809f9def034c997124d7411fe013110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362306e8a85502c2eb21970d67f3be6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57e6f6faeefd7d0c766f0098b22105112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c94b12350f6d21cf0b6a1f96b0c08d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ffa3f896fa5279f45ba716ef87dc3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110460b61726b9500050c0a82f9a9b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968c3e4e90a4c282609c2ace352036d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fa31499c6aa42d51aedfbeefb0ce4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45784b5312e83c6a9b7298f776de5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba736dc46b12b411186ddc3c0eaed6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7800fe485551c8d3a83c542a7966c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868d3f758fea3d7912e42701581f98a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab9604608f47987168293ab76efa97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846037bdf772327e58e0a8c5d348b58c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6499e81e25d29fcbd6098fc09ee12c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6238b6f967346fe2666a9860a3ae6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce19def029ef50f51632ec40462517126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d91f2a86b66cb5136612efa1c57486127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192fee59ad3bebe932cb78a594bdcaf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2c355f764b5976b3232ec6f547bb4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054f4001bf67876f75086b38652f572130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fef1bed150902c6d664a56ede45b39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff890ba75104aee6bd4bd00c1dab886132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec06151c57ca14545288af8f409b378133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a1dbd57d89d7e3516ba2d8c1ea87e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f60859042598491b54c2724f2f6551135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec31c4097196683ddd81abd7a8260b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708dcc94972ea9b8668c5d49fd2284d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241b83c6178d649e08b2ccb4baff9e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909be4ad7119b85f36bb3be814e30412139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e91b104e1dfb9b1d08b33c223b9c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fcf57768082246568a309393ed5af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b074233f1a81b431608aaafbf83a6ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a15cc5b8ae863e1a805285d01433e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4834af19193511f67f635b6f09435e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e7f61ab9c559d769957e127bf6b7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5f56fc7f074eaa1430e22877c4cc2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c6985d9e136ce50d61d665520538a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267aef2d298c558cf0ae5e1a5121096148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e14e51bd1c1f9c28b3e7fbed43c77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38472f7ba85d1e9e25acdb20ce1cc56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110145d3701b5c196730cdd31e48638151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431b46cd44bdb988297f847fde990a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d1348319332d8a916cc601d8f3e49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285547dc766be574a09afe6181ab680154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c420e60dbd499367d072ca91a1e6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dab9421f7a8a4ccabd4d5e5d8452c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959aa6eb476f43e53128dcce49d4463157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b002a3292eb8caa8afa9b199a811a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63755887192bb063a8e6a008698516b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134e35820412c088f45900530d3fc2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b12335ed69afc70130a3f647b5b229161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd5c11e6ec3d262af38dd8e6ccf484162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395abfc0a81171eda14cc7310825b19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac411b418a1d0b1562022da10355ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfeec378b3e4034e7fac1da81ed092165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5289f1f84d44abd5e2a70028791e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e349e48f74cbef749d2707b049cb2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3460e0d3b4250896f1fb75a6c595d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76fd3f1c26c1e78ae5579f50fcf59f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690e98acae205fea9d87fdd8dc3933a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818995a41b3f87e269bfb704b57a2f66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d50ad3c3b3b360959e6a36b7650ffc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4058de2d2c22bb7f6a89e5ae35881173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686702ba1c15333b993990e4d0d17b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c124165f5a1498eace546aebfc5121175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d352152a25289caa5ed35041e51986176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d1706fb185d96015088b6bb0f16e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e587bea046d0d9ec85020890e6a893178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f46ce772ba855f1502f38032147dc6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44e6ba37df02912850e2a2c8a11650180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fde8225e06cdfc762cd66336de2843181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236330ea771102e012fe98fef8b6430a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4c58282ebd8a2878c1d2035d3ca86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f4714afacac9c4e3aa2b9d858332b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bf0cd09b2cb3543e46df78a9b385e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932177d7e02cd5c598db693ce7469d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398ca0ded75022252b9edd63d5174a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87ffb005e4bc024d96338cef36d967188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bafed9571355c4ba8354f0ae20c065189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5960be28b5d764a3bfb64b0b522be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d9fafac8a876487b2134e3ba1101b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51b74f58d7a0e538e2751e01950377192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd956589df7acd4ff08f4f8bf35b23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb8765ba99175f1d64c6b6b5786ceb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf8aa9e7da105b12cef78e8106a789195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf369dbaf172a453a6534815a40afe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7b50da5855bd9970d13246cf545c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c4ec48e8dc0aaa9466d5aa22d6122198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96898f264d8a0907a60b7ec9de154a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81b6fa5c16851c90281e4c576b6ee3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cda9ccfb613aae75f16bcb3efafd5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3229e91fc9e777f51b358a49253054202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450f7efddbcd26c5ae44b4ea2de159f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be9dd581876ee524500062c2da13ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894d0da314f85b2847223682af2287c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1db911c2fa3229872f3696415d545206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffcfbcf11e2e8282f7835275226feb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d8de35b33f9e7aa2de3883925f010208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be72fbae66cf16049e7af02539e7130209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046173e5270725a0bc9118b06892373210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ad3eb6fecbbbbc677662fddfa070b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c503e54d50e2c241f4a76e2c2fce3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d4f8286a058a6ace640da6ab76264213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec236efb7d50bb8b3724b862c403be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78126fac1e1b8a058fa6d09b2089272215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab25ec550ebbb924a5413ae5a10fd43216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395744b77eb9fad2d80d176ae64e1ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a79a55afc472364e6b1df42e6c6539218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc565b38e71ff42e3b8806e3ab5a6deb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903acf3a3015d7e1032ef2a2da0395ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cee7dfc9ef8144ab534cccf60a65a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde7b8462290386dc88737e6ad55792222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536354d41cac1f3873f0cea44ceed399223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25940c2e31a939dd8905688ac34a4a03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11220ef3c7715c527c8da1d7dfb5305225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c72515a9ecc86f442e57010f9a90cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b6b6c85141bb93f29940e403dee58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a993703ac5e002191b08d62b58e98228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8591dd10659cbae1bc5fc8c6f556038229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504448f21089b3c78edfcbcc6618a44b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17d38856e115d02b9f4e5ed6506599231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be1c1abda15dd194f786c7c4e885f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2be1c6dcd3172c1c68ef6589aa95f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2cf8490b5b194fa4ad9f3f565a962234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822320b217c8ca91f086cdb198f48c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff95ee490fdb78136b7d444e41008f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64820f3894f8afd102d83e208f44713d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bd064f83a0bdbf991e2037e8b2287238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d28749b7f8cacaf6e23aa5046f6314239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96897663223b7b69f2c05ab2ef921773240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aea46f0036baf86e545febff8eee6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f11abd804ebaf2e5bd25995c6ab3eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb816997ba65bf9bc27d6f01ae40a01243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8c64b673a967b4c09e1f4a0bd6411244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd768e2d0499ef56bf540880da790a5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafe2bbfe6ba023e5cade7530bc73a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbb155949c0627191f72d26f8853d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a977ab4e462b8e22280eb7c592d735e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777e00564dccdce1e87295083c77096249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af694d9caa82ce1a48186bb493adca9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c42d01c9e93b3cb7244f7b48a56a9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b35e2ade7c29ec87ab5f4639ea4827252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87eb4c81d0f67477671eb56a02dd0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979b83154daf8cc06e34f8a478a2e78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189de35da09d610d34bd813543defbf7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86a6139bdf872878762a7b7945db13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3c60e1c4c028bd72d66e53e875986257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffac9154f207a5c7281bf6c583edc7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d473d65193cc7ec732a08057761738259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b751bbe9baa3219c771518e349a493260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9871dec0ac9cf8610cf57b112d07ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f99246b247bdf0f4cd4a9d175c710b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a610c1dbb34871c9e6aa107d46b8efb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c5e2398a5fd786448bef5260917e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55550801156f4887dda1f45594a002265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af4b9a7fd8bab5a974f921e9064fc7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33d02af73d56f3e4648c39b9b078d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d46105d79f17a991a505aefd703ca1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602642b1da923a973b45b02a60aa41f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9fe116a291923e821c89267228142270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaa14009a1b33838676fdc5c983d57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5a0274a29e9e69ff47d973122563e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17aa7825e908902bfe1050324459a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647febe6456faf446dc1010e2e8f5de3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c201c4d27bda2bd4c4aae349b58ecad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328575c531f4dcd4383feee15db337a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b73d81dafe3bd86b205ec904a7ef3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45082f9ff9532e2f99d0e033fed71622278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac67bf33723d01e7f734d0c938d238279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615e678d8c1b50d5c473031a17891e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79163c2e8a80a0e26568a740326474b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206015d4cf9a5767e89d972cbe82c0d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274614baba0a58af2872fcb3f9ca78a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec186aa08c0b0df491cfdd6731945a5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94420fd6b062510aac4b0ac551445337285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0171e197ffd2ff82427ef2dfb81868286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9bbece3cd4bb20c01208fc5af3d8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfde4079b095bee503faba1b1f1b9cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08030873df775725a87852c8d781650289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82a21ff3662d893c3254db1ce51e38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0233c149e1351df6c437c98a0eeb2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af897e05ebaad3ea0ba7577e5ee63270292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52037bf6cb46be276faf718c89b9adf9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4193efecbfb6d325a8c2a08275a04294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e18f3754597de39dd4918870213907295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70293dd7111aa15bb9a259b69796948296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71cb7953db8fef92e1ceea85ba58dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce4441f1a02801bb15717f099e1dbb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07286ddc2bef0070f0bb525db45aab1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67bc8187b023c293de0a08a2306ce2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2016c292bc5172341451e389b4099f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66078345077430a2dfd0ce7e00536735302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e07dc609d8787289810872ab105ae0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93af9d9233fd2d4a489212a34404221304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7696249292ca95ad4843f27ff879f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bd00ad13d67af7310b92545b688ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6cba99845c16184288e1e2ff96a6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9674ce0cbad4bce489f69505710a09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c5cf12e8891dc10f72bccfdaa3cd2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b1d00822f53e9fe522ff0d71ce52f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaa2b2530d1ca26030b0ce0076092a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa960bd92a38c100f4afec50a4ac423312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc745cf910de8ac04aef92931726ed0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bd33942c45ca7d61f2e8cf7217064314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f93b4fdc86e8a3ef36af9fc4338b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe00abfc33372e1c9fe881387a662d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2740c03d2919b419e26d8e7dbb9da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c25e10df826fc04290671bf0052f6a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46429050d56d164ecc54bc75e3743c8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397b044ade399b678379ad6bdcd4419320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7178578165b0b91ee2d9be49583a88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d704b54b51ea1d7cdf47742a711e3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac92c2954ab01b8e9c391c89d59f552323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da58e5f02700ac21c306a046451980e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952e314ea9943a9b870f63b95702bd6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318fd5217e3ce7ed300d25245042392326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99447558af16bab02063a940243313327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1318fa874aaf7a75aca444efac418328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d472b5e5c78d492729c0d4dc50913329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffd263b23b3726f377ceb15c8da894330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c032a2239402867642c7fdb538f702331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe488cb2b3aae3702a92a3c731581eca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb01a9d0e745177fd5c2688b0b8ec14333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287030cc47f9132d401b8bf7b5153b6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d138a8f97ffa85e2cbe530a062e5df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e2eb3c535a622dee6d2f06a0d502f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0709962d80ebb75af97e2ad170d5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17ba26fb94ad01cea48684d72edb8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab5ebd5140920ccb9279e4c18685fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9659d088740fb3e0dc5e05b232822340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33c53a04dcbc14efe6ffd8b1984134341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0720be98ba0727924a40990da309606342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1170634523929817498f7567d96fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4860bf1d598b1c37e28789a26bd2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1053019059a3bda75c0d3c849e196345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a2b9e47f76d479d72fa62cb02fcf0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9468862980a9278f0f99df5e8cbbb64347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35e7314cef9eb5e6c1790106dad34c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b333a50df8918327b17d4818ab5327349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74bb29f5de1368ab10b7dcbbcb6a21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fa2751e11e55921867948e184b725351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024e813a5b7e8e8f3f04ec351fa576c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a0ed0398783925a030df00a22e8c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5459b3493b3d3a7b65fce6524a1bf8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757185fcb4a31cdebc66e40530b308cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5115a1238dfd9cca6e969f8a6ad99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6d84a3dbf92ead41496f9b0e800d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a29f474c997521275ac8adecc07877358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a089b27c954ba89de70fca02099db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e62a64412ac0fa568a2607cc8a2d4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49645d24083c376aecbcd3726973cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6f242559dcbf8537dc437f21598d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce8d8d3101f3e9e9c8e863e0f788c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a64639eee3cb56a3668bc6dc94408364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5cc95d703c40dc62d9bd468a21cb9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a665e9fcbf7ef25ca50919c12da5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a6e3cc647319438b98d8818771922367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbd0be4378afe7bf0cd7ffce12ea22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879d0b6c0aa1b3d3d891f95f4a08b22369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4aaa6e6fa5d4d3c791e87eec7630e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dec3e7debf3e55adb18324af96afd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d7ab71f0d17df69bf2ed0dc34d65c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37f961d6d99a7142d5f147c3da5250373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6cbcb68c68524265bbf7d58f5d552374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204474c4dbbff84bac708d5108c7c555375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3476918de2eb27b30ba0f01fb8328376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b94cb159ba7d438cc9d8f3145764d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df8d39ed7e3b58bb03bd81a803b5dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d3462bd60a6be9c22fa51ec8eca0f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8c0ace600c75ad59b72b7255c8ac5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb8fb28221d7b104fd5d91605b7dc2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3615840ebbf27a47db31c561d4df4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cf36fb53b76531efdf38890f245a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45f4d41e13669c67723c01a0f3e79a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11df610b8366dd647e8bd390915b41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79f0a20729ad4845d2e0916d536a23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89331b1e2b45127e9d59bf131085f325387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e06b7d34a9e1ae9b92c6daffcea475388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0216a7311c4570987505dee1cb2a23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78be6f697593f9670d6cdf8926b78f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b5a25c744c1d6c2f6c1aa83c56375391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00671984278f28e0702946b5b7ff88392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2acc6d0aa7ebe343ce7de6c6e8383393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b58b73759fb6d5f9bb7063049acca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c5ce888a8d443c87ba136b67f147f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd97e1da336b40b6212de5f6ab1655396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76a25218e29971a06d4f7331879b8f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7d7435b6161f42de87778a4a5e4af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683649b4395155a2e2c9b67119d7a26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaca9eb7d6a429682d65b70728aa67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae80864fef1f499d05d91a2e1738947401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9219c257fe66b8762450d4808dac2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6ef8fa4a0b25ae0e04ff717aeab7f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44dd28c1830028f1fef6690faf255a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff4ca4530ca3fabf91f9c269e7c97b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5795d16b4f3078a2d255cbdcad47584406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d4be19e0c897ed339fcb26a077127407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ab19b5c6a85a7bb5d345838deb1b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2cfc738b2e90927539e2b0dc8e2cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99a2a1bbd446e77045817d7be962f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa49bdbf6a7b8cf838ae60e110c4e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bb542b9c6f18e491d733203fe23c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2b4f4d94a05e1e4299230df56a1d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26970acfcdbe326a59d94f39b2bf29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b05dd954cffdeb1cf6cd9a462d05a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f8f6d80f6357ba6c5051d916c42fc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2dedb704911fc96463e38de770341417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fe55747c33fcc04ad1a41faef13c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644e101d8b72396d09a98627a3735a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0549010003e95b986c07f10d7a667d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacfa3df485f26362ecc850bdf21e24421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8feaeb43602d7871db93df0d416e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbfb88707b9c2e724f7da77cb9cd90423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138d8fa686a5902b62f98cd62d96761424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd9757a37ed3b08faffe38f501fdee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718324ef265593034cd0d62b36b6bfb7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba71c1f9ac5ad431048b5f389c7072427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fbef35b15c048bd47247c0dd1d385428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d155aeae03492de9070c74f73d8ba1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e227b599219844dae77f4083d53d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf8315b1031afc408aca5dec6a78ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bda07e3e03d25d9aaa56737610a2c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65ce4c44d37d67e13c60c608758f7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc759a4bc47c77d862c9a7b38d560d82434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b29dc447611e6da40c29b2abde1c98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248f94267e0957b33bb1f9e666bd8e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ac99d11129ccbc30028de260ca9d5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32776bddbc8660f62cb48c5563aa9b32438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dd0cc287780e6da6c119c8c17ca03439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbc3a4ddbe3f16b0045574460347d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fe5fd650b3cec70536bca76413615441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c254ede8ae29220585e2db3f216366442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc890ac98f3fcebd8b117e22b9a9cd6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9617d2b0321e1909dc8e5bb4fa5a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2fd82c51986dae442cbeb8616cef7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fa68752abda54bb675c5be7ef040c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46873bdd7613d600ae3457616cc0861d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dde7f42baf007c7a4a90867c6c130448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b562de1a78393cec3221bc7fdda34b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb888a90e1f4816badcda3163be66221450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587c85633e87a6760b1bcf3a194a881451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3652c36e9194b272bbe2ed5d4944bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe221f5db736c1c71b607e54bffd70453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a878722626700f6d0581b24115f8921454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1800630e3d0bc29da7398791b4977455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c3305ace213e22c3098588530ba3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b68295bf965fba117699b3eea3345f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843fcfc3f9c492b5b71f1f8d898f038458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d8883332392dd458d1efb3f866ced459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cde8ef005b00d6aa8fda60637846b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd84ab0aaae98dcce08811542f30a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a6c5abd174fe6bd2d67d5c7044132462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081c25014f14fcf03264197c2da0d60463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f1d71e02791bed53eee3b1844139d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc046cf4aecd04fc6914ad69914b93ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad4ac7c58771a083ee03d2679e6bfa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861de0cb38746349c73c2a51f52d85d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873e5adedf24e63f18455a98dec6bc1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90063cf700fcd26a10389cd1c846ad0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f3a0f7291fc85308109c7972894e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b2fe8638ab07a1ce826816b22c55c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1116acd89112102e765c94dcb89662f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0b1eeb0c3b9d2653b4f5394121a93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8e07408c21be4a8a75e07bffdd51b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b57c35c315a5d657a89357ff41a860475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897eb348defcfa330066a0a1c7d6030476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87036a9767b5fd5e1a4ef867536c73477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a197038f2408b22ce041ffadbae1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d377250bdfb75ab67b149c8210e01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db096187b48e0296eccbefa2cf7cf0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402870614ee1c4e688906751f9d70106481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af067d6053b28840446a95bdbd181182482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94cf64dc770d90f0360046c057ca7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05225aeef5ae24e18d54c9c7ef51cc64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2a9ca2bf4bb47f044e0125264da29485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80ca63fc368befb97ce111058e27ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c0cdf02f10957378de9e4d3c032ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659e4b0ff9caf46b23b53c9678f9a3c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da056660bc662c6287faa70f243e2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88ea5c303da275a3ee32683970eda7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ff00f99cb2c7efb271bf7a3ee34f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2c6fe1df7970e47a0650e2a4605c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffff8cd6e6772bfd0a94dde3ecbdad2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c940756cede77095c942119b1897f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5776ff9494955bb3626a55d2dc55917495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f03bf7a94729145b351f32ca9296bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98946fb3c670c3f8e7e5e08d888eda8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bb3f2f5db5d10dc4c856297b5cfb3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35afdb24f10ad706280f87e03c3735499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091331060add4eb899828046a2f223c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a786e43c8db9a54a428287da84338e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b118c55f3632ed4395ea22ad98ca34a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d872e6908db96bb4eba19cf1a094d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aca93a05ab61fe7b0210905d335d86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525ad7af031cbec4d351c0959ebc059505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5aecea04cd022b3f6e3cda4a63749506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbf0bc1e12f4c4710c3ba81175d73c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acfc475dcdbe0642a78f647475e493508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c568fc92201a7c4960fd6f26bac264509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53e9a1adb632414f7d891230cbec59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628902c67890e52c15c79a65c3b67a45511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cecf21ca9b55505b12367eb4490df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ca6b5d47d641fda24a9524fc71114513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63f7c5446c094e4f9510b4f06728a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d602de1eaa5265edd7c8129db3f783515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11e0fd753cdeba2dcee4e2cc64589c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c564adf1dc8cbec975f49e2ed7326e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154d6c15ecea42537ef4beb5fef3f6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c1d0e2fe54b7f8efd8942c7d1a648519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af625d9073872c54bd0aea5ff25a37520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ca52972c91c64b86dcc67e4ae17ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ebef3ed9b053df8bff15c3a454a68522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857ea0032f9bca71f1d57964f03d807523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084424bb928d90fefa9b32e83e1befb0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c39b78f9a84534daebeb52f1a26626525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edf5b8ff539904c5f814483379e392526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bab3cc99868affc9f234130e5e90a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ada0cd339e7b52216a299bb0e71a21528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4037ba2088a208c7ebfec8bf795609529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bb30591d17983c19cdfe97dd73642530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca3d5cc70ba004565ef4395cb1dce2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828e5d9f79478211c1a6cb646030fa8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13a8cb735dd02c19495edc8044f2b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b752820108efc809ba72144d03857534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163260db7bf26ad02d83e6adb5fa42c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e482506fdee3455f14616e102b2b572536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5385594d30aa1744e450e6ab5dc8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b742849f53879e13e89c9c44bfde9f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03035616ad504bed423c5b0b4b2905539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eae3a6138494cb55a1e098da4bcbd8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306fc77a2624188b49363ba96a3e8a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb20fb091fe6a3039b422045e2614d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da75e3759c8a3dadfdb7da45ddd48a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ed71670f319496657f3515f82b7dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715e58ae67892264fcf6ca96624d6fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41348d7ccccb489020a98a9f95d16d68546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fde8ce0f13bea8b99fd65205296c24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0824775de65e2dfc3b52ec5f93c6b84548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590498db6b4aa43a4f96e5c58aaddba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21102ae32ba969a21062c85b464b28c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df7519e314a2520e90815b64b6dd7a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144a48a246593d5e28beeb47847f9b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee8de0454be470a008b3b5164c8389553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124d7f7f4003392243e7310bcc2a5b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2db55e6f654809804b835623f0e1d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dfd053dacfd222fac03e6270247a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87018f06ba25ea61b7b41e2174d8e5f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224a06c6d60a3c29b49f0d9d9098885558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0648e4847cd356789e093a2bd88ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c5fa1d28d5eaf8fd9be82c31d673f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4c71c7d3eb0065f3ca43b5fbb432b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b78d75eac4511fb8d0039ec95e6852562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65076b3d7b9967f771592a0d22c344a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44880aeb3e08dcceeca7964db1e1ad56564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2f3db08e7a02ff54ac4e215763000565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747e55fbd39dcd1d566b315c5b919e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fc2b5a0b5dca399aa3779427c8186567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd62e2a123a70db845c81ffaa9dc396568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f51b2f4768b7ae9a57727a560cd558569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c96e62a5634507492a494fa36fc462570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268b9dee1e2331c7f066276808d33d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fde19254947e6ce9336f75c00f08b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee28005d5bda1a342662ff786b6004573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccf5cb9b730708ee0bb5f96bb22716574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236d4f208fbea69e9430dd07fdea3c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b02ee1e32f87973e3aa387f901eef1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d923b0f4a5250983769a19f63832b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd04a2acc44ffece42732c2367c7950578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7926817b96770ac9598179247e26472579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d5741c5364fc37ffbde6748d2dad7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e37e6e0897749c1786b0cbbea6031581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f4492050b42612d5346c6ab15db67582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782a1e3936c891f40629a792d9af485583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9af380c1b24ad024de4f595e77aac0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbc0ee9ab2184bb64434a94de99dfb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108edf63fd742b16741b7b707e5c0fd3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ebab8b7c036b4dd35ed27f9433f94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13054928db70159aced546caea8830c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dc2817ebb444f5f37f2d68654527b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159cba31def78b9da75e1485d0cd271590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048e750b5ec03f788532fa327f56f40591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187442c071e38e46ab40ed21bd6a1e06592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82bd75cc32e89c805f0b6f3b95a1b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0c7c87d300e31fbf091eb62ce3516594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab6112fdb36893abcc0fb5f5fe8f42595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e8b083b651c1e3cbb900f3f35ddc4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5898224dddc5635bde0e0ec352934c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692bf031fccd6c2a17ac0fa1469d5e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da32c481f88eb232a424b2e47757ed2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a048fd2f6778b4433a6d0fa6be3b8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19a97dfab497b9c3d91a4abbc71c84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a9b450e3b23d63386fc3647dbda63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52762a4715407652c2849f850c0584d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809ba08867591f12a6f7f70ffc52755604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa646413ac39867275d21fef534159605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdef4314193d43dc99477d1e1933bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace4791c401776af852423103981e87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3f7f3d4c96ee974683306472d24e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f72608df85d9f91754f6ccd615cd1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc755e39d07a5d30cd08a6449d81991610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d8ada2263d4a56df49ace4f9a76c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356efa5e893830f6f220915af19e9827612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006a9b7f6c07fc06aeb8be8cccde547613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030947d7b1214ae5bd52410c36dd218c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cb3af1b9bf5fe699d0a1da811aa8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0b9fc1f3e3b2ccdddd290bbaacf8c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9286fcf12d8f37a57bf4ac607e727617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18f9a11c4c5002e6f5812674cc5a32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bd7be487098b21ac6b1e0cf9d22fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec56207a1a4b783f26d96d662caf54620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c214f7967103fab225de942188a997d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1f3dd6706a9cd281946fa4ca2b3bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17de7442fc05d5444c89ccb3192ec93623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef16940ab89355cd96be89b8b2dbd65624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbef54d83f7f61899ec839c118a8f1a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9a95f937b3cd2592d59e8878d5d72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e64beb7678a72412697b71eff6d59627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b8ffd6ba62648368fc7c49b98285f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c986047e9ff5ca3adb5c2ac029338629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e9831ac6665cdd2698d919fea0ae3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3078d88c45fdb80c126229cae02da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd46ed2fa40734e7b37a4f79d02b44632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33462039b3c811183c4e95bff7794290633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba51562a81c3cff3fee5a7ddaed72d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892066359db6560436035580ef3fea80635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027384f257e11ae366cd6f0339c4f90636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56deb5d331e6d34e345c8a2967427a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5d715458e3de9b706c5296813b975638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd9a48938f2899adb7c0b96219e0da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e532c20eb27210c38f4d101d534159c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471665f15621943c09790e158d3a28b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551d068f679b21803d3da5907087e36642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1572361688322719f2f8d3299417278643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46775a7d1c31ec7abb4f254459c26516644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9671fe5e191d58f407fa3fc8a20f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b1e71fc4f282398ee006cf2c43c49646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9862b769aa7af1e24e4faa12240c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011373f139898bbf61081dcc8b83a44648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4987a17aa80ed01048cf836ff83e268649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646d75d045a08802ebf9844a23c6c7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac1649829f8068c4514315f63e7051651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994e7056d07b471e1cf07b6ed06f000652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094db0c0e74291f8e2e5884530f2519653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ffb6c8d57429d4606aa3d85333d8c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000d248c51a9c48ed3d5fe428f7e468655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64476d67a8de2a085e0bf1bc4264ae08656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0668b373a6e96366247482cbeccc74657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910976f1e3434de3b0bffb5cfda4f798658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fe0a9daa1130741ecf298e7acf330659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb922c4cb96a22e509b53bb0846f0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3cb82f30fc255ad3f55205281bfe3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7884fd3df5ec035e8cc01f09efd9521662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2c03db1c21ec2f3f4640bd6c20a02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b19117ace2e5d1bd14a9f16feac3b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fa49f6c5cd5c589d6784d7d43e597665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f78533b941947f62e140591539cff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4474710a8e7c3d098c80a6cee736eed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8af5264f0ab9427021290149e6724668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a998b1988275b8493cc0c5d11083d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7ecdd15658826a381ec684dd13914670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923fd5f36753d85f23ae2fb94bd4e8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d139977c63ad9f8d2a21f381e188a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cfffaf6336ec02e4a68428d44655c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68311f34a5779325f05f9f509648783d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909717089c63894bdd6fbbfba71784de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77134c827f19b6fddcfcd87732369bd2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb81a1e47187ccce9c498428864d49677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79b0e40cbfdee7dba0eda561dcc0a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd624c856e743089c8b393813520c42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f87d1fb9ddf37f4d477d8d830b28b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575db00a4610af0fd0cb8dc55fe484bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def5f389318f691a54943355ea8a0a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734eecbb01803d321cdef6911fbaef1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16af8815a10393d754771d391b02ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb342edfa4d323ed9bfedc4271d003685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec500c37d6c6b06d77caaed67dceed8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a31ddb77d4885deee2c0ff59b66030687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9beb7b4305ccd9bafc48b9cf3d2a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721726bc64f04f65a095ec344bc2c75689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974b9393e1d7ec4d1dcb7943d74aecd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410c94fa76c00d28971f3fd18b48606691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467617738e1fdc04eceb045d2bb07203692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000b30167e3449bea6ce5573e90cdfc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debe8e98f821b8cb592250f13d8ac17694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca17cd541be0dee20f787f93c1989df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e317f3c74267e3d174780f8ab5534696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc47088b17ed55e78c18c1b7d8387dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679317542e016cb7918e3d1bcd3a5f36698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7514eec7582f20ac1fb694d679ce6ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851e3b59b9283940307a4e6c168da7d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dca65656f324d27d634c0cf19ebb3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9d13fcacf86508e4dc65ae47f22d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537bf5be8cd7f0857987ba238ffdbf8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d02d25160a78660b71d1474c29e769704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a752191977df322fd4488aa6a5c0a27705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3594a53afb827898dd6b65927559e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fa0491a4e82a8da78d90cf71b7e58707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658f25f591f8cb95f671f66cc9d2ae6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0293501bc63b0399567b90a94d0bdc5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ffd7292e0e2d0d7979c29bec12b48710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6514431bf1d03d812a654bc5863bced711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32129366963f031a8c480729996d58c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe40bc033d4849d25b3d900cbeb98d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e79cbe94c27c757f286cbb2be8bbd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f80061ad1ed89eac89cd02ab071ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c487beb0464ca9dab0eb328eab87c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d08d8bdd61efda11b83eadfaf8a31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cacf07b01001338f69f9cfb8d2cf3b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3ec7d4396adcdd294d96a804bc3b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3ad9c78fa0d8dd5a0646caa19bc41720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac700c222d5e58417199e6d762310a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc20dba82d8476925162d2e16519512722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad0dc9d350975fb26286bcfe9a69cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8436e8cdc76f8520a51f5f30d0b3f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d94a35cb65f7f27da55bda82cbb2f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd0c86de8291fbf338e8799ae17e9d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fb4ca7ac5ebeceaec4c2694d76450727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66c2babf8ac1328c680ad8bfafc366728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb743a1d7490a5beed49c0bf1a06e5c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e46006b36fdb8ed64c27c759db9333730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03213f61c13f83cdea64ffb89ec8cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb6f113c8614d3421ebc484b88bf2f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a47f12a11f7ebe1ac1c4b8be5cc01733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19fb867b8fa648c12725ea057c1567734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924756c6d96adc34212d40e6e3a47ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca77cd68db132f237277f4ea7b11a72736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d9b695a3ef27e7036dcaf93cbea9e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f452bcd240b61f3f182999ec074e5a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb89e11d1be35570119f00d2a78d8d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6941a7b120bff2332e97dac59a52a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61887db8a0578e284e0cdb0618636e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e43af838bbdceeb3395e2a708e793d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1dbbc96be586a36dffcc2c98fcbdf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821479abda2c2d61c2f440ed23fec03744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3f9ac0a7806d236ef961426e04be2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a582a436aa1065e979752d451e71d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07080ce0f0595417e4daea241a314206747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c47db7d06dd1de13a847d22347b3f4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799a771b8e1ab0a478153ad20406045749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0098de2df7037bacd02e3caecf44a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7c7c67a83a1aea6b6dc2acb496d82751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33ed56f25558500cb24cba1ed5c37e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b50f753cdf922baafa3be42bbd2188753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b512d146d703ba5194f1e2b6b30ea61754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61822a80ad8edd3f820216053890f67b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767426ed035f9c6c3ca5db6cc08c6064756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92d067b2f683cade9bba2f1db30fc4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd72ad444a08cbf59cd4b3c3026b955758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfc3b7080acb9c251894bfa0e7d8ce759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc3df054ef621e481419c228f61d9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd9c69f113f3677d8f1d673dfceff82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e3ee0210046663c5cffb6bfad855c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd791457bc6f543c044dbeae06d11894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecc3e30f11a1321a5a5a05c740fbb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea265ef794473dd366b067d8740e0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1459853b9ca45e9f0f3004d30514b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1d8c69df0c8ded2474e6e447537e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541882740c3c954d021ab66d2f6692c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f34222748cd42cd753f2eb9e84cdde10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779656a6f2a97de3d22a16ff736fc36b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeecda26bca28c039b8a8fd32537d3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77f19de0991214e222361e03ea202a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e4108d08bfa70ab2889d4e5d8305814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e1b24b7c711228b9028bdf16ae72a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f93d7d387acdbed916749005b88adf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff2c70bd44cba17cc2f3d5145043ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29bc61db37cf6734af37fce020de7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853035c580ebdd7660b08e0e2a7dc8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01e4647f3f3d5969096a031e963a0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabfe53af66d0e565a95148033f3fc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46513fe5d41e52d3ed412a68bb126ca222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdae12929b56011610fd7951862d75523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90077b716fe37d79b2d68ddc73cd6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa783add13fef0105fa6d19b790d4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a56390dc927a0d84108b2281bc963326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb15f3e98f990b06bcbaef43eac86e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f791fec6f0182db61aa712bfd6b937728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe68021ba010c3c1a97e2f337d89fc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8e507e30be1bde3f635186f3d83d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3b99c5a63e1defdf07b1cbbf797e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f860e0688b5ec7c723443b47caf4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f86aaf1c0b30e57568d11d4658d0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b85f00ebbf5156f647a5d828fef2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395327a4fa81cf050230cf266b0e32035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4688ab3fb2f6f14ddd928e296988e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fccba3c9b7b627b03e73ec412097b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713090b620cf78dbfd6e00e55b556ac238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53e2e9ee6d7f97c3bc45107f7f6be939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30b86764915ddd02bb8066d5b2861e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b404a47917ba16b26b65b44f4df3ab041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d475cc7d2733cf3506eb285aaa636242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3e566016e1809392741125a9a95ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a16b81f376fdcde0e09a614c9561144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bc8d68381eb07dd51d353c618333b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f7c642a71009649342ed8909badbb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d1b5f71af3dbccea461ed94a0d75b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073ca1e62f32e1185db086856978b2848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb5fec8c7ff0281f46b61227ff879949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47286d292838dc5ce8b78668ac333c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9fb461d52c636614a9bbf42d01a6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c19668909dcb78c4d3f106f581f4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b83a1c3eb6fef15394d2d58556eca853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b32b1de46e28811ae3b613b937cbd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c25309356a7c116e8e325cb7f5d17755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9a2a279b6f1cbe1e8e7b21ebbf79d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e795898f86392d03bf7a8df52fa1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2534e09f0524d27b12b9ddf2caccee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87240ad1e44c35018c2e8e2131e6838659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c44e91f4f2f97a913b66f935815e8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a7b5b6aefa90d9d0509054fc3277c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fa7bb68f5067b587c5139157d3d8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8443f2d8203b1320ad4b6b246043863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25809a7dc9130820868ad3e35cd38764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52e34964fb412677edcc14f3af6d7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bfe7c00356d4638c0859fc0df137f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e56c65963dfe3f2d80b70fe8abdaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f33eda7da2c80310ee11acc385f99f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a0f1e42cf2cb122a97074f7d6aefe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16faf56f6f2c308d092658494a891a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fc814c97aa11d141ce818eddbedbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a5e3bdc69861393a13ab08ebe421072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab6c65bfd8b133a5f6bb65a8ce91b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b73814ebbbe87c8422ac46aff745a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dfd2d85ebcacfe22a7401a6c0c99f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788831b05832fbe020aa3d95bdc723876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf851ffdce1e4d067aae34eef875309277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0671a80428b4f13c90798b1b3a67578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff40667099c02e55803817996d081079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee8d612481cab978872c82850b3a0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f2a271c7ee750656330a1965096ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757eb89939c0ae29648a8f8be50584882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236a8f6647f75cda900b7326df17a9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdad405a571073d9c8f7bcc5642da2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689f920b4d51f37e497e89ba536a95885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e328aafe1370890d67e9f0d45d67f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd55d2f2b1ab59ada99c1ceb59fe79c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54967ad07b51cf62382768225a5bdd1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd723b3fe0891b654c5429ff1c691e0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334044ba2ae5f608c2ff3b2f6f97de790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62bb693bfc6d17f5184ceea6c055df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cb920b8f33bfb33b7908c6aff3c0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7eed641d7943776c7b7be6665eb86593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8587ad8305214b7f1378a6325844194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0361f842dcb95f356341de5415b2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947657e2ea21b0f4038d7659ec0e320d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d2b17eac97c85702bcd786e9e7fa597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fd85fd67b9ee1b74e3872e63cdbc998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8151e12f1f902463294fdedeb0174f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b5858aabb3a5f2deb2fa8410ae11b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06f1e92c98bd5418e027b82d17adc7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21611f42b3ebde9ed4d87698bf0f4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57df76e57cc720d8dac8fa3aa7616c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a700782aa9778ef864a538607a83a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd317838880fb962b6fdfda4782ea6d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb20f8bd1d94e7081a6ad3f621c9db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50933b9f831cb062b50c3dbc08d1c51d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c5ae5e4e9d5653925b863d704681e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519dff67b8c4e78730332aa5f8dfc74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d3b272e6914ac484dca89438f8ec6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b25e97e9e33657d92f7bbb88952b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e52f8afcee86d87c7fe487e0c33945112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a02dbef2a3a532d50d774a0a3835e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767b4f47524d82a3c024459e20d1290114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c28f989f278192118c8904e4aa984115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65e05d308959037d62180f92e1848d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1652ee6001ff4a791d1b3046ccbd45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcf54f911f9ee127ccaee1c5ffca72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e395f4289a8b78ffdc845a87cba4b3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fafb5682cc75bb0b62cc48603949a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738ac50cf923e4324ab629d4e4b8c59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7e59ccfd90125da582ef3cff5cc95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172896bfd6bd4128bcb60812354f69d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381dad5cd3497bffe51acaf71da134c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68fff4ce69902592e8571d0a9c0b20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e6ab6cabf92f863929ed339a03661126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716d6a40ee3378d5a9d8a8ae2c5448c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b8de59800fa7491c0e66f7ef12d4d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32138c264da69fb8f929e66b1d33ab20129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184299e8986966d444583778330c597130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d1cba9d5302ff53cb9804c3c96490131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae8682eccf392a882d1c5d2cfc4ecb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd444216fe1316d747041c5a262427d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fde8cf26316db69396ca6ed315856134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97647b925f5906a3271d24657894b48c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5fe109cf853a683c61dc5bc4396b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e5080fbb77f14d4b4ccdba858ee41137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8375e4cca020cb729796285523d51e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f05104be0e2db8a97fb2ad4538be2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e268d72df28072a46d089967db26e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ac3a24070d1eb1d725f4f088a0f1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1543269741a58f7e36777b82f808f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f367c979f4cd6137ba0618cc5c587143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634369950545ba696d2825439b2a5c27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06869532e2c7ee2b6b9001e60fff217145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664406823887772f82214cd88dd8522146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac1767249788fb3d43a1cbea365300147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5fbfe98d884a0ba28d51bf22e3946148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e1362c786570ae909f003df87494d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecd1ccac27cd5bfd2a93457ed8ecee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d8289f92e81f86c4e536eb52d61ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5f2dcf1ef2ddc8483f8d03956b7ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7952a0c423a736c45b68506dd62e9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19582aea7e04d1d3e4382d44af3e0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cf70c0857358b1416fac1426bf128155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bdd0f6766632304332ee714442ee1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c49a5dcc1d3c9a1db4c40795c361b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93017d9b3645b95257c8ca865dbebd17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a98da82dbd81a8dd19d7eecaebc0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f037761ab5c9b410490377b614a84b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fb4e66d32f2288f5f52d355aae0e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cac11b5be915f3dc6b4c5ff93d35d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfe1e0c68d118fc436fdecfc7cc5ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f356b113046a0bf143a5df07f34ee5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38447d17524268dfb245b402aa82b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1ce6c210feaaa599e80bd18e4588c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8086243e9d8646bce3d107e86b288167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab387a2f22ba78a444c1d4299394ed9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d78176dedc5b8f1f11ba06221dabf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefb90baf1e0ef96111ad471c1cada7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f529a0daaaea66c1131e70a0c363a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22de888816dcba20c497fbb5ddf0ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787134d7b0aeda330b02456c95f45213173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16a7cd27d0963ae0ea80a2e62b434c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fe738319ef4c22c54ba876b4897c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434923458835570ba349cd9b0d4e7e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61ae4a6a5600909c6c923fe2ef8eb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8067a3e8833ac4ae709e3432e1b0b92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080a673b14845acbc5f1ab81d0d5b64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544230c7386d5276a510395d9268b288180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436fa0953225faccd81ed2b73a7ca5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46304637aa7c7d9246046377d7d39f38182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e37d6fa19caa96e7322e689c0a3dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e85ad1756547c33edfd867b4cbdd86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb3557cc5cb30105116f29ae918483185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e65b0998b051a69d0343722249f055186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c175fa8da4d49aee21c88b1f98d234187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cc5297210ed0652e482c809db79ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d58c38f8f85ea84a37deca27284f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7c2402042fa9e9ea47f4e769f2572190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f4c969e22b39069d0f6161171ff6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70236ebe908c3047eb82ddbe576fdc1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75b5d0f45fe133427e0e8cbb73fb35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431d3ec55f250fef022703983147ff0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dbf4b99bccc0570be4dad12b92d02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bc4ff26793297bfd9720dfa18779f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5ac26c09d6cacf9503d59b6246ce7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0988b11694aecbeb6ed15c258cfa7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae1a8ef8750e25556ce144ceacf79e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87868aa4b907818e94b19ea82ef2f9f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5da9061da8042b5c3abbc3828d9d69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fab79d060fb5f5097c6fcd07e249dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b607f865519e0f303f3309a807b20203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30ee08f7d8ff5bb9ceb46dcfe9e6f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbccdbe982aea99f258aed51f5150e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2428e5cc6b6149abbb55425912aa51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959072c2750f7fece458792dd31ce07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860ff4434c307d668072e027a87673e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a94ee33659d59d2c42805d77ff1c82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d39e1051fa98c7cf84d47004f90b64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84519d906f05be7586b5fa45d5114258211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6f87504442e33132d19e0b881715d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861182599417eb27ba1b110c9594950213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3054c920497d2728093a9982084d0f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35a0d5ab9c31137d64cebe1c4fb3dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f395e60253f142f6eac2e05e1926800216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86521cd85d6a98110d153427b7f58eab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4310ec25707c766787e0c92d366bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daf367b5d7d2e0e5baa8dc21b1b8ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978e4fcef5f73cca67c6ef4863ea7ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e840f511b9d8b5189eaf9e6f25e6dcc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96109a8245bd3596843c29cb67fbf03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc06616d0ccd9d99f882d45dc14b85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e3d34133556b7160c3c027c6cebdf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70be0beb2ff98b1fde7d4177ef558e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc1449c31dcf05a9775a459631d77f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ffe7685841673dc2b5ecbd9075a3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ef8cd6b47311e36944a48783d9b6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21785df6d8a9daee594c87e919652ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44720cad9bd3dad0a977bffd2ffe458230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b8df25d974ac6b44a4039cb589458231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945860479b4a8e390edc2f93e5411d71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461940d5b27f75a4c904e1d17f449c7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3df568488017314ab08a65252b96f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04045f9795ef38e3fe6b91c7541180235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93765b6676cb8299f24221b87d99d6ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ffca62ea2ce2a89b3122968661930237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4160d56c4877aa8583b0023d304ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e1fcc3f12a1de10f6d3ef1aaf8c01239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8100ea973da58aadfe203896a7198240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca22055329fdd3814ceb5f439d5c5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fde4eb1c0745157ecaf6503ac2fd8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0592740fd9437a09499dedde76dc2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb00b60fad8d9b52c3a7a613ff014a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ecfb7bc433cd6450ce3c1cb781dab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ead665c4762e73a206499498329ee0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024bf92f50a1f5d6b12fa4f7be33b29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ce56fe27f69925d606444c1de35a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48d30135bd27e1824ee2e8716bd447249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080edc1361d0ac3328396b71c5ecd86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6edac6dfab9b3959104dedaf092ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600e1938a5534a9841ec580966b530c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb932cd561fe48d89f3e2596844e17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d84888a6a096624aad59a6b19fdf36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20f0c23c1f031abe25861783f021b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44371154f8018c810ebec65c704572a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d304ab95c58b8c334d5a68494d9665c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd993d84c8720aac1f74f5e860cecf5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551b542ae2b3e9b42dff5a75233cefc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fc81fd724d0268742891c448883e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecc3e9d355f7b5ce5532237612e9d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cc13e3eafc51d2cb8bdb839d69e4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819e1f127157885a73d0c4a57068163263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631d6bb5e830ef7b842507035e99ac0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27df24083782f778272a6a225adca0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab8166506c900c787f88f7e4605548266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df424ea60fa146bce076bac6ead84a84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67028b4f5574a40eb42add9f83b74653268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154d901e12dc758bb94429ce2625149269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e968f71d41a5a5a69e94d348aa4fef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dc57a5ffee3e34a2bd61ab5bd5275271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37117865e29c8bdbff22b9a119179ee7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2271438e66f074934e9ecc18dbb72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82463683ff65ca138a5e48dd3a994eb9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2ed63880302814d0c5078e2f1ad72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cda854a1e773fe663eae1dd6393d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f459b386d4840811248d169cf941b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82909e068209f343544f5121ee69884f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faace7161d75f9e5d13352c8756b1386279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dcd1a03e38fd2ddeee53a2ac41381280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec5946e75d8a85e7d679259fba170b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122ca1346b6fb2d3f9b8121544fae4b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556502f970cb309c4605fa16da0737e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746ef45cb98ce0662f9595486d67e43284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acd855121257cbd2d20a7fbfdbcb66285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ad0ce8c88202dc8e794213953dacb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344c3f27759402d2a06363915fc3304287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34f01506cd6186ea0569c8c8ca5560288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438867c9fc1d41c3a4d7600110f71de2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb07162fdab286349b03c4493b334d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dc33f3111d477701ea1c868a293ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e1553de82f061c8cc1a3c8f045e4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c09d42ce426337fe93d81c2639ff5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1aebb2faf5499810851e2071207b08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c31dceb89d01e13cf6b16734c93dd1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0694185c30b9cfbd1d7f9e6ce0a1bdc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65f6839b420bc62a14ca6a5450d6a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc6b7e889e89175159dc83de617566298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a904db28a0d7ba564fa6aeafb4983d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bfe531bd8e7ad481eef3cc74cd2fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b4fcc2f694f10e69b4e323b79311a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b05deb768a7c7bfe15026ad14f99c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48457e33d73b504759be5ea54df0e6bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d2090d23f3976e538cf0d05c9adca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764f7a43dd67a1c0df0b7aa5419681d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8e6f26bd42a648a9f0f0ad370228f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520296a0d912b396dc461175bbff1133307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ac87d201f28408b5c788e86480118308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fea51ba34c3a5aa3b091120fc30ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ffdbf25b4b46b4fa699084ca1707e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59e94054bf9ce2a1123e8976868160311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254780d9f942996e8734ad76f7a1aaa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3353196f7f11457844a868cc38f8fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421383c87f7294aa3410a850fa2ae0d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f439790753705e7a1c1e772f89b161315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31905ecf6f946c8ecd05844bebd8675d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bff5b61d56d93be001fe0584655e0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ad8e922bd81ad7ca98efbd987d97f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfc69bbbc624bffe687c5cbffa4ac4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519b38db468cb0dc07bca5fc7b0af98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf077e3fe8c837fdc711bfb53785db2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f222c4a5733f0dc3c107149b16431a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453796f4850ff506e2eeccbb9a649999323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ace2600203cda0aae2e54013c3f5ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764df11144d01825bf202e07a2d88dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a9870082103a49c4db7c991942fde326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743797bfb448a1fcd47ba999a5d1ce6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05b440c9038b5431201c164d8c55f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ac1c0c2dfbbbecde0a3a49d12218a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb694e654605e3691d8e5e086e007a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363ceb3e575c58c0c9bca2bbd99a63e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e4905ee9dc2f8d8fea6ca8b489062332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27502e3173b4901d33e1dbbd6dc2b34c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1a1a59537dca5919785054123c6ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079d76f1191e07f31255530cd3b9f1e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba0d6b98a5fd2aded7841e1a0f721c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117ec744df40d6396f800f8b1ff2b90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4df5495fc508d9aab9067812f19194338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dfc699360671030d6f9edbf1b7343339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee5aca1e5a36d9a75393aa1b236c69340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb0fcd79fc8288e407d5bbeb733278341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714ffe143253775b3ea61ea33edfebd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0bfcd6accb539836fd8fc480459c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267dee30bb3c7921510aa8f887348e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b34e9323ff650972b6d463fc61368345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab151ba6c643022cc958bcc8a3f2c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce34e7a6b400071b6e54b82fa8b1aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bd5171dd100f660c71bb919d2650e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf448ec01f419e57c08b341d7391b6d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc94eb2799a61e21c10a702e199fe1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3867631dab74c7dcf9440324d376b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00c37beb9c40a060de5037689b22f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe76c54b735ff86968c6e8fd7e34c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c449a75f5eebba290b3410cf20c8d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80a1fab1ab1bdd5773d1e31ed33f83355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372aa4abd1c3621f7f2e1595cc24dbd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208f7063dcc33fcad96a6346b186dc7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc185314281d876ca16196b8d447f8bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d134202fb0154ad235340fa756ed8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e89038c80e7145f06773f260f55c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244a9306e57f6b768c788769456f69e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2e21c5e71eefb51cfc93bfbf5a8d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a48c37e56e644662b198a52e4f252363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160513431f71c3ee4423df49d0344cb1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a860d3078731252c23bc1433ef916365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f76737d4649155abd215c31f9c3964366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19cf06f345546ced4a8a3676785b25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8d6537f84d36c9915c891d9f389e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627187b6d42c70724f32a5816d73726369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22b38af9f84261248b0cd98b721d32370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed8105905f35d07674c21cb51ca1aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3dc05b519ddd5a3e3ff3dfaa6076a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673a92e90d9f208de73626918087451373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cf892b11b99d9faf193a03be50b3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bf17aaa8f894b65c90e389092996d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f09feb79cfe68da9dd3cc193a654a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de9248c6a01f42251ba0b4d3868c9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d38a2036fc31c5bbe0fa4ab9eb5085378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bcf3c54b27402dac375e10a952ac4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416b19c078af035bbb47fc5bf0aa849380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8790bc1716ff6d554dea1015eb95ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a50fa9932a7beadadbd1daff0df43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368e4a53093fd1173fd1fd82250088c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933422a85135b0969f49db29fef14e98384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ae063378e149495f148abeedb74e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d252838cf9a7fcdbfb1be3d6714976386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f20fb7791aa1d2ccb9c7ec0a6d812387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91256fd1ea12531de16f2eba67c5283b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888973a0750f2253bd240df7a43e3bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf794a5d6bdd58c6b74ce15f089f73390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae969f3a7d94c53b7df5e5faf81e01b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078914476cd80712f881a7b665e60e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5de434cd0132a1023be81ea8b4d04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94add49e79e685022e981105ef10e52b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b738e5b24f424d24eec708a0c106f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7ac5305e7a100697877e0345b27d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b38113b79e3afe4609a43ea83f1d74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551aedce15f995086648e2dca51cebc6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcccc9ad19df13c82928ccc935ccf6b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1603b72aaa80bcb8eb79561e9a9fc9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ddc6104ef37a4da3807bf87a4e702401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ca5e3639d86aee03a5bd421c37340402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0359ce78a42b9a7a919589219984e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649defc613ceff50350496c5d8ed7b82404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cf7125e847675c51448bda850e4c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f1ca6a4bf69b3dd9c72858636df3b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e575e69dd6f7a2c132c29edcb70320407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eeab3778855e8d55087184e8801ee5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869e521c8dcc9a3088e5164bdce89b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab6c464c94ae826a8c7138f4406d8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bc62318168ff703f07b18abc3f578411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952243121b3fb9bd70380f55be77305e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1b369eb1e3b2912669397aab5f7b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1521e028fb40eaa1c8f7cae372bd0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7510979ba43e41c8ee280b810c8d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e3812c5d8cd1da967cc3c647bf395416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbdf5797c27bb6ff74b7517eee0c4a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abef9c6838f90fdaaa79f74da66142f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd20baaabbd2ce5bf88917a0d5c7d27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ea51eaf76a6b5de3fba2abf2f272f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27ac29ad8e665d46ec8a8261c7f014421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470848a1fc00e89ebdf20a615257940422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035de11eb70f8ce6c4c7e2624aa45649423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cc4198f300095ee6f9604f4640a38424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288b27cb12d0eac923258bbcb4ac0df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef017ba784fd1262f10361e07e947418426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e486128940e90e9088b5aadb6a48d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8dbd7a6dbc2b6338bc1130384cddf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b185933a87c502aa2b1cc58ceedcc0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878f73917aa53b2a204a9515e19eb24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8275442d32239b5ba12ce34d7f64f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c1d8c50ea2acfd5b7bd6993ac3961432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0a79c2368694a5ac49f367c2641b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3dd5b9ae7606c53a2df22a4856f9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9decc26d244b8131b71fa4973083706435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21c4ff6c8e886ada2beb713e7f540c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2c22a896b8502699a269f1c90e23b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880e190bd5aa5d33e33e08e363a4b25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5695552504ef8ee7e13c1b77038201a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae941bfc0e1669143d60377f97c01ca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e118233ea3650bab93197076f567c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4320ff6f1795ed6fa638c0335dd23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76dcce4896d726986e9c55bd6eed1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dd26bf756260cd9a73c5c1fdac823444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0480941f006f4675af5148b4220de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394d6b89bf4f22c708ac70e97a91817446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667eafea2ac2ed90a485ace4ff1a481447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd732ccb2818d96aa7c17d7a2540c3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906143eab1ed1d70cd229e8620207883449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e788b1026b8c9e6f82d84cb966f5c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e7a2a032597ef723e452f7cf4cd40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5b75ad0c67aab22cb7d0576530713452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f5cb5724c8bc1d57f63049dc33aba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fca7f37f6aa99b7bfb6375d23ce06454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422236d5dfd4c2eaf973b80c03badce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e473b3683e53e7ebfe6b3afae2a8706456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81456ef0fa0ab81c723e9cf57c8c1be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c067f197f7d5e1f48effa67313518e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa372ee4660a3843aec3b58c843ccbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a678ab9be650aa7be0c538979af84a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037b25ba80d31136c49da4e3334dabb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd605ec1851dd51e8beabd449493da34462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1190cfe9bf77b2a0b438165bd7e841d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafa791776ea14aab7bd107a1aeaadc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412d04223597e96b3edcb4f47e4879b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c17ac22b2019bc7c48863115b81a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f03cb966ccfcf4c03793cc7e72e80a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c42a5b02a99a41ddb2d74ecd0fcb6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e07e040ea14bf21e5808732e401c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e7a3d3d0f5f8dddb5523499657a61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758e8bf89ae44a3f0bd3587b9e77bae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991aad43c07fd5ee55bef735b19be7b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38bf944d003aaf6f2ff510337cd4b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e797c60dc5be1a545e2c353a18db1a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1ad5adf5099f67946b96845d60344475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b654a0e09333b01eac144602a9c09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ce2e19559881176ca8e17e11926a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ee9c37c5f31525a01f57456687c52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad7bad85011a9aecd87d735c8eee76479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040b83b7dd67c813c7243d14674f4db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d837f7ae762f503efde732cc8cda4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe6be63454790408bcea42df7bfc15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09867d53934f57d4a44defd2e2808ec8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d903c1b7daa22867269f51336e66b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15421e9816878785978a8af858865a62485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad665f331fee5c70ae0bce45d78f05cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19013d9da8c85c3282fbec25733411b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc144af3cc83d1160af6f70d26d47e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d07a876703361cbd1e23bc620afaaf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a673c2c89f677a2398edb81a3d0289490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb8b2136a57f63f2e4134e221955e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c4039067f6c904ac10c479182297f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a922ae8cf0dc551dc150e4c5c5312493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2f8fb1a0edb190e39c7fcba027779494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e1f8cc6ef1a240050009110dceff5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2851f3166ddc0a6139c4588fdf2b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d2e0f7a91b1dcd3dd1503742d5f20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77696a6f336bc4fabdbae335d701cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be6ba10d02a3d32b80efc4f40cfb01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0b4610029c8c1cfab56a86584c41f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a51634ccedebaf1292461dea4b6d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767f6c467964ac10b8ea842726400f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053cb35fa6bd0cf31d43b20a5a6c87b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2264eb79f83d51949f793616c0e458504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbf89af3328ba6c49e2974210a7bc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a605ac837f11139e44218b5582c00506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ab1bcf3d2c752e619e39224ae814c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeddd64ee3b7b4a08a0e6deb43cb098508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50f00d9f490c162a45655af78bc815509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e902f0e8e1fca4dc38ae56bec157a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db815ea11b73dcc32ee3cd08443dddc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54f8fbc71e9645722c003d44adb082512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1d27bb223eff8f8841cb9d5f5e4e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ce246b5f89fdcd02649afe596a04f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e76f670e02f06460cc04c5b67296f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2b802aafdf2a403ac97a91695de00516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce65f15177296a0f712c3d297825650517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479e8c1e500b6f250a5bc8d63b6ce75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb581ba992d29f0128cde8dbd20b43519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b1c5e3e054178eaefaf54e55d7691520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ce62e33c0d19c4346b2e0765ebd42521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a6ae2b084518d08c1d416d1a005b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795000ed27b6fbaa548b205f4531757523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820df59359eb8b3e6af1970b0a1e836524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553d38bec83777f36bbe5e00a521975525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b5a0b939f8be000f48479c089f2a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc62d3c394ea45ad1a2fa70730994fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6492f7e476592b1c9164b4c6733e543528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243d7e141432a94d35fbbe96cb2e63d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01f516bc0553be90b0ee653bd202ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8278c52217ca21d36af02d5889cf1c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4198f8b375f0e44b0a9bd0128e6822532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792a8bda3453ace0aeaf06b067817e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef3f08b7c770b3e331e7947c8b5858534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb8bc467b8abcc7cf30c731c0af2d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafd0bdbf0de42ec9026af476bf61b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6030323d82ee9ade1921d6f7b6504537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe36f604226223f1b69e0d99bdb359b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f4226214b84afdb2324ba3db10215539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44f1cd0b49c394d8642079b277017e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722409433a43dbdf9030df1439ec75d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427184c79a068afdf417032050b8b1de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3b98aeeadb923a7f91ec8eac82b9a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8272bc91858355519c72f3154d736544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6cbc31ad239a70a262a415b488ec3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6a1fb9eed4f63db7f922866bfdd91546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68df4c249785eee0bfee1d13b766f57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b1898b099593372f5472a2c19936a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93576faefe9d4ac478732b54a303a694549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c275e4f71908aa68cbf8e430a239b4d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd66c7c1f1ce230533e0afa94ab28d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f844aacf1dbf10855d1e5e9a62505a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364341e244a228c32b0156f07de56760553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441ddd45cdf8f2b8a0f2df965a77272554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bed9df6e2fae9553810064ee070113555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9bdbc6397375729ca9ee96720ab30556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ee9eac97d80b2eb96fc4d6208d8b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d80bb5ad662fc39c1fef3f79500267558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055348dfff4990d9cabad65e97a8abe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8710343d55e9e0730a7d86a3a9c26ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9c5eaec2385586a12f93be3926e09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f144dcd5d938f601dc650ac641c052562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d2d573e4a601ca45f970c98e0798d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32cc6449258925f864c049b871aa42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9470bcf0bef86f0d32cee4be62c80565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cd8b70e4a18beaea091345c5f8e91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6a434ae5dd4ca86b818be4d3d7e42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457dc0189e41aaf86e1e032e24c9b39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3a2701b4ed316c17187db01a8682b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ffbf0d7272ca7e644674e1f54b56b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f580daec6e060b463a133bd8f7142571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8070a14e6f8d09efa56d31664a388572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c25d53e155173ea6214b51b55bf8a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc494d6ebf5a0af9b3c902adfce98ead574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a2f13fb8459355793f2b9305ed869575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646be4122797757198f04d6295d2f624576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11981c4913abb5fc05640807a42ecac2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a953c53cf2c63844fa2bacb9e5d111578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cc4bcc6159034a2c37505f45c88df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e624dfd0ee4024f56ff450e406ffbd8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bcd1a4672b27b37b3566bd8b4352c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0e897f79c1ba6e00d483386d16bbf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a674b7895a9aadfafcafc02be4c41d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f984749c685aec773084efccf4de9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfaff9f4c2cc207946ab4a760b6cd1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3adf7c220daec20147fdb94583c02586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf64e4d4390de6e55a7efdacd184b4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d828191ede30717669401f2ffdeab2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61520caf79314451298a155c18470ca1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885a617af5157373cfc8a1348831825590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8483724f248523fcf4efa2daa88bfb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13303b711d9dbb8b241a42da3d5f68592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788c23c992a917cdea61e64a8f72ea6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f839517ea84b47231408ae4bdcefc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f1fea888e36165bc14e2cbfa80c91595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10063e6fa6f55c95bea4867c2bdff599596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65bc8b39ceefbe5b82b6001387484a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfb735bdbbaeb94b4d2270d26faf57598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396702f0f0238ac76d86e9c8f1a6a348599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df69a41ebbbe48fc1e38e00f657c515600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f0d85047723f5be616d7a363f1f8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa8af7852892cfd9c7bcf992dcab16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52064b60bed0d443e8e3c8172db0312603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968e57f6b0fd677750c1a244e1bbb9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9353ac7eb27912d945b0897c04ff186605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07a5f310595355332a942098de33f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d9545277396be03186145a618f5ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd601acbcedb1348b439bd20984a6766608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabae7cca18c3f6622b086e042b01ee2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e574047429501238df42095cb8f05610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c5f06c5bfd912c8c61ab391044b3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdc40c5c2b4ffea5445bb67cc2f2fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3f21a032f4f2665c877361a85750e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d247fb0f4d85f92695f09c89acdbeed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c92ac1d79df2a934dea4a9249cf6d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29eb9ed7bf9851e4220f22be1ff713d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9f25a5b32e97ff6eff0e10f1fc919617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923d00be21980ab2919f93a888eb28c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d49a2b18b3df06f9a353f057c6273619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6477f7c5a3d5b7ffb97b568ce2fb3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6778f7bfa6ba72f294b291bdb6b97fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481548863deed83f60b4372b9a32db06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ba3bde6187216cc9e1e1ea91be899623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fff917ddf43871f192208116ca615624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89eb4da46d0a7f1e5b9267448293db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c33fed17c6e5cbbf2685daf28f5653626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bb56509efed7512b3fa0a72d4190b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794edd1b36d4f40523a5e23de3f92ba8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457f60bbfc090e8f03edbea3fbd7392629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5c619dd363f387b9aa5e6c980a7a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe922d77dfc0621e83cfcc9ca0545b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb0b9f5722dc1eb060461c98b89671632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545706858300f5f8ddfdbbf30362f40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85117548aa7a2a5071625fb75247015634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8685e6dc75df619dc6da6f3e0b7bcff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70320cb66a2a74ae3a0c1a4c26ca9398636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21d45387709229ce01e4f2ba117b91637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f050e11d45a2c27629e1124f5ecb0d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87d876bcbe5cc7ccbc8140f3b3215b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7191b5370cf9b56f5e7adfedb361d50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb7c0961dab9d7fb0c0b079c8fab55641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e263ab19011e84766094e567eee65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b0bcefadb75184518b81634135ff7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fdb7f44fb78ba2a7d3c39e9e66814644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552d354928eb58dd0d29cad9c406fa3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fdca469cf3129b318f188748a619f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd673bee037738d0900cd424fce9d6cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45dd03a3fedb577aacd951561200b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed12e1b7e78a2c2d67710c3f04a6195649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd1b04ebb07b2020a083029cd2c135650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3189b50364d5415082f03abd27162a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc09fe44d350185c68e0e5104e15e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b903f4c0304a9366ce8374192cab5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76296ec14f33d20691df35a75bea5338654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd4a18e4e5882779164e4746ec2bf2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e76643cd08a185d97ddd83d71efb4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341c2256c788cb08bc50d36dc4ab5fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd0d259ad7810d7bb4d80ff7caf581658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5691344c02958db51f8fc4d87acec1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668fec568e07a4133cd9d3c784bf0d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b07873fd4399daf95696cd80bee9b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc5751dbd7c50f7471eb513b9ab1c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3832c76fb2176adb5c7c10c52ee8daf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e487384df04579ff45731676a4e62a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa2d05ab9c91d92dd6eefb2f9c7994665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84db8933932b69bfb236be20c94f0ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b4cd4401b91fa0f5f50a5c667214e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3b590e404c45e85bfe25335256b96668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26bb0074b59de81b14631a64224866669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fc1174ecee83d0548c270994ded8a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58e679c04f49dac56a18877013840e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db54aef1776d7367788c695a837387672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958e4808628c087428a8bd53b9fe5f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b0e720b0a23d1e6b66660a266f086674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f6357a41d45059bfe9e2382887aaa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb3bd5d7fbf76697d508915175e445676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f339484dcb3630042a1a957c29c1fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bec4c69e99b2fc6c5aa23e929f4d69678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298b6975ef2d5117c0847bdf5d603f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d101826824672dd547e9269a50e40b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553d73a56f38e462d841332d11c7ca6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d43009afe47b3e561cb54e6ebd04d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff04d2b44cebfa6c8f15a8c1bcd9f57683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69741f979a5308e092c89b033b958d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac322b73c5f8a33ea2bac0d5386e27685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b66afe0d37dc4dea07c5b6d1ece62686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44853da549399129217b95eb581071687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2ebc3536fe165610ed096834941d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f422a9f5342f5c8be4f165502f2319689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f0a9192b96a008e79dc65012604ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b8ebb119c1c37d389453ec2136391691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6af201f3bf11aaac01b7aee706446692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71788a19146382f4fa5350810496b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ce61a9f10519c7472e8e659a95094694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd27518c709dd0bfb316ce348964b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deeafea99143d2db96992390ff9887c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cf8834b0ede0e41412de0cd8cad52697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00986ed9d76d7814d30b4660bd1e10aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451299c7325641a9de5709f615db332b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c598a7eebbdd58d127e9aed5621b69e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a4b236a62d708a03d77b65451dd50701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904a499e58e1b763be87aa9b9052461702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f94e9082fc94204e44915983717ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b852c65dd32059b03bf92bad72d462c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156deec8b1439e3acb0ff112273e072705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a996353fcc0db6808b815c3e470486b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ebb6f55263382fe80274636041fc0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7a9ac04468ba137b0e9455e994d36708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138bbdefed668cf1e1cfc032aa4c2ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80010bbb84f717ff957db6db43d3279710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb666dd4dd5f3e0e41193d657b697a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76dcc6cd5123e29b2c456bc42d71ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e2f4516485cc860905325e5d1607c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f8929b238c9b67b5e846432bdf2d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e474335cd40f48ce2e817bcf4b2d0b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594c12db98697bec79c7709ed063f59716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e00111555c559c22d6cfa9f7c9890717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1b1a56b653c25b3c3c774dae1b547718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78747a47677cdbfa20b6aa87206cbf4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574702b906e123142bb151ea47405cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179d08461a129852c0edfbe4720af0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbc115108fe0407668fb6256d9cef2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb021637491d3d5d07a6c6d89b513b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e5f1d842ac53fe4abb92395182b66724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5104497c33c4681f8b6780ae7c590725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a3895c21674d34b20ddd5d05c5d56726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e54df539c252f831bc4fd5b4f1c84f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59061a171b9771b76a62551502a0acf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3bcdcd840ef710b270ec968cbd83d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78088d62af26e872d1c668e43e7cd5c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad940c86b4962ef4aa01d19b0750a02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90190e9d33c97a1918972a4e3c5d97732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925b553ecaeb82e26185ccb8788a5ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887eead53fc7fa472e086f200a65e9c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eddb4ded1a1a4af149ea3c9fd9bdf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ece2ddf0ccd5a2edba75696b948d71736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce13587184f5c233da90c407b0b99b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809bcf9a65ddbdbf26326dd63d44503738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23589581fbd5b0361ccc8b03be0ecd41739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2039639aa9b55847666597e70930b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3548b4978d9dc0ada242498b4b33a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288186c887dfa7c71c9dad27ca5d8efb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06d4f37a68a95edd0a8e521b42a07d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db126b4954f9b4e0bbffaa50c3cc076744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a957b590211a1ac302f082186c12a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1534df5471f13eec3f3eabe5bb564746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212d1afd115a113a6a061def811ade2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12226e8cdd61e86e63e58d6428e67d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbf56374759d89a8efc64bf2e35318749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cda1c4a6e376afbd881fc3f660754750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd9864745d8c071c945866ab944118751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8e3948b8432c20bf69aad4296b8aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77ab57f8353a364d5abac4f0a747eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129417514a0694d9899f270f26890d88754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32158743a7fd9d9aeb097611eb9dda69755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a97a75c36757b4efbdb3ee2b62f05756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b56f4e733af0041d65e315a57af1e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a0a99b6f55f0492c9787d78f1d4d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed36c800240bd889d012aa98c27464759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>