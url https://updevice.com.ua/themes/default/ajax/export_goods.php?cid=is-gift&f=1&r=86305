--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdceb3e0a261fd23237cf9442a4b8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99902799f69654dbad8c6deeb47d728a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99285c26f3e08668f2710842e250b5d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a8db9b93642d795aa54091a6257a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb32e307cdb09442b6949c3736babe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af850cee59c484464a54061a51c1b366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af6bfc65822065ab921fafcd4d5a477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cf5c93a28aa73f0e10c9e48dc43638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf38450ec7c9835974b5ab63bab78689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55a9fd0ae141b304613598787e3a8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d3a00f2e45e87467df0f61dc3621511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b11f11fa5b6acd4f365cfd8fa49f3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247226de69437dca7cc79abd60b7323f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e539bc4afa680c75f38b143112a6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d70ee198354f2fec8c6b1bd4b9576915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e4448f1740908ea4bb8f417a792ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff46e5b9398387986f1749836a1aa817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0d15895f65ee968dc9af4e4aaad4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca2d403aa9c53ef5f6b9c18ad325bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bc92dda8fe079d50729b22b2fdc3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cb7a45fcfecab22b842dce6d0b10121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca04477e140403bc44c8e92d49b958222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e38bae808d7b28ab8f2c66ed797fa023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a7d8b5ade514ad256e7f43cba44c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dc2e96ee644673751c05b840c1d9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e20ac268d1f1845f3b88d97831d3ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1713cd5ed621eb70da0863253876927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73287e53fec3968d436e96c816634d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8eb70e41eb57f11327287eeac7ec329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9bcb107a83e9b2edec302cf256ea330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853c9a09062e83cbbae6b5d38c0717231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4cbdb3e1be94be15db919748afc7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb18e03d2189c338753f6aa45e504833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fca81e962c84540128341d5a0daf534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5404dfab1341a2bc62625824a685935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bbcdf54ea7d336e459156bad73e4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572003f7419dcf79b2d2edcc58e9931f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574387e6225bdb62005cd2a81a95aed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afb9c8e78f2a86ed3c4ccb63c15b1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526cca0f965482530e7aa8a8ee1450c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf576711c852b82b2d543348ab398e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5fc15de5403bdbc4d5aad476dc40742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca419e38c2114d7b55a3fa7085bfb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36451bafd5d70048abbf64fb82c3f94b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a725bd7ffa73db9cc622ea4a7a1e9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751a2c6adf1810eb630b5885062d4d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc8d132973883c6458141e697c053547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715a8ef68d9449c5b288dee4ef8538f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d331e7cf09284d460c0807b3e9cfe349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391f930af37fbf1bbc47734973bd72750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165242d131d1d486ba368d50d193ccd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d62421101ac6ab027b7c4d3c49d5ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34c5b3b6f6cfdc9e93a9e624881edb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06a22116e32b0959bc4d9f39a7ca6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a6c8f1acffadef640e9508fb517c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a938fa2bd0e134b1f51bd3e2bce0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7d8cb498353b8527f4dce60ec808957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e259b1a643202d69f1d3310f923f6ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda053769050c30e6d8695e6aa2116c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c79d68206a16e4a59d518526970e6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648a56356627633ca3f905ec47a2b2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a2e934e782f9cfccbd103d613854062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38036114774882f5e5c92828d479ddc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ab6a5ef016ca6bafe9dc1fbdb799764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89131c588bce12c9ca190ac29114f31b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0a5300a75cff60704f73d0082150066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca74c7cd7368ae3d2787be14139bd267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de293fa531503c18b9113663bf66df768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a31b77a614d0c7ddb0b0dd0b6ad04769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d2497fe2b9f775cbb8ade7a03b71f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544f55262d641db627cc808ee4400e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c834afaf22a91c1e98d620ed2c9076772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446b889169aacef44ec37c4570814b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda153cfbacf46991f7514594ad8527a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8024bea4d8a5835e5f147e2a3c5b9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557158dd651dcb44813e3cdacf394e4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3423a50dc6bc73c0c1980c9b98594a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72350a5e148c7c1a1b790393d1f58678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29712edbf907b9b7bf5ce6fda7f04e7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aa830df33a1d54af8b42891bef0d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817ab671e076823f3a3df27c0f97cc381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b67f23dde1932670661125e0816a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c69c154dd14c391628e038c9a6e42883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8764dba929110a00eb9eb22b2d17084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d15d29cfda80424b44a4064ac1ceb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3247e63caa1c39bfcc3c123becc4fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7effa5f7a03a71e5808fc01a6203c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09ceacbd1dcc49d7e4cbab96ca7e5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb562e347128bd668d417827db39c33b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ea2abbae3ded63d6da976f1552ecb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd64ee4e663822b0f0901b9abdf1cfd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30280f8b1ffbc473361f6d04e77539ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5674a62ebcc8bdafc8c9e4951a2e5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512e20cf5f9c0e5d779b9ac4fe57d2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73569289220c61f43a3fc49db07ca3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5af4e49af23b8702c4d1d6674e72196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cce606e69ed9f4c2e4f4d8db227fcc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ec078cc72b0b5c1f657c86e745ff798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcd21de1f35e64893b83518163b32399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34220ed972e584d7188ebc1276cad3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465c0cfa031988ed190979cc4b60da4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6a05950af8e5006b88523d7e775d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1651205f628a4ea1eb4e92a795620e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5a6dc0ed23a8652ca717c62870122104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223c069c8692c898efb4bf28950ba66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdcf80877a475a5cb726a499516eb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2226c5b6df88fb6047b391ad8bbf0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977942d65bebfa0930dc2ca4780be4e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e3401d2dc38fe1343776f2e82429b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6d513146b1773600a0cbbd5068f1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e66dc3c5b827032a236a1ff73a024d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6932c80e034b1386a427c8ece076f02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb8e3163355767abcf2b79c3f92696113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549c55e1d244c5bd6ec40d3e316d572114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e771bea1e4d199bdb8b4f234201702115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4962d68a09d6a9c9e33a5a8e6ec15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed43eabbd272702dbaa557e4c16865d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600135b6f063daa3bbf38764990586dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaae9061a00a9f9e474aae12176681f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a409d570c1cc3657bebf5ba80354fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d03c7f5b81fb286a552c418dd90ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a26324b9cb006c93001c25e54d53d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba742156e2221b792a2b09e18713a42d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1fd4bbdadb425abad31188bf2cbdf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad419decf66690b8f8fb642cd86542125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf551b4e0f1b11831bb5dee56353d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87137009a575f43d1fc369ce9638ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca6533b8ca11468d428eecb9c63587128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145564a1221d1ffaf5fe4ad1a012bab6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9257ade7da1aece9ce489f8c4708f82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94458b29f99cf50962908dbf40f11f0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50562905a58da81afc78364a5f61d0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3755fa0006c4d7e120b06613f68c1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3cbf03ea2531133e7ecb5213a3962134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef3956aa9ecce15c1fa8a9b287de90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283602315971fefe11a85167d2185ba4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296d39b98ea98940afefbcd7bcc3d93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a5270fb8843c4af2ced107277955a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ee950d41b8528329c4691640227c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a314936bf9bb08d3d7114abe9e0478b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a87f5ba82e3df12fc6f5bac05d33c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9b0d793566d97288f9a4eda584e68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dceef6bdf83b3b504b3710a8c3041143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a240878d4e56f2b3fd28de9eb95f1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb91ae37f41595ec242f5832990750145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701537c46ece955c713ba84ffe9fac1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d084a7d49f056ebc8defb2809279fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b625c2bc28f3eae340d7cc175e6aba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097b76c16d622db22d811aeb04a0621149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96483358aa559e56f1ca1739b7a4e3c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf674fb43db138ddcb7838f02f7440e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6cf430c647da5d50cf3a2d55eb1c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c25d7e2c12cc55dd0e0cbddb9cfa8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59beeb3a422be581d223d1e19a0fb16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6f86271f56b25dbbcadf58aea2cef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcefe5f29bdfc6923f78ff223decb7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dd5b71d598de41436f49f99a48ebc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f494bc7d2c58ebeb9aa511a9fe4d12b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb4ad0a6c736484d7ab70b973f88dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4d01c8486cb24c2e339c06126b3b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96060a310192dafe3ca47d4ede604951161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f2d68c86fc8ae84db1d9d3bd92256162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a83e65803f3d52164f665575db1e9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94169ccd9d9438a93cdca26b26749d13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ae511b2e6c6c7d4dacee75d3a81fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc34eebe371c9134b089c2bfaf8b8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c96c15bc1b7fe856c95a3dafd44960167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41590870dfa40ce35f0634d523309a1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f6143ef25caa2219088ebccb7a9b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceca299e0998562734eed92de27412f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259740bafd0f5e5d6b810bb5f34a708171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df605b2eac3ccfa7210bdadef2c9d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34376f95a1d5eb9f5291ab2fed093939173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473030f96dee8101d3ec94eb23958dd1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9422fb513ee1e1adc7e05f34a394b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea185184305dc7388fd133db9b3722b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9eb4551b9d0d6c57b73ea4231e94e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5765f8f761ee132c7e60159ba6897c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da4d71d0c6ff09cefde65131c5b5f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c84b94297c78e122a5099ebffcad6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa696b95d7228cfbd563f3a2bbfec6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad9872c769b614ad8d94fde71bdf78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad370a5c9dea30f84e494190ed485c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894913f6aaf187284c4f1d4a9e0aeb79184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fbe49a92845a8ac32947c728be3a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed28fbce164ffa4c88a9996b6cc6f26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25089ff704164ad93214ae19748ecb5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5757452f4fe2fb0a15e7053b4804b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645a6ff1621f8aed7626fef0ca50a7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e95477979b7d8ec8f3542b0e79e7f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7238784b2f2cda867cc5d5df19a1af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6873b9ee69e31173ad50f4c3019f81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775a808f055118eaf835a90e1bbc3e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de437dad95066b5aa2bea2b7414d3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc4553e122c7f32b7869de0d3d77e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d44651471b42ce7eb608cd04d63d50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f70616d09861baade8e48b9ce81bf6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4c47815f3a63f9e858f582f6410b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50783659d50c2adf0ee91456abdbee3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3460c18478aec4328f6bb53abcb4ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a8a3970b80e431a787e432dff17f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c74a32a5bb6caa8900af6c498e1ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090494d06e9f7dfb6077c54f7ca5c2f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb370149754a71b513a35f50e2f112204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061b7ae95ef1b0270276a4f1e166eea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5559468539101daceee9252a7113125206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e38abde4097363e07d97103a0624d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e97bee24da2681f3b10040ef42dbc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9c16d29f17d96b0670c2a69ceb24e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662f47f7e1956e192d0f002e9856d27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dba54d054db22a6fa24bf8aaa444f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ebb92d3abf58de169945ea333f53b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc13c9e9feef3b1c404f0bd90774f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88456e88f7746035e6a75002f315aca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00d42092afbaae2d80d4d59214cd1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2db72278ad1ae4af2cc03cbf79f61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339cdb43da760e023ca2e9fb8d54f1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f99db3cdc29cf3e2665965c9cd41b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce752b14f832fcd8fb7f928b3e20c8c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fa9b798cca2789090a478d8d78540220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1bf2a25ac1db61e71b0373474f8e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30511d6d9ec67ff7bc839cff67d142a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9980c6d7b6f1592cadd0a8b2b3e68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43068caec249de083e37db5fca55fb91224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6adedc9dd4a032605b118674160b5b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb3bfccc741cc6af4bb97006031b66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac728a4bab499016a918631431556a6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b464a83dd6f45e54ba279a1bd29a6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711bffdf077a024e22305d9abea29f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab071d762d5f4933e5fc10a0feff59a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdb1979fb0ef071e9de094083d1f84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6188ecf8c08e3ffe8e663211b8f8ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd170fc34d6d2c46ab9017b6b3adc0c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47ea4bac8a17b0d103277af4f7b8cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab287414cc35600d955077f8b01bce0a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6211af48c237db65808aa450ec5c9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570a5b065509be6fb2c35ca5ba8d6c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105708d975920e8ff0b45d10cb232dc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a047716b37e19c884a31a6915b593c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5260f80f8521dfeea06ed3a82f6557e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9159c2021b73d1d60d1394ea65018241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223891700d63be88650f000b3c71335e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725268a3c276f5c26d0ce20d0f5693b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e6133fd2f8a163e47034bb7073e17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f5dc065ad7b50fa575a3b5ac906df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0d9f55af394c4ee57cb74c49550e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9e86af525ec6413aaa458dd7b3853247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8f53791c3f2167a81cba9354c0093248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757f9698a7c3f79c2da270da418be96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79619cddefe1c824a45c2f84a30e6a32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdb39c2cbaff64dd9a359cee6e88d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8088373cf4face087d68bf91d5217d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fa1ea5680b4ca5d686c78e77ad4c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ac6a3b3dfeace9d079103de88cd63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eed38e5d2ed99f29eeed26f61ce75a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e3c93431886a1424f0a28eb27ac1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9068f2868a187a56e596eb0c101d63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d85321226ea162a602f32d15e720b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8f2552fc6046535c6ab0d78ec3b42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3305230c0b9d7aa4de023a5bc4b0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44804e696e96dae2728953e076b6a89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f946c90a6d066d060e8851f14bafff7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260f3100f6884df9aed7bb6670d3dc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e989cf449e2f9842cd07410681d50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d629022bbcf4eadfc8c16741720ab0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187c4d9e29b959b4834d1ab4115f3cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2aba3e376729f9122223598ed93396267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236d301200548895d5002a02ae18abc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cd5f279f6700bea4f5d81bb771d44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c2fa3d5864209b47106dd34db0e74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe826251a3b577936c95c42fb99483271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441501584d840576246fd63d9fcd6c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a99db06c0da11e1bcb256b45f50df4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97746b4353521b3e2b7f3c277b514453274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d3166251e8e814b5785ab826f1f2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cb7721e0c2178d69439918f347c4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962065b38ec9ee225653acc6205697a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9646d0092633947f63ec73d3d2653ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fba6a25fcca793dcc4ed2ea44946d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71427106c8ca5353437db17f4fe1e53c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d97ca59564f62fccd5ad3f05e002d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc09a7663b20e3da0fad243b3c8a41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f53a92e9a332673042182b1212977283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568162aedda1d2221d778d67781ed5a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9503546df7f6b9c435a4347c00af6c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc8ad6e60dd942af8cefe03e20f867286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa79b84ec2355aa2c3acfbffa393e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c157a494e1b7e0a968f2eb315a75ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c7b942dace9ec35a5740bddbe491a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb66f63d3184df602ffbbc075099726290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e39655c7c494a7e2af25489944aa8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5db2d82612ca06404de8ca43e9e4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e93d8cecdb6c02d9798ea4014ae65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcc7aa5e86d69ce2b83988e9ce1939294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f446cc78f678df7fe5ac0bbb51de79295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2c00a117aa33fc1747a6dbc3c4b2b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7661523c351d95a9d13a01816b81c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a724d94dc47eac220476cc56b32826298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeab243f8ced78e13e68844bc6d34b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b6c14a6ec0ea4af53787c7be5a887300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb05ece7f76fee7a70dc2bb0f734ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bebcba06522e7c0ea34f8b12479d53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ee34812f7f6d5e1b2143a424f4ff9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6464e2224dca4c3e90a2b2ba1cfa2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106721bfeb890c5530ac05b00820536305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3fc460599420c95ed6f03963fcecc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b949e781c15b15339a7c989d1396b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abf9ff8864c33ddf90bf7664cb28f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206d397e332b6d01f9fd521e0a73653309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3d8fc4c8bace1d4df5e31d00b421d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bc3d4c6c3526a24deb40cd8ccbd8c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c034d88e96f2b81c9b2caf974ddbd7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b82ca6c7d382920a09a2dcb27d66ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59675e403880f7e8795f12aee29ba161314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704e7e81a6a9b33a3723da655e68d32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd66502a85e551db641bb12d490b82f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff8c9d680563439bf4cfc6784d95cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac7c44c573815277ab086a5870896b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc158beb1df133ebc6503dab8543212319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a17451a003f85b77c12446eb4b0df1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b573ba4e27eb05e2d8ee708164064e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284403e78365e2079a705d71196eaaba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e5128ecb9381865bfe4bddbd87672323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b1027d50d81c34c24c8a8a2a9c55e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45366b65a8e1fe88ec90c4f1d51456ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a71db212bbed52c0cfb0721c0506ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c535f19e83cd959c88602d031b536e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc8374d33848490c2203755a74e68f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1a4f0a6bd573b3cd709bb69686bfc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600363db5fd81eaec4fe5ffdd1a54f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a048f00ea1fee152fca8ca4f0231f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd0166b7e96a40ac2af70d21558905332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3ec6040fef94d3d4f95286a4b5358333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11299fac62409e79a8e603859c2206334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db5bd015d2f08f8320860e116edc66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f24f4094aeda5aa4c144e3bba8380c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a79d1b8b40ab9af7b11b80745c51f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4b051ab91b0b6caa51df528ac479b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92982f28690b1a7c60c046f333463b55339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ce0b5f801de99b9ae3da229bd9810340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652d19ce9e80a341dfca54f5bd17880341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103b700aaa8ac308457ca67bb964f35342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95df3d404476f2d69a634d269327259343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea955e9001541dcc9716978fbf979e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93252a97b001c615b0a777bdcb0d3da3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e120183d6d48b6d56525c6605a8ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc803b81b966a79e91aa7501864b321347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae44f5376435320bbc9119d323c449348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd902afa6fdafbe054cf2ae138f15774349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091064e179deae70a830d4e994ee4eaf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ecde4899ea03df0f126899566fa0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a97db443c89c4cbc3f889d5865b06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb072f872d83451a10b6ba4448a60d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bc4572ac9b1cb7fd95bcd48b4c8db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a1dcec3fd0bd71e33184dda1daf48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742b40a600859b7bb4c6934b174d57a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef26a857e471eb1578f55a651009f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c888411021c0e2047ee0b226572d162358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87e30ca601386858b038747449e658359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac613c315c968e1646e4cc92825693d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db938f9446e5f3a3495430720d15ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f4907e45d8f8df1c0863815fd89ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9045cdad79899d2a954ca65fa418bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb9787857c8fc035ec9f0bdf02eed9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad0def3624e7e8ec5e18c2903fd685365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144ecd6d1a75512c9ed04623c4f1fbe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2682ae6ae92aaa68eb275767d1ce2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9bb214aba1695f0b1a972b5692bea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad545f07a2429fafc53b3f6516638bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8564f0f2fc42e65741b5c5b80afdd6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c710edfffc0747b96656335147fa5e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dc38fb4b2cff3c5e363fbe11ae367372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fcf7930455b29280e7ee9bb51af06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43391aa39f6664285ed4d5647e16e860374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff23badf3d6411ca4df5b8b06f348ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158bf50861d8b35ad11b5d0b5c2c524376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900aa9efcf7db03e4fde23677fefb7ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea465f120961cb0f99d98f8f16a6bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbad3c1d9bb393632577461420f2d62379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a218a994a14a27eaed144cece79ea31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf136a4baa0a70adf18786117beb3e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e9b70c0ffc50a2773f02171215709382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74293c18359375cb06ded748620626383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f89e5e4eda8ad1266c3d1da6c3a2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc89ebc4e6236443eec87867f1ae90385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a43b91f3d2f5bfedd5dabd670b8596386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d1fa9ca1b6123c2d0b9844e1470e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594794eed0a895625a72c7f70aae81fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df19f38486147e7b9cddeed2399d45389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269a463b59d2a32850f658597e05469390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d256cd9954d9334d1137b6ae017a8e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087708e02769ea5d445ea68d98305d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00949fb78a615db8b619a0bc1fb456f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c261af1fc8383bb34839440549b07394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5dc43fc81c2c2831b39f33d5e1121395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf0aea3618e2064362073fda87ac9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d03493b61ea8b88993f3fd17ab6af7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5697cd8bed61d7b76573450799532398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0078b1568f6277a09b61856900b5886399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e1af265572ed79d13f85556a47a18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e68ba5fa14fcbf6eafaaad88f96b2c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96549b914bdc6b389a39bb122cc252402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95d8c04c110f60e256c5444cd2f94f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00c0dfce8c794a56b69c3a61db7ea8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3be114c3ab6127d60a3fd56faf5f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc60edcdab779d4ee559900356b8a65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89561dd030cf963d9fbc7ed7d741f51407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0683d2948bc6620b89979ab862ef8ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8893612cf9ef260fbc01a575f176139409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc75e54b091031fd7de0b972e70bbb3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ac0fa973fc1d691109c91afc1816b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c46941e6e47e98663e74efc018ab8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5994c8eaa3fe4c12fe3f43869f987413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d15ab67de5a14f42205636e41d8b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343642a4354ca0d1d0c32c3e2ed854ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c03dcf010a8d010c2e5de308fa45ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b4444b8c5c78d570ac743412e74ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6acd2bbb294e862946a0b7ee8004f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a59cc29df57ce3e5c9c857edbb783419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c644856b8d7e3e8ada6532e8bb5c51d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c0b945f8119cb68a0ff405a1909e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0c0ca7eb1755cf27e8cc58e104ec2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf85a3afb248759c1f47ca2ab4bc43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c81467428a764eefb136514aaaa43424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503289fd02e73c4b5bc0d4755938010425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1ae0d1c3eb231866d5283c2a03a8a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56372e8bda621514a007d17fda61e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde32e18a9ca720cc8e193742cd73d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e5cd76f2bd58cc03ff6320a8fb36d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43823b876a35d187058452745b0aa5e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bb41255d905ebeeaa7aa99d38e7c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2991363ea2519191b31ca1881aff62432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c4db6c4006c93dce9ceb10004b19e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e8aa80e40790c33842f4dcd0bca00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df18bac85a070f80b2034f01fa8559435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a604f298bd1b3d484a91e444993726436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f662c50273b2f67d356e903c13018d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04739337f11289967c6cd93e30187b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7518994b7c182b9194e60fd404880b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586e034980d025dd1178a69c6fc1193440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454c0ba335b3d3d1b72c82b75de71dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4d83e9b9ce611ffb558fdf1051cb7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34738ae88e5e00a3b0699f3d2b7411b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd60bf2ff903a7f78c52d11076e6125444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdb0b532d66d2070ef9c5364401752445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a504064bc3553dfc1ee4f42ab583b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e8773961c0179103c6a69fc7e6278447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522824ce68a05251ad580252bad0226f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4c66405419adf265b5c7714c577aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92fd8f95a09d3cb369bfa8c25bcde1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa357c86062a0561c93bb1508aa2adb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d7f7fc11cb282c5311f07d80dafa2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75a2003a5eb972d643d1c030a56e66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44000298713b6cf1ff96c37cc48e42fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add30e27ba8742fd187a7251eca1fda455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab5fe1e198a30eb11a803410e0dc59456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0778d2f8d3f61fe03e1b8b52a512e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aba0483a1dbc4169739cbf771f126d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25ae8ee7260d055f4d0e4e4d62f874459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5751a942d2ef980a1580614250601cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2cb41665b3737149043578b0b9859461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e367f166d875b522d611bfac913c99462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b95c2822c587a420ffad8922b5d510463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454a0c2b8fe2bc1fe739903864598ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55e35e88f96851d76864812d07456b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06496efae7c4f51b12ada86219d16e63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67dffe10f07bf2099163329cd4c2134467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6c4ddbb3f695c1108d1f16cc78d5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e002b71ca2a6e6641f23b1bdd4cc6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98e4d71e625f5182561ec887060cae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecc0a83b911e705c92b89f5db242ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a2908a3a0375095642d3b941c0019472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8a5f1c0c1d2b4ba128eaf8370e0ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b4c4d5c0b2b5049275eeccd849f81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb6f6f6db4e4f07398933d3b335c57475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3824564fca487ca46fd054005db32f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd1f9581e137980fd121ff60b02b42477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec51bf5729d698fbd0338a3a6feabf5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc872e2280c877bbab0a97aef198788479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3be54a37b1367fd9f5a9c3dabca43f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d80a0daeb26fa702f8696d8ee9760481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa086e23b12118d8201e6225a8d0459482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0923b45562963a0b93f89a1e2b6196483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6689be0f1a7255a3fa81751ae432d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385e500fa8750fc1008ba5a4306c182485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe65d1e9e6bec07c01509730af16e77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228318464d5cdf1b50bf78abdeff8f4e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9c559b4e6956569085bb45cc5e07e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b2c2602e92deed4c477d0ee3cfbd0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82791754f6841e70bbca0804a99db9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944601ed71b2589767b7e4f181a4722491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4a7c91b4409c0957362fc6c4fbd71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dd68e3b115b4f1c62a0d60404b426493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426a834099686de891139e1bcca0765494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a69d0014216610b09650df96233061495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79028f52c7e2640b6b68da6d91a561dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb6f92f2ca996d52345c31532b12a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afc0b0d33c678ba49f15b164d121ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b959cb82b2daa9c6ad9b0f5fad3af07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609072b5c5b10afa7f026fbf164db5c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04154a317ecd3a11090da7564ad9ef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149835e150ebaf9fdbecefc048ef2458502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481418d3ee596fc3cb08a6e645355a96503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9beda551af16428d15ce566e19ee8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62469fdc3ba6d0adbfb449e52562ae0c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f92ff9faa8480ab82cd8eef3cd0879506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7f03d8a4658a66d6eca17cf8c3a09507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70971ad6d78205d6df207d003d69f3de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba3c1a06a3f3b65e327cb6eeaf6dad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b970c779080ccb22d4bc3243149874510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc469e76661498f1127a161c9caa91f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16c60b27d68c8cc1b1d9b785ad648d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8600ce892940815c1beeae7b7768f7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc39754503d6cd00348846ba15e5805514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74ff2b029ea619e16e343571596b1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d6179e27997143a189bb680c19267516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35770405dabb3279aa0b3f2d05dd4388517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa90a6a26c1ec8aa43886038dd6ff45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55377f2c88f549ea5fe2f2cff3fc94f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5300a1f8e0ce141e30bc9aecfe6651a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87341f11da2f6e708a9ea11fe5aea8e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e49e6545b2432972a6dac369af7be0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8293b073eb72a1d2fb43b5825a26c26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03efec83b8ae7dddb24038a8fdc2450524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8425a7e6e51f4756f7fc66bc67bcd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2027419b57e4020abc50ca794f5c44f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad937fc8efd07c4b39ef2e8d9d2c1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7781a78b8c31643e7179bab183455528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf4de56242d8a897d9a1c098591176529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f836cbbff04d8965e5a62a878bb69530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe67b94734a6a81f4ddbcaa8a3a507f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd456927ef4a7a9a086a6aa890089b95532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63b95b065984efb3a7b9964f029c39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1328aa127333886fee86470e4147a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a5c61c641a8b2ef2c0ce39927f282535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc0ba4518720bc436b909e8ec48117536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd98c9d3c2c2513ff6e3898d0acf56537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595b04a7e903a3a26c2d9fcb845f55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08c3ee98203553bd89ab2b03357929539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fd289f581a6ba3f59148655a7aefe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcb8f4b60bb9df9e52769e671c7755541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fd11be5420e9fc9fb03b2cb9db4f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc1d25211085985cd304e435c1ba0f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d897794cdf0501a7038684b5f23927544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d20f88e148bdaf420e963e6a14689545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb1e855a4c0f742c8ca589e6fd4755546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d908d84c6bfcbae1e4f314e69cb34c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e3374e3ef8811da29f9182e33fc63548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e50f1234a002e40199642c8477c104549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e52a0b4da1d429334196bd92a7182550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b74945eba40fd5d47111b10ddb908551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc278db58a743935bcba3ba4a737600552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e3c803409bb20ebc9a2a5ef77f6d4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1fadf9d44f489b3399778beaed512554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b1ecb3dd6064ad9b7a7dd4836b56e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4e14d6783032af2f9d7fcbcfe0c15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e596a9c7c7ee7e1e992b42942b73a8e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98a8e28b1d39a7cecaba54b729a89e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8583728caad3915b1785dcc1186fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddeee2e615a0f6de15435ea83696ab7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede937045b1e6237bc0d87b53eab7936561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d05f32656fb9dcb752a0f7fe2b0fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7b4b46fe42f2c0d011e686881216e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6e0c4050260fc0cf897b464502edf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9900fd2573eae3bee10e5a8699f00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d4aaa17093ab86c65e1232a4e6f83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6823fc1fc4987da7465ade13dd7d4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e10cf1525bcac53109bf4666a6e8a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad7c2995ccc263a9901f211932e388569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524efc96b3d1dd9880d27d969a1e644570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1527b74d4ae038713bb81d3c391ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ef56d2e4afa39b531222c9985592d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a8cdfe99435561bca8b4fa0a3d6fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d6d1e210ed83b2a955b9de686b51a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1e5486ec6f9b97c2bc5c4275fb4bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cd19280596369b9b0fe274ed9dc80576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967af2956d0eeb0fbe064d7cdcc5819577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd6938b1e0c62455147215a5e69e49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af50982d2c110f75d05f429280060cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a53f9b6de88192f6800116128c43c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d0f2bdac08bb9c6a99eb5db6fb81d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87be2eabc3312305e5ced3c72e62c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2c1e5dc4d00af13c63208e809c5d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f6b090624624260cb05366599e1dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210372700676ebf388fb4f82742ebb7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05690d582363ad30a1bbdfd2356544a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b7c6cccc491c9a99a1e59d70c0720587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533450ba5a9b4488cf1a7ac33c0dd306588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816d645d9009b19a0406ce6f113833a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffc81aabb38a4aa3bbc05062ac4d69590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ca5902bac624d5e5f6f170ea7214a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d05d82fd9bdd88caf2d48ca3222daf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90bcfa47ac03ce7716b5a7165d1c05593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7bceeaed7d1d61d1acf564451e676594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abbcf8d35203ce32c3efaa4a87f3bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64628b14e620f909bf60b3fdf3720a8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47776b1812c2d5821c7802ee757fc053597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb0614320aab6274754adbd6b9d0e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bfba32381435c19af9697ade9de3c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828d4d83e6580cd31ee301193205dd1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869782aadcdee6ab7d34093f2c8bdbe1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e575a32849534cae2d56136a7fc658602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c93ec1d4a055634b81c3b415edbc7c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561dd6b8f84e3bfcea05c3a8813bb98604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903338a6c5317ae49e221ba1185f70c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958429d7ff98d82f84e845c8a449d043606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85d1c3abc373087e381af199d59c63607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68c9f83945aa946f443cc74e1690b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff798f4994298b323412d8f61d21c213609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1fd64f8e1ff705b4c7f13c6df7da8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae096b7f1c8507ccce43e99237e5438611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74ec7427e6a5c192a44ebb70208b6a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f30363cb46c8e0c7aac22b0583336613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f78cd699f2ea514418d3521e8f9dbd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c455a6d61c4dc17b8cb591c896b9f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529bddf5efdf1b01ca2c8707207acd9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554669ea6f0aa7392978a1b80a6fbbe8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22ee418da21261a3fb13a5452f37e7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22702973c72d277b78b6082191fce46c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdedf106aaac42a78aa5632b6732ccb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2cfbfaacead7b9f5ddd818ef19640621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838efb5ccc4d3d0b3710b658a6a4b7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237484cbabc637c326c6801bad21594d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff504c0000477cdc03cfe1f9cb88c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92c6f8fd80eab5b3f86e709d9bea04625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd752f826509c002ef10750e7f316b13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7e62cbe8575eba5f4b53a342be11a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207497f0b5234b1ff5e4475c4eab1dd5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb7aacf2eab0fc3db986408462a75d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fc680097cfc77e70f7722da239db9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea2a9e54c3cc3582b44b86e7f13c1e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f59c3e2ede342accd28cbd14ff95c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ba8b72f1b9316c444254f6d091168633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d50628ad30c49f1f5bf021f7b7616634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4d4a72c4396649e28beb75c22c566635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c321f828e6d452090c1add5ce4c09636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989dc1e9e8582119c8989bd1d9f9f15637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc960b1936587ca0b0f295f16ce2ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0a108575c6259ede74e0ca1491ea3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf031d0e501ad7c4a89c0864f63150640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05790707e9d09abb7fa02c64ce27f3d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519917cdf3be9d74b0a0b2f97d93b5bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7aa3e8e5864f24a612cc97d1fad13d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbad88459cecc2f832eecefaf63123644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662e728ee6026364d324319b00c9c40645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6511fdafb9d659fa0235a54add879646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89c3b18bc901f4fa60a4228398f7e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa717328e7362c35774434e7f967989648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b827f1cd6b9637071309df591584b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644458842d00e790de779cfb81b10ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109544dc1e86650a1086397e3ffd46df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5f9b5c0045a98df83a20edbfe79af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a688f4f1aa150a2e27ad29fabad3a2f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d550a7a927a918613b75d3d554ace86654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9317c1598d5447bcfacbe6e9fea2959655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e8207db175c3b25ab4e36c952e2e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabcb50d536266b8e310d561971ec3b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaeea529132daa675d7ea93ac4fefe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3d59b8a60763ea5fd99c9c435ad15659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44ad93f75c6c204101aa4c578f2598660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d552a68fce83f136f668c94a525fb2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf45c0376d67f337a0dc4244b99d41b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09af9c9f6d28eb016d8c05dae994b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdea38737675212dac87ce1635e4c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe09c2e1680b205e206bd174fb95fd2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686b9dd791f47cfbcc1d5afae7beac4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a02d795b81e029c862c102af9d0f94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4479a9cb64cdb0fd6df56cd7f88331668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f40faea0ca6aa1869adafa69debf8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455a0cb70bc2e4996141a92722d33e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe540f403bf4f8fabe2b17980cfe14671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a369eab279989412331729b9d6342672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1d94e108bbb6ca3b2bad467fbbdec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7c06e05a28a6f55bd60c1b7a4535c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f9802dedabf1cad7fa23a1e6438d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dddd348d3d809c160b396c9e30d3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa5f83b9f00e2ec4e5b29fc295d65e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0082f4245e79f8b40b6f3e76ce954678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b80ed2fda66a9ed9582c60b95fc32d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a0a06f87ed2ebbae71faa87f74319680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9272f4805190c77c2a10d11b1738e29681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261360690f4fb8eb4131d4a31089f5f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05140fbe7ac16700fd160319ed09b2de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c75f37f2248e7182c6967fcf797caa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edd18ee68fb45c63c27aaa0f55bdaa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c24d163815700d19b5d912b143d5c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b4a8f8f1ced01b35fe30437234a6e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a45d549faa1f43e13703485b9daf31688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34c9650c364f55ead052b905c7e7c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928273299ab2fdca795b26d80e385251690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e3f8e950458ad4cda83898abddd77691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223493ad6b7fead778cfdb4ddf98997692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb78c2049e9813d3ec7d63bcbe5a70e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202c4c9d1adc12952ca99e1fdb0aa65694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa30ff0169da8802f41363b9bae3db8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d0709b86d2962040df24cd427490b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed7004c03ced95432513956e37ec83697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698076fe524bcd6f555913ea53ae7f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf827ca34952daeae3887d5c6bb35d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d37610e313c2dfa94baa90e228b41700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa0e4155a3ae52445048160e0f2d5a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f989e79cc72c5fc4e254e74164a7d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1b40a9cc9d38e7d804cb84021f121703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c177fa8bbec00b6b0e3d2f656e8d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711344ca46b52984d29e0ddd710474e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a424522658d700db900fed054f757ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30b3a57e77c41d7757c0a931bafb95707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791a742db04a38d5b71e5277a9ca9b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc839c46f7e04ba8a12aefc84b9de194709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08872296154b4ee9866cc35716dd4394710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207be2ceda21a5ee4660ab5eafbcda27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a1ea2ca8c5eeaa6286d2ef59d06a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b7302de690620fe196bb9171080bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ab505624c2592e5f47bd50d7eed69714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a40d421844dac06bc793b8a1b6711715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d35536f9518e2677eb4a8666a298e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d36ca64ca7e0a6de0fd46c42cc0f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8df564fdabb366402cb460b0a4d02e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b367e54650c460e5dddff940cecd151719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cd730788e791b3c40190ce080a6a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fb1df722379a069ac6be0c1be7ab6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc20df6e7aedef4dfcfe3f58ce7530722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27703627a6b0a5a71ec29c480b608a48723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e4597065b345453559bdc1f2eb9c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278860e114285d258fe13a33de62f90c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7937b173f5ade0043f00de7553db6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3a09856d16d6875a0803a41a9bf3e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428cb6969535213b361bdc42521e4f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283ca9950ba56ca436b195031644ef5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbc34003165e9ddc6ad4ac175bc1da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32623fc688601ce20997c981afadf10731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2a4d37b770981e04f8eed20d63b2a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32c961781ea008fd0e61ad6bc03bb6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc2144edce49c919b5efdd1cd04c52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a5984a2fbc27ab632b4a1516d4de0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40979e6664e6b81f587b92009f1d30cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c239b0bc0f0cce663e2c6cddee60555737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26b80600406358f937cc810719b108738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3984cd6cbc2875f0a6c80c853dc5c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5f5e3b36e752b81bac43c681ce850740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bd29e3f7d93d63b60a74a9225cbcd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3e4b1cbb23d2654b093de390c588d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff67d60c80632fba959e357fc10e32a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44c1dcefdb87650289b65f9ca9a2cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e97027921544a7e23f9fbe0237fad6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2366de54b0add7af1afd0504a1de9c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce009cd511574abd50000c6fb414a2f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05872d7caf643250e5a358d9b189a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78908a985bfb700c83c2912349423b0e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca67ddcd4f7e50ffa139119e088514750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4a0b10e3effcbeebe64969a27cddd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1220ab0c23b3021ab6b9105669a2b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9d7fdb8bd7ba37f15206b4ad3a3d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139af92c5c13f3e1ba8d8c6f4f76b35c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f9c85bd804ba4ee8604df9b14e5da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a13129cb638955f0d6e423871c8b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466e9b80d3dca1e238bb9c88e21f7ab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fadfb5a64c1b4382fadd6471c1f91758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0035bc235092295b2349b195126819c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcf25da93a870566f43e9be28e3cf71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988524df8b61bcc912b37d64c28ca902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d296af340d933da58cfbef4ddfee1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59ced70db30d4a5890c23049924b4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dbe63deedf97951bfdb4138893d865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad86574ea64c1afd1569ca7fe09e13d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae338205da232f799329798e2596d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c613f8c7814cc5b109629906d9f018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbfedceb70a52e04d80a63f819fa5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc26e806d3524f3f1c9f8ab05a0d0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450664af21fe089ae596658b293dae911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583ee76bf9ff6a545f614fa9629a44f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bee69fefa6a69eb288eeaae290ff8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10875a104f47287ee29245c74d000a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22942853cc88a6328db88a513f60e48615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2caea0856095dd10757e48b24bca5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf90497439ed9e134c36bf12d1870817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723249dcf04fb41c1d2c499fba5c282818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb9abac6f18bc942a7c8fa63c46aa519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f4fbd060f90afb897b86218d0e79520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ecb19232d33800b5b0ee25d7d869521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d3af2a25b7d2be271f6236a31517222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7ade816cfa7b8f210bf524f10032823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b4125deea6f08dce8dde7b1c8469f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640872615943a90a38060293a952923d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8628600f9ba3000c4c9d1b5c4c55e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dea028bdb6366bfeeb9ac23c81d8d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98323745bfdb305b446a4294cd1eabf428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f915f5d7f0e1bb588b6a070af708f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1004b62b1b714cb20953cef56fcee4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d969c07626b642dff1e8ad0bfb30ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aab92fb0e231d5462b57917ed5235832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae18791ddb30d4febe273ec1c8bbff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbae4482b614f53f1aaa4d32b8b9ccd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f9c5e36b8d501541321531370e74435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1554bcf8271e81c523eb3c1fc372ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223cc2b4594e1bd2db259481b862fe337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a9607e0c92154e59991341aac8f5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c97e864b86bf9d72de3f7c49bd20039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c37b4ab7850f18a5fd5dabd8abea1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f4757d843fed4e9468e1a5bb0a2d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21226dce386924cf0eb78662213d50842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ecf1677e94da530a8304dc458b98e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfe4fb1b5ce7506bee7c18814a3bd544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cddfe56fad8a7ffc637438c3df046445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ddc51f1e3ea9748f271f2158baa2446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cc8441fd6f0271fb2251259551dc547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca589d6a47d9216d2404c80701fb409f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09af3d7f108d2af68753c056f049f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96432da7732886eb68b458d1eea82ded50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c67c1c3df82181c0f6b49eb6ca55b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ef548169ff395c90a80eb4b355d8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8548bb8da7063298b9afb288e30dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97478f9ec22446517a7f73da051226d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e8ca58e0b4adbbbd664a52fb2005855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1d1909a62e06d4b86c0fd6563fb0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b92635086be133403654ffcb70272757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba7ed719c1f94e5cdaf9f2e11a0dc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c12ec43281aaa649873661244494fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4ebf450c64f2f8b11069ab37c673d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456b5d8b316e66eb33c6447265d195961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70f957f9c3c8911af8dea44feb720162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebfb8070628cfb272656e44bd5fd5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b997adc6372960404f98e2af51e2f6864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bc5a57219bb17d5449bfb75683f1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6311d640f76970ba117ae13fb255d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335beb98c21a481c37f0a7dea75cc8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f04a6a85482ae3f44dc681dfff542968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60bceace8971db8f50a89412393aaf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c644e1f85fd1423bdf16738a373547470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cda25677f9a53e86104a975fb5c5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884199f3e35f6457cdc343332c88f2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb66e121fa04582d28b54fc2e6dbc9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545624dec96b94065ae382d520150c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4748a163df76f81eb930ec9ea58ba675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b45ff30ed5594920e3665f4d8a5f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e0d0bc3c97ac1e15a5d4cc540257677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397b4f6ea87e9d47c73d07a6180e8ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51050850df0a6efdfd8fc0144e4e3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90ab79d1a8c5424ba35da37890dab080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847af563592d2e88578704a2e556764881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e53a35c102c6080d05fbc67bc1645382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cfd41177a8d7d01da67faf8cd8da783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe02ec91be327937961b76b938c90c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3e0cf2cf2026afdd918eb8688c67685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631311d857ea860c643e89071719a5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9da4bbda3eda5f39a2d694e99c156787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729e54821dc3f3136511d475b8b190888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad06517883309a626c2fe49a508959189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae831e9a9b039428f76e1eb9a00d03790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ea09742d19290510199162edabd3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23cf7f6906814ba530e0e06535476192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949094bb1bd3c4b83049438ef62c97893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769d042be0ca469752a6c8aadc0fe4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540b84a6785b8bc066fc846219d025995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687698363f554cc66b6b0cf115dd1e4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451421d65f806dcdeca2f0d55c65509c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1279e818568cac5a32d6c5856b6f69098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7123043a265cd506aceb9b9896099df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524b31cb4f58a5d6535e28cc147d0ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc98767f47a391868aef869dc7e531101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56483c1e65c8101c39030f85fe82517a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18806cf547fb8a0db9967c3a89c819f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0aabcae8a1e71b952ad51b6e306355104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d926f7ad4986af5b4af9c8637d7ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce246cef1b175ab9a5164523bdcf8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d1fbf4f3a3feb3fb6d1b7891ebd30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3b20ed41fa54ab0c443d8e60e6006108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff151b89d29672007373f7ab2922d5a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4aca50df14ebe67c2eb6f0b169accd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd870fefea6e695e30d2396ce231f20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e82eb7c9d9f2fa65671b952d59eb1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050e3bfc857a84630442bb5781dfb99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c2c039c7bc1f76f83f931f40e91a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1694d51cdea92c885ae23830a27a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194b74c3d6cff65d16594b181bc391e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a8ed7d5ec226322a7effb4befcd52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5bfdca6c20ea56f8d8c02513f358c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7622b1175247e2ed2e8f27c245a0fae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831e9bf8be96a3f5063fe91eb6353fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31af86a818bf461c6c356b57d7fc63d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7f0428f487446b868efeeea5ed6df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9dc1c75913332b7c350f890198b98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fb3c9bb67c69d25e4decbd088507b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e59330744394579c8978855fa3de0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ebee9ed159a0ce29a30228106ef15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e859044aab0e2e58d2e5912452279e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a50dcc75b99969cc10cf82bee2b2c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245f54f76d265f0fbc9a19471a0cc86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf0e1354e5756da274660749f7288c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5fcaedba829815de7171b7653f7ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9c6a19e4b18dcd59a0b900dd86fee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4cad1ff5f71173f451b50baf32e7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87fd3a7f03da12734e33c81479f624134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14426fcf848cc0f0e689053e4ce138f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6b6a832d7c29c0e4fc2c5cb7b4a71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f67ad18bc7cbd0f935ae9bd715706b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240041176ffa59e97562e03bc492618138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad859541a5f65b96afdbc471531811a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef968e66908ee2f1c9d3c8c6fe764e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3bab3127ad0feb9244795884d8bd8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e149917caef2ff75de8bd21d7b6d011142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29a8c1ae540aa1a4b97dc8a10fe8db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d06973b086edc6cbe87e5ebf67903b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e18865d934dfe5f2b57ae943adbfd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cb9fb9fffc21ca076d433bbfcdb9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b82da18767c89989a6de18d13ff3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fb3469541179ac429e5b8964c9955148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c51941cccbb0b10c97107df3d01775149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5921636f75b6721f4b399e2c0bd3fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375d041cfaba6fa5861890c79bd4051151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ae20072c8c2ce7d1c680b0cdece55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5568c9fcf3b0782a6f145bba4bcf26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b42dd31e53868130eb9e3e34873327154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5983ca27b4d0a512e5cadcccd5cca0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abb44a04c1caa20585a25eaf2824d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fcac986283eddd16dfc8a50b9fc8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dd80ea051feb2aec76e837c58bbb4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6098651d9ba0b9c795240afa27caad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e19fc430890a0a257d82724682cd6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a86d160a377587d7733209b60c1ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663bdb80db566568166e8dfa05fb031162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665eeb43b2c2719c99fa60b6476dc220163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5f22afaab2c45df84e8d98354b571164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618711a34b5e1112e4f92ab6b893cf0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a7ead92ad2fdcaf55cbbd9d769eb6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301a6d34d4b8cba4cc9ec4a72d7d18e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede8b681ac2541722da0fad82b9bcd8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a6302be4fa2a81c59ac87970c3091169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb596e02c08421a7b01e9bb93a1c976170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad423bac7ac4e4745290f6d42e0deef7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e8cf845d5f4d4796f6d3dbe84ade4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0b2b52e5e78fad18bf960ec88eea3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba39ace4c4bb4543b5698f92db2b6c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b623507a570acfc708987c83db54f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b2c6cc9ce0fd08092c65297900900176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01c58d94996d04dc44f67d360e8ea4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c985c3dc21c72a1cb5c2128da08e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a46dc94028689afe9c77f438bb361179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1ea27768389dbb6775bbd43ddae7a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800fdd088463a7ce471cb2493882876181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfab7d5211e1be42cc867d66ef34f5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1829bc05fcaa374fcc2a9aa49e82d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45023c330c993302173c53ca5647d2f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10804c9a4bf88b33f6cb1a912b9857e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050ff8af41d3f1111e873accd33a457186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cce73ca2ca0a38b277fd4e99c37e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09faa3fa65c8e87bb05e33d2056bfc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d283b6b7ec76f8a88e708e109f64d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afe39637c1ee0d1ffde3459d71cf19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d174bf17ac65b66da5e0ec5370b5d54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c1eed42224bca3e4a25c1a2abd236192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809934e85f4fc2316096a76c3eb73ae6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a154874c30ff57b449780c7891549c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b90ac73e4deca934e353a33307e99d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbe4dac2ed2afde2d6273a91c2e00b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522f9d110fa7d073a9637578d4f744a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32272157a3af3fde968e87fb67d9b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046580efac51d678f40830d0130b75e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b3f294c7663268c9cf652dfe51e40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04150df573850034cc4d40b9220436ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826b195fea7a0aad7f7509a156193bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c435751c812576e0e144a8f482e05b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124af0d4176a48b5885427e1b3837b61204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053f76df2ed8c94dd1710493d594152205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868c68cf6a9c3bb2fc27ebc1abed16c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e911246119e8dadbe2a5ace566a3b77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced77bdf18b235dd47323cc6e788f3ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbb1aa1e412d1c2cf483c1719cf1f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cedefba808a65745b6ff9574b73e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cb461ce484ed44ea626c0da9cdab1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc266470fc221b75dfeb0c53129755f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09487725cd1fe90ada432158461f998213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae684772e9ee9605571d056d48825e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0785f0d927ba395f4ec0fbf2745cd64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91602644adedbd4a38b131a9f47edc4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b2b6f02aee03ac363606da88ff10a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d182e06b4540e1e87b560a4d8615ed6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0eee9406af54397cd2916e0194c105219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f557dacfb630e954551309eb222b09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda8dd45e1bb66d72758e652511d674221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136628588040ebf936659db4d989c58222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8be5308492776bd79a5316a99a33c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd37dab9ba2a4b5c626304610b38e22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647c94744a2e2f87aeb20c6962fee1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a94992f1549d9746b3b3532db9f7a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e5fe23e60891188dd64ad7dee49a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc61b0b0c1c871794ede456920b9ab1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fa8319310045a40d4f93af0a786ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c49276afa60a3ed86cc6f230e9834230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec6d7669302c2b040c17c52a6149d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fd3f6f3cad00acedcf54668ef3323232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6b7313bed1c9393fbef0f5c53bbfa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f90fe926d718d00586c02bb350a8a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b79aca255639fac56dcd17d9b2f80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaae732e140d51fd372078c86b3cbf3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea936bf58de2ece13b91e70227444a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c1cbd6e20121f0eae6ae36c8d3fb0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0286cf709083e9c6e22c548bd27e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1abc1ee025586c6804aee7997fe0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afc7f90e5c101bc9f757409ecdfd8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232bff7df7dfca44692aad5c279d0a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee22a04ca3ac0aa5d17cadbad8723c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256053d7b698475bcf3706c62f2d704244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fdd7f6e13612df21ca6b3d9cf5378245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b78fac0884a5672b5d601dcf713c1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4b97049c8c6b8393d20ca84cfb4bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88185d6729185eeb1f5c08fd5cceb9cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71431571dbe972bac93e1acbd719d76249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f540dc6b6f7ed39f3aa1443633a552250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49487e81195059854b57624d71d6fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661128de4e4f6ac8e1cbdcdda57716b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c025a989fed344b9e33bd4bae17773253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948e4053996aa41dffe6bc65dcf5721254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca333fbbf9700999eaf73f8d5dca00c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50ad44b8028c1f71e5e1349f5e8f34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03faea5f33a8590130f2f99da1884bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4274131b82162f76eba686c7a9873258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc3c775ef5ffe7d41ac8e4c60fdc3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed2ae3470782f47f41ea8d0315ac57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba77a72309e39f5c801d69e68ce9c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49f0aaab6f69c07600b09d1db6d157262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76ee5c107d928107c05a65cbc5b64c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262be7a712af8689518c30e2ca6fc0f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43500ddb56fe146c2c746395994bb019265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe6d5349ef91486f1ea0e2047e3f3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddd221939ecd375440b7e256b78bd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bef43342b1f045d55e4b0e9bbc64ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02a24cb0ab4b63465ba99eddbbcf2f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641137f17c4655b455d205761f69310270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0a478586e91d74aba2e0214179ca7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3ba04cd32a5919ba0db7eb2c9c434272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029f1ce905b3ca4a431a78a1ae871d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0806cac2d5271ac57a156a7dc9267e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac79b0afbcb5bb14cca005b23760892275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4454662b62c3ca401579cd5226aefa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3901c5643fdac8850be942bdc8f83b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9918308f3e96ae82b979a5e2966ac8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e58b11ef45352dd461a0a2759141b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8b47980b591430248860927f23ada280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc83e1f298b81fc7f48cc419bc2b64d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcebe3736d8ad99421b82d9eea66f4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e39dde4375e10bff7c6e3303284419283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733db4c080a65430658d2aaebf38cfa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4da4bfa35d2ff5e511e276bae29253285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42577a8a076303ae3697bcb04e4e15c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a6a7bfb934551363721e9d2f07b59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe0d0d9ac405ed4aaa44ca5861c098288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc82bcf8ca5d9af03b974a7b73a062289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2e9aec4b352cf786b5ae51e8a432f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf24d88481c21de0471f3d040315744291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28f76c5c856a7e9fd5cb9aaf4d5993292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3db6d321839a52d6f244313e52786293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcc288ae81d2fe7dff50ad9b56b651294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f0cecf8fa392616ce2a5233282e00295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775a59328815f846ff875e07fa1c2d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2d990f3e0b62b6ba4315ad1692846297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf033ef1563871ea543c5d5679c385298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82793623625797549ccd4b76509042da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21b024e116c4d1de5a9c543650f38b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa259d92237cb91d992b9c73fa152a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8268244c7bd91e6cbdf3abcc1b9b42d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f64f52fa24e1e48a9f52c0b5748909303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6032f9f364b17a034185ef7b34be2b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e71535d76e73e42387ef19cf3b515305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73845c8939c842d28529420176812fde306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c52067e689e50d36e8ee8285c907f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7a7c150e88d42ced5819775a0319b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52c9a46bb51014463080bc1ebad57c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2655750804d2f4d0bee54ce4b73f00e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06194789fe3cf609fbc5ceba59d73beb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa824d1bd48d102df5c1a79f26dd36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe14033bf46721386884faa36a32af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166c9ac567b4fcde8a40982c68b132b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21157952aa7b06408148dfb9285d7f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2265efeb7ed3183dab1b8f06cfa21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9d8da4807544a367df6dcbcf456e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee84870ee9f19e46d68aee046e6d06318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0a4b2a8fdd41db49df9c3440be4bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2d3013a6e8f72a75c66c99b099490320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d78004bba3868b1f8181aaf838935321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d1aee0bb95d7e8088779281911589322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6172a15c29de337cc22290342e2f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097aa51991b98e2dbb4807988715a8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b27ae6d8771c94cc73ee61d1390dc3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4c255924eebb45f6eb05b326d65a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d14231e9a2b7f11585fe05d62bd61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0f5d1dbbddb73cdc93cb00eb3ce62328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffc24f74d27697983002aabe3d8ee8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b98b50057ccfbc84e26f570310be7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8946a60f6f73e65e13da3ef69534f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbc59dcc8adfcafc038f6532ff4737332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e27628b50dac7ed49f6920926ba97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d5a375f3e014ec7c992f3b2e9667e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fa27c4fcfe94b164412d7f642c37f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b3a2d5d1e9feb7d492050cd6c2e1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404a3a26eea996932930e8307da74bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf75034d6b2719e5df1e0c6d9b296c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe595e37c478787dd77a90640e2eb454339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005af1224b5f9aa680abe2212bae8b3d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb34f7f16b7678e6ff9b62e0938e54341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf1fbb9610fd65233faedfdf70c4eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736e6b377c4399f8e2a8b65e184337b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9489ce7e97f84fd59251f5c47149a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2dc5077d4dae93f7815e9d432e77f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b9b2260eeb7fb7cff320c7d556802346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3dc2d09942275bb76996bffe026ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948c7b5335f0900a392b83a0d7e5c20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c74aaadeb125b5189b5261daedaf6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085d1ac526a4e020d7f8e3b72a24b61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58604c93a745332c20a02b3f196fa06f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6f4bbe5456bcccaf55eb86aefcefc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c907a1258247368879669933ca639353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b91f6b2f1b749b007cb567674d75d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad622f13e5eb00afde26a8bcffd154e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2c3adc5b3cb87335da6ec320ac4bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bee097665483d940dd093ef6415900357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba2ec818ebe38628f79f01f9f6f6f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfecd7a04e732268de236337a24d9fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65113e714922cb778e5d0c37517c433a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87087cf3a748559d42d5cbd39b8a9f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a24805487c6ef5a2a91d944ff3826a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a41d37150784375c0bc897603ac6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85ae3594f02f880224082a0752f39e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7a7c2836e146cad64fc14e1c25c6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656c06f87863303ddcd37c463891c01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f049d6d000512836d4bd65020254c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa393d9119ed9055dcae8def8070987368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f2d38cd21fe5c0385e3747643c57d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f08409a38e276d27b47511a60644d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae85414bdbb98bd48ae83be7bb1070371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67278d03ac4a30bcd7c460ff449ec0c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966be74641287085ea86239a2be99f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cbf4639c56acd48fadfbae268b424374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3865f4de5665fd821518cb0285cf6f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f68f90477cc369d40f18bc578e84eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22715d227e68abaeef9782eb3b0201377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5e269857b9688b6d9eaed76d454f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c6e26371fd8a0023f85a8b768fd69379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892fdc473cfc65e0e26cba360794602380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edd3454d46970bedae8798710c7c2a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c3f9f1b288a5d16cbfb0d226d2caa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0768a09ba19d8920fa8990e2072204e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5eee3c0105961007ab54e95bb890f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1338cc322e87c744d7a0fb460e224385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3273b1247f6ddfa3d8701d0402e11fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9021b20f06e3471c7d8b45aa293bee8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465558a9f43efb63632faab44ecdf05388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12938423adaf2ba5b9c3d7656ffcaf54389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef055eab88c75e988cd9e4f92e5f0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b2bb62f28935229a680d9ceca15b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64245d0cdadd82abfb02fc65835eb64b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed8baeef15a3de57ff91197259d34e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6ad7120c36f2097152f9e121138f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94cb0971f89f3c667af7ee581e56e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a290701ef92cdaf7b22c3f34074790396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29311cbe4da743188e2d896e5e35a15397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04665084e957dcae3365cfa6f17b15cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5710b587043614d959b7c199105c0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaf46fc7f86db4950df1fcd013b935400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a527dc3c942e39262951ce84190318401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48148a50b785f646551cf6518d1b5e00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4f2699d8d49d1b2a8c5510b043b0b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b14e18f1aab318db5b35e9b9e7d924404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f50be7e0a1a446ee8e72d11ff3ca0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10f8ba9bc7a0c854123fd9e74500d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7693f253ca644ab59d73d9978c71d49407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cce99a654e32bce04a1ce78ee0ad80408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07f6d241e7292024e9d814d1ed9c05409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c9cd0fa7731400bc21b7be8d7e23b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50695fc9be58940d34a4354fd0cc31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183a13ac6ce39514d4be78436bae41c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98c008c4c844bb6d261901d8062aa9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0678ea47582f848eefa0d2e54f9d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0ed4b7f60db389ec76695fa3af7ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb034d3e09f11e08c2de6249b3bcca9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1155322045b804835b38a8aa498dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a386388f801b3c96fe1f2d974827a24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b689139374f329acddebb5ffbcb95f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0ecbb37968ad7bdd1cb38bdfc727f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b70beb27bd0e3991531007b7b141da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a20cfe8448ac318ca4fc20b43eabed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e60378c34ccfc282e93700e5c5b52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50932f502926257c0404c1d34844fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316d0e96da48d869c64fa188d185adf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a9cee8df5eea5b9d4beba7460dfc0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86df622965fb15d7152e02e6bd01b00427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041fb2bc6eeab0fba4f7dab79591ab9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca8499a4f724ce1ba9a6ed28d55710429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ae8504dd299de91a118324e23f749430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231fb9234bb276fdf7a825d996215d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34934ef2a71dac37928032ed3b30cda9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861782cb358f1ec179f626110d60768433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363ed9ac527b29449dadc9dc80d7213434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fe92e6ecf2c18225bf6e6726408e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987274cd6528e0cf750c4ecbe98ff88436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036348f22d6764ff6cc8cb79d200ae60437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e15579d1d99306d02515bec81fc92438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083ba05a9df36ed1e9fcbc70ccac35c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a073d3dbb760ccf9fa4e77ae12231b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264b0c7f03143b12f5de8c05d04af53441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206fdc0f22048b4ad2718bdf5c93969442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991818f4b66ccf1ff265925acf39338443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839276a6e3735fcfee7e58a78ef514f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49904a1a3631592f38e474f13a070951445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119552b3d2f9b961b185be35907ec62446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6d5cd8a88adaa884a963386c45154447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e068705e813a5c3bc310ccf858412448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19649eedcdc6e1eefed2e7b611420d39449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb73bb8b12c005bbdfc1283e9294f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cf0317e38931e32789ef70b78244a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99054a64cd7d92eb5dc0eba8b298e7ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b9518ebb2836a78ebed8e46938502453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188f7fa59b557e11460f4914ac9a079454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a0da087ac9eef58adab6534dc512f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb06573f831a76a58129336f269ed47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d86cb540d45d27777fd7806edf6ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa86947f5acf925b284f6cefb573372458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0fdc63255b3580e9b7725ce7f82ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995e88926a9489b7d58dd63e884653c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f0609c0af32d80fa8cdeda7ed0b41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43ac7a38a0213eb65410fbbfc75a45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee868b3e94e2996ff8fd8fefc61736ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43aa57448ae8d99de831b905990399464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e470abb7b967bb5198a420e0e01fe1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4e91d1a2df765e78d6e3318c5d64e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add3e5c8c9d144afedd98b465b93ebe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebb3cfec985c45f3f654259904eef8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca70e0db2e732df3b046a8b123edd7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd53fcec8d413040451a6e74797577470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0196a7c889e943424ac1f7640fbb0c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960890e2e70f1e6817957608bff7e8de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82037025fc4fba118ce868f1b33800a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbd88ab072a49d607fa68719a129b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106b45626ca0641c7d97045dd727450475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe6dd6c9e28e7c32a0138fa6e87d70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc23dfb36a8e84e2d3831edce0be9e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906e4f100d5ab909157f341975e267e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8044bc5f0a6d424037c84552b87d107479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ff011c38b7b59de53f9f78c8e1f2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c45902deb89fc32a0e1edb5592fe3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96026212ed796eeff51952c2b9734d4c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440faa7c375cdebab67a5f6bea887969483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecd5979ad8721b460ebfe197b8385d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cad4d01fe0e3ec708a8eccc314ec2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd23ecc56e6ab557bdc7643e8648d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303324942a23088921b7d563875cd71b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d5d242ecbab53c75119a5a47368b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25df5d476ed4f4e0e53b68d50c32f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5040fc948f09b3ab190316a658c3c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9218705e0d353e58d5a8476e4d2dbd1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41e0a1dc11961697a42a6b8f8dc0fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d928e230bf3ac0888b78c19bd8848493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8521abce89964c24a48cbea63eb20494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29593c94ded54d1f43ef7ed721195e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb4c0670ab5867af0fe635372a8d06496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa621266b9adc79ceacb3f2288f52c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7cc136a4eb31f9e6bd2922d5162cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcc2e323f8bbfc7e30863543e4eb19499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a5b3337b3a908983d4022044be741500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ff1bf84410ffa64a54b817de54aa1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b384c3bfefebd54baded745cffc13b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94208020c727af7799665111f56932a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904d73777d086e76cca007f585a7525504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c4b643413e3cf27fc7d1cddd7a617505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d853e8bb589b7b3726bdfc297066d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3e257f60d5768cc29a2c76845ee1c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fd32962bb2961a8cdbc5cf479aaaa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c422542e86c38e424b5df6caa50ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd349198a340ee9377515fe8d788d3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f6bcd2696da22747271773e177ce6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839368e0efc779896e3b031853a2557512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896c7a41d5e98e1a91e0781f5eac03f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dea86ba8bb5a7879dc1a0aab1f3c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f01fa55406fbaf7a731af39b70623515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce54c3e70747ebb83dd0fcfdb97480516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365340f41174468364ef0a89cb0a1b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2c61b79db40d3c52f7d3bcedf9323518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ffd886848082b44fed16a77edec94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2436e59fe22db1a4a86b838fad69269520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bade390328ad946bdfcd5483dc0cb1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457248b5340d80539ee120ca7805e9d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974cc95645470a1beba0bd944e348d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84988704731ab1520effd20e5b964c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7b991605e872c0d75b18e9cca07b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299150204ce08405c8d00389fab297b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda810ef28644b54122a74b7d3df0c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f5926e43f5207be0e9865ff9dd315528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5555ec8dde57f15bdaff81a00e0dbf3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cf9022d5d8b8737a9ee290eece734530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd10ef875fdd4637ccdc867792530d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665d15217f0fe97c89d86dff4c88ecf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dbbe826e5f1d15f9f9db2aebdf109533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dba4fc744062429a08a40fef809958534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2aa9ac0b8148755fabe5b36be582fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a638d5d8307e59f4e31ca239ee7b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8fe85c9b9e63754adac1e110a3d9e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bd97752e5bb63942c610679848acf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1b26b5490ad81640cf35ff3ab896f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda415f7635c1b3552f375f3dc125dcb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e24d5ef79e55065390f5012b9d19a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604abd9c03ef64ce5e813b558bc40f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19432992ee20364e5b2314505ae024543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868d096dc10a0c68d067358f790f594544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d19a0e4070c34a433db1d3b494544545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8aac079768a671dd25dfd32dab274e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98975819d36ff5a90cb4e6ab77fcb128547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5ededefc1d307b7d91967ddfc2ddf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cc85a856fbd4880bc6189886ce1c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5baa93cdff8cfc644a0aa92903738550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21835ef294b3a9d394a7c47f8524e884551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31f066ad2f31777b5adae3970baa47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59411e01651844ff95dabbc20d6ab5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49faf9d7e9d28beb093ba94dbf3c2136554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5be635b80c7a5d0177f8915ba528d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c718d718c11966e525a7e90377e028556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08946032ddfc540687527240bb44455557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60994c4d670d60a96538deeeab8bf0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca361a8ed1a1b95f2ff78547ef1825559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7fcba195d5b933f62eff3ffeb027c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5109f189095f103043ed398ccfd421561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeda02578472f5e8216b9e442301d72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc28324fb39d0c19823bdf13c2bd29563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc7e1afbb28d1f125a0cf4a3a25ad4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a6dfd3af8b3a087fd566e36d585ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75947f47f3512f057f12971360a8a4a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e31ae0a0d0311afc6daaa597ed334567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e980f247f12114c473678dd98c2ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd5375ea4bd307ea7cb570997ce3f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963b2e74e616260c8edd3b3f2825830570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43a3d3a246ca35ae7eb57cb2e774da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193bafb761973c35517ea5b975c0b6d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae2fab679ba445170e23fc074a4fea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53510ef7369eb2c5423ce8a81ace7c7e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e4448a6c1ef4065b15888191ba043575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136332c2c827abb27a27c05b2df85579576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d83bee6f951d8bb89d733e73e49f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d5f75d663a0059f37a96807a8f4d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da134637a8f1164577d73177ce48573579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28846eca4412809d379788532bd7cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c8da3f742223d1ba4dd46156fea8d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b7f8a59ff06e69b4fd9f39eb81882582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481de5b48892ad602c0ad38ba64c25b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f45928ebbac0ac582affe327e189d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741fcbd98545e3f8c62a5fed6a6c8ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457775231a912db2e4fd1cecae1edd7b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddb67ee51c5d091462d36659790922587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7eb2c62b93f601215d04cc57ead8a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5e3d8ce3cff2f3cb28b915de92ff9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15608bd12fbce41b82cb69ff328002590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37191b03b0a6515f7da3709598ca0697591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfabeee11470a56f19095857c1ad2f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedfd7a57251c5d5d6239c0f684afb1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6207a9241c7293dffa39136653422594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc09b1f5a4209d53842df4de2c15c38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5542275283bb52110379eaa6431b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b62defd2c8fc24965e66c31d381dcb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f325b42aae589ced4d9ad12687d60cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42758a2447dae2b1d0e9f5e66b7384599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae1b72dccc1bdc0952ae72817f462c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141ccde3798ec103133103ea3d305f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d4bc132e11055cf179ad919a8665c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8423cc557ed442e52c467fd582b0eb9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5ea908cfa60062b0bf5e42b4accb5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2cee32c015e43429480fa3c822b9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222b4255ecc143cf61276c1ddda2195606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fdb17d700b215a518dac369ad471e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc7d8c047473315a76e6c60dc78fd8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c781245b1db1c0cb1172b322d34b670609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8677e478147365406d668dff946229610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6598bad032d7726801f76e45443dc2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103bb909a746a85bcf5517f4e80a3b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1fee123647eac46c0d09cf3011d12613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdb77ff0c25b394412c24bd1264874614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d55b1cab6fb52b45b0e6454e7b6dd7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d87e6dba94a9e7a585b6ba24cfb68b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ee543fcce4bb4fda6b614ce403d91617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5395b10a6209153923b7b0b4459de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecc7ede542333bf3fe9b56eac4b008619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4d3ef3b5f5ed35743ad8e28a8de6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc70aa3fc6d64fe358441ab36e0168f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51245a757c0108421b01a4782fb35df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73747bf1f30730ffd1ea7783b89cf307623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef79b5203b51fce2ad798e71f5402f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5b57b107fc7e803119e9fdf382d66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdead2c460d02285c97b09db80b8fb82626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab4ad7e5d27aca80c55a0271cbeabd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e87e38a66c4fc736d83903ded0567628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d880d1e63dc0a828c31dedb0a34b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28797ccc9897a030093174d02012f12e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94d2ff038ad1bb63aa79d7b80d1f50631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2158cf9f6533ead5a313305d572130632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38e50fb95ee1b54f20396425e55ad6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede141bb35176f456750729587c686e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53301b7163f0c5c64504ae06576d0b02635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a8fe813ca831663b34ff5231186b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acf0ed11596d89b79c1bbf1c74536d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23370cf9fb97115ec41b43011ecbde638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91f607b3e4348acc9d0c2f63014dbb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f46ad4d2e5edccae9760b2a3eae33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6eb54b4347c3d539609c890b71648641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e5183c51f8e83e9caffdeae593f1f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29700b6f1c14b96f559bbb9ceddac89e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ac30ef0570e986c1cab0cc38b4c4e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c0fed827d4b5458081b2606cc3caa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f7bda189b72dde05d8c168f0efb9e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4483ee51929767e3e696f1317df05e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786ce8957fd38aa2ec097f0da6c6fa9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304ee1eed51fbbad0d78972f3f6fe3a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709c57eae2ae2ae3bfa4e012d4138ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28887d87ca51f899cfbf0db0df4416e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67577ba9f0a990eba4c74c4abc6b437a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de895f3443e233d5c321cd4c22d279653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596b00c424950b33f4dfa1e845d5eb2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a57860fbce3e05d2054389ac2cd71655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e9e19a774c6474b1e7bec9b1e9106656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ad544f4b13a5d8ae6906eea8fb5b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5d25127599522cebf960207e8ca13658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceaaaa20484936f9a5a563efa5ea40659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770543294c718e59598b98f523c5b4f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5311250dcb80fd97305454d7b36fce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402a65e7462d20ac5afcdcd4903bf53662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c099c3d5b3d7546de6bcc91be80274663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a382267ed01ece81b1c58fb9609a663664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a1f484bcfb49059f5feeb453669bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3afe4aeb065adb7e58255b3d38fc2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b125de2f00e5a62cb1e6975ae9cca8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610969ddb374b11278a87c3324413291668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3a83e513bf5430b00d9ca5ed328be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df97bec4036b8cdeed3afa57f012d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a81620891ee8776231cfe2f70d435671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d93294c46ba32ba33a6f321f37d5a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b388334f0d4600fc9ddd5a0717c5d44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dd84e8e58f8488e8631464f765be6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ea6d10fcbf7056e1d2dc2dd6dd721675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2b0749d66d9fd0f792dff96442313676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b76ce0a957e780aab0437f006254e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a05fcd0ea6b547c4fb573e6f98915678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c615742a5771187f5e591b48c17be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275192b25c7cd69674197f8150b651b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eaa6e588d23227d7e046a545df818681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00e7b208f26f8fb2defde83eb5a3a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9fc835bc18d90cdee66a29a2b7b89683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06368fce75078c4b58c4a0ba4eecc6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabd12aba1a5abe1942195310e48254685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3471a84bafc838a8b9fe1e8ae6755da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091f026477d7031c7e07b5f661af57d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa219b7db1315be463dc1fe21e07f66f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1608c8671761e543e45767ad661049689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793444020a123f79532f6b785a36d3a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e63276b1d8058db76f3463b955824691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c987aac9c5c59bcdf93bceb5655d322692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dec9ef9945dbd795e8dad1a2e34121693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef368b785c78bc398ec4f6f8eff964d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d07ba3b2e11c3e7ef678b7221557bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7373e02cd1b0451f360cc34ca09c3f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330221f1afc9fb27c9c9f00fb87690a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2eeeb15d674325dd2abf2ef7d2ab89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8e8cdeeb3c568ce5e326ace323bb9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5bda4ccc3bd937147db1504a6128f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5fc9cc2466fe6be617849e59fc51a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd9717280bbf26f4e1b4d859a3a8da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae47546019efaebec6204bef661541703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5a3e6cd5e7e0775e102c7475e2221704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa46f4b56da25520383498c01b09c2d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fea3cd87759c9cf00b399418f8800706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14ff9a825007b06335b901fcb5b2b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237119da9ac3c6b9dbe72693ebf4a96f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a910651b52ae97f2928c9bf8a9f1e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b198613da7b4fe521f277b5f111de0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43472bdaca025cdaa749edfbbfce5b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd23d2c64499fa2ec6d809da08dca2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c5800ab80251ec296109f3de08bad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0053b16b5dc1ebb5161326b185aeb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324ce718f67df03041c6786e61d9a78715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e471898e32373edb2ceb5d92eb52d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954cf21c7216acdede04c33e2974852717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbc75564cc6ea2d55025e0e3081f4c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81586a82059680e3231d82acbc22469719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7e328760f68cba75f9a528f253adc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3710dd716d5168e4589c580f0d377721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408a2f42386ac3b09c79eab56e23969722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9daee0c055fd6f4e5632f59c747d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927574dbb663c4694acfd1b37f3a50a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eb438635c996f1bbb3b98b88668ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc98d3d6d4f96f1af4cc427d8be09b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fc5dd733ea11de813a96272e9cf1b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d374a45812cc20fc3881f8174ebdd3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3aedc0fba64c5909d93ffaf1bac97729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e1397495aebca7c964cf97613e4d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27172fcff9df653fce589a8aaf575cfd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ae956f2f90722e1959b7bf3b8c897732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b298063eb49a347ee619dcf813bc4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de85aed61fbb61415b9a316d2916329734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56637ea8c0e37a07115a353aa6ddfb0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10389d76dc2a03ecda47a3a9758d7458736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499196c631b82e56ad74f47b9f92be00737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b7b5c718ecf1827a69012613b686d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dcd3c4354b6129f3e4aff71f161ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5941fd46abff267289fa4a90e4d944740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacb1a53ed90ec644d90561b09c7815741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d5d9b991218f734dbc9db37b25b21742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27193b9324e88d86b29294bc1df0e6d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0c81ff65c0cae295dc486c67ccf36744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb344bff3d7545544769a81fe64878745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3e49d0289b5182319f599aee1cef0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fc9df4eb21fdf1f4344ef41d75f21747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bf4afc21d6b703e45441433f1169d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928d051ea5d346d2d75ada28aa9a434749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461648588c2ca0a489ff352842307dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83541b957d8160847f818c02f616cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca67d3abebb6d628ac5152cb78c01d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fca007c7c0248f844170f58b076d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457d1e2290ddf0b63fe27ef88d25a89754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e08cbef23305c08baaf7ae2148fecb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bd4cb099a027f607b9e9d0b2b64ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44cc3fd5064431833563a6d5d6760d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455dddc238928f9e0c70d54404063a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fd87e9d23213f8f8388a977500a93759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>