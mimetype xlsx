--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f5b3880850db461d11fb267f3b5601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead45ddf01268f7576b8cfccc352a3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82ac4f91ea23ce6b988b35bd8a28293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463e667acb6f8ce18f51decf34c4ce54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b582e41a870695b031d23db1938a0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648749625a74d4d59779e6308d7e3c2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19f79c8aefe35eced3487d951e53fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f45173d266b9035f29836280b6d158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe56ce645817a746fc0d827bd82cfe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564d771e8b2a8580230e659326c3c1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6245f4f4f554553565f5bb3084dbec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18a56ad194e877b7c4e2cc83ea1cb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5723e79dbf215fd4586cd24557e346013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e649cd8606deb2ee88d7e73250eb8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdc193cf6f3a9f97452f2b63fad59b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ba9ab37ecd62f115bb873f8776e3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82796bfd953abc9905c428595c7b9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9c60b534d1dc60b4c36d12978f37618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e16012ca53b2d5b3c271096a5860519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a9ce2ed5692df457b6e31c5499cb120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038d5077d17d14f7bf444e17b4577db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71dbafb7cdde173abecaef0a526a1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8bd86a66eaba68004571e0f25b49623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17405814d2d71d7a56d6f0942bf2892024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec2faeb8dab1b5315c16e603373f9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e401eb8ecdacf574a563767b01f6cab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3504881a13cf0588d4c6099311232027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c8fcda8d0bfba0b2b2334dc62232428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e3cde3de5baea6e90367df96d581129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a34e0e4df91b36d458d699e06d316730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e463cc20cb104d2ea6015e11849a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2cdee5ca31e0a4b13267860e9394b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2242043f39e00d53ee2182031c1f7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb7cc69dc31dcd6e05406da1ef358334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baea805cadfedad235ba0abd8c5c21035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e4bbad0935cefcf1038f282a2e8b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f879e0a9d1e1d67b09dc9b9cd78829a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bee15b646ae3fb8ab198a22d760e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d6c34345172f8c7b17c617d31d3b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5a6466b7e683c1453020d1e73f8eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8056570d7303ff731eb56d4ae10a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b4cad24b8ed5933f95497b64e2b3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c8645667695585777b7e211fd258f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e5a990c7947d4cbef49811622017b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088f1d48e2f12b4d015564559288cb545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950ceba2008a6c4bd702e600a746e5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bb23603ce53b8c8ca335e1d935d6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b7a7e9af094da8d683d0006ed363848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24936bff1c10c9328a967cf36837804749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d866884c1cc5a48eb7a67c5e56baa5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f67cd7f3a0b5e367404ca1964304751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32799fc3f52b73c799128fc853459b4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94671cd6487673f588dead4d510fbd1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc05a1b3c741cfd54ecbac041c249d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286b9dfa91b0013d29341e11c457e5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5fd739a3f73af98abd87b9e60509356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad71e43542963cf9d7c8623034479a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758cc0b53b7ecfac184a9d2ce8875d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb9b0b9b8c52353dbc4d8558464f2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379659924e917af77498e52055fe4a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e37e34038cd71ba3f9e007326033d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cf28e2e75937be17a1c2f3dc9e70a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd908280a8e7ac7e5e0942fae3a3337c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ab7e82644e0c37140ba9ae6f2abe564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab973fd4d78aa75edb7fd48d0bd0e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00152c6ec6e6e53d8885f83d327d6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc2580ab311ff738a051ef7d31a0d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025d7117319fe71b91614bf3727052a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e0a4605fcd021206947569da0dae969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed277af7514d0897311f14f471d8ca870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61944e22e99653705eb35b932b8a9aa771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648265f8a858c5fc74a5dd0ba6c87e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c63796cfbad1941d896fdb500acf1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146bd386b34b0db119be1b2f59fb6a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511fd7a1ffff6ce2c4e5a2d87710d6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e05faad1161c7b96fd8cb47c115adc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb3681f0b086c64fa033cb05ab413277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c2fb60cd537530f9a8a55ddf6677578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01724b2cd9f32563188d4957d6fa381e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacd5531600478768d4cebab9fd8a2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea796ebb8567500f51ba084ecc6d5e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc274c473397f2e898e48d6918400682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4abc38389d45e5ae0ecaed8c2322883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f129aea2d9732306506d31845bbfe8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835e7ac8c76468e79525daa897e58e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c2b40f95a111039ad9987e927d01786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056233054ca2614a82a257eca643671687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdcc973e2f2b9fb2f43b9c356dd22d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97122bc40510ecf9b64c6f82145573f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72e04141273940a390fc86fd566afa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0e8c756379901db5f2c19c31f06b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d4346d4cc41ffe5cb40f69ae84d1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dac9183643d0674c5f39d2684d097493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b5608b8f786dadef6c0ba3a2d082794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622c301229b00730a54d91b48e7405895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c780f68b4c35e98be1b7876be0c3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c697bfb01177e7487f6de285b082097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d15d85425dc94b7b4fdda6614302798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a95b7f64ce3ec0f9893edd25c8702599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a053599995d2f74b6ab3414cd57d99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d9faea8ebfdc898f0ac7898fa571f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5d235a1c5b6bb15800d91baa265de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8940bd3a1de9a3231677952fd160f8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fcaf6d7c5f8ae6f1643f8ede1f2aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0e5f7a8deefb9b463f6ca5638bde5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c35db11c041163ef5fdb04c363649106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926517bb1e198d241a52de0277d3993107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9908f2d4add4d26a436557b4d2f244108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847537a9343bc6da0530d780ca3df7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66c92eb1c5a9abb0e3914c8e918728110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189559cf549a4dad92944ca3ebd48af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045d6be834c71400cd7f39935342d71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571b511e946aa80db46aef5ef7637e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0965a11325183224f7bd707e4cb00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58536d01162b58b848544cdd51e021d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e545087a246f828afb23f6f02df302116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff436aee4bf296aa2ce9f0b6294a69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b58a73fc5f83403d1a185368f3daf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2580d2a7031f7e18c5c863fc85d8762119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042339a13e700b0fae4daac6de34fffc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d2617fdd9f05433e4be5e6d9dd6c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d839ba9f7edd3016671eee51b669a3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f4056a775bb3b1aea775c7a4839e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9946b033cc90bfe8d1ad90b0e0bb7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e511d0538adb2f6a56636c861e84f41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c193b919928a0a29a13d2287e09f6db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9239b3c5eab035c33644a32ddf8ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b870cd337e70a5ca173c8ec30dccf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5d7bd4ae8573d2afb1d4e308bb45f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b4c0dee2828f08450f232345de41d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fd811bb2f8fad7b418ef8d4300d6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a17ada3bed09dafbab994f1c2f3a48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8920d415110d67628ad4f42f9ed74f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9d90cd5e3532c2c6bfe6aff9729e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb60c9476fe8fddcaf7513c7540665f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cd99a1aa49d426296de5fe62d895b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bda8a54e09dba61702eb4c7e7765f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2b1352338a20b55029b9fe3f4f98a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc19538deb2b956ecba91c26383e4ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681d14dd365ca458fd6c21bb9807577140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2827eb569953874104a45487707c797141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cea8e92c4366f25b2bf5fdbc39528142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de344340b4447a56737e46f2f475b3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed46928bd5ad3837dd67509f8b75770144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b09855da17eae9bed33d8e3f0f3e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff79902c2e74f0a5be60c181cc797d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb9208401b60d52446c746e7039efe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2df9de03703a9eccdf74234013b1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa8a5e985c3c75943dd54779ff8093149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71883e5d04849f7f9eda25943f5aa6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc5e479318b7abfd87d1d3d1ba121d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21843b3079fe1ade3fc6a69667038e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778aa90fcebe106f5b05ac8ca28f993153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4c6209452c589ba9555f32020b0fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0298de2ed05a1a80af0bebb7b2c34155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ea3a5a35ec239c74211962c5c5be7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cb0165f6ea8a5e3e10d43e582ca08157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f3d94a2ed94137b9a75f7d4a72b55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ee15f1595ffde05c20e59dceb8c17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf187bc7d95085bb3726b24b62d386160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512fa8e0d241412a6d804dd8d822506161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b3b70c89c0fe36d8815a842e605b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9bb48cf952a81b9aa80a094de4f5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6a93e9120efdae10e541a187b75b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f4c828db0488e9bea49baf20bbcbb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faac1c234f32a06cb01ee232075bbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ef0a89de82f48712c587b297686bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb86258675dfd68d16ca7662a37e8bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d41c3b8c0d0c14295529acc680251a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235eeeff0d3cba9d876ba24abc69f16170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883ad68d2cc55ea91fe5148a2507660171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0dc59858c195b51d6c41bef56165e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c71c3f73ee90e721244e7b807d6e4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfa6b8a234c50c9ac62bc23c29389a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686da37cf8e8679a5aa0fb985b1c004175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391acc3240f1f40cb7d10a3926e6e30a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66974f0a974be406662286c268411d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ab618d6a50b1e4c02f344f30bf26e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5406dac6db4098a78607844216813179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e3bcecd68f58fed7af046dde8ab8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8436dac35c42979023f36a46bcd1b78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcea95220419294ee8ddc16bc000bc2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69aec95ce3e5c7f8206717a30478a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdc30377b4aec95076c05edb34cb4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fec82e76ec2682c7f702a82f5529d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b15bd06b1facaf73204276ee8ab1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b753371e3fb7d10ef333b4ed665c5c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a4756c95fb2366ebf0809b7c3a787188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13b8baa2520145922403d94df923c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b133430ac5c6484ffaa12e9dec2fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19114dd2ca388576f3239d25c9ef459191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3125f402ecfb46302482235b903aaf4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00619455e5768b6b9f6be927c6ef684193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbd8dd4fa0fef1d6fdbf7ebecbb14a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fa32784f76921ff7fe208d4e640e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bd101920b27a8df68f93b5312e3d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b4adb0ff6fbe1f2ead045930b7377197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47487dce1bbfe1ee52c145a4f30f69a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f261ed5d91dd8b5748f8030973be9c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecaa8b75db25bfe6ec148aaac694be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9ae67a762f1e6deb0bf6d6f64e4a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277416189229614b5790ad8a9755c642202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee7163b953786229b7a737c41ce4e2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef71fbfb1efa926d8d91ff2048fd062204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fa92e39bf13d19b9614c80c46fcec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af30fe9c5c86c371573315bd2cb78b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9262f589eddb1f27ab3ec201c65ca5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a85c55540b5b382430f07f129f8f8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9766f20762a555d5bd749da4348380209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757de2571566ec136bf2e591aa623b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb8d8deff922cdb10f64263464d375211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1020ca342fad4a5cbc31158fd2ce1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5190b410e21a84b3fe1e8f6cbe513213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5c5a506ff8d38239abda648d372b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8cc95fa341f80be578d585e59c52b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677bcba3b8ef10c198d434914870a2c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23420143cb7b89f28fb663c3b1fbc1e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96c03131713390b44351c6ee8586cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fafde82293fd66df2b700d6c9b39c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fa6bcb29a56773ade5b1f80a047ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bb75b0accb2b828c617f352e01ba2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1514546ac38b443fefd9d1da928ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865169f8d76079bc0a0994e6b8806f41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381757a524e5daec3064d0dfa1589fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7ebb7b0b4478416e55dea8e983668225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffc452d335ddaae2c56dccc5219299226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f3da55f3920ec0b7f7cc72166fb42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4330a3f5c8a05b4942a754dbb63f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3a86f989440973e0e3fddd94a3453229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf529268cc5be9c89ac32ccee2e959e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bad3b237ea5dcad6595535b81065c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91427466c4955a349396b1b3b6320e8c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59ef8de00b087228563da1e18e9413233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979cd84a67f9eaf0f798161ac78a4b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad112906999e8c1a166d30474cc279fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b82f258c3f40892342a926c009cb9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2fb1e5bb3be440d86dd17bc9d53f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465f176505159177e88fd2dd51850f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa10e72fa57009f819eaed9f926323239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b09fbb5e50e1e985134fd6642f3618240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82447228dfdf4e95da82a34b78bfc7ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1998a0333a725bc53c9b81479c864f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e313641f7c093ec1289afb02809e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573268e12ddddb51ce5be86a3e310d7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bf5e379714ddbfb51e005a8f1fe92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de4b5de4a7120e294f8c62d922e9a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dce37255bb9f3e4398e23131000d79247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b4155aae5fffa38d635fcf5101e15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baa2fd34c16c32aeaa3a41a16f1a57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c91e7c4efb58af16e7237303f0a5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236b7b865e4fa246402dd50727692b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46433364b10c55e7fa6a78769d1d7310252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30259819e6620bd62d57798a8e4f2d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fa9bee396b7a7e21bfa9a774f2949254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c3ec0f961ba14f34d7c49ccf9e074255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028707c101e27090523e743c30d6d052256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485d84078a176320e58125292ed9f09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdcfa138568e7653f58408acad0199258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7c91ef75a593dd0e686cedd5c4ef4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9efda228a55a4b0566efb7b9e1beb8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6de5a2337717d600f16cef348f503a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90517ec5e123b74d662f204b29457262262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88602bf5d00c71cd38a3d1535b6be0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61df035fb26ad4a531e71fd07b7a2a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee933ba784d6094a508a7ce4a9ae1a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d79171dc015a444193b3f8b6e3e7d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15941762f9863d7662898b21df140b20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9ef3899e38eb61214886ae49631d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764268d57d44b2979f45693aee1ec8c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a3542a6d8d90c8457cb894dd8fb28270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad40cab8c6e1b66b763af57c70f2746271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054e64a1ac3f1ec18d1bc3017451a70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba7a8b883e6df605c3727a692a2dc9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a792908084f76c759bbb4cd7e001cc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ecb273c6f1f0f43464a75c1e3f9ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6b534515726d6e514ff93cd3ab913276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153e629f367fe5cdd5460c38429052b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18887cccfdef8195e3c883d222af5239278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf50175b6dd4f8ad3c8aeee0c33543f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388f5b9fee786401cbe0144bced80de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9831753796692eb93b7f27c0d1f96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4b37ff906a5a2b78c6f342e01932c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cd0b749b13eaf322682500db0ff2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5238c4899024e0d90d9f6ee2a99d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4216517c7697f10b77364556abaf84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e41f7990eaeae92e21b9c1211ab3d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383bc99767eae7c34bf2ee3abf3e39a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2d197fe210f40ed5319c83c30c029288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53e0c177732c56dd170e64664333fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef17a35aa3474972d646f01e06aef36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bda59111e3c1aca7de374bba83a15d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254bdb3e077f6a3730847225bc23392292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbb7ab1759fb9e55a2a5183e090d5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377be3a1f6bd13bd7cc76d35ba805475294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078e75d0acfa1c223c497a90ba21dea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b833cd85e9a17b7e63adf1344c04deb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0b0577d692a0596fc06b853cb7811297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e633b6e5e347630a601d044840ab75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d907a48de1dcf8fe6d2dfc767a1d5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b4e8f8041e8e0af91b99de666e0dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bb165a7258e5b5f8c9411fb1db08a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede0e1a750db213c5e9735f25b55931302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae6dfa167d7b05c363417297cfc3aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb4cad8602a610a011e95e1462ebff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779025e5720d71ae130b642b922f7652305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bc38cdc54cc32b9b1c7062b02fe92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55bc44fc63e0085d549f1f15429b5a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dde101d719cf170e59a69d7c79151d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab134ea527ca87fc4fa4887559a2a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ad4b7fb9620cbd4c8a80a54874789310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b16bb603d8710edcb0a2afa8ff2d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f257e2bc6251e10870d6ada489268bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42751721c4d398034177b13db56f457d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635a676850a2b0401750c85e7e39d9d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1527ecbc54152f18d2d7196c8a5b26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e295dd3234998b548c69ae9f98511316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fe036b63e78e3563c4b1e3fc97a35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c420a5ef63e9ed5d040591a24931444318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374634f4d4b297494f73f217824ae28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4feef7b233f9ea07659018bf3ec96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26a00473003cb0b24896fb760b8fe6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fb2630ec4518ddf5148432c62f37c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a6c3dd42fb0883eee632c3da60185323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cca2f897d8cc5ad0ebf4aaac262dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ed5c9f0dce655abb484fa944584b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba094c6df1bb090812dab69387fa97326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ebd0cad73a57986bd8824d542f847327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868f1e2ddd18afa2a7045626eee7e91328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f39c3e8e4b2513335f47017835d7a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7562540cfa9b8411c719fda3dcb060330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256d9ea760b32a01f17cc4ca9be9ee8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9437d46592edd40072f8e422e37b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50193c136445c03f4cacbd4369cc391333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbc02a1237a2510548e0238373ae21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68070c29d0ca183e9874c7d9f5a67e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05260a0553cbfe014d88573ebc2c48336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53510447ed2e13dcce22dd7510f31b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619856ac8081319d1f490c2e5c0b1c21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55635aeb027baafa7377cd77628db1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c26f23cc1dacec2cc844d66cb79ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b205ba7905744ac3b03ac2073531d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d79547f3ace892989597579641c40342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2d8745bbfcacd5521ca0baaacfa2f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a2dcd2fb50a44438214ed2138b065344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052d5963cc6e5767d5531c22c4b94f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817beac488ee2ba94e1dd47139d8bbc0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe205c63494c4e211cb1a84aa2a48af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57506ca80196f8ef1041ffcd6be5dd01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f75b977936d6ecbdf97b4082fb8c6c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdd68422a64eb57cb5bf91e64c5b85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98143120970e6b8851b9bbf2ac662a5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78f5e28f3ad2c48daa84083a9ea304352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cc443f0a1f5fa596a6e5131940817353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba5166b5f50332f55f677f8f78a1fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6f70f36695f12dd8c42de319048d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647bbe2aeaca938c94241f349e419c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4737c86930a30bfa030151703925f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e288fc07edd74c40f015015c56f170358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa018ebc7c8d77a51d7929a73e8f07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6f3750b38c8c2c282b21cc641c561360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3309a0c2a86740f901b6545a7950f5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d5ef3e6c8d9fa0f719d3715dd807a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2ab7293d581d7dd2476a016629dcc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4da26e39f4793ddd48ef968516de9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e8c3a731358018a4d9cb7461115d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00754ccc6d462aaeb9b2df5764b1a0a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619087d0a63dc52da174f37a4598c89a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a0c66f43846ff8f247b2dc81b8a0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e054bbf040abc856de235ff82fbcd7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227958f8913c02505a51f8dc916b1276370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cc93340e8b6fccc6a08c612886623371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f01c98613c993c53366db917007ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0613b3a6d855aab2eeaeb06f7cad5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09f5a285e16e5d7a217be698291264374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec6258b3566c806663a08ab3972226375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c0c7e4855c10fda6628cdcd558c16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a0e8073e01d21f7d31c21891c3c40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a972754537453d2c362f22a665523b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb2f1d996cc4d10002577860905bc4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2ee67373e190902f1d7fa59a82d3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390e1096c36eb46da800276ad1ca97e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a2e14782dda36d66c3f28425ac1df382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962beba915e0e422cd80efb8f9e23fb7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbee187cbebf3fd0c93987a8ac7002384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909a5bc9333d28a0642a7ca27c0851d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42190c52280f62f08b3523206504bfb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c067926edfad3008fa039eb2060f31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591fd2eab32617260b0cd297a31943c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4f611f9e5a91dd9c6c1552f1b6513389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63dcdde961dea30872a16dcecb9ad7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f2b83e2f7949e3a24ff2a5aa3ce2a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7776539c1c93e67aefc21444b893f15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4ace0f752bc8b5b21a4c577dc31a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb97445268396db74ba208a3ed7c48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49109c9a973db93c434ce78b11ec02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018d6e99cab2b29155c8d9081b16462396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ca25bbe23baff5d648bf4c3ed80eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaede630ea6c25613ef00fcc8143df45398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2a4d3af33bd9c35164dd34303dd2f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c081e6ee794ea4a16fe89a404f9cef9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930e2b8f45442a0e9a8f757de02cf7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b54eb3327074f58d865201e9aa888402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b2ee7be50f714f03b925d623e8bfa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bf6310cace3368ab0677188ff5eb2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af12fe4847e12c440ec93ef5b2ccb71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096e3f523595b81ce430b33f636e297406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2de888c5f6fa214e823db0f41ae835407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a372e08dbc6bebc55515be7de98bbb7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d78c14058fb07cd5d2d3a74125f6c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde01faa96cf7cef18e39bce6e769763410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad13c65a1248b1b246e87bd1a195d62411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7115865d7af8b68345b27ede2d0b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9a616bcc2dda9b3194b2c3eeaa39d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82af101f6b3c7437990e98af28cfaa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d767aa338d977c7274d970f81a744415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a841737b29669ca578d037345355d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec04a9007ec5a39e006bd18dbcb292417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf095ae1271966a6abef4c8c6da2bf4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595eab93b2cadce9a5350cff46885aa0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6f998e643f0b0decfccdd1dac1abb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f28340361aef5bb02510c2d89e7a42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7e695ffee4f24b175752f8edffea7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3301efc067d90db451b396080dce6d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0db415cf2905599aa28100bed0901d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4111e1d99e5e1fce8ae0db2c6b334425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11063101ecfbd574567f494feeb252426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb0bf839a08163e98dbe7389a4cb38427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48e4a685196e62efa2fd3014a9ff6a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc45f5e70a86996bf490a2581676f33429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e8ab1c1a8d51341c071bea5a9ddf7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d96eae767bdfc6166cd446e8b82ef0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e543832f4f5b2bd74001d983612f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32daf37246543ad0536cc9abb2aa49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cdf5b0c2d78b3790615d012f521ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ba4c8e8c0b7f35fd359586e952d6b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdafe7a59986f071bb4982e12f77da7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e6ca195761f579adfcd4797da8b37437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69b80ef1aec3c15ebd5d57daeb3ef3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b131bacf9423925b878a6150c2e748439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1dc9dde98b4caa41480b848a18ea1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5d0f7b4de548eeb24ed6bf8d59811441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87195c4f9cc819475e85310a99ef72d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558b85556dceadcae71d1eb74a17f55443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be8e1f2d0e5badf5e50a3c7b107c6a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03251404e8800f383934a129fc51742f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885e9e746dac1a777444cb37783b144446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37839166b439c7a05d39077a4e38cfcd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e965523d65c3e6ce6b58f26e319d3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c06dcd43a7d0952acd3a95d436c3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe58f43852e5ffefa1b8bc097a5504b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051d3d77cf02488a5128f681185ee40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbffd4accb074395d08e5eb440216de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32c553d7dab966e5f21c7b420da47d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d06cc3080f5c8af1596c5fd4d2add454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd04538d2a898c64a23f691cb3865e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6dc3a911bf6b23d1abc674001378e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3642f340adb6684fab699cf8cfe0ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10903ade1e8d7d40b4512202b9c5cdbd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a313aff22491ec03e960f342301933459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0ab9821a3065ded27603aef6eb433460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742080fd0717c8b002ae0ada31340c32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285689acd55a7d19dcdaede0a7e6755d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b05e34fa632f1bb093078c252f2e9a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f0cf952a4b75f320e3fa33da562a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba83a624736a4df41ed222de3e10bfc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91b4adb8c031c5bab5080b2609eed5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cce81ff2145dd449f281faf2e4522467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05f00b3550a3a3b745ad4dcdd93c71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082211aecffbfe421ad815252860cbc3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff64de04c570e83078710569b92d2b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09358cb1754f3892f8b4ca551dbfd8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147d3f8f7401275796a348708351094472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766972fcc3d703da86bd858e4ef299f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3482edbce09d1ab16f82663f76bda3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062e05c84f30d19f67a18253980c557475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d263d6baf8119d11b30ae88c148ad09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12835dff29ce3962014d824ad40219f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca19c3833481ae7d02aad8647d3d83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40200cb968bf14592b2c197b94d6d8cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48838396c2d818239e262739415fa336480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f222f52d5d50aafd83e211ce2528f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a561549ba0d3fe9ccb00d6976feb8e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bd76f10f51a02ac9f265d4484f73a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547d451d679da0177d7b89935c6cc7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a9dbeb2cba8e44be90983e58ac6b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164295fd42c1b43d6829284d29a9fab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64a675936cf71506aec2e67a6d12c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da513570db1f2d9aabdccc1b7a45bc5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9d18ff1c9a575b6ffc258eea7f9a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11464853d8ae9173004ae8f053888f9c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464ba76b8c26b9c6ace8cec0fdda953491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0dfe94528387db1a0b9c75cd3a394492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672ec07864a5538e1b192dd6902bd8f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cfd64f29f298972485113ab9d33dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d07895feac63c1e173b50c1e3fc4c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54c33e590c982897ee7da3986e2238496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4526022b5b8e0a88b698bfa9a809e00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b16478d5c64a06f91f07b57460aa53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c435c8def11653c10d7926383d11f6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4775c6382864c7547fc3cb925f1d0c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab60c8fba1a982856953642cd2dae5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25081391536bdd0186a516da5eb5d74502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827c35445a026551117e24f889d594a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec1311a4bc8cd9c7d0f33dc145daea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802087496d78a3f7985e2f3917f7c81505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362f971adade76c91356586df7eb4c1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9816df92d6fd43d8f1d799a58d03e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be3ae5b7d36dbbc79e686221df5018508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bd1546b5d342714d2cab2cc849036509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39b9941825d83f1db76e0ef990b917510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad846f7fa3f36a310e54f6255ec008511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41f26d19c77983953696b7ae3d7d7e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9187c0962f5ed097bd657abfaf30354513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5040ef552c62f075876d294fbd3cca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397a5b718b0258ed2afe37119394c3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5855c67aeb9d5bcf18dba495bd678516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4859f707ec086f55667fdde78bc2f6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729609343c09aa26c20308b10234523d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc82af3b58ea9b06a2727009c0de2d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88975a636b4d9fadc1f9b1c0d4ec664a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023b78dd905808a621166f49d66e964521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf5d8157cc22906be4ca38865f6c5d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e455c7b603066ae6abdd2d9b90ae19523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281e43a920e598f90a1c3ba83314017524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1e6b88d91495ee697114ec0f6cac0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1e6ba59dad24aad83244cd6443693526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3055fdb204468dede42a011750586a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831924556a5aa5e3ec7019f442a4711528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c260736c00c9bfcc2da1ec8d25a795529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a38ef2074816c3689a41226bbc9744530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dd9470a4b65bfb8754462cef1881f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd02d411f99c6379350748fb6666b5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59e22d874ec41467738e306435b97f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24b0fdc00036d52faa1265bdf35500534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59d038b86c303e088e5432140f60db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9db673cd615735767545fdb1e8667536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3dd2e65e4915453643fa00d3fe1b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c211e198956d032faa19423086192538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb230c8b05e532167e1c2e2837a5d2b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b09da672ca0764b2b12d873fcc3fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771bcb32175fa7c7f495080cc9a9199541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ff984833161f9f12a97afc08e5d5b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858536f52d1ede5c3f5f204383be26f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a002ac86915e145c08208e9be9baae6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87995b1fbf9288b77b95934a93febfb4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162fe377adc39cefdba5c6736522cff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be939188fd4e4a1a0c934185a48fb2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918e2eb433f873220d23d8baf597420548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b331098d4a25b2573f4a93dae0e5e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75f4cbdc8085550351c783aca2d3aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7c2d080d90d897ec6fbd010ebeef5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0ca183e152a836a40512cd35138dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52f3a0a0d875f7cca047699a1a0260553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95916fa887de46170155f4a642047ae5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784361d8005c75c5f3fb7a507badbba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b26d468f074bec5bb5b28539f6999556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168822e244c7ee91e9938e91c04d51b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369559f61a8c76f053625c649f1b6080558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73ac031f7c12ca882b3c5622a82415559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a3eb18310925121d6dff76f545cc7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc84b0821d63465f88b08928233823561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdd6f1bad9e0609bda876e119a17e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb3724938e363120f8ea6321f56fe0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cd920959e62bba05818b486f6b213564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3fcfa7d272d6b12709f133f02423b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee1e03d2a709198e0f17beed2eae9d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35745c266278c5131edf453cf7e288567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229be83ec770159df96e2b4ef284fc1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7911683a053b974929988b1b1b7a87c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffa831324301afba676b1d4c9f72e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c12199d473efceac392d31c8c4ac19571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6b0300da63b83f13ddfc874377046572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2dbb68713ec7960404147cef93d95573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33ab8238b12ab4cacf4b0165a28092574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28010f3e8a10d81e7018abc79baa87b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd437a999de5b437d7bb32da7bac94a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98d0b9d8fe5ccd92cd2270446e29a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5262ccff48cbd3e7f1ad2a1a70d5b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278662b0423276ea49030c93f04f1cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fc95bda923b7574ee26852403ce16580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecd12f66b1a7e2cf33950901c8e3bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc294841bd2c03847afe1c8b85bfd2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7d26dd602b6f33ceffc760905efd2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33f9b505d883a8392b0661c49e0f47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603c3fe2fa07af9644ade27212dfbb1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a970187587451ceae70cca2b2819d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285eb631d7fa9fa088950cedabbe6a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c558bad601f981b9ed686f91319b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffa6cb765fe2362692a04005598503589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae540af2c30b4b13168926a39dcd6da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8ed37dea7cd4ad7a0d645d6e206f5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95dc27a0fffdcef1a8598b00e50c25592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995384da986a78eb6029a8bf301350b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85976aaf3fdd96c15841fe32670a842c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d66764c8fc45043e90829d5a765fa4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268572c952f45001a724aaee2945224596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248653ee60bad9d970a5d1fd039d1e57597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9130c088d4942c58dc6bb8bf63821598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153d210571c2804afe9d8a1f628d609599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07a1496bb722eb1afd25deb3b64663600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde13cbe88df29ecf1c4199337ff3b88601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98b9cc75e620745a2f64dd7333b35b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7da7329cf2f4c22e3007d607220a9a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd5e05562b41905ae2a6ef8e846879604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af474137a6ae860caf0b48a8a8805b01605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc44d51d53ae231715437ae1dfc9403606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e1a302eb12bef4fc9aa4c4260db6e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4a9fc029947123f145f89c4a4dc7a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d81680a0811fb2ea13ff0f2adbea16609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe10105fe5773371d5f4bc5b4a26073610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a40a1a03c4e2e2c1b9365841c3b1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36563ce98bff4542a5f9aeb7240421d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5b4fa67abd5fd57bcafde345418ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0fc4bcac9ba5153b99f553f78d88a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdebdbfaa0b74903c646171c820c8c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cd3514b66f23464a0df6c954f34cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ebc5361712e800c2aa2d2484632b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412282698663b980f6a41f21aa4dcc7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bcbce414e57aacb556826e1be9965619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b12ac26279e99cde5fb0f539196c20620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cf54980aba5d4e86bcd5007511a11621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e2ed62dafb5f4d3e792accc73d286622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b01d5a73ec446efa54011c133ccc60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478febfced754e0dbb638c7ebc685ec5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26a29163dce1ffa9ff0c907dae7546625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e02a41c159a3492700c951b4deafde626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef097a928cf251da1d350380bbdd5a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa94a2d83b7d16b3fb1616fbb6fa22628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3542bcb38ad2482c4927f77285ed1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6313bd8f66f5707c66a34cab71f8e47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420346fb943e670189bc5a44c46e0a3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e744b66f6f77ee731385c79cdb897fb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08161da96c7136759542489d3446a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20787b844280f9cbf0d5065dd2870435634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d43109f9e11a130459e7dd9a671f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd02a01af1247f78e54cee428dc732636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7b0874efb30050b0efb7a36f55e54637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d425c44ceaabc588b4a88472cc20d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443481e891b6fa9fc20171934cd428a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b68222f1e8720f51ef5db7e26e4c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dba58c89583b5e36f3a11c3ec7129641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08601a6b7e850af5fb860fab1fab82cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf2eb1c4bb3f3b01d11f63b8c2e67e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2880391b61294d3ed77de80074df5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec0ef597bb6f02711479f042c88dda645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71445c7562eddc7a4bd9fca98048a103646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac624f1ce423638b445db53565c2a2d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c37f62235c34a6f76041e3a4de6bc5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592901bbcca1cf28857849e59e21ce26649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38f4725fd16c6c47e380768f09eb42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5da50f49dc825a8b1ecebcd154ea7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33a90427199572d3c3287f6d03fc8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af242f6700c6ce0cee0077d401790d21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c1cc0625f88cf7f44ea542e975745654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27716cc5ceed57bfd836a3eff5a07509655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655032d72d65d2d3e039dded83601cc4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bac946756db5d7ac17f2d30224bd2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36faa1ab00c2b322fa75ae0493ce40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb15ba147a0f2b1a9360b099ec7f471659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8d3b115441453cb8d75d8415d334b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7656162752b5a74d0a45c959b64a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7479030f8870b65f64b3175cdf64b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cb2289d2a1043597b6659d9498601663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f52ca2dfaad00d7bcc24c4b9ef1160664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e66fdc4d425cfebdf689c9b475ad6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0927130d77c713081c212d294f2c6af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeef62bd8ab4665bc987a5bdaf97962667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a4a929c178c1535fdda25bed08eaf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744eefd2d0f4d88f1a110f080341121669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d8469af68b8c77e8c55a7acdc6bd2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c16176aa139bc24a6ae904b150bfbd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767cf54858f7e87002712c28d2c2976672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307d196d7aee9fcda7e889002d16efd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addc77e81b16acccad582e63532404b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e482a5a059d24180a5f6bc32363e9f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef38c4b7974e0553d4efad4803ed15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821aec2e0631140eb6fc3c147f9d37e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0a997a152258b14153de870f2e207678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e8990deefab83a1814fa346e8e40c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61f82c6ae95dda05d87515088b4cbb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de012f5c818e4d74e241268703c789681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2636ba785c33f52643eb14994c6de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53952f68f28df9693817eea8a94b0857683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f617e9e1844c758a2b1236fcbe15e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006fea8bda4fcc0ee51869e897129cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa82589bfe506eab6f4bc359db2998e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514bda8b648b7e332ac22aae1be44a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e501dbb43d53217608e549e016b00a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47198b11eaf9f66b7cfd1489fcdb0ad5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9bf522d8b4ff74e50ee6b4927993f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bcb03bab7f5123f92d85b2a135786691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadef802a01999dd9dfebdcad7ae63b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678ed566d6f42e976eed6bca7b57d1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4178865e8047123fcce1a6910f6c19b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e41714889e0f3d40aac9dfa359b048695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b33a80b6489c83aca84b9b6d68584696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c930d565f5a94f1fc7ec0673d851c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078ec5b34010d4588f7b85f58ffc5b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605fa005af2879dc31f7040962b436d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27919bac0b89ff63445c2809a03c3ad0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afba95a016fd66cb3c2174a305ff182701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001b1c34a26dcefd45d37ac0268722d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236cca2de736bb157190dc7786863ae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c32fe226c6914b5ab161afa387aa8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558b0c43771f54ee0875c9daa0b549f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905a4c10af484aeebdde8d599e9c4d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21998c43eb8af2673e173799512e80eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52b0ae9e52e674fef46469f8b99f80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b725254aaa86aa0a1899f05f24a9e35709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe659773f27816601b9f24ba4e33af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d3c121f6ddea921cf5d30883f172f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4752419d7e6364ffbb42ea84d847f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbf9b729c889311c02c2e6b5a71af8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94e0f6a9d179cdc6b6afd789dcee56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0084c845c4e90a1abc5a3d250e71d38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f980dec451a0a1766d81a50e4f5fff1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85113903260d56eddbc8d0f143a1bf3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72b76543907409af4e0ca278cdf8f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f8ba5f915dcf4d58b1a30d13c39a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d223b1ff1b81aae42fa3ea3a8df42720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ea6741e593d0b8b107e50aae98d3a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cec94e91e1672dfbf5e24713fb56f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372df20a13174fc3709cbee678c471a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155d9a8519d57869deef23891206022724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bdc32710f167109c4f57af29aae05725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52cb62c7c893621a0f8a9d124c13ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8a5da7b10434f84f5e1ce63dad06c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4482912a52374aaa1cece242ed76eb9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb86c79d33f76c653bcf2396f4d3387729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e74c4ec535abf86688dab55c6736a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa725c38077e03e760a0e6092b9c24731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0963bc4603c7fb1f9284a07f44c49e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f615249add7c5386650ac42752e2d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78418703d2e04c2831c705ee21b50df5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6929e30906e54d37380ce3c9ada8e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fccf4fc9833cae5a3b78a81d9d63d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d148a4e54098301ccc92fbd49ce189737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89deee4dc44746f4318d43dd0820f391738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df93ed9b129fd794fdd3c00c586bc1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35337fde0e73dbb70ef90d27982db6da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e604bb57a5288f4553f5f9e6b00a37741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41765e64ce8d319d5c5984b1ea589b5a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d61b84e3a47cf039762c3838c55535743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e77900f4ffb734496ac6e517b0eb0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0deba788f66bb136568f235819e1f8f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692873693938e69bcc2fe5432fb4a343746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a34f2b0325f5058ee97831d1ebbc0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d24df96142af7570fdde266f6a2040748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e2da9465515af36f614f9f16a83cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d786e234f24650297106850573e88d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f1776106621380136b99889f6b2ac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1446d6f17120b64b200a8bc595cb8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81d6947d98f86ddaf52a2a0cec61ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff665e57a83789582633a25dc7c7aa03754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0752d206a6ed2658a6e1aa34110c474755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d1ee432d3f3c9f5a9f1503797f3c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ae88e640f9823b62b7ff87421b52c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ac50b045bd1a9b51fa3161400f2b0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b59c5a4958925495df60509bb97655759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb744db4309f2c4ae8c4187a445185c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655005484220610e25cd2cbaedc1b192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a9881a88c853161f27431be3877c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb3260e48821e1cc8fff4e85fbba2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c40b54890874fc98e621993ba8afa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a700fb1d8c6590f30aea0de317c6aec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fe24ecd63124ad4b9de2760b3fce17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1085a5a8c7d1fe9dfff597eea9b24fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e282607a1befed96f26b2fece91dbf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970528e974b8b4c69334376aa40d2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475ac51ce012164d35ff363901e8c2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b91515222d14a28fa001b32978983a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f0c9ecc6df239e8cfeda1391d27fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5407d684c5bce3e305642f49b27cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42d37a2cf4b689c9e027817f06959a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719eff73f0e91057eaa52c4ae35c65616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0be6bbbdc918b327d4e60bde38dee417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced440900372a103f202fc26aa3e16b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a891579aa435f9205ff081468262fa419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aac7ce352ebe629692a5775f31334620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35727eccfef3aae502343a8426f08b3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f24fa08da6b71dace5adf745b6574622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241270004dd5c7551ed6ca6c3b9eae8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c9f8f8a929d3733c6eae8a672305824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd2c344624f17f4cd724eda7e6617a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23937cc6d990f36161da8be0d8269d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae5f95ba3c06339a67da7fc914ca2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf4a5199dc26c5276be8117d2c2bfa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d414c2bc2899b692369f0d53b53872229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae9883568d6764a99b2de9aa6b2a9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5c4dcf4f27f52cbf4360fe979400c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44456ca6adb9432b57d1b20b741c64f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cfe54a29ea53b32a9f0a580ce6ded33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323685619395dc3983aac79d4939ce9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8cc8e6914f6ae1ac3dff7625ab32f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d953106a7d91f2ce47a1b41bdb8bdcc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd011fbae4f83c0927e2b819e567e67537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da412356f7d45fa63b2f81b260971d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a99775f8202b279707cf294e19ff9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9d920fe9f72ce871f2d3d23280f1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a54e1ca5ef1c4256c7c58a7fc9f16c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40096d5a66c32884a07d29a01596114a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa5b5302271caa4b9f347dc1a6a88c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb04d847916c0b860b3cbc687ecc16644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b203b4c95f0b7980c84f9749f2a0c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536af7b2d8ea31d8e02675ac2742ed046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce273cd6521f54a9bd65908ddc094247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1d6c4b4bb4d60ee617b0c7785e66348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81b1e86ed5ae6d414897c42f20af2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f27c3f4d25959333227499d46ac8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41e9882b4b89339807049d46ef1c7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c61aafdab43e4d544de2be5f8999452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138d6979d28832a16ad8a400680ed1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40566ad5ab7937223b8966bbff81bf7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c86c828939a6aff04bd4a0bfc93ca055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bd23332b88357b8e94cfeb3cf54ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa0dbacc55e662e7aeae7e799924ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac128fe194bd70fb3d8be661d989fa258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafd0288c630bc70c0c964df8ab58c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca279dfeb4a3ce77d7535a8112e5a2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a57614143d324f6063e8503701ac661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a98288918e65cbdd98a3e001d4f8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917aa76fc1b16bed932eb699ac0c5db063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcc5b2608cf59d3e94449347330b8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88223de8939d0b08344f4c3bbacdf165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530e850c6ac5b772c95ab8e7ce82ed066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a50a791f0ba1e800e5d7717dccaf8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c4a08f9cbba80e2476f19fda0d90868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b8fb91fa4d699f1dcc1b3d39a2b6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8d81bbf40c733c6bb962884b4be5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaea21a11ec9a606f8611f5674ea4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584704895c20f2372664de7bf9ee69472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68538fa775a76f2f8fb1bbc998bdd273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5599d60896b88654e7677ab21b0a3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a980439cb6b0e6c482ed42c5b488b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93968ae9075ea33a4c70db8afc287d4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993e64e2e57f6f5f8381f247ad66a9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a13e30a911e8823408ca5ff02dcd9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7f4a8b40343346afa029941fe451b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2926357de916d1afa489382c321ed5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659c400ee68e95b2050efc2a9a001ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342ff8920ae974ce8e1d7eaa7b760fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6097fe2840df1dae090a6252f91202483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d41530db5f3f8d591e44f887a1ced84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20fd0c83ab4f940b5c45197a65ddb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999f559deb861a6ce3ce22894799e9486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16576a47765a69268146cff74a7b154e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfdfeefe1bad4ea6b15ba6d62282e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86296129ed397c0f266d16dac94dc2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ba4133c4e7fd2bc2c661692a686f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adbfb25dc8ae1e5f3329bc94c8571d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0da14375e9c1936c3d449777ec602e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7025bdf2f67378ade6b57f2fc42008e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7380fe8608a5c1225d562c75b342d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0bb1588df811b904b68fc58685ca295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faeb3a5598c638a634363d6cf15f1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0955908bdc4ece093ff79ea816b92897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ee7becc384e06aba92e721301b9ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf0d73ef2d93f871f087a35548e6cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a24e9f412d7c41d58b4cd8e2cba6f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258e028a4f001660037f566177202e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1805725c1021393e35c36f7d4bbe84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbddba520b4689bafc693aca3ad3131103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3aa0f1266c0faaf480a4ed82b28ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f6adfd168f1892caf189b269981e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdb32d0766858ebcd4f75106e19e53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f9d5f08f03fc9e09a5cee07c3a7ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61173554497b2bf55ad837a64e4fbc6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8fd36ad18da987c7228a856635be8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cb5926c0e7f6cf4f661c4cdf4170f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ed16dd785493725407317472af75c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0247a475e224fe2dc9d35cb430dc7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0966df26e532b9339f7e1cd531ed0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223529df1e28a7aba42265c6a98f673d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b62d9bfb0455fa8c5b81d45fc7b87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3d293acf16cbeb4c0c2ae064ae6ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f005b2de64d69e3423f55dd55c137117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff248fea511ccb2242b8437e2c45c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584622dd77779745d01ed01bd446469a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6d44c3e68f439af7b106d3777539d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe97d8e704b1e13a582918ba81b0f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042981821b96de6f20043244c1ec71eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6fa38d403cc0499d56a26e171c580123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058640d472afa5b10823d9a6324345fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d68c71627f62527e1162813f187da6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11788c1fa3f6f2c0d70ec21aaaff75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ae72019b2ff6c0d70e358379d0964127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce1fbde5ebe187b69cd53f0bbc5195128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d409339d013e17e94355e4576f2096129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3720d58b3079e70a160d214392511130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7c5326e6443fe2579f644dad5199b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62ceec96e85498ce07042c18cec0ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50b2dd3dbeb8ec709c31b216565be7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4255c8b3e781074b14c7072160eafd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b7f9b0a825fbf518ebe28e4f62f53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde399a5a04c9d0f55b57de447961b1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8c8daf87d09d618d4e489e9e55b85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902da0ff725c424e77e7a7e56cd6e5e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805041208ad46ad1c3783d76d7e4ee73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a212f801255caaabddd49e5fecb85e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2e4d7920cb727361cba5be4b0cb7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54f9f91f0f6d2a38d5709bca8bee5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38ad52d01a36c8bca277b0584b409c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2da5ea11a0dd30bbd6c028d674e6d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1267bdad08faaa63c7cbf36e8cc72c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb8a1d72456e6ab1459583a7925abc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42b45572d6e67b9c9f03c3c9339b46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cf50590e0d60c33f458861869cf43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc665ab06ab2f849bca8b7ada458b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd192cc7dc28c71995b85cf1e518771150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9bebdb71f48362b7e21cc02d9511b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fcbfdef6e8c15c10a9c7bce27d1f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4b190b9b46bf598e3c3a3fb01e672153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb4b7e88978335bf7c95caf56982a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf481ac7939d057e3112d5e299d0accb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c188eb4780985c3867c5201a27502156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cc38e58c0b618d7e377f213aec78f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ad95f13c470376df14ad211d827cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234645181848e260427bbe680f3274ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175aa9f2b97e33dcd2129a8b9f086267160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b79bd5cd674582cd964d057f34d299161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faffb2a5416bb824f8039543ff1fa7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a441f3f04c0de71b87039bf5679022163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e692fb70b65ab8183f68c85577edeb3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76694c187d5741ec96e249016d639e10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a185f565130f747e2a42fd7ab4a8a96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8ec46cca5d19db1c9b868bc226146167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ef2bfe21aadc7fdaaf19b683fa305168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fe47b832ff52b29dd9232ed3923cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ac027de1985be6be895b49d15f19d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c16b7900b7fe4a7de72c4271c53cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e84bed4da7480590ed1dd3aaf82849172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dcdb9f5d27382f8c50cd18ee2a2a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50294c71bfe8c053bfad983cc067b1fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da34a31239ebf0ff053ecd32385c12e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb42cd2bd1e7f5b485d109e221339d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f310b226be916a320633b895417db39177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db915892c73ff4ac8d03f0489fda93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51846812cb0a1c2654f5adfb0d6b7224179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c8b8bfb4f026b1d556d6b3319589f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6021857db1b650a72f4b41c0fb6dfa4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad764b2be3cdd9d6f5ddafbfa80a7d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278878f27caebadff3bbcbcb3237208a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc505fa994b82f9f76fe2a36b65f08ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973fd1f759d1071aef79a4d6da5cf5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74221b8cc2b9a2ec890d7f07cabcb638186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7753f52f370b331253ef4243ce1d820187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065830bb616012ec4f00215e7266be5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987930b781693f07082da26fda9e3d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973d23f1d686b78a276c44a6bbe8780190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeaddcdc96290fbdc4cee563e52ea3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ea3ae445ec68838fecbe3ef0822e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7330f5946ceb559abaddee16bdc5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aed348f00bc05da73e314edf9a848b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2e3fcef73a8d29eb9698d33906ff1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af5916976da6ff1622db8c4b954f47196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca47ad0139c1b57c0a8ad08dec7ac30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905d55fe2b2fe873af28ae4d8182a17198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc31ec39050fdea2cbc9c1c69d48b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cabfda1923c9cfa42e1cc87f8f09e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa386ac9247dbefc78daf0877a7a0c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39897b02e88b45a1384f2b31e37f2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be96a2306fa831270b95653b6fcc4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed58617eccfd9ae8b883f2aa5cce53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc6c76d59be4d2e664d3eaaadc3280205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e1501b82f470d5d0ead35ea9db1bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d503ce6c8f40e54cb0d2e822fcacc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713704444cd0f587c4918032157a3287208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e5634921bf72b0cf5c9b2c6655732209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed720126362dc35b539eda476a66bbc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afba9c3f526cdcd8ff335771ba4062b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b98a1aaf6f88d2b83fc681c71cbfb7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa261a08354b301da4d2a4e7dda2103213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242deb1cf6c13baa94926edb3809999d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57b332c1fb41d52651985ce93fcc2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b39b4acbea4a4bf89a6bcb6dc2594216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950fb3d933805e347eafc7148101ae0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14994eb2fdee5daef2375de8ccb306218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629d579d84ddcbfa8d084cf29e4ef5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac5fb08ed3fad4efbc81bd17eef086220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21918c39c5ef6086933f9e32671b83c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad8e4521cd8416a9411db437dbc9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcce9b32c36c72143269aed44ad756223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd1d68e287849e2bc4176ed1659660224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb66dd83d25736cd0394085784feff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954c6833b4eee6f904cb5c500ceab6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b0c3160c36290ff6ea759aea0073b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2880acd30cb02e3f9cec5bc669a1470228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8e7522730a2697fb0f39f11d415b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84297d1d207e0a2a13809f633a7a3f60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73ea9953b2ed950c5d0add26a8bde6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94404b5e997ecf25b0d341d82123ef35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00786fc66976fd8e8da9b5b7f491c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdb15ca632caa5baef2871d3e04a66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dda199b54991e9f190b5f8e96b74a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2a2797d5db372a14fc16b1bb5df37236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b057ce018744ac3ebf98b0e00f89d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0de59e84a4c330f56df17036a2b49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d27652d5940800d6f3bd3c24e2d9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9040716f15bc26ca8f1f86ba67dd8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48c97b4d8f341c0f12af80f274a309241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ea6beee484db0f855a83c208a9ad9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1347288df75c12c8936f6c8f0449e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42311afc15197869be57f19e2223d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c94a1033d2866ca919cfca88ec4372245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dd314c0d8a72dce7a476f3c5dabdf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1fb4cd10fd9d040d0aa4cbbd925d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bed03c0045714f7241a08fabe1290c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2d4eae6891c7e77b6fa1c5ec58726249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ba528b638d5560c21d0d722c111c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a52e212df89199292c1b02995c1ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68e6bdbccfee1c8e5a12095ce8f05b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843073de8e88ec3c73ff500e0b0ff215253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4afe3ffcc57e0586d6a51567f2ed4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52219be75f38fc756ee26f2173cac6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07851eb3b703173f415a06d017706d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423c567bf1ec6128b254e1c76d5de49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef467062044c430574a78d4ded89951258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfbca9b57388f5a414cff0753162f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9270ff2a3bc2b7b479eadb005b64b27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3f0b6cc191bfea63fdc08d73d9985261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae190a5d9d7af2aef6bba12bf0c13de0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd468313faaf94c7d8e88b92aa1795263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8a3a81bd79afb89281592b5da4028264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef352204fc4fecd5c97f2c8c596ec8fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3c4c858833c3ace7bd4f75cd5045f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8696e8ac6e4855adfdb9b4aa55c2b16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd8d8a7f09fbca1a5b2be7079cdb7b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd87b798486eaf6420ead710163bc16269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c06ed9c13f160d9509fa218be5976a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba4d318a3724a9f3631f628310a0b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd7e4c1cf2e232067b92ff053729cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146d9bc9462fc596085a96bdf403b6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d67b09e1913e7ebf193e1efe0b5027274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5af18e2d604334b03dae3c95ba1069275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007d9caaaec9ca70fefcf0f26115200276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7773928ac5053b3cb520d21f52090c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baca409892bd2e73e6fbfaabe55ea8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9b675f5048b1d6b935d9b81d9fd62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b2b596776d4adc4f0fccac15a210b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e17903a46724b09b347dc6acfd2661281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135227c4e2f5984c174ec2f1a9f3c2a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652fdc7aef00e2afc8966e5f42732ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e903e5c49a79b0c6578740106d751b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a3377b908d2dba6a50f8021cad1bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acb07cb0e178e2c969ec8e7e4827e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9bef6eb5e562a57eef6f30e8450f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a111b76078f85cab8fe0053506426288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761b52a413b508eed0c069a69a65af0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205efe492bf92128e8e9aaf1344968d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b5e7a161b99b0c09dfa98a0b8b0f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daa373a1cb2e46cba0c49df924856f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f358331ca6b4a88d3fce443021af8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5049c9286ea61568ead909a4a0e4598294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea5e3a7f2a40dfc2757301c0786ccb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75ecb44c92d4d756bc63aa9aeac1fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf62a7bf2a5e67416a91c1c6458db60297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b06dc3d785b5a92e18a48795fdcca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37391cf617a6a64994b139007e39535b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301f51ac267ab56086fe6e946f48e37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9248d23a1d740afc581f26e6d749725301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a0812217dccd8cfe8faa8b45dce1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7a01603730f8d9cc248f7062ddc9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca6e34621d5580ca56693d46f43bd6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d301df3a430bd1b41d5131b7c7519e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155ec7bbaa06e3e8b62f13543a2a79e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d5ffdcf8bbe18717f382dbb6d4e3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8644c93e38f3d773db9225e7a199bc5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb18ceb4434e53eaf31f6fd0e97138f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234c62a0fb3022cb13baef0a6367fe1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7eaaaa2b4ed4acb4837e19fa232c9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187a77fa2932c91da6988d5b603816e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efd1bc6d2512293a8eb8e799dc1ee5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e2f837b884b4c511e4aa3a44d4e0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f365819997eea22a97fe2651c841e62315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb827bd2c2c06c13998fe1d1080803c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617afe01a33c0184e0f9edb6b3d7b96f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b17cd85763cc05dfce0168fe98ffb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a618302dcb5c8f311997d0921e3d3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e95cbe277c8c8f99748b46af77326320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee09459f68396abc83878d55c4ea3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a12ddb8ed606f93bbef4ff0dcee725322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d0cf2686397c3b9daeb46839b39ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51169964325b6abf93b8b10d282389324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd879f1b1f1253c0c291fb29da17d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d9da4f58822804606fb6a61192d93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35cb38a513936557c9a30442caaed8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d419300a86aa0c4f660caad5bcaf3c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331a02db93c2ff77f57ba5a8a1d5d70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5adc237d0d664a3936f607ca8f864330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e665fbbfe7ab052083cacfd959cd0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20067572bfbfb82ecea70db77296da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2449d9bddd717170adea1bf9ab43917333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9270875f75b576264a3bd71f89b33b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cd854d31f010a8709f219fd2c46ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed51716e51d2f16f9fe2c6cafdfcb0c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2ab6f63f45c0b564f5065984ed5a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42098fdcc67911f1ca976b7a841ebee0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b781f4fa13f7861fa8434c58b31a75339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bfe50ac98a8ea8fce3972f98b2fb9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e599c1e4d35706e4b36a9f56d7f01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745739e7e3195b330ce7992179d25b68342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e45c14717931a063f75b0080cd483343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1850d3b9942ca7b3a40526e1644a77e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7708bcadb84da014db6f09acf1b9d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678b7c8ac0d48fe40a5bb782e70fcd5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631c4ef17aef7d4a580137bb2db0bbd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21843c6d264ae51baeb726bb2df78ee8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd162fbf22edf4939e9fdfdac487730349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e71868a1c1a0efd86c165f50db67f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cea62387f3ea70f036f2045a91347351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a938113ea6a957f5f2f51ce707b266352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604effefcdb7f77f826d68d0799fc6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e16e222899e6a1ca2739b7349821f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48b9688da54d651220359947b31a0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3575b567c4a604ef8cf7f380e0ea1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f0d4914dd5b32c87508870e725159357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4a47a6ab39c7449705f441cd71dd3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e980931dcc59bdb256eeed130e6f2cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efe5a7acf2cffa246abb228f9f4d06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61392921c08c2e03f3e66f36e6659e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa435f1a9b2acc2ed7cb49d88440aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d7f72f4f96f970da5e7fe8798fedf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada83f6f466f73df144945cac79fb9f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc562432ed59a42f43d80f176e5ed0e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351a0d5d39f001d4ffdf9a262d0dbe3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f90934e00c602912635dd77fe7a16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64228f7f1470bb4c28299076bb37314e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ecea72ef5b866417bcb55932071fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6365451b8570ca6e731704577523203370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440094db39c492a5d0dbe57418ad436371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dfaa3361330b35a4896a1ea4a1b68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411c7e50d24dd1b0e4d7ce952a83bd7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559baddff4c16eaec9cde63781f118c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f68d7856e358e0290eccc845ef273375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f8e74ffce3f6ae0a08423de04f2d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325aafded5b16cf82dc7d3059b1cc012377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95bde2f2f7a4b7256c0e394f2a8262378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9e5d341b85d684a150a2816e3ab14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204154adb1b73c3f0caae03414870010380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816cf1dfbc5b5527802e4eb85418081381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382353e9fc5ed8318b716532a9ab4107382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e310ed4eeaaf0961a54c37e994b94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b67ed70501a12c7d2b432089d2c296384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99029db328978da6bb688ed5315a4b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582b4bfc6b183175af69740c215efde386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eeb4446d8037e8488d28d40a5b4ac8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48cda1ce9cecf132d2aeccde56eb94388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1892c0c443004cbeb5d1cc611fac5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48312431fe0936cb6bf7c034a40c6cd5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c2f0d528f6a6d5acf62559231e2c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9aa4906f2e70f2f2800b0646b50b23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94f08886cfc6683c57fcb7bbd98569393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e7b789538ef720993c86c3a288e3a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203535012f6231ecb96ab83c77311936395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e51bf6c14374734861851368ee65c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e03e407aaf07c2695ba9ea1877321b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e0088f491c39b6d9174772414c1ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610e2719f781609d28c55f1c4aabbe0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ab9dc692b8ae5299c084b25836002400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7601a764fcf266be295e84976dcd202401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d732d74ec04056ab7a59fdb63296ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee44169cc6a17ed31e4fd932efe344403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f852f57fd76f615b5db50c2952cc7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e61df1ab5618e38a5c31e2696d6753405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcd4c11e028dcd466509b6d675deb9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6964457a52c33b295bd728da91ec11f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8f93f742c0f10605e09122f9ae0e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270e5869f716e674d5afeb4fd9bbab0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dc89831202a17b23ff9eb710942d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52371ad20f3acb45fc0bbc601c4c8b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340356e429d38418f5e7580c4a01a9ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2110e44028662fe995afbea2cee1e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee05e59f7e9137ddb46b8d001dcaa1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe8f9699fc1683dabad49b50e9d338415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabc71a046e9eb7dc3fe072b49d171e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d7b0c07fef1f249c49b16b939d659417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfb44d9958cd64877f04999e357d39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660860d562880e7b5768019347632db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df5ae94598582316568d144eba8815420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8a95083495d8c20f759c94480da6f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68753bfec32750acbff7cc7e8e595e16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcbee80ce47c1b113444827747e1aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fe1b32f39dec4ea0e147d19171327424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1789e28fbf6438e2df697a9fdc6790425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb88a7c789175d15dbfe2ce905991f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538e9f6fd8629b6dbf7c81035c73677427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69baa82adc7bdc695fd55384e11a6ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475070f380d675c8c69afb6b483079a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd33dc9357e46372b5cb8fd891347b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192051af33f7617d1846a5aecc177fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e39a668ae44bdc4ec4782c5bdbded432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60407de5ccf222c3cbbd278cd3a27091433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445648245b6531a2c75562112662df6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6943da19c532933ad69d30340f1560a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09094917383224c2ff6dd0d362e5416f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0253c6a779d908cbbbf6e05d86d94f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872cbd46ef1bd89748751f9f758e229438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be7bdede0e457600e9cf04aaf6cce4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c393f3523b9b8fe316057703dd87a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88451ddc8a204ee65c8ad5ad60a6ecda441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24374371e5c7db878252fe00004ba3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fc06b126dfb855d2de898b9f76d21443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb73633d7fc77790566761830b7f8a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e18b86a33a100cbb4d9b476459cf5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677a7ee69ea5f96706b38c770d082ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e55f5ae8b23500cd5cc28f375f1a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec34a899359a18de3f956fea759892448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa236866608d5c5326ff9a9940a9e4e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0044364bc9139638def26aa8bfe315e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448045b75ab88b14254cd9b11a7cc077451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1acaf60f8aecb75b194efed2521ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832b838c438ccac08a4f100ffd17434453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115f1032dfe934bc936649e5307a8e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f687ea39a71b305d3ef7ce1d62ce5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6513bc8e43f5430246deb0d2a10a174456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fc8fc1fec05071ee62f2cdf5014b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4b51ecd18ca35b54b3c92a94625af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b810533ad2b1b03d5293ea2b097d219459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f35904691bcc9438be1c6dc0eff55a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a053df24d9f65eb9d4fd35b0159d83461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218ffb25b2863dff9596eb4dbdb6858462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938411e2b91e13ec460a03e3f410944b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff8ea58265b8da9977265645bd7b43464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e8dca820978a954293b4f08a503f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b0822d28d98e30d8022cba78a1c69466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928c528e999f56a83bbb1c1fc05f125467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77039ef191b38bec54ba423204e4e3d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bff68cf3c74c1ea591b4ded97d741469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a1596f3b27d77f1409a51e3ca2ffc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97e964ded3a78980efc5a1bfbdd53b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629a912b0437fa77981b47b34183d64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba648786af26e31ebf064304a39a9ea8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79718cd2afbc145188f74d99aade7cb1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fff410c60623203745e1850127588475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b4fbe767635b9284f1843e8d2076b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db1fe968fbceda7b03e8e2c6b94d61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb592ca39421c4466d263889cc2d6b78478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221def0cf75d2cada7f444765c66442e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffbc2094d45d8d93c3eb5908ff1868480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235562ee056a1dad28d38768382bb66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c4ebcf87308772c687ce997c0a3c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43696d0c43bf634f880fc52d83fd8ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5006c244fce587730e9ae8373a7eb56484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476778fe984aeb00709522234f39331f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d80ac2c4123d939d17d45606a3ddfa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ec72b311132b94f79f6e0dc48ba7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe578ed733763b54380d76bd51ca132e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bc32ad0b0f15984c88fdfd97fdf56489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8745b9d8c6d93d9906b26ba3e3d50490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4513ddb91ed23bb11d78eee7687e300491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4ee5175d705ddfa4d4c40ce51e066492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89be5c694a72b74cae9f9590f09011493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2736c54f7e541bffd6bf4fed68e6cb2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62174df32b67b869f3b20fe26b8e0e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3bb02310c5004755be0364c1c72b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd5385bee86dd50ac7261da4af52a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdf95700b87116d4ef71dc51d544c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9e742e19e00285464b88e75ac6957499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c42cd54da176dd8049444297e4b1a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a691085b99a631209fc53894e587c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df71641531754405b32178be222d61f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbcb02c07805d311cbad1e532ce2b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277a00ec57df4e1147943962939bc91504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ba8b02763ba685337bacae4932f6d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd962672d2d7c84901516ce8e25b18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe4dd198f68a8538f93309f3ccf0d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0793121b0209cbe63a9135fbd19b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8626c592e400adb46cfc7fb3866124509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8308b57b644c81c761e98b7428566b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77691b58ffda77467ba33afb78a2e29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729da1a5dd88d8985148f3e4d2a55e95512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c36c88e135740c938dd1f7c086d359513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceff4a19aa0f96e7a1d4dc1b10ed567514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0774cd0bae2eb0f04a04cb5b3ee45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a279a1b1d30e87ae3938d6228358e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941a8e16faf3f385e35c3e88c484e95517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3514231f06759917b1c65bafcfd399518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526d4ee11d8677305fe5b8266d3e112519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736d6a11c5b08b7c5821c4b57542304520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cdb565c5e815b39be226462913891521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3957ae3b00c85d6d0547ae7feb5fa4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5bbc862d31ed7c4fe11d4280c3b35523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1a41552d2c133cc7005d752b671f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca818159d59d940a9d44321bfcdf221525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baef201eb208ef5c4c99ca104c5acb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e87bdb2bf63efd8bcf072d95993190527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ce921119756327da0764d7f4c0124528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783333e1a8a4c1e753aa8ab22b74802529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd47626617526e3ab41f1e4c087834530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94946d436e7a0d3e5d0e8c75ad73124531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b94e0488acdd9412262ecd640d8fe9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532edbc223092df7b4b304efa311578533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b9b26fe00280c99a4bea94162bda7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b1f3c7618de07bec3f2b6a630d476535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07f7670a3cb04e116cbfe59204a8e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf8995f81b227b8271db64f45865eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0cca2aba596195fcf1ba7a6ecd8bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337700d615724f957381b043ccb5ada2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfe349c641e80dba758decccc12c8b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a718654c9c697cf4da90b165d5fec0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327705ece98b8fd68e9f30a162aff20542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b86140140a3b93fc905cfb29b84093543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6eb46f8afc9d419a69d008cdc86ace544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e08bea8079182fcfa153435649f1a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c21086afe112ebec90c46accf15d25546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c4346a10a49b47699bf5246d85d3c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f6e51f0098c6c69d287a09d757948548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392125b4a53274a390e9e4bb160ee57549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f22bd40d2fc1b84ac686c499c51321550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e8728965397fc340d2d52385917dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64260f15737c517a80cc42a75378e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdb1b5694cb791e43c6fc578f95852553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed38cbd3db1dd305f6177d29fafa65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c54cbd1b65078a991225d898e4fe18555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472801b53f03dedc9b05500bde2b8f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fac5a02bf88af0591180d44599aeb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c15ca11af4fe8d742485d46519523558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494db70ef8dfd431c87fddec88e350f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfef268d1a3fd938b032063b4de980560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dac4eee5d3f0ffca5081ab2e318a9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9041d895d8529d7b573949d5235834562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1280d81f9c62ba873b578b8f517d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e9feb3a135f56a44d3747c5d1cb96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400b7aa5ac899488dc904ad60d988c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e77ff750cb8dd7d65d356b0611115566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fb8e597f89bca1d640559e6cda057567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0e57365bcad9ce9cb51f1b8370f1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060f8fbc3e2252b8fd9df7a4b4e247c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef8c8be89b8d529cd42a4cc16379a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9a05d95597b4a0ee10b94ed05dc50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f37fc232bd20e244844951787a35b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736775e1d575592239f85e34c308921573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b415ddb65e10aa6cbcadfa1f05bc9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ad778cd7dba1f4ef07d37b2b287bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de248f469750a425337397d0b52517d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48605441b8da7c338ebe9e9b19d2598b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0771b56373daf7178793ed4899a42578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1f9ab3433bee69d273634bc51c0b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dd89d8671eb6c728e94ceac575ab1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82428a8d73173d2a1d96acc35ee6a414581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f2975960d34aa49629423affe59a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e305746ae058213b49164110bdf0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4da5daf929804a7699dc679390cf9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accbea0aa7c6c83b07a677126125b62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7f6c7910de995542acd82351986b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9adf49e2c062648f8fd85a38c59af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70133bd0d5755af87fdcb64179910f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697eed1b2c1d79b68eca938a1f5faac1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1116c96bba3ab91b4e99e5046525fcd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ab50ae3f19a89264ff30c93fdb34e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48b632aeafbbef8908378941b6aab4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f11a952cedf9a3f017a7d5a343b5e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a156d2dbba89ba1bfd1146b0a385b74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1186395fce82b7e45aaa7ebd3e98075595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5707a118c57262bbdaeca2ba1576f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ff5391511e02163e75e82dd94f356597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102be047aa48b946dd40b88a3f03825598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6de4e1b51b401dc2d73c260a0be31d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d12465c4cbac5fee5310da3d96e78600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7cf3a8baa1d5b73d304b51bf0ae19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c2a646536a23f99f0db352d479be8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243d337b3a4d9b590c13d9b4728a615603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b0ca7309244a48c48e212083a460b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6e40f53f5db2f3e6d5b2d4fda94c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff2ec1b4dea7d763763cb173c40fe7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff387e45aa74017b282f6079f1d73393607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c789b92b633cc52206e990ca2efe42d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2411a3d4d0b9c9f3652b42280f9e627609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e19af2455bbc58436b8e17b860ec9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e41083b812522afef0622031139a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05119bd273a8bda026489934ca1084e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7aa770c38f61e7e8e469fea2d9af05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07bbf388ee3d8c78dbd7c62ff6fd05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c34dcadfb41e406ac0e7fbcca6f8fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9be9fa0b6fa894658938910da922a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce1177612395e21a9d30cf010161ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508787bda8022b725251607bbad7cd3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de4d13fbcd4bb6d7d2d12b89045fb2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf87ee88b00ce4d8f616d0a81cc94b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c0cb408a2f974742b857fd49b188a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccb3aac98bb4dd50ae196ef54a7017622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4c3abb0a9bf58ffc8bf409049980a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980105cab2721e80a9201ab8a154aea5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174c5129f91a374e6fdbd123eb6f46c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a647d1aa2853eb8e32cbe56db77a057626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c95fc13003ba134c6210b8a6c510eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad019390ad15ecf215925ad8bba9db8c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177a85519305e59abf87f01344df95c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c247ee2341b5d6c9cea06fb18299da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5c13bd5c08b880ba1fe991270bc9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7be6cd0116a853b78aba81dc27d503632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df30c802fd8a2d866abe589dc66b2f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2672caae73540c499289c5530b3030634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6c5c0dd6c17e5024afa03a9976fc4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebe418cfb80ef6d3762efa0e95f9b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348151934527b56ac60c2e5f266eea5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84fcf6854f00e0bf9f482b98092d30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491ac76d0b324f6e85183dae9ccae30639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f0151829f0a6e72419767de9aa841640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff1d22bdd1ce50ddbdecd216d78602641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221c49e45e7b930127b5bb9278c072d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90684bfe82f6be1baefd8ab3309bfdb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be2b1074267ece465dbbc609cbe2cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f21f184f565d3a125a42f1fbe91a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91beae77eb98a10e3884643f2b63c37f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b914f8f30184df9f4d9eee22760be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ab4d79791f0e0c4ae87bb4e68f1e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d6e658f5eef8c3fbf1e604e1ce4fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ba6a0edb1afeb2f669f8b13c988c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f7be0c5f234bfa1b2850930b1cdb5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3c8fc37f3b94251c7b8fbc25748fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819bd5eaee0f11a91bd0e2307c4e9b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f9679c7fbf373150daabdc280a27f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296351422f9165179780a045660a68e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e543f94e1a297d9201c3f73b9e28a10656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac734c1b9831668fe23d4550354794657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db192a905677a2733c5e6f1265906b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da641dc6518d6d4e1c37dbbed900d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0671b85670391e58d9afd56e6f6a84660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c710c157adf28b5eeabddab663bd95b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185a6d5d862d627c3b06f4f98ce2bea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32130ab1048cf82f9a16a14b3b972729663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087f10edc0d48915b5a3b96f003f338664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab6d137f5fbe256d831c772c02eba2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281e620e1c27be0d0498b5610640f7c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d355555d82c221a9e88749e01bc07b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30fa3b4983bc859d5afa42dfd3322e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb33f93804535f0c99027b184fe614669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4aaceb4603fcefed33cc6f85169af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1222e5b8bfba309a1e0a6c38e74c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dbc4e956e473b25ca9c30771dd5d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8c6282acd3f1d28f73bb6c41ad93a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6876b5eb4f8c82b49c31b15943afd5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd10bdfa453c09966fd8704c1b59f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c24b8e24b940dee2eecbafe1aba8fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa84e08ba63baae710a10e10a476600677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad45a97dbae0695692e1e6d23be1ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972affe05ca4dc3fd48cf65876968f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d40e4f9024c97783ec9bd5323a5f94680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dac83ff0f49f9710cdc1d5091a4792681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7e26181568589c4f39d1c7299ed8e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f12a29dd2b0c2357555ad36b87f7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66356dac44a38358acb832d613cad738684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44481e3a39bb573496784d157796e80685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb3bf024dee3924018cbe51843867b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fceb7b5d7e8434c0d463199790ecf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fcaba522fa4b760db30cb6db65a66688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cb3c86c73cdc0ca41d5c6a4eec08e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885fbd1ca1931b87bbc337a0019b491690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807c7f3a3ba32041c662efdf71ca427691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ddf61fe3bfdfb84bb264cc3ddc50c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3a895427ccda0bb66bdd53bcd2781693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e26f67f2211dcd7c790537f926b858694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61d252062766c66544b47c496cc3aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a9742ad5334191410940707353b11696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb6b4e5e66d586684aa0965da112f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f6bf19c674fd8c6be1481323cdf6c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c67282ed2647a4b3aeef698700162699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1acf37610337c2ab388e089ea0d05d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab48bb7a1d0c6bfd7e9b0bf20e8cf92701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d77184c8024bf1ba063b39790b598702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bedce38b80a2fac6fc8457d8ee3725703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fda6774f6dbccfe6d87ef24916fe0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f31629584c24093e407e7163af7c46705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d199068761485e251d3c9c9ba7615d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc76b6ad9fbc150461e3709ec0553b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566361fc4dac972873e9e841c2feaae1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b16b48dca5acf954740f1236a8d76709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8b9c47c56729920c21441b219b121710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b28ddc785e5476b5190ad8b7d283c2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267896a9eb99e588e7f7be8c5816138712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4db784649245d0a5abbd8a3793cb0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60956b29e8122ed23976921bf34e10d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2ecbba6d07c5bdd9c5cb1876021e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca6dc324bc907fc509e54be8dd4194716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2d8c335acedc74693c1c7d7bbe5ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86f2ea667660c743e56e4690ee8075718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db516a7fe3873502da719b589e1d5f88719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f72c0baad548a670dc6b37ed79724720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b7465c97c35bd0c59ead88db5897b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8742c6fcbc64dee35dfeba37b76fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220313ea30fa7c4334ff5ae0434285c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb51d9ab0dc4f29b35a465946589f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa5f6efbbd8babb94ab6549c6601c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914d224c9ec50d4912e53f94f43cb78726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e97f7027583d49d4014cdce791cc1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb356538ca9417f6fbe13e62a268d72728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040139799ae62806791e0c5135fe305b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfc8f5aa4b54c2e5f25e2eb15cd7c3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf24038126c6cd9ab900e390ad88f8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd79c0e0ca1298edc0bdee6b404a19732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d32ec7cdeb0b730e57a95816c77eeb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363838cafd43991886ce8139451d143c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65f430e03034bdfc906959e7023930735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f7987c024ef5bb9afcbaff4d37984736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fcd7fb4ab372ee0a668ff0cf7174f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979f6fa0b7a4f607967cfec30fc26e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7286d94f3ddcbe922a0196e79db3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a07f45f976799371ff3eb6f0985b5e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d0d52ad4fc9a87cea65a6238ae562741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71593260989c9f78c498aa156a227298742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ed6f5d66b55951ae9620eac734c4d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fe8fda695692ae536a5f78712d0e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ae569b7fd0800ff2ab07766b87f4f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4233103bae8a222388580471847105746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08ab86b561b1187be8145794f7eb6d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ba5f8fffe3ca95686d696159e7ee1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3bc2509d96842a91aba93dc47eb64749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9862f0dbde99770283321b2af87bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35496c60bb8b7a9af5858db5d1c61a70751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a962ab875db96c3c2896b300662aa36752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ee0548cca02cf49de3adc37ccf260753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded93d7e5f8f6cc5f831ec9bf0c3f64f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e18aaa3447b0a75f8efa538db812df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b060eda41b7e4f8e0924247180c51ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2eb30c3ed33ed034b4446fa82d0fcd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e444f093ec41a2811b68a84e83d8304758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d800b9f805d5f5dc675112987525a0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>