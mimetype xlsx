--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a7d817af138c81da4db8a1ba2934f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9390e14de9987b298b157b5e532ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab61e7924b35d790616d223e2f6eaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810104a6593198144b6424e51ba30b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb4199ff646dddbe73a261e43aa4955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb000a7a8eea4f16d1ce0d45d82337ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac02fdde87ebbd67dc9fc2924c54d287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f04b799c7148cfb1fafaa9d1935e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f36199e745481fb2f7af27d516350e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd197ae20847a9f2e378a018efdee410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d738ceb5c4549c32708663b6b640c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e016f08038cb51ed0ca0872699271212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102892c193ed4dc5884ffd15394a82413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae7d9f03c14f94eb8bba4a87c911b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7794826ab2e20baba2ee8f8830874215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a9399540595be48b6d419f53ede5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bcc7b65f8de3cdfed37fa917a90a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd205931746e10866954a6ac868978d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cee83db2335b8fe333fe1eefb1dbcd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac91ba6741ef92c7cfe624c1e3750520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ab8faca529e1621afad459470c9f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7a76c70a66de235ba5dbd491328eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329b92cbfb14c3454ff867c9082158123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e1f37e1ef7500cf447401b682896c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a5a03b93aa917ad7e58482af9a1cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06861763ce15f7cc556c1e96fe2122326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0a76bc8ab48ccdd135fb29fa7a13827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98970e1ce7ca4493ea8023f4578bac6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25318e1d4eb2dc9c6189c606e36b82e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c6a7ebfdf00aef494c176a3ee603f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffd2e2f330f749e2d3a0dac32c5e3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e7e44aa806ae9cc7eeeedfc31b82432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbbb153f1156de9129dc35e01d33f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc60ccb33c43a2905a7931bbc5e80fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c796980c2a965de3ef53a650bfdaec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa9cad3e73e770acc90293b43ccd8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b474c6b19d8fb11351b2748254cf4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed501caf836d518d94534b84cb6cdf2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455290be59953c51ce03ea90e856a2c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91273bf8fc3da0f0de4d4bbf387a94e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae314c94acbc10c90e018d0f4fbb724c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6eda76cbd40ac700d4861b1b689e7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f16edfd41cec9e02acd30c1c61374d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224f406092fd759db5f009438a9c4f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176360aa6c18aba3c5f40590cdc0d7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5914183d3dca8cda9b2c98ba8a215646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85591376da6a6a1231dc2c93edc79247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b1f034b64b07876d64665a5f0299e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3921c6089b963d3497ac54e2f41604149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45284d9e7cb6a18d2db802c8886f578c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46124730d7519148cb7ec675a69faa3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e625edf392b0154d46866d969b1abe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e816e994f5de5582bf70d64d34407a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a3c19f9ee4f22615fb02f47ec6c5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a69085d19315aaa01e146bc537463055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86822248b9860601caa05101d3cecbc156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee1079d97fe028cbff7c6ffd5ed9a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf8f43ed34291a7ccb59f2e068d5dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33bf130e8dda3e8d70ee857182680359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f649a6e86f0fff28714f5cee6cc1ab360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b623d3fba548701df54d94833ec71d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0d84272a8d779f0315fb54fd30b5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113bf46955808649e456d56ad6526b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f00d28d915c531c6ae89dadb975e0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3113390baf611caf2312e90cc56039465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752b0f5043a32f74da85b9e82a9469c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9317c6d2658fa7980dfdc2011f84a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e398fbc3f89bacf5dbba610df07a31068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d67f293f8319bfee579f065ebce5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5084ef632e10ec5753c3598de306c7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6ec9cc75925c43e0e96ffb54b651d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af923549619c880f13ac780c6118c7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a61096d49f174da4cd5fadf46653573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d9d7cd0fec2fb9cd16979cbc53c7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055def3805ae75a68b71e9ef6da725c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de4ec977abc9a55ce982fe4ea7c33576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29f09dcfa6ae4dd8cf1ffd96fa7e1577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2849c4942b9a75e27c465dbb8630178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d40e689be1b1d58ac1ef502f04752c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3655c76cb43540c13b1e5f7fb2931e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff59aafee85342e5b9189ffa1559e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf8edf5d7bd1cac1639a16f3f5aad282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0ea5ed98b2d6d300f43f5d1852a7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97488f5d885f86141b757035914b901d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454688b9af6d5ebe898d9eee0333d27f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec67ededd5d83076f8f919e9197d9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72157e0ed99a94fb8617e9c4e588a79587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240edf4249faf5e352878e7a3393c61b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f9100b1337288a37c9cae2f2ecf0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5aa70d465b266513de8daaf34ea7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d309af5e231f0898f0c5485c460d69791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cea4735907d0623684ea97ad5dfdd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94f32de5c7fbb52d23c8f3076e6aa893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6b2ba109200a975ea3790620e2dd694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111321d8042088c0673442d5b3e8f74995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad55bbd2cc7352f420afdf2b055b2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df6bb89daf32b1d757a51f0a81845497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52dc10039286a5ccda48427a98a59a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a57d094466952ebff47dd3e95a35199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d042b5c020d613bf01196b89c671f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e53692be67c1d74d472d3af3f180c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961ceb0aa7c4e92354281fefcd5b861102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0be12e2de50898c701506b0d712f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ac774568b2549db5130dd41229d3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df629cfce171e062fd6d56186dac606f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e55a790146c00ca5b431230616d65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d1e05619de0ac3f1a86dbf6d8fcf0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d52db340bb276ea4d6a6a1f5054d50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82caece5fc4dd221c333548923f36011109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b69c615b8fda7814004bd49153b958110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fc39634a364761c3d20e8127bb42a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f59ca7e3522b863097ae38cdc9f4d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2e359102e98c772f53432feb0b926113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d466e561df5c169faf1b0fb825e6b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dad8d5872aeec2fcfd1185f87bc0e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57904d56bebb80653e6b2d85d6159762116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33548e86b311879f99fe3e4d47577979117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98d66e39c2a4f215b29b642e4a1271118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161323f4edee6258adff3bf0a7ed31a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dabd3dcf88ae25b89db043fc36b73120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc47a3691fb975cb2f52cf175ee00f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b28072b7f3938727ec5d62fbdc110122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf9f56cc750c1d5066f2cc729db97a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01080d34f0b64fa4e6af1cb6acfabea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4071dcef2a85d0eeda8d106100301125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d49b83940b94f1abef7dce6111e712126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7029d2590d4a83fddec6d3d0c2e0471127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabca96275ebef843944b6945ff99fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dd84bddadb2f16fc369cc3683b2be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cb1adc6011164fad8214459dce24f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dae2f213073d9a0da72c11500434d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466df9231b0a0a08f1715453646a99d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff9f0dcb2524f357aa113122375254133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d98c658f9067a8884c3768dde4ecb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feca456a4d4825a79eebfee4d4ad836135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b54b3f7ed4b2b8cfc12c2dc32b3b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab89eb3a809e38716daecc1f7e5aea6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf21c3bc7f3f6de1a46cbad7cad233138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abfc2809e0b09737a223d15cd5a44d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd17c31254732b6cb98b1cf1c9dd64f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d9b588f15f6257af64f6d4efa89fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7936953dbd69c9c9bc4bf0d2c3a6c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230621ec963446c8d4889fe58d16b80b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a050e1949e14b6f1f7ad70fedd62be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013496d05a5e9251ce48d9b5f999768a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b6548c6626329f2619d34f91944f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0eb385359de3465e600ab969d46bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c235f39d491172bcf9c54e0eb75c778148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac610f9949616f14254c23329354fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cb4131a39e290a89b46d41a39f7a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cbf0005656e433cccaa5473e82ff5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ce512b87e4a7d0aa97c9fdb6dd141152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d41b6338ff7ef9ded6708d6ed912b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b6f2d20d504f594c3198ac7318f38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b776a05a21a134c23b58a108509a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638989279ff3be917ebcfb183bd02281156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650016adc030f0393b75708f4da42de6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c20a26833ac3bbdd8c2928d763b5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c10aae930168a5d9eb40cf002e751159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e11306554e6fa1831de22ab4fa2d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa89ed033c294c639ae723e4eef89d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609550026db4aa3bd3b4204ccfca1f99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702df39ef1ee97d4053f20c32930157163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d61c4868a49665977ca618872b5177164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647d01f4d1aea28124c0fd8821f69fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b98197f93bced0088ccbf1d7aec510166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098d220514df03094baa99ab0bd7258167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a652dc49cf57e292ef5c662b963c6ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3770b30840964d8849e1faab5e60cce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15381ddd43e1e10f1f1c22c8afa58505170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70ddc086bce3a22bead6a39583c475171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb51385acace65f76aed52074259ecc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef5c40cb90a75b6fc512ad8261e580173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db4dcd408f598e79be6f078f351dfa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d81575cb4947a506a2bcbe8c9d101c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77b9e82da0d41c273e72bb373685a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69b720ff2aa5bb19a5e62fd99d83f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea7969a078cc5601d394ab533dd31f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efca42c592fc5ea27471b390d7281c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e896437ae3eb867b5f207d7f7f42fe2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e81fca7722a97982c481a9d8a646e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08925bf36ac911e073750024f104b88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343fe3512130af03fecfef6a0cdc07c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d716e15249eb26ca38d8e1ce8279268184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35e37c052c8c8064a41424ad669bbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85df7525a1f4de482abf07c831321b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857f1a0bda488b6b178d24cd9cdf262187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462afe8681b25a1abfe7511c613e1b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147c15d172cd3e5a35511d3a973f130189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3042d28b8f59be1f99bcd95265275190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbfca0018479c4cd1f3b7d5c854369191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230dc70ccbc46ee476c07421ccd4bd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589473c64fb294656bb280692e6865e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3217c6284159fed2e37b9e23bba3e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d99e3ef0533dcb3958c636d01c031195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71cfbd2d7bf575abaf6692eaeb363c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d49bca6af55a3b755ba109e1aff4a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608964b7c5a925006725f950672beb2a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127ccea292e2995579ea48617bd610d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbba124eeb1881450193052db472d9b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947c0c70b37c8790753dc5b703313da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23eb954f7abfc426607c4062a8ef589202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b67330a78f814de48611ca550703f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c3ff60a759e68ff63e26b518f9553204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5d17ce3637f294d44905c9447be01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a60706bdd252f430bc1667a0afbc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a1d8102f23ed72323f905ca16c9ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16418360f005a763a3d2a7f3f117f67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4184df6e8e2bdc7302dae463aa3519e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172566b30e22ca036b8dfa8b5bfdb17210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48df4c434d2ca0f035e75b6d242fd62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80c9dbe87076c8435ff4848bf3b13d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61444d527cfcba81345028405c83d9f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d7ae502886492fe467eb42e2d7cf9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39822234861edd9591e861aed77113c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebe6d718c9680520bedb2d858ed937216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e5e1f38a942cee1a75054cf4611a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea8c6bad0993234c64e3d1d1cab986218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f224625426bf2747a16cc6dd036c6b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847216903464ab7496163b4bc468ab9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7010f31d2489e01039da4bff1eb31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0082cabba39a5020aa777131426aea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037693e86632885507509d42e1185dce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f053fdf661673043260e57bd9e79d48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1abe4eee92c74953612c4606af0867225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dde4c89653e14b3970e032b8c760b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8697b4f599bdaef221c53c939bcb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1e5ffbeb895e81ba453e0acd7db10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa187508d1afc3c8d10cc88ae186cbaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135c9ecf7c8e78db698fabd209dee92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956cd2140d9adb4dca1044f4b1c1a31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9c283adc9136b35715cb425227ab8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076c73b44248529d192c4d754e8b787233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501a18bb0b428ea3b71782fccaad51a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c62fc1ad05419a2137f632e5f998a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0499eb78d6ded709c332d32e3613f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab00b5dcbb27941cc6d0563d873955e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c98b7ff37c7613dc684518346f6b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d0c2bf9db27ccbc849f68afa8a56e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b546fdf90f58950a32089e75181bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3200c6ca84ce79ec90fe89470bafa01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618520828f192a8e9c8b05e03db156c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52a791a652c5dac4b991ad7e8674c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628896137aa220cab8869cfa5b58bc64244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc35bc6ae8a38d2e11498f3a56ee852245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af395dd678852f3ea9a0aeba3038a342246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61df69c4ca4784111f38c2486505fcd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203865e21874b3e5a79a7e4240429924248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0887643402d8ee7808af6d27cfd98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3618a4570576f0eb5d4c472fb671dde250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f277f8ba321b049db240176b3c538fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7019c53abb83c05912bc5ae7695e30b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d98981beef00cef3ccfc82e955695a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde0bf2b377dc86a6c6f60a4f5af710254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0e57f9e2ca9806e9b5cfdba77de7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b6dc24e6ee1c71cc1f950be72b8fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ea58bd005a63ca73ede71dce8f043257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3b264772f929b583d2467c3bec936258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7daca2625fbea69a26fbfa43e72a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf83a7e1035d15c9a264f9153b4ae7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe4109730c7510dbf064b668d3f9b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f20fc988325b512302ddf9e0f94ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83389193d80916145156c0915d6d7b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884eff454a44f58e2d8796a11472f3a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db705c6c4fa34de821d58bec7b8b3260265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767042b07b0728fddc64df815b7c0d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff17c45d92c9f59076591006bb440f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616af56547b47f56b3b6fc5330a38bcf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cb3e02eb059021d9c0508f190fb82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ff7819c8a1d46efbab0d6ffce43e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730ef28e3297a4f3d119d1a2cecd9f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf265c983db981f28d9b3da2a15a4fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa874880ac6161d3e66f9aec91ffd30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797748c0352225e6da965d40f4097e86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c8da5bf1ee886f7428a70c00bcb97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821b58825b221e721d1870645c3329b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bdc512f13ad3b34a8623da8ff935f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831faaa58544b94964aefa284013a89c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b449d5f3761aca850549b68e0626cfe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cd733ce4511026ae12ffcd7e87d23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc96aa3e45f3e6a78896208d11859b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b40336902c0de7a6010f2810ba518282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2f3ae65a4819ed6889939ce91bc0e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947635585ec83bf5457087dea2a9fc6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819bf816e67e329c50c9b9a330926b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707a2d48390e8a281c0e51a94a34362286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f6e7f16e87db533ec1b72a3cefc10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567660990c2afa0a1cabe0d1fa1a86a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85a081a3a9920fc051d2a8602f7b52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f94bf9ac18a0a2fef4ad8a1caec941290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811635bc13c3441cfdf945a2a200b9b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0db5b23361a05cec263d302fa06ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977ea66c04cf37beb2a3b66973078d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9a4efc0625cfe17aaaa1df50b5f94294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0ae330cbf1f63e1c967196f35ea45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be251205a18f0831afdbe2d85ff7ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dc12cd024a9a85d44e433d24b7ff5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfb65b2f9acfba3da3489ff0c6a645298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41e52b642ab5b9746687fbd3eb671b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1351d211f7370d24d5445a642df16300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb61492faf979146758616ecb90d121301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1d2ab149cd43c2566a901764a467b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab490f5c49ea2b526b8b4e0ca9754172303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80a0f476881aca332186b1862a279c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e4118848eba44ec8d1765cac563ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cac2b4aed3b49a4e370c18893d66f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c46ee6706c347e21db78487c525e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e186cdd308bb7d801f1d7ef1312bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39108e7c4c7c4372a6d3610aa73638b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaaad25575f9f6c6044acf6e4c09c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d4abfcc81a6a80d882e039bcc0336311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876350299e6b8178603a8f380be589d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932d2984069f32b22a862e3c7c49ae6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23c50e05fac7de17ffc7d4eb51a338314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16f0ac07f64761fe2fe8a05fd77fdb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9de617baecc0425f9c985b0aa0cff3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47611c13192abe4994d15ffd03dad6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10729bd7c758a613c2b2237574687d16318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8da6bdde35dfdf5f5e2b4d5f3aa0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f37b40809b0e831287ad8e380919a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e5201d544e410a011350525a246aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7d50cfd41aca9cd3ab054be6a021c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147ef96ae3c2123b83e2b1715ea1b8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c0ee73f5ea5d2e691fcb0b3f43c5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d2d0304ee494a8269840fe1bd5557325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28fa830c3141d13cee6b62d68f98f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fd8aea676e5a1f697afd0201ff348327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf45f3115b8801cfe8decf7f72d90f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a1b4452f636105f90d201ebcccdb0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935439598dfa9bd93e5c8c98dbd681aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31689d68f560094e0c817a242d9a51f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3bb6f9350345b6caee29fe1d3ab34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4657c7e3b03dca8cb2a1bd6f0490c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf9f80301c5ffb5dc41b9fc0e60829334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d0fb82edf41f978b925dc9bde11a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609066bfe79b44eb6ac3567879860fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f94eccea7a455dc22307f7070a684337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98186e61c6731e0f117f34aca9b848a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1fcad68284f7a315b6db18ccf6e9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145502d4a88c22a2153cfade4d2229ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892bf1f59b1f594ba86be47168f24d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3aae10b09585d5efe0a5cd7b02e4ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca1bf47e5b0e9a91a4d266d58ad89a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0f1bdd69bb70d6ab408b2ce713a3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92206361d77888eceafc3e4e381e22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea6a598ec6c85023f62b7f64cef53e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6c5267f1331853610866ed6abc08f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d040a14bc2e439265b3c7068ad5934348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebe5c11eb28309141283c70197b5ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fd8c89f8116f4692e20a28e3adec2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a7ed1fd7713e2365c8cdddc56dd2a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f310af5365cfb894e9b88e6280dbfde352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db69b9ad22c94961c8a9345b8f23e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e79cb59a054a0dd69700707d0a1764354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5be44c83058c7a269c7f473fb6ed0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e532f51d8acbc93f3db4147fe2ebdcb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6efafa63876da929c7cb548eb1894f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953bc23dd0a2e97ddf1eb24580c6873358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72681e0f27537221d548c4cf7a1dd953359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecb9e2715ed9addb660e9a31cd112f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e376f5a268859b420bf5e754d8cf896361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96495a3ba2e62010d8174c111aaed0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7f664ce999acdf17ea19129f41409363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab64e6d2ef7c956747aceaa9db3bb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca121451fdc329bfeab3f47fb2285ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf52de1eb499bafe4788d5cb2a5d77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144843f4ed1b216c9a895aa178100d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68971dfdb20c2d366a8f8abaa774e521368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd051a7e3bd77735ffd14deebdc232369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df7ecc942879568caf2e9cf6b86caf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c42621e254bd3ac4d8014517851692371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239ef2fcbf8d2d1206a23cbc9eb7d32372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dca29d9a8f7758291f10c6455a9fe9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ff8d9a31369eb3d7aca5005acef43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67556a87f13afd4f0c228015e6f5c97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd4dec78c3625caeeb3752a85ec008376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06f81777da814f1c2ab4bbc2915a8d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265852bf34ea441336b1f61f2d143d69378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c3baf96559546734e060665a566eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f27cb88915c7c1ee7e647667db6cd5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a779a10c3b06a681753b7fbc2d4203381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d06c438360f5487855624227457125382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70694904174a00817d5adf2769b1474d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240adb8bf30dc2171cb89b41b7665560384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840e7d4d1a42eb09653659be9de2bed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba5f5bdf2f0af19f53f0420b26bcca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c7d9543a7e236e326c8256fa649eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd1dcfc170cf668adac0c9b55323f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9424639bb061ca12ed38c62a727c98389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd861fef8e69f7474e094fd92daded0e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e50ce25cd64cc6009bb09d73abd9f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7195f23f96993c22328af8abc91b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e93cfdefc4e851a5a491bc8ac1c38393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6d40c3985613a4feb5f3d5d7f0aa2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b27d72c057eb40565af8abe1bd1e19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120218abf0bd30f250160932f470cce8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a0d83b4008450ee7c46eabd7c01ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668408aede03d849a465d9b07a75b9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911afd292456d6a2c817470c60659f3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f71084ef9a57feac32f0ee5837eefc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b137661e93b432a54f6c63aa8a65d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ef7c8484ecd4a50be5347be2fefa1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c12ea03b89cee6e6befa20d197d7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7874f05fda6d5553a131c4dcfa1501a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c63666055eac7a1bd638483613f35405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5348e8df6e68132609f04b3f6e4bed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ccd4743865eff1e60ff0ea3929381407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e183bddc810c0531cf274bbe3f139408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe33de15966d71c33bb94a7687d82ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6bdd797d157d43879aab35527f101410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5667d588815292974297b8dcfadf4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39248ef5e9efabd0d04f69fbc7386f85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5a8bdceaabb7bec192aa24cd91564413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99725486f3c48c3964f65c556643e80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289c091b3e12cf15b08806ed94863ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ac38b94a5421e6a8f309e8bd2510f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb0f3fceca4f71e594295477343c5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51683d8d12515cf938fdebc1c00a400e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c5a6f77e5fa757a9257f31eaa21f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a751608940ef0dae0e88dd5e7fdadbb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e00cb6e01c30ce1ca31a4275a647b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf17c2e534183b081e5f5658b53f97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ebde37cebd3c5b3d5fe03bcd38a4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d34e0a0309cbc515755bb2116820eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab95dc01b08159e09189b522efd63ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437a8803b5ab9724d442c1e8cc21a66426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d07566215a6f5ef57714c842a83fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba7af3b9838ea6a7f2c21af0f22ffc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b0d51453d5231f7cafffc62a976f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f57def3dd9d85b49f6dd32d207571d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3344f000fc77173dde7b529e8c4b96431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a3f20e2e650595f42006bce8210fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5a7af53853676eb19486c0c1483e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0305fede6e9c05e96171de2cb801b30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d03a11de788830e1b5eb3dd22cda56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b6cde6770eb8ddaf7ba425100db2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c2042aaa0615f341be8abd92d8917437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cae9cd38a6e128f95e6c17d3a9ef19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b9d22dfc5a3e239c34936face6bbe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bd56e2ccc6ae457a70646a11c7526440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8116f231c25330f62a97b259b0e63441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05da5d8f460148e1caf728fcd01d53442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdde759893f4fdb58e261e520d5709443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc6212fe8aac3781f8f89684f97b72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bcf5efff50fb5c65500f6b6f4f894445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f99ff337b8ce8e7f691e981f57985446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7731793673e869a5e502712cebabded447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0b1536b2ae2a3a73d263a5a6e1e52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8adda7e31dc76dfe372e85e8d7661a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66637488e71466b2cf8505a239febb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c3f191aa3c893a4894580273bbc03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfa90ed830e92e6244f14164eb275d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9d53cc71edb8e897166d0472a8433453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee278644925b395706992cd7527772454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6e73f35a0a181c178f28667ea32e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf315f3f43f6b0c8d4946cd32a20dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445babdcffc6c4a7339c9d7e7275f01457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f3df8999779aa1ac92fbd3c306376458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8293a5c8494d900d3c2e88460e3b6b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca903fb8b7198672f081e1a0133d3fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34aede70826c27a6960169b4daf8758461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c13f08db94e707738a56d99988ea6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be738a4fb8cc9defb08589469753660463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760d9ff4aad91cd4a84d0128a40aaf9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2833685ef5b3031e146b562cacfd54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03660771210e150cd9aee2b0c6a419466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c1917424bd744efb1ea3c526141f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02ef6947b9ad57d6700ec6174e9715468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66622beb119d8431ff7d71d849cd5528469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c11686cf78977b3c65408d3a70f01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29576ef3017eeb65ab2437d673e8e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a3abf69f6dfdcb54010e0940bb203472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b9c36bb23f7811d14be58ac23a040473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911d3594e385b185d0f1bfb3acda1e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8917cab4f26b64daf3b4211cf0689475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d863c896167f688753d459b2866b464476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d39b342096c175e2f63f89f140eaa1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b87746700390b38d1aaa2317efaaf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0acdea339158ebd52a8b864daefe06479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7738d6c98ecc63f34105ca26ae845e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e71809ff04f96150c738c5a9b6cbfd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82064aa7bc5ecf0d33de4a3141486c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3875e6babcf33bb2d2f2be23dd9f80483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6c9ff05891dff02b0c399f0e896a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f768c2ec7ead90680c08b8bc316f8d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e7bd65fe18194b334d189c084901f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeca5f948750c87889a283113f78430487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff28700f6b0b389a6638afc2f262b6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150af98d323830840ac03fc0f5fbe5cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195a2dfab1da06830a40d37f63b8f4a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dc4e7ef89b07c3d23af9c40d3d3ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579e3f6c4513dc88b68c41311fa4e28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10f4201178d4a590ceb072b3ca7857493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661e2886ee25a094a819aa01150d509494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b782fab8eb0de9bee40b53f25f7e5c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50dfa369f249968c728dc9df485e73496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b09f6c1f6e18a6e8621fc6daf1f188497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4e61fd15f8e809df0048d0232313d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8986a21aea3b767c0afec7b2a92f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b04ac32ab4cce66dffdca52090705500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81def1e09c4cf3e757173fd1034d365501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522666eaeaf6508bd0cba617fefd8f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c74c9bb68490d42ea910e7a38cbb96503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f62a0797d046f11d89f33b465e8154504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbf81de31f4d1f2ef670453365eb03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffb2348fcb03c49aea3d9af4f29190506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501ee1c54b9bb82865c120171381c0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98347138e1cfa1be21412aa2c576ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f5d2bccf9fcd29f6a954baa7f1bc1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca95caabe12899df35b3ebac698aab8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff8a554300ce2c428cf8a09af2b66e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755826e19c047128d59dfb46ee88b5a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5384f844fa404ed39fe218fd0074f42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a7f5faf9fc54070fe0679415c01ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060f624e06c50a7622416c2eea12266515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1ba276fd5505814c4ed9182282029516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97542cba68d6ca013cf447a401dbe2d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229982705c1346fb4bb4c0026e222d4a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074768dbcf39b42bd6b5ce3ef7fd1d74519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d46aad3dc29a7c9d39f0b10c27e92520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f915c4714b44845c6176494191a812521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1530440c3d40d76c59cb7bfc39129522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff2b221db2465b98d70d14dcfce912523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe70cbbdebe7d4ffeb89b159248957e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c0138e335ecfe60adafd8ebea63bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f1ae5ad48d985e0a37e30d330df67526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cf3b73fafae7ec995fda6668e521f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb01f366e2b2bcc3e6473c95d6224e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbd951f118703b2b3646567d501206529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bbd35f4d2c8f2ee3e885610b8a92e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403949e9fc9f2a032ac7928ca7eb1263531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a30b60888991922cf029f8cfc69e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff453d760c545594ecbdffa4c2e7463b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f41a276d0547553581de8a472eb12534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554a616d97e3863f8c93842e954ff62535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baf3ee3e74ef15168aa5fec04e6807536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c373aaf0458e00af48af052214812537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a3bbbd167bb72d049c9482b63f11c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022e116926cc8ef1f4b16d0f5e5669f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b4a093a0ae9ce48ca0807d4581b7e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d701bf5fa8a30186735b00359dbbf0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d79976d142cdde2563b299aa1ef4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c16c96b2985d7b99c41ce693e5d93e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e93eafd67c6ac731d3dec1c5c44e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57deb3cf37983a3d3a5e039eb283f45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca419423182622c5c900d3f863bcc4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8731953fff43187d86506cb40ec959547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee7d478f3124f39641e74a0ce19fb1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ff18e25a0dfacbc265509a7346b72549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e228753ebbe0b10be53020c02041db8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918b53a2b36b54d94c211a2e4a80145551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680986d9db9da7edac64e962d8d98f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce10572e780606a3e5c765998f80ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42438bd3649fb7cb5055d4dc8ff0e1b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01889571876da6eefa6efc8fe5258a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280e8170a18cd5c69f63ec2fb9714f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ab8007e3807d82262a28f84fa7b95557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84746a3d3533770d5a7198415e56bffa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2efc26d4b1e8d7cf20d4292a67da83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dab2a2d3c2af88a396db8156a3930560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40150ec77843d25701e8037e00a22c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10572ae74828e8fcf799e0fe3d2a1e3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed3a3bc650e82d07a93ed0ca97c4b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933455a520ee9533cb19bf7619f6ee4d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65c5c999c7b0c52da487d8f156e2b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24f8d98f3f30398daf9e316c229c74566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf12970b7d40529dfa03ded60c740e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481036237e0f12f6a790e2a501c2c031568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1062bc898e06f3b61ecd87bc4df01569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24a0c0ac95007b97a60d8d41c5a3ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cd8596a5020a34db1cc7f1d0d267d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa579d340522c2cf1f275d7f58ce824572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021756e9608e45f6484372b7ba4cec50573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec31efcf0a34dbaecac96f469b8b44574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9eb4928b631b9747caf08e9bd06d7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7228948a699fcefadb2c88af8cab2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e188abb9746569680de6bffa69713e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a537fa83d4e2f8be0b53775597a6d44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a163ee8a8361292e567445c33e56bee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd543f4f9fd1a4b2af13217d1af8b39c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2fc5721b0769e1949586b67bdc179581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0ad6a65d6266d716a5a9e115ebb49582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0ddfd85b3ccce6455add4f15987f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b45b4cb6969527652a390b6b5bd04a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513856ca236ce6ae43903af8b0375b43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96e2d4182064eaf3a033bfbadda8d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77578fe9fb22444f4ac9cbc5801d36c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa02484c7c97e198b0566b8864df6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f4e103be182e7ce1156fa089669db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7363e49d0469e1d7c7336d9087154d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18e55d69d753c56c7a9ef520daed7c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2420aad0e555eba4b6cb3a2d9e65d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52741bbe23439e6a9ac09c45f24d2b72593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9829506e9f0b935b60e8fd3ccb52d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db991bde231c05682b7ecf5d00bd961595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff61642800084583b753fb6ef3c93ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861f3e72cf690264de30fb531e04aed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d95b4b313ffac8cbc0f58cb5dda93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882a6e05dd77eb16c74bf91fec32bc7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425b2b50479598793a19c13e60e5e0a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bf8c1631701f92e14c4f49df61c00601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88356d3c9f1d7db38ae3ed972bd0bf42602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995f50704ae4b4236640326cee5aa0f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd5143dc083f4aad7c72f50ff889c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c868314da4b98e155fe2a73f2bc4b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06873b5415a79c5711219d4e0826e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc52b26561f6b6aae72363a3e1bda38607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9b0fd639ef4213371414d04a068c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3ee0f04865eae2d597117aa9b5204609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b98af0f42915de99bc261e62089af5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf80bc0c79c9daf6399fd9a783d87d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729fe782c6c5c71e86b0f6823c0f642612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706916c208c7193d023d5dc318d6347613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19d2ac60ba66b7ca8074ba719f7eef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c122c5087368cb3671d1ad76e8387c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2172c8bfe0d8291156c75c50906e64f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b59ed2041481ee27b0bb04258be1e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ef34fd50027086b228380ca1fbbd3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff42d25a2a91d7eb0f750ca8d07ff56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a230c8aabb019378640ec982a49eed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48395f76dc2a1ee3d390b015cc28708621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d179bee3e4dfef8e42d4a9cc7dac26622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4adc5ca7cd2db27ccc0508c79a5bd5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e98c29c4e4d4f38336308b5edb399f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d77afeebd67141b09eca4006e58b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedf75f6c86cc45b54629840031469d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b38a5273715df5f0d13bbf02371505627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d78cb53a6d2081ce182b70d027f132628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592b9cfbd2be174b7dc7f30c7ae48fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb5c777ccbaff9fe622f8bd1394730630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45717aca8a7f7966159778a2e32250631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5164ca641873a25d840586fde44a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116db284e40899b286257bb2390e190a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c61a96615a2e55ed3b0d8410f79ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cff7a822a7acb9794067701ce7c2d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fb32fc7d0f8f4c0b95451f606cfb5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ed074c33b78a77ce2e8bd1e87861d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e1d11be6386c8d0b309635c3849ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c21ee1aba6c720b20c350feea4709639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b5ddae302133a664852b4385fa7a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f2583b3a5dbcba3d7a672e46d0f8e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9910ee3e2ae2ac01923fe025b1504642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70349fe996cd0745d13ad88da6472b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac525fa7257663c1afff3f7c01efe2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8047828e3f3512a473e1433207a9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed061bc881f9f1bb2f6ff956c48fac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390eef6c61043c4151925d1cac2cf067647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daf29f34faee59ce808f229c498303648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cfd376ace6486ca928b19bb66980d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba72b730d070c149398daa15d303cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c9df9a5a737370dd2c88a83e689d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272ea548a4edf501d5fb5cae0067df2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f06abd370bfe40ff8f747bbe4477c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38f3c2262ab8eb41c3a37b1c5bfb39654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727ae661b28f8551d1f9516ae885770655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1af9653392e8a0a548ee0d5c7ecb14656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d750175d6e86b2f7d23ecec62ffc9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090100e7e1ac8253d08577110a0ddee5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da17bad8152a248767a6a68c2a7de9b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811aa2ea6bc7b3500a7af99c6a3d9196660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc279d900aa8d39f0d1ffb1c0f40b4e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182fc3c7a0ead083aa5fac11d25705b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d578a2fb029baf1679062e5d8ba5e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b61c804fe1640a7863f056f39590b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d0c9d45debddecce8213b0030888f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcc4b442b0cffe75a0b9bd02f36654666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d757e937a84f4c77971d35ca2136910667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f814509baec0f36756574328f30e395668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e09d5260e68c633baa1a7d5bb4f5a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7d9ce372ad68825957eceb1bed1fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc004a578cab1093a27eb21b06316084671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f61dfc794f1e470360250af000e10f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0e1b1b0d984113f16f57223e3078f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fbac1f075f193203aaa29dfb4bfee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7723c4395df16f5025544b2a30cc3ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc282cfbdcf4d8ffafae680cf1b280f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a346d5dbeee7da04f3b39d5a8275f0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac9cedb36320df4d7e19c567061fa8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c032b954ef8200341535b98d4db96679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519b7f72cd6799ac6a39a9c129ca638680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a2c8a4a7b85de00f71f64c9860ae7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27207c44e6ab5668711f098ec34715d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f96cb8d4d0f9c2e94e19030bc364a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92d2cc7fe01d7288fd51c14f1d3967684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ad2f0eb66c9539e48f93fc4feb38b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb41e9d8defb881470dfd5a538cbe6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972de69ad42ea2bfa10e549bc3e2e119687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbdd16b4a02d63b8d88d46d031e8b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab6974026661f5bd76a548c1e6183f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3af4228b9af6cdfa8093d2b64820dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f147c81aac3b689c6cbf9204395f45691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ee1909edbe2bb283b1171493ab9a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3918af1f14dab73bc2b09a029cb24693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef342863e83545083f3e0c93557d5dd3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c548496144968ac76cb596dbcd86cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602ea11a0878671f46ffa1846d4f16e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e4b22ea0ca875d62062b2cb6dfe48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d3273b536be235e445ca7ed46ecf5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162df8a2fd482724d70cbc042cf4a2f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32ae92926e8231c26f84851b729cb1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bbf795dc0587d6de5f4b9fe365608701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a68e4691b62c407a05969489373398702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e631f5ace4b249018039a289dba51703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48e31aaef086e6188420991544364c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb005baf54d76c06be03be7dff38015705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904e7920af7c7be36fa72a940162971706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72fd2f233701290ffff304548e3506707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31969871ed24038e560ddc24bbb5b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12031f55c27301cafe1110d5d29dc54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cd513f44f1a8b10e47976a3aa5150710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722800833d239724bfeb4d7fbc78f57711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe6a802cc66c03da46fa6ae4727253712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c86c37d5a8a4809263033039320782713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2da8c0ae4f37c01ad309d31debffe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c35d0f0233ca11b55eaf104bdc257715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d0b484218b397a9bf46b1584864cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ff2e502fcc7db8db60b5caff703a1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980dbd0456779c01db843e552f66a4f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2855c8cab272d7d7b4908cd8cc72a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d323ff835f2b075cfbf2e662d6b3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5640201efe44a4a14f43b4da2f0df4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6b6bf98a8a8f2b82995c21ee7d657722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9170906816a0456e48518b6f677b24723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8303f84b1bebd621412ecc35004d93724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb541d3a5c80da6888105d5dbaaef0e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053c29d661cbb7e9cd72dad4582613f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971e5a9bc61cccdb2da4af3b2360790727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f122102f4069e3fe816693763d2e05728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26bb6c239cfe7f9df5f2a6910ec3ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bd219232078fe6e02ffc409dbbd39730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03497e6edaea0c90da3fea51fedf4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b91181d0971b5eb6c7fed4994de24732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ec9669c6cc20ebddc0f62f94a66a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0bdb98437243ea5c41ea7181df4f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08a5f51dd2120e2f3f6ceb4b953875735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685713cd777cf8faf6408afbe5402024736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dafd4e5e282d23bd6c3d2307b387d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f378c229e09ab5638415e58b605910738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe11da2cba6dbe047882ecb6fac258739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5c6fe94beb1ee0a762b34dc00da75740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acc85ae5ed671d5d0aa7ed5af88466741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c28e2e4bc394d4075953b36c7a575c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c697e5aab481714ee1c8ac8ccceb9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3f51b2253a70b74a202cfae271c57744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82912f5dc28965013eeac677a52fb5eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd93928da203b92fb33f0ea6aaf151746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbb93628144b1e8125d8d9f735584e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8b27ef4a1ca1c26772476214f7737748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ca4fbb3ac4e2935a36ac1e6693608749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558daa05ed174774ee15de99779cc67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae87d832c3e1089f28280151af6f510751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d7b474a78772fa35119f02ce255b0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9d929ebf24e6e828cca0fb9f7955b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99351dbcc182575819a2e014048d4171754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e8e34ed100ee42718b1227f41d386755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcccd6be2c8d4bb042f904d370606b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bf2649d2aa9e78ee18a1e75a78f97757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e9214e3cdcb2d711df67ac8658cad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7465ff0a4e17c3bcf536c3493e669759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dea6658beaec27e800f981d0c3baf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677ee4da9f9f46c7efc58574ad691342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0cc9d50425c44852e6d9a9f2f82573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cd555b1ad841621b628f83abfa0004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59490d9e9e3776a1bb31216d3d355b3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42330f695651080e62529c7dff3d5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387da8a3ef8328797d91ed46d926c307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76c6f1072eea17d99e5c3eb2f062da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d8867e11a6dbe7177e15190fd9c539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3939d42ac85578590807455cc0ed71510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad3e8ed811145905f15ec20b25090811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839dcc036359f746945580427d0bf9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc270584fbda4786dd98fd6a4a60722f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bc28c53191322246145583d74064714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020906e2f5c203f8fb2c43bc57c909215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16977867e40306feaba5f3b147c20216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856abcd6f240738021221ca91b02fe9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5897bec9b78ed248acdda089eb4332e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07872a9451e9b00a849118124ab28919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35e79c61451e8c3db9dc9cce597b8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dde774d0f5e80f958ae778fbac70f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dbb4b303a4a5aeb821d3f881064f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f842c39d626c6d75d0ca3d4ce1c0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6946453dd2a88046f856b3a06cf6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8016319dc961fe7b2ba61bfd24c52b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c997b0f269372be5677a6675af68e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c53c140bb9b9ff9b12f87c31516f5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786e98a80a0003ecafe3db3bb67e76f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908ef764a42a92d1b8ecf2ebf7d86bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4468285b6db06f6cd855c8979781b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaeb11bdaef6eb267845d06db8eb6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027320c2bb813ef92b4ff01e205e1e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644f900d6dce9f8066661b4bb4ae5a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e96321087aede89e100d78e238d26334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b597e4ca04f5445c60e5c894dab59f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5b8528ac4ff3103d3434d4b96b91236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05d3a96d92acb7c7d48da446c0cd8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052fad8f0b092617c6ef5c5634acc5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd27bbb3bb21e164d273571f6d804d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266532fed1480d9608f8c1cd034e3e6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7513d6de64ccea3f619599758db9c7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8989c432496145fda460b50308d0b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab862ec7ee1cd1e1c6508f4501589b2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625c1bb2e9473d5ee556ed233ab42b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b19b8558e489f84ac7c7c5a0151dba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b96e378d61bd1a12d924284b11497346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28cc750e230b4483a43add695031f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bbd42f7d923247b2a15c96f6a748d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae93b6a317e3012256db0a677a742149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b192ed497843cb8c59fc624d9a5188050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14727acfd13e2ad27fc5b410d7674dd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1413b158853e177ba2de076af7e64752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f188d06f988b5257820e0e7c1ec59753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b8f08e01030695dff022081e0282e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee9e3996ed5a7db9eb53cef3ab31b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c81cbd9a02a8ca44deb41dc27b04756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdbd0c2c2e19e37dec85e631b2559e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8023091838fae2a0c9c11c14dc8aa9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ab964e5402a6635f043649b2738be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3754c90158dab25eb680106e2034a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b2e073ca7eee7507ae86ff0b5741261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42681ba50b1df6549c9b487d84ff3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6679469f0fa6ff2dadecff5e4d49663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720eb555c42f4aa9324e016067d34e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f0038064647f77a8df4108d388a1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcd94069f7ee9d7d8b8cb560a70dbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23588bd3283726a3986d2a3f46f878267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5737c198d5258d26246944e60b2fd2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c4952c5417560616561a51ed7375369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5c93cf27950927f6176e47672a73070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f383a83386e3cef4bdb2a010e5060e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490809d44eb7f0540c66d1178b98370272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730a246823c99d4a28bbf81d997cb8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442763473968000e3989f28dd93bfc3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dfdd4d4b96d44f7fb71a83604d05e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9491a122f72a49a87cea4e2ed065376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb156047ff58da41f9caf82c07d7f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4df2237c59dd8bbdaff06b5232f2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2edb9dbc333c95bdce3185c8333df979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fba8b20e6aa072faebb6eada1a42e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa8698aeb6488faea21345ab8ce06981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618599440ff9538bde431cefcdf099382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf9562145a5967c5b98757f30b2a5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285a79fd7e7bef5712d5ebe798ebe0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4d9b562d4506bdffb5c4ae5940e9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaf39152fb70f013232c92e547f72986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b5f63e5a11d83b8acaa0556800cdd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d4322cd29bf2ffead5e08fa355c4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4aa645f190a358ab57e1aba1a192889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a277104e0cd52048af7d9829f285d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fec5c300c0d5b1b53db2eed6e5ad9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e518b56260c6d12f4d35e8af07f5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e110dbc30744a542fe7999db8cf083193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e5182f20864cc1ef9bdffc7c27dc494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a23c20ef58c1e9c05352122b4ce7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a1e719ac2483f0377d1e7148cd3af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af453d175e4911176d70b114af2ceaa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2daa196919e43e21b22511ecca768a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf7ff242e15a04c7166529f548f33f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e368a793ff8a04fc4f7d0414163c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf22161e35379f9e82e9d1312127e6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cca0e907e31c910b951dfe73f83e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f17f272d2f334f8844f87f58589df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c086d0a76000ef1b3190aeef42954104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62c651e5623e9e564a7430f66c131a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69d1770271428020646b127aa31ed0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e45ea8dff13f3e0f6a1d5409d2597e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bda1ee4df0e9677c8cfcf99a65a59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7ffee655883741136af7030cf9efa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a13e988eea173135fc94a7b79ecb25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b335591d9277afff6c0cb21b5288632111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9459bb486eff3085f7dcbe3ad4410112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367a94e46489bb15214b83b29ca0bc4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f34cb185eae5c3531a68d986b689e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef36dabce7d16d894d445b33f110b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58f113fe1eea414abed3fc4f36c7e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a54ee51300b227e37708e44f88820117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98de8f80410d8e2b28e1029a6e2dd7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be207868a965b3a6af1f0d3fbce0d4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cb40772e43dcb391348f5a46befe3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ce27c9fe40d865fbcc14c3b4f2e5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa751fa4da8089b2df6defce61bc761a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21842e014c42d062e7f7c77be1c78f05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c58db8f92c8919384505eea042236124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec82342e02d35ba528ff33d000000f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79b8d28b553938590c123b17d9a07e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d327a41c3d0966f21c8eaa580e2ab7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c562751f23d104b128772efe4fe056b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461511c2b484b5f16d3d68a5b090584129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c704c364d46749d268d6f517dc3a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613eba322c77d62e01ff0616b92f43e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e41ec3041814b51527223b34003bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbb900a4396747ad6d380c37449b35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0017da275842dca6db58b2b06decd26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a189121c26df29777be37e63b5453135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4e53ffe6eb80d43773e0726964d9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3496e516dcac52d98f8f4b686c248c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c871c309973ea8a8429bd9cb49f5b9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504008b6e3a703e9afa8eff80e9f4cbf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f18e520862edaa591e4e4133dd594140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba51873e96442dcdc6862df35f6b05d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad313ad32243e371e69363391990c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7a26a82e185f9c68169fb0c38bfc1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f99711c747a27aae8e25fc2ee669e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5d06e4816ac18e786a34441906d2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23fc2b894435c18121178e9c737d27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a099517bbfb9611d397a6dad4291aa7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84800d2cf8635beebaf95e834ac74a24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b7a1eb0df51810450b3e17f3b0dd4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e093ee769b41c5af03dd0adfdbd2868150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2122d680c9285d3e02e4fcc42a79b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dddc11ef9d0bd4102873841b9d0de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce175be4a56e1bf5917320f7d517015153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e2c232892d57244a3300665e23da3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792017ef316f4fc225964a91285c410155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa702da20b5ae91712f0caa1daa1f96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcb43b98dbbf45beaf78890d2f9a86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b9b6c2fef20fc70424a0fce33e450158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121c56bb537bd7032a74b8f9a139b0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fe990b1ccb259815ca0f5bebc4396160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd172e169667cc4744f3df5470bdb3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8991008ec99e8803f035c90417da21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b3fad3f118f1631a0448abf4f9f66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6476c6500c998d4c6d511c207dd88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a53b5d627d931f5a972a733b5d3254165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f26cac996936bef84775815cc42da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90c5834c16c2efd6389736e3d7fc66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903c889b76068f4c99debeecdbb1ee8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6fe77cbe39ffb6a568e00e1075777169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b682802c905825831dc9a051b617b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f148cca12744f3871afd00c110bbdf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a0d46b65474d7fb2ff3803a80b1fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e16d2b4c8650fe856db9c7725fdb1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb519ea64223465f48ba6860621aed8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fed1f03368b06b74b59c125573e01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddba71f29127e8388a9956418dbccc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7409fbf4c7a62d1fd575f75c2c82988177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898065868450aa9b152df1b52084e16f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9dd1fb3ca2367470fb3587ef3c444179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c257cfd3fb9271b1b1720ecbc5085b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14048be9bf545b6acd8f8196176896181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fd0a9701ad1e6cc1b818eee159491182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a0be5770dedcde3fd9eeaf9768659183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ab52fed869e03a34bb4ed56973668184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f15e7461ff9f89e22ff2858d6e780d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2508694fcc7bb365214685303e0dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af42d4661f464ccb5f41ea9717b37b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e305fc617bd593d7dd35e67b5427c0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795064c334916d22bd19e84b1506861b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46604d328ba49cea1ce8886f8715d69d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b79713561a36cf6d9d3f41434a98b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2ccec5fbaa027d7272725a728a06e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0745f57f79cf0b5494ab095748482193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c50fe20d7bc9b82eaf8723350488ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c5a3302860eafcd26c6d137d7b260195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4715da9f4072ae57f9056a134e8f593196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0752a03b5b402c1bb01584b991dad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b722ca643b47a673b5c3e34c8db905198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0c5451feeb08dd747cf3c75b77679199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92d8857be235eca4ff558589eb63bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf088ee54b9d1d3c82e8c0b1e56f1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b889918355024ae4cad1b80f9e6a50a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51121784058f35cb008c56a5ce95c33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a63c9610bb6cf96404801c92fc2a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6668008a12f4045ad85426360fe7e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f31fa1f2a53f2b6e3de92e52eefc47206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c891ed550586ca957a8ccc75f42eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9cfb350b72f8e3cf06ec346649ec1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef87a951fd076d180b6fc8a98562a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30dd813e12cb22afd90359a7601bc6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97590f03ee023a281049204b9669903c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10259a2c04dea11d515265f1f589a52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134266e2037b1d458b31b28f22a524b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda17e461c8ad4093d0cd5f3cdd2599c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a53539a0e159d0dff1f938c4ec2746215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371d4275e213e54535a7772ed3fa62c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de477e4c629cc676c6395e819295b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821814d7b8f6e9504cea8a48ff32d732218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d274b0728d8098f1d37ebaf44da841219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c4b5e47ee7d8285ec606416ae17e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e0f2388b22bd6f8f0ffb1c28fd54a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1f918df9381a6786acd0a0c84e144222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f49a2749287e40ea899d8894e6a34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eeb55dc3cfac27adbf01c72570adb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8ba3b6d20f8510124082a78f9edb8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b2dc32963af099dffea7bbe36abeb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d999bd6ea968f14b384cd5eb03d0bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9c6a77b4f7c3e89b70cdf0b74abe3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6117c6d59119194862a8af82c36c687229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d184c67acaff9e6f6cfb8225a6d1583230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267b87142179b2efc7629ecc54e3969231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33232a327812350bb9b6ceb49bba61e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11f50020f7ab66d01cf68597cffba5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15885c53d565e20b95e119eca49615234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d9913b97a458b502b0032e2ef647e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0992ebe317833bb5a2f53119dea2db2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75376e5e4a90062ae629f32149101ce4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77034842b69140157909573c5fb92eb0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295a9a04590679d52a7ff8fff49d488239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf914c4cf149f9cbf9ce862412f6d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57f9ac47b59371123dd686f3592aae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cea239b52638f16ecd49baf280617242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227f92713f1279b43a8482eb7f20e82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f2b9ea371574be53a0683b93f7647244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58371a7e2daabfb1c2a279992bcb6b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a006b3a40d04631d1fe72b211f80b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6082b1e0428d0c691bff789f096a51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12ee3b3e67e027b8f5c482af7b2d31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd5c584e4981f715574ffe8283e94d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1586c315bbe27b0877548c11f2b704c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915c62cc991989399b911d538d8dcc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce444bceb2a341b86e91d228bfa3b713252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94aeb191ad7b478cffe3e8958405172253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cf0fff2bbefed316b71c745c3be9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d13b988c16c02f8bdaadd7bbeaf0dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ffc0e93c99ec409edaf68d0d044b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce31a34b9ecf4b9c5eab675da54fe7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649e370e90daf997d91a49c67e391e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755b7eab3510205d37297d7bce3557a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd93d9505f300d79e08c42e172b7624260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eeb1f60b10a196c6efce591af401cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857086abe9be7adc05f23c730f62444262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b79113c837a7c8ad3e5da946022fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bc06395979ad3012b62d6d047cb55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3aa735caa51ab209492e79a4fbd86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08336d8c7d51f1c811fb8285e06e79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6e4f8d0ccfefec474aeb2371c6c92267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b36c8b0bbb293c0db8181613d515c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dd01e23f6cf43ce8c91915051bf29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e941ea5f963ea7ee8b0a15d9a79c74c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2d7d2a63ab4505dd2e584e05a668b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184051c97433c9175dbdc0d767b54a62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368901790bf8860ab219527e8733f3c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e61e37a9b01e2c79d7b546fcba57e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3172ce59e38d5b6c22846bcd50657275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fdd7b6f139d365a8191f176d4240c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689860cfc6d1980f6236a91baaee2bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422a81e2502b9d8e0a79c927f4be269278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896cf61bf77cbc0589cf374cdedd2fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd8eeabd61ca5ff2a4cdf373152ade280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c09b6cf3da4391439b3dfdc25e501281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a2bcef76b0e817d5b0db9f022fdf7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ab8971782dcb4face96b1349632d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdf2641b0cf3c4f964bd5c38fd6171284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b9a4ac1639c634317af5a0f4cc6b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74164d594f1c4aeb3f41a735427f6d2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cecaa88d773a2e3a997c0e22bda39a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa05fd341946429e37424e0210a9a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402621ae91da32e7352fe9b56c3484e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5660a134765c2f99517c2850e88cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91494eb5cc3511d5d68d9e88d667f922291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b84cb6ac26a164e494d5e8c3439999292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d9e4729caf32873df95800455c697293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cb888216a5e19d4170b676f38f7fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f53cac9656b283d3f43df1a9e0f2e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679ee5f7431d46069283d633c2f8b98296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717ef877bab54ef3dc368802467c265297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178a05656a136bdf64ccaf9f774db58298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c4c3eb3769688c2b75aa2950e7814299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3932bd5450c167d378a3defee26329300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc153f876e391b4c23af856137b38df8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baf5940094ed623ff2643bcad42e82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6428811f2c047a78532ba6b966be14303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c5d5526a8f1ddd207448be18d58d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cb36f1fd16f5504ffcdb43d610371305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac63b9e696ab79142278ecd1cdb14e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fab518482182c4febd2a63b709937307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25b57f60c209d5cf07e0b04d823c3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60060d63b27f9e2de986d79c10d37f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99f30afe33bf2f7a010eca9ef669ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c5ed15c58321221df95658a1cca04311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e826c1482fc012100fd6c6cf375474e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aac49fa400d8c770f8bd3a09f54f14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820db07daca208212304b1f7cd70368314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed7bd60aeda0d8e2630f8e753213e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd95cc84d892416079fb6ee2ca8cc69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a2c03ad67c832b4192857d510d9a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ede4eaedfd25937b64a3a1295e9dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccc778d22a53bfa4d63a5c4eb1f097319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968a2413efe3db133cec831c63b0c9b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b5d692483215a77d86c421ed43854321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805d387255c51edc5845f6d2ba93337322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932550de03ed4e2a2bf2cc12c75274e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346f4aef3965bc4f9d66c5e6363cc35324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55640ff12e7a88217686c3971d2f48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13457a899c8287842230fe4457b20e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d15d9e3722091c8b49bc65b0acca63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015403eafd4d5c6bd41b01189f614156328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8227de148ee59a01d246192047ff5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f558e0e7fa105237a1042a624be198330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1029797e2c15160e614af0b61f32f6b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa0f98ac71badec1a3ce35d26d1863332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5b088a4131d70af99cfafc1ff6194333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed9699f99d6dec18edc4d1527869be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b388a5a7b03633847cc64097065556335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cc268f54c2a95e9268449a04770fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec051083759857226452958f1874a79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e73b8e8037cb69aa2221d041ed65a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8bdcd64e93c548e10c55428a2c30d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9554631379de63b556d0dd14e781c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ce6c8e872a0369f12889c3096e929341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae565c1a8f9390d0189690c7fdb8922d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18527ad69b3939a117537df86e6e4d9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f1c89038f0c30304c697857f7ba2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee81752bb3e004241e3ad87860f3cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaa937ec57e07486ddbe2d5d5fe33a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b9e048679d47fef4a9f95c6b7056a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14400e5f51f6a2849a024b73a1fe8a9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61169060ea79ff1e16f55cdcd645c656349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4455f62105e0f26c210f528298234350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635c1e88d3ed137d03b2a5bd270f36c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3099a28aff3d92cb0fc8904cc9f25e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216d4a31c67fb7d1ff3daa78d2a8717353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e03ff97f6522a4382178f68004f229354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4820d78345845af5b1ce5fbe470722355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433c1540bfc43dd9f128cf02de89da3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abba230eb8754f8579d6aec013c831357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecc39ee5908bf63b0e6ec3711d359f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cb5da6568e5ffc521ee4041bec311359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956006aee9eaca4d61045b84fba8ee73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8643447efe4737665096497d44a24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e420b513418627efa93bc3ed636291362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f920524c5bd7f41fe45808593d389ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b942238fe286de177d8ede4e6b03cb0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be2f0c772cb41a8112ed49bd8e6ba0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1ee0845241c0e0fb245d1cd5b9a73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ac2f45ecdeff1c642950a99fdc9c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3da13bab3b7ac5e42a880e49a72831368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e07eae38dd4607c4007730b5758ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56997aff3c6efb12af94e32a693b955f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7587548f186673877ea6c40f55e3a91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf00d0e32d214bcdddc79ba7ea80dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36632345007bc985a1c31fde1ee14436373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f341a540595525f804ecb70e57b7e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b884c2a336801bf54ce67a615c53f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428567ee17283d86794d867ae77a930376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18098b9323cc0cbe2ed19f95f6e407377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a856c0218d10252184e2b8b2dbf7c1f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1347b12a06e1e4865f82de300ecaa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a08e347d12ae1a71aa8dfff7ed2dea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5a5873aa74974463b20d18537aa90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895c2fa6896d3a6fba4b8508d06b79c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82ed15ddc8db007a7ef27e41ccf702383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6bbcd2463430056c4c49007a61f3a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a86130d2558ef586739754fee26c19385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de12e06852c212328bfe76fba28cfad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050007973a4b16212db38f3ffd5cfc0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f785da92b649a233ec363139e45a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7186020a46595a310631cf0ecaccc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f503a1652a89a219c7b08cd811b8b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2633fc2540c0c2805e789a92d7e94391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb913b98660c33386bf5e621572e5f56392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc8a765e5f37eaf8b6a61f480bd1ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749f778969c694812b0e4453972619a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9390bddc24a0920f5587c5e3babd1fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424411048834a1cfc6e3ff45e714434396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13cfae6ffcc6a1181b85eccdcc0442397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20076be3136c3cb6d95e035c9f81e6dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80d4dbdfb482e55bd8b828f61301b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931b808545749eed487ad0a2e0ade29400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aba2acefa2418b12af5371e5ce586401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28414f5b95fb6e46002a9123db4d87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e207852d7b6f723a471c272413c82403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450dd12e7422914e42f018a0a3f7bd1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cb2f8e39438fee21fe2616a90a6b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c3427a43e358f1f5252af98291723406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9505d59679bcd6054b3598c5e47bc9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06544cf15f08820599f023c1bf59c0b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e1c0465da72bdd0cb686df749ad5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6df1bf121a2240e20fc48ce159838410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269f1647bd9dcd81de898cf7b14ac82411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9444705135cb3fcbaf8d5fb64e8e965412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53bcb95c94ee67b5cd4fef05a41233413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a059e3f9c0345f6a20859c171a7f01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b740b01c2659eca68d8a2a7e9d2ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68574c2f6fa85b9664cd7dfaf2554031416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e5e020259abf71198033720548b80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0880fedef575ad86fe6dedc9583f94e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a8d1f585d9940ee67b93ed93353ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac75d7e291876b91f9489e463be467420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12210b686c139b732d6be0b9367e5e44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0ee8df3734330bc2641b42e2b3153422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e61004f3742fc5a6ea1aefd173042423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4329d8d332ea51b76be1c19481a5a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be63d64fdde3564f92e8cccc5d8bfd3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8b63c35200192552d07ba5c6595ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe8bc6bbf26f0a52ed0cd8d61be4ca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08269a61846aef692b8b6e74ec6a5d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa9042ecc0dd181043d5cf11029385429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87aa9b91fa00923469078298fc2fa3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcb2c4f4956d2e253af96152717c72431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222f30e91e9f4854ef32b71e2462690432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4abfbec48a1337e71aec993158737433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0051c4933a9631b902e7d63dbd5c1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6a0496ccfd8b72ed7c4c7e8328020435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35168979a5bab03a7637a8af322de213436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19479cdf17651d8fdd0392f22569d4f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4316bce1188c37bab9c5f48846931f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64469162e1e804630e3d574694c47494439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0628da66f656a9769b829dab751897440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b43fa8994d0180c88add3f9296a1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a11cc3b487567a983aee1123d18b8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3881ede7b0f0724d8331b5780d69b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13377d7c39f6605b547b309a60ae48b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d272e428b146cc9362a709af24f360445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b52579936fc08c4275e6798f6462a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e1584e61da2c6a0f8551aee496142447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f46bddfb18cb84c0ab49270862868448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd460ed7c8da617f677caa5b8c4e6b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f029af535e0c3279d3ce23cf59b3c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e87a5879a3e086ec164ae00da012f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84215546f91813d28a7ec58113964b60452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf754d08d9781bf57e26ee655df02fec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0702f2342ca7b96bac8872f26b2a1cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b029666e56d2a5b5cc38528daebf828455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d83764e6cc376721961bbaa8cffad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ad1c6d45c2211fdfc44e196b9028e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c64a67f5060084ee383074b0e36739458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209dcea34f6b917b9a7b8a3d956ab93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077d9de186f647c0ba9274c69af9710460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4effe473230b50b5d5b22f632ee2f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03b76bd9022297bccbf4fb8ca27b23462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b177bc01169c78e4b805a6d9274d896463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4ca9dbac2c8eee3d0540b28b357df464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08bb1634ea98d1e8f1e1e8a503b958465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59632da043aa02126f39a1061969f428466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d352b6d4a766f538f822f460c327e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a44d2d2285de0a4fca3e97cf13d51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fe6fbe16f36cbcb8dfea6881343e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b54a232b55ea28f358852c7b05ae01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac33813551cac088fefcac467b8ac0b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a238e0bd2c51f8dca2bd8a0587f5d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b828bf99acc7b0dc8a71d80fa95b79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8373b0cd2c668e71482bd06b5d78b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bbd3cf2b3eb1b2a98d10d129f9724475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598d7c44a1bccbbae1325f833178dc3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce04cd143bf4f2e5e3d70b7493084f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d988f1f9e9cd29b79e37914874ece2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf9637b4d5c22504fb5714ae863c34479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fb11877b2a37740bad96c04dc3e5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeac9e900abecc5c6d05c5627c9275481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c40a14f80d4bd073155e3e266859fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa5238249fab01584f78eca7ddfcca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e595084b66297f00d143e4c699f22d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ed0d7d94265ca6136a8366b749d82485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3a6631b63fcacd43f5138431e00c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7eebebe9a3c5e458b4b4681726d6f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4672d6b5612fa097ddf497971ed6266488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd5a6d39936ef2180cde9b403c0cd3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c4a614a8216dbc97c001dd6127094490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88b73be1b847e61317be4eaf6a6221491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a81fcf876e180ae13196e1667e779492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05746221e01e1723bbeec842aee73b2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7af89c1cf554dd17c7ae1d044ed2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d05e714322705c58d412d50d15b69495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2355d73bcbcfa23794c688da1cd2c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5846e0a015a7408c8bedba09ac0663497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ef86664db673cddcb90f368b61c3b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2b628ef82dbaf62b64b6959aa4968499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ba45ed7c04a6754f55dbf6cb07596500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d5d68b868c0082d1d8974765187b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55100acd7a802c83fe0fd08ad23a06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f260d0c0f15c7c24654ec0022301a9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d450ed66e1bcea538867d77b48030504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dd09d6f78fe54b94eac8dfa87a870505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ed03f86b3cbe7c9c754e815553b2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074867ee8613da117e94ca5846b23c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26f89ef271de0561d1a99fcd7e8ae6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b249016d09889f91f09d9dbf15c7a9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bba6a0d0387b14413ad2016bb3c96510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd51c64519202162196c5e261a707eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18680fca4826173fc729937ec268cf5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c71f167699f4b1a64cd3edab61403f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e5f17c940737a049d94b1f435ee46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9ce5d05aac8bd97bc45297ef783e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe71ea775805e46a31330ac7e993fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244416ace821ac814bd2ea9f950341de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac76334f7cb2c9bef08bc0c3fb6c31518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72259b2f8f7a2466f0613a21707c19519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91975ff5ac64a37be4fac4d4fabe04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b137671581e679785b5ad3f0eac5f62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da652b542e7425b00a80d3603d942581522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98933e163be38fdab8ab271e2fb2468523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acae926632e7e30c40c5bc55b72d941524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1ad71fab624eb94415f0593e1b972525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a79eba01b5834a698941549f6bdf8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640774fe077add7a2368d83fb6b4ce1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dd5627624d730a4838336cf902b69528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eb5663d64ccd5758e5d2de511ce4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa98ea4166591e213180f0e16f656c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb19ff246d6e4fe1594d86b4cd52ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad547c4d42dbe419840508b210682b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f870eb267f736cf801bfcd7ef0d14533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099aa57790a1a80627e97c837ba8fbb3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd93e844e1dca8330229daf6091c25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b73d6e0c57003db43fe63e945ead5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63973e11a13eebca8cd4ac30082a9d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0d9fc1d4c6049cd10bc8ec159e7ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0b1e963b74817393adbbdc97fe198539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e985e4355857f4245875105e4974cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8ef43e5628f857267eeec72aaf0a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14804816db3551479f7cce91988783fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825f2b4ff48b85556a3713547a8a4d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0e032280cf9b3c6831548b5a1b4ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9e9f44ad339e4ee63c22669e8b6ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bc3d837687b82969bd5805c035acc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265a97ffadc739d66d739abc3897899547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad58e89e797a0447a8a032f15b0695548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550c7d49e7cb793eeba9ddaf3a53835549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068f4b3048bd2d489bfc9d4a50ed693550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6269f4e757f91d0af77484f3a64a8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99126434a280a914158b08a0d57610e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c63ceae35fd16611e9d96bfd7aacc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91540aa5d09029089c39114cb18dac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeb2e5b0db8c2333437d733eda3c0f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632f71341b0dfdf1545bef78bba9361556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875376f36f30e259f9542ced02275904557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202c750d538f48748590323718c160a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc76f0df6297ab32705dff4db9da53559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05976de71b65ecfb3e560bc15c4c89ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c597f86c2d29f199103704a40fd20f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e05b5d27c42973d3c2ceb3dd7e6a80562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688611b0fb1d9b10646aabd5908e3a30563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dbe7ac73d4ab23a7ad1d1f52c4b4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72f8eef3fb612d4f7159d03f2a15b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead5dfb2aa2948a2b46d92bcdf08585566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d58760312d1d6001149f19e5c891a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd59c1b8aaa86c43672f675f5c66517568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d690ca241f76706086cc0b122ee35ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd6d5a2b3bf4343475dd31ed7a3049570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34274480c1fa8b1ff9729a71a07c635571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6ca816d9047bb9e162170627345b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8318d07a41f63ddc7ebb11958d240573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f39d4a0f4160807a164f59c10e2e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cca2847d546be311495b6d3a2272c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb167548686536becbf41c13db84a3bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a8017b9a2264d3df86579ccc19717577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419f00338521f6c2ad2d2bf5b9d9e35578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9192fb610ff52a9e795e724ccff16579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5179c2306b34cf1814bdb73eca25c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08543de6b3d676988af6034f62827b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749feb0e1fe1330854ee0d014c3412ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66aa4e4b699561cd13e75abb86acc1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb4610d10dbeebd82af7d2a45c1ca5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca889522bdf2180adcae4858a131b8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde3430416ee897476908b809533c61586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761697ca77acc8477cd6d306a47b9a5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2eec0308ef4641b3033b10db6cb78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e5dda6624f10098b3c8eb2d5502a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06503b32e4065cd175bc0247e5cb0a9b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc450b089164290b81b64a18643633591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6198820a8ab8be3799e48cedde542b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea4e445a4822aadbee98a56e9b0801593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd77e2deeb957dc9f2915883e887ac4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f808fe94a5ff9afb8b57bec5e6ed6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d77964154a816b5308d75e66ee8ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165a8fc1599f8c8d00d16dc06320935597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cbc067b69fc9613c438adb2050378598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c11cdc0b70313600e837f5994d5a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd80614b5d975a070fbc6dcdb8e4e1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3ed2ed31c1c488701ce064430cd87601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db822b4bd607cb7bfe6229390120ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935c22260e96a74ebcb15fc3b5a1000603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aeaa800638c7526dea2d8dc91cb28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366996c925dec5e08eae2fba164ca003605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5f080b0136e2b3da441e5811e75b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e387aa88e8bdc32c5bbce46e9249fe2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dd2a326963b8c16cbf0df47533734608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5d90b0a73abd882c2aa2630053f92609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f36478eb128cd99db2af6c16d266f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e1d410169128c594a655711da83fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbc6a9595af307c83ebdb9d44c7c70612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c46177f9e171e25479954934797de7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd244693a87ffba4d39a23889ba1de7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7ac921807a193b8f2c029bf89949b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3f6923e9766337f0ad85ebd801db2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419be8ccc7f1b31468b9495a3fb4f7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985666a7614c9ff401ec8b33fec48b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb553f9d0e84745429c2c395756e5f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d1ca8e48a0f9e8700c5bddb148c68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee16f59647c27c368703119a11c74fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328a6312e1ba9ccabfadffa759c3754622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d01a0c3e004ad79f02a08f2c3350e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21080cfa553e87a48195a2a50ecd2ee1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ee8d2c361c80b58d2eb348e60069c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fe7e96cc1af06d6bf84c2eeb8135c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee157f0185f4cf38686354633832c23d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc2ea36c9d4646f96680c09511dd2f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87777732a1d33fbe19cb6af258d211ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85463838046a47a9e46856da3623c286630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75534e30cf518fc6770886c40a032bc0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd241fcbda7731ec269a3e8030d824c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b6de94b0e23a35d87791ee5fa2908633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53bacbd5551d74736ec9b757f9861c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4754a19f1f9cfff2be90c78689ba9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa9ecf5632dd3ddca9ed7438d64c7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885573402002b058acf58b81abec8de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef253bc83be130f1dfdd1cb55d6d20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3f909a8f2f97576afedeec438cd86639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048ed87403974aa556afbc520b81ade640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8570e2298756477edfeab48bd381d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b252bec5bfcd8fd1422fee2e8456496642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836115895842a49b4ae8be5a6cf20c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8a53e6b2a80932956a3bfb5309134644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e602dc2e36d0e590b635603f949ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617cd31b96874566c4416a2bbbf0ab0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d9bccea1be886a263127dac9ca6fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557666de16cb8f9074140a19b134fa4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717231c68c6235a3d743d7d36b57192649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3c10ecbc9a6f571aeb55efeda9305650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41db44b40fd7caa6d3de651ee67e0f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d563c8ddbf25326e688e184956be3a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba5b5fc41842a906557830dde4aa91653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503a3d456b683590076fa3e6fd47309654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3415e18841ed309affec202b1224a22655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e34fc729fb3e89ffccdc1fcf879d67656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357b6edfc5ac0d74fb28eb147f14a19657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb89807c9aa71660a5227a2cca6c7c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6be80e61fc7a089601d71263654e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ce027a3b8389a2b3f47dc6aff81c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7af5ae980d86aa3c966b7afec5bab5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54928521d26741d804ff850b7d4b7487662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8388f9073cb7e98e14c4accd7d29b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5942fe967ac264911c2acd63f7f739664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fef9d0604bbf7888ec1c30482e510665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbd6dd163725f6f2d07c055cd98792666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e6a2d1e8d2d7d67f32ce051480d13667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31846b5ff4cbdc831d299db74d19de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d3bbfa25cca723fb86c31d0f127ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbb451223b346d88ad760af8c93976670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4fd8fed599c2764cdd5611b504ab7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2f43484b04c62163f42c8724af5c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e71f64ac02537f80b292d56978f47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71a038a74cdfd013f733f6271a928e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaad33c231e4ed6a5dd3d5cb2e511b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea889b5a7e44c967deb3d30753162196676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46deb33cc6fffde69c70041f935ea5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf4d41add9d02e0071b7a7bdb37288678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff863c21b5605608efa03b33c63470679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a19a34a350dbd7c85adcd2b8a4d3d5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20a380e3cf2764ddcef4fdee8d1ff1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c5fea42b0cf709072ccc2db026a4d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338154b22f573c2a24207b22fc9d304c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b0e89b8a3e6b03ec06806e3065775684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bc5962e8c2835e00c4f7472db8aa9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d017670e17a8eb6dcf852ea22ce5ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efa30e605a05fbce4e0ec0af697822687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ac0b36990841dcc27cb73b291563b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba645f9d832c9e73e83caa7d6908317a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f35f2e3b244db47a0ed7cfc4c66b3c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4aebdeefa4e620861aa489f27c9b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3988e59a6b876d0e52338b8fb27bbbc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a77a05f261cd8ad5232af88598d99693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a18aa8fec9cb7d8d7fd9ac25f57fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cec9515165a7a133b24441cd8a71b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f92f91a210cec238808f69a601e4b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07cb7463d332a49b660c35640d91a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f4c8024687c3b74f9320e327eba04698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb287bc26d7f26952cd3101a099707699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69501b8525d4e37bc4ef515b8ed9234700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3af591bc770897107655bd8c46660701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcecc3ad5d89da8cbe677ad4abe478702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10752d75e57073e78ebd82f20e4607b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8462a32636e3960c0823909302c02704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1984918c88a05dacf4b9e4a276a1d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768e91f0f4f0ee1418b8431cd59e07b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a00401818d439084c9f4f6e9a4eae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d71edd6267750424ce7ebd7b0e8948708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb282f7871f18b010cf0e8df1c89ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151e9859a48c26f9fc072be9f95bb60710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65e9bb183f6002cba5f1f8fbe90965711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8a368de1c713452edd11db4561bb4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81cb4c978395f9afb9ea5edf706cb2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340194dec863dcd1dba8dc36711f0e56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3d7d116338417350feb30b13d920a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f58c0bd8abbb9b07796555750df386716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cea9b46c310a690b877f369d9b073717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5c5d35bb021545e6c3dd4ddaf9d15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c9417d4061b8ae4f62c87a24c9a8f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c572bb46e9723c8aec01a2de5cb272720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb7d7986cdfcd7a026fd5a6568f450721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d805d2b2b113bcb175bf3760eea80a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e96edf50835358624c0e68920fe53723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2389c82919201f559624470fc75ed0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39addebbac1fd91ef3301132eab0a571725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb7093d5a18ec25604fe794155c65c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c3e229affc6f2cacb76c90038d975727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda244b83f6aa4fdda7810f75606db37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c13fd19bf8e1232536006484ef55b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664285715b0bace9833b80218cd8b666730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748393efc73e2cd2cd7f27b52f2657b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe0df32b0339a33a3a3d763aba07c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008596b2dedd19e12222ae84dbd50f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0d0d11cb48c5b6cc82acd567007b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63722a79ce9dd1e5d29c94da9ffeae44735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739a93a49695747a9b931d5c2fb619c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a50a09341aed89fddc14b89e13972737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ce8a5cf98d18227e957a60a355702738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d1e3073f0aeaa33dbcfe8402bada3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9db9808e8c58626f1672aded3b5b35740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b813d73f7dea205858b8f088f58785741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183ebdde270422debc5c16371ddb5f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35324fe1a7d6580eff2e0a006da89465743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9ca2c766991673cf43fbd3b255a89744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff0c2a26c457bd971e0798b29e738d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92934ae4166b88970f5204c9409d74c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ead807d5ecb851c6c40e4d84395300747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791850ec65257762d102f0a124af67a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fa4b1442e45d4a8eba66acc8b9208749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeef03dcd2f52f02fe40c388369710750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7d7cf9bc8bc10545be102b48fd31f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df3659ae0bf39507606ead73806d52752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1000fc2a06b7188877c3048b0ff80753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9558e7979a04bb2ee8f335ced11ddc1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea8a15bc62dc94775b726b47c894ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551411b3f6c6f2e84d3dd19b9122fb5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4a9d4f81344141ccac5f1b020630a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341f681a0ee2276be2d68ccebe6e001758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375e87099e67a6b91500193f546bfe0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>