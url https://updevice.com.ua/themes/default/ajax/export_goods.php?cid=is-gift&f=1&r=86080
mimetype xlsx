--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b518af23d3503de30f955b6759549e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebe3e3885778b2dd59422c008421cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11372e739745851558818410d3af233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7172b04c12b0fde060b82f30456a6b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cb54219030ea3249c0f5f942401985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd41b17ea1a51d8de41ca2f8cf14c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d9e0a33487dbc45a6c17604000cae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f12d9d06b74d60840a0b6913c9c15c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ec72a2fcd8bf776feb34a4d10c3e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288fbedf023634e3ca62cf1486945c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f7786059ded430753fe372d2a60de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba68ce6b613cbae3e6d5f55131c0c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0692bd032c37a87668e02bb9930b9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8090c7eaca66279983141490c128dae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437762624d8838a169921bf2c6e1d1d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e572cd7dfc6dacda64a9461a6197dbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35e1253c69abdd92a363849a5765d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8d2f9fd6947fb490c77838ac31ece18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4203b0fb62708a5f9a2825ba1504019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b122e8a49405b6a9385b30d673375220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7cab5bf2fce293501aa544661e04e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036615b170b1004afe804b02dacafe222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec34b66d40ac6732b45ad44a3d7c8c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3142dfddc2cfd39cea72aa7f8f68824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f008c9be25d3a243e70d87c0b12372b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8503beb7d298b0cc073772be72866026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba487156f1149b3e8a3eeca5d8bf0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652868e9ba0585abadee3ea0215ec05b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0c97abf5f5c0f0f122951529bf82329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f5373557eb2fbe4fac09c7d1c8c2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b252e966c768882068cf0a1678b1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15150971dab4db92057caafd705abb0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9ea6da5a93a26c05fe28e32b8563633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b2cf7c9e1652c9a7d8a61d9d15c6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b9551c383ff736faf3c77143bda2a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb3ecf695426e32d4d0c0cd03928f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbf57180a934064c4b7d8936a3ea3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f904e3f7a50eb975953a0d00cd825c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f03018bf42318fda9ea82eafbd5ffe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01655a4cb4bcb9984f27b633f9b33840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5c65a9a567f75dc924ce4ad2aa61a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a317e1b6299a75837e424e688def7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cc9a5f26c5de30ea54cfcd26ea31143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37228532c03a4b3d1b996323c252cbaa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50993ee8fb93b7d273d4e6c51b3cb4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b130179b9d121de11a0c28e85c81f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe347ba55653aa1c331e4b130f6d937f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68399863017fd20edfbbb77c08d2742d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd552e94a394a658f5ccb707d5cfea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18293d8c45e90632bd225c1528c9db4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b466ba1fe4a4205c9ca7ef6d6536951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a58a5fb4ae2f6698add890c037385d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e8a3205c8ad725f031931426c25ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b46b454034d8d0d6c8eafed3e438b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b92aaf1bf8f3120f7dd2a5139a306e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42af747bf1fcba5bfd26f67cd6e597f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bbc4ce4527a4df825250ba542f65e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d70257c8071ac9d7adba44deaaf2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420abb71ee028c79efba374abfeab30559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440366de6e69a90a15bd07bb18ae7b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7521f8ccb12fdd7db39fcaeb2528661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037687615b2c0ec5fc98d45e2817976062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f9b6844605750744c83351f84136963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a67c6e253dd742ff0b36fa848eb08864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fa9227ccf891600e2c2ecba387c4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c2b355bc9351b100b084994e5f50566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00408422b48453ced8ab1e3c9a5c748767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214f6e31d6d0df78ebadf40b0b5f08368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b48fca9d8bedf77144ddd7a74b9bb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1480616d3d88e8b344b7281c35a61d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474b4276b3aa7f4997b29aebe4c776571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b10ff70aa6cf3e3cd32e519f54accd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bdf443f319cad03da35c9391afe0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c782f12e33beb676713c32d90417174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f0ffae500617986f4542178f3a2d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcf14f955cff2c198381caa475614876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9cf7c304ec1a4c17e55e7c3f0e53b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a91c62f454693e59c438aa45804c6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beebce2ee430c17de0d502e89f6d07079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b849888a14673cd959807bf20f21a5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681c418c7ce7ad3043a1bb50d8cd74981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47fd36c763d31a6d4c23344f05683282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce3243897f4b125fd3d4f8dc8f55c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fca6835d1141702046260a08a770184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30df5e83fe61ebb48eaf5d5d0001e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2f464a9ce191a090f87d758f11fae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9497a17268e9d1bee5ec3cac1fa7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea07acecfc956739a8a56ffc004967988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac33658ce96d8786bc8b4fe936e8c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85eb5a8e8f20c284e45aeb2006716c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def3981a10d858f07aac5807a067ab691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaa09f75f3363ecd5eb1166c14f0e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0488549b935c94c5a95d246f2e533393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2c66c07b998939d115b37275f046f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dabe502f523239e8f44d58557bbf195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce78a98b5a53fe2083272e3344ee5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469318422f158859525febca49891d1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2cc8f92deac95c2276cd719fab9d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a7fa41cb2160f2e6c6bb023a5971599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623a4825e40a6da252360cbddbd1147100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905078ab4c59c5e0cff99b8731ba0be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112f7ee8876aa8506c309798b46df4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5c1a85cc2324fd686bc0bb0dcaca6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3d700a8122489488df2ec88adcfe1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3246dbbb85f0ee67d51e9427f87c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e9e155083d268752146c48cd9f246106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cd602396397d03e590fe46ebdf3c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eddfdacca9937ef2c97c51715ae0e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f10d20c585d33575fdd988b93c6b12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fed50d10a5d2c0edfd526ffe53a40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc47815bb55dbbed0e8def7345ba38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377293f2504f237c36bc4a901273952112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996859ee5660aa262e6dec35c1d3a8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd443ee832cff18d7c7cd6382972714114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfd6ef2ae424efdf2d167300199173115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ac0bc8287228639e9dbf8cc9e7f60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990aae20fe74ad36b1670ec810168b61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac640d539b662c7c264ae72df9bec1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0950b6285d96af3d8d50c2bb1c796119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408af8dd11247c3efb92b43941e9bad9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0920aad103b16e1a41326eb722edaa0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdc03cd97706e071949c2ff515ce1e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218d571caaa75a624242f23754815cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e3c8ef149fd7a9167715ebb87ef4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799388d446f81248f1c443eeddc006e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958a484758b0b1865538745a3c37235126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b325cb50c474ae1c329f6373c441e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badeb4cd8facb1323fdf437130c02a51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972058c1a72b4b5b03f934af230e6b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7999bf666d614c61a84652ff57cd3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdecb7fe7101abbfa2dc47c573339c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1108c147788f4cab2bebf414c1925132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a0a83d0230ddba6d44fd31a8af6f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec430109ae6ca455119630b82d8291a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515efdd2d8713ae8c678acb4a0f10263135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d5422417e05f842380869ebbbc19c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea8c82b3580b6f6673b70d1bcec5bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9357687b0717f4266b4c7da2232343138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d73e4cf09a4f4b359468576a5e8a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c040181ddecc4f06f74b763327470f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247ebdd13416f4662eb97e476bfcb10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c70303efdd340e2d0cbea58fe5453c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8814a6d40066e02d036db13fd57d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c2e388e7974118aefdbe27a94b2f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43509429174942a69bf22662b942dc8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0dc58cd88d458fdfbc1023fa681b46146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc78be10237c7a652bd91dd20f4b786147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28303f40c57bb860d86daa9e23f004f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17035b281d6c54a3aa1322108d4ba266149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffacc16ace55bb38f170dc67040235150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af5e0afe46ebdea4d3857ecd33b549151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fe4f161f6b22d77fa38499a561717152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e7851c98c0bab1187e23b0223dad7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5882e68662e2de0a8940e1cc531ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d008e199371a2f5ff0b5ecf9c4d1b82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e4755358f9893c9f1d07331392bb8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846ea75e9f28b72a5bbad584bbe51e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043738f71c9196043ccffcdc4c5e5a9e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc61214b0aaf5d85331c1dee87601ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e62933cffc185a0a67d4c6f113e9dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da297d988a40178a6041ef67784dadf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c81015c27db01c36be4266a98b6c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c868f9cd56ed0cfe1e3c798ff37aa06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cc74a8816ac06677be76319963936164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f4b7e82ab69b7d16ee4d3e85a4844165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e24af9253be9582247ba1a063bfdc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd6178ade1b115622a2c37846e7a28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588514968ebfe4602f64caeb1a76c68c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6969465539af126209f9a91f9ba79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f47b688df4c8ed54f42d35093fa043170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07f6be2e27b8be5c86d6f1f31ac397171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d2090e3a924d47b1d8222cfb37690172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b5c5edd5caf4f4267caf294641f6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6c32957ce751a3cb48484db612657174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776b3f1a2662778c68bfc1c9e59e943175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d75fa24a4e550dab18e4c4e8766fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894571b1d75c88f7b118c230ec91188177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc659e8810ebab62437007bdaf79d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30765bcaed28dc605c8eb4d59737fd67179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa7cafbb482076986bc6ee8a26002c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aaa69593c9dd1a74d580d48cba2e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f592e3135a5bf76378fe858376fcb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999b9db5e796a37e86f1c283f015919183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5456deca0f63cfb6b5e402e0d5b65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162f14ef6e3e4ed701cd01ba5134b77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b0e85ea5eee8dbb4de5af6e9099a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf679e0e11a195e61ff683c284f442187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3b4f18284c878b7316bca5b3af312188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b48a5dfb82e1ae17a1af29f12674d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918b00762e53c2d0bcce594fced7f06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08499dad3d5dd052e06c65e7ec25e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526aae2dca61844e3690cba1a349c353192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee3d28a7d6c44b63c68e63153c24ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69773066b0724c40bcbbd0eaeb317499194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de94ce7460514cc44020c228f9654a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abc4de87a8d679dccf9f27a2956d86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f596fb0ad31e7942c6ecd7eb77ab767197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02adc66b687b412d040590db34b4168198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68e5258961924992dd77d944f4a760199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc64f55d448c07038e68d314ecae8d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff6cf2fb33e63c838b03236994e46f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a914e42b73dda565ffb3477ae5e2ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238a861fc5bdc65e9307a32d76028e2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31abfdb261f8e4a973f8454a5936f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ebf71798d3c9683760684f673e462205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11197846ac1686a2dde5d8c850fff97d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a0b15aa86ae2441352411aa8067be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62da395d4b2945444c3e482ab36182c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcda53e7c781b2934d1e3afa478e62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5f2356d32a78f85c29d82c964ad6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c463698ee2d14bd88b14a8809a666d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2bc352c52b4ab3dce148b38c266a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8f1d0b9a40ba8bdefb809508b982e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05652716018f3e71a064e81253a404f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4a999e6ad4bf0af7d0884660a4c0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba5bb83c0b712890f0b5cbb6411131216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe59b6bde90fc419c7bbb32a08791b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b88278fcb1a0a3a3bcb5b3879d9233218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c169ea30be94e2bc4d147f178916b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523a8fcc134c336cc3b39653544a6b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921d5db27b58681a9c139dfb6a1d05e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156212921367cf0e905dc1a9442ad60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edc74cb6887cf5c8c73e5f81c6324a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e84504bcd727a0df397f96d0cf5dda224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a19518b37813352820596f523334e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22067fe94bad729c0575fddbdc5c7cc7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac14723e7d6429fc286944487bf23dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de32687a46cd90406759d5bc8e4671228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a0e7fa5e012d0a9fd4b021a680199229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4061ac1dc57a5817475532753226a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23b0ccdd22174909621e636a5f0370231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7f92976031f30dcb6503bec76d77b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bfe0e1c503179b8ba4eb76a763efc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44903318ea39ff25f8102a219f92f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e1bf2316e89bcdd160732876a73c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cb0ceeda9300b920d285724d9cc8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424b0b8d2c864632ba39a8593b964c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103e40a02365243352bbe56e3842cc2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2dfdaf36935e4a57cff9071f03ecf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45312c4cbff0c2165a0565adbefb22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be026c0dc46ce182cdefb3857e849a0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e240e8a53c093a3bf18d1978e5df2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3172c60970939ae192a6d2884b93f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a552ab771ca34364011a2da70737bb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d0893f3ec54c66838a3d8b63728f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b0a3a1cace91f2bab3344789231cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a38f36ec9e52c7c555fb3b2151273b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fd2b90803ca1f466247b12184fc2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27426b22e58c77f504c8eb7dc8a3b1aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8ddba191b2c9eeb0414b89e1010c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b545385b2817fed6ba423a177dc06c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214377d956e959e3d038906ddefcbcd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584b5911ad26a0ffb8baceb2a1d081f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228aca022d8768e649df0796b84ee808254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cc4304faadc10c6a9c8834223d9d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3ebc620061e4c0f6c1848b8b8a580256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c1edc32c1160bfec2d7bfe309f351257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701469c7469fe9d83660937ab81741c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30870645d06d5ef52a4ec1fdfe288027259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22486745db3eadd8ddab0b6a0c54d72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e854e2f5a2e6f92d6ab1972b7484e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f679967b395d87e011eea0f978b8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe3f141bc76fb00f5821952caa9f40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f12ae3ec489428d72d31503aea5d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7212ec6b2da1fa222e4f4c3f067c09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71b3a972993263c0fbd87ac365d09a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d2e6530ee258f1c323001e1c08fa0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda0edc6141a9ea6128d2e44150412d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa4607feb90d34101d502a6bd9a7a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703bf3d64da4301f6c48acc862b3452270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20144df5a58865ccde12e00c13f927b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8ef298d135ee5dd522ab052ce14bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780afc34909f93111958d514cf3efe7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17949373d4e9e7de9b5d7e397fa39e4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f4858c729c325cdc16fe33f15b549275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fb407d027f6c71fc796f445b5e575276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b0c306d9702fd10e29431317102ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe910da02944191b38e50b0bf786e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f234a6561dbe538ddec195d1fc5fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02b35caebb60e7a7c3a3dd9e38c0a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee597387a3ff2475ad5646a6bd1711f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd3f8cb787e43f6b5ad05bed8c9ff8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed82d79763a64930e5a586163ae655283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb5d519ac43ce910918b69c619b4c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96fa5687a940d19252d76f66a3a4be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d632ca81f63dc717a3ef9aa0d4dee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e5910b4fd303e24820376ffa37a5e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799c4480a6dfc7244cf000f2c902d87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb194a7ccf5ed8b44693c65564cda85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3abdc09f6773d793a54f25d1b3cc6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312feb57a649ec7f4fff455b0cc2d51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b4dc8c0dab34aaf64f1f3eba8dd43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7603cd85466de8d34374608ac73f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c78254d63f519dc970ce862548be01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f3fa6399a642156594c464df351e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e907c9a703cc6e45f76d84e2ccf3928296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b557ff771dfb611c1fee66327d2092297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81658c888c329352a75b85b80524c0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad27a608281c9c73155c571fd4cf6fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826f73ed076be15a105e2352a834a99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8ebe384d2a643b4f1e1b8b9eed3d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd473e5de3ebc201e3cf215ace54018e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa48c7c034e9e7b6c1906eba0708059303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffc9efac07858d9b24bdcc6aee929c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dc5f05369fa5224e8b30b985fbe20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0044f11d65be20e808ecd7fb8359c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ee16a19943867d407866630d5d97c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42cbcf425cbdf76650f1b769c52894308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a40cd5bef40394d0b7e8476f88d12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e28e3f9614df606fa6f7dd45b88c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36544e0ddefaf35e33961500f78fb555311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e011ad5a4c9ae9ff21049c9640bc72312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34342150581a5eb7671e1e2f577d2de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4feeb0744acd60e20f879cb4ab1f16314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40a335d4b94b3c6c3a1577fccb81e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8310000761bf013b768f1750ed26644316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2fe57e2a2853fac2218aceabe8d47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104be293d8bfbacf66eec6eba8ee05f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509c45a8dee326c6eddc46b443e23a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891fd11bdfedd77df041eb41c25c941320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccb54cafa4b9c1e48a514ca95f43d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce0b6bca1b3ffc2c00a94dfe217bb5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6a217a6b778f093ce7c10aebc8cb3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084052a5e22f34b6e4d0d53d4b5dca88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4e9a07b989f11844772865f129947325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f964b0058f00cd0e32dbcb40777b7b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826ae23fc61dd98bc0b6eecf84c4fff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f50acc3e7540aa640fe1c5b6b63fe4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77c4cb1b2ad3fdef98586c20d6b3e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe79e4e5ca33f48523377e677530388330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f245efa14508e35860d0fd87360ace5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a548a4f5ff79e40ce97f6036e3166332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8544799ab63f8b2446cf9e3a4f2f5a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25dd401f73abd01ed5f56a80476b08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16408053be07ebc4b9a880bc4463fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d849bb7efba70193a553d9446fa3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99260c10d74a2a7f01eaaf89cc3c04a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883a24b3e4a0a5b6c2630482498aa15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bf7f9bbc9a1bc02702c15163bed94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8f3a4dbea9fa63a9101772cf6b9a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089cccce3b740ea3bb8070827bc4500341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f1764d36260929c0a8e739e186cf8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e8d1ce79f631895f54a32fdaa48c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ff7182401aa0b74ee3621af2564ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f447bac09d715e941fe69568ae66d35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222ead75cb3c09123f1c9555a0f4a8b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169865c0b1fe1539ae0726823db6f198347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f59cbd5f7d760150bc1828aacf639348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d68df882e8f767a33e0ea5c1de1f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deff68fcce74caae49c1ed7ccaf86c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ffa67892c5c8e5e9d3be8b9c6c888351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61134d9b7b7a63eefa37a2c664333dcf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549f43b2994fdabf13cd2737f4ff1bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43850f60f05c61a86aa86722771c2430354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed49404a2c3600093ce555455c85e31355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c2cce9fef3e140608a19bbaaec5a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c723b656582d5bdac64b80f88e5dfc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb453e557f88f579a224faa48d1993a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0516438d69692e9f70373c32bae5a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08853b90369b7c02fa1530f6ea524372360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c3357279f874008b6409289b87773361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63bfc7a588b12e007324e53301bc76362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55601c547ba502a36433fe7317e09e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83427143dcc6dd2c30125cbe0cc5d904364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79428fc7a1b1a38bccfaddabfe09cbf6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88572ce189b84062719ac1147c0e95b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598a80a576d0773007f16f5c3c1a666367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2db209f420b38d89ea926a653163dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127ebe2391d1f207edcb23df34f59ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59df7198ae5f8d4ba1d183a7198e77370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fb08f9f1d7421cf25e17e0f36a4bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fd07307020dca49c6fc8247c358f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dddac0bd16e558e2430e8d16854b0d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b00e109bbd71c11c818674aaeafc5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754ff6d1c4d35a5bfd9e5c3690f9e07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd144e826696c0bd5ac27759e0c9ac6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828392b31d12a9b6c3c4d93c42a43b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0ee013ad61ef396c1b30905349f0e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dd9a1fe6d3f8972a9007ea9e7cf58379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0db797ca8b723a2e5c34bb5e0be3ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444ab873ce1a663a602e6b281fb3fb3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73469f0e9b1aed2aec8007b19d5753382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bb14da16fcb7076849154c89b4280383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113cb31c4756d74f4a2c903eb19bc6d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a2ea15c5744ff654de477e91981cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d86c0a17ea59f8769b1fb30e371e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3157ad7ba576bd93bedd5858c054a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aeec16d077bcfe183e5d8d8f516a67388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f8d0769e3282c589268676fe9862c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93e4c1195333ec557b95ae0e7e1232390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199a3af599eb6478f70c49ed8b55db8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab8ba56d5e6833ea00445fb5f0aea2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d7faedbf314efa165e84aa5c7e228393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348fce636104254564b1b2a98ee9c10394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2830e222c2aeffdaabf92d68da3cf1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca1c932fe9d1574d5efd32f99414f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8969f1a4b3168e4deea276e9a50f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915852cd276fb8b0e640120375cdeff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fab3fee59103e4184cc82e230d32d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d14b4b4b58cda6843c5b525254c191400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ea2d757e1fa29f51ed2286d4558fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e683e9ebf814e511d2f3628ff335d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48be8c6ee8fc9b99665f49be62197c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6a7d8256e04858eb2608c76426ea4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa87c07b7696fffb5fb6123213b1ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0cd8ee89e2d5984a20f5c4b8b1f41406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896223ebbc628d3b46977750f7e9b33f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1c31d2bdd4d7b3562645bc552f26a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c20461af252ae4cca6c8b357cd293e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57726eebf4ff0aa3cd6974f9b8786214410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f99db030bae33808a28e5b5fa66a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f47bcd39956ada978c2050ff56394e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6b2dd0b8cf1e7de34b69872c4cd4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c100d2743d5ae08c6337ed7cee298414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aab4362ae774c01da5acb744f07f14415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528db246113e778bde254d0a155080c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab59bae7cd25f040af9276bf486587417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18370237b2205abc7885d47f6c56525418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26221adb7e40dfdf0286c92f2694ab54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c17df6439ad12a08b77b0fdde70d91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cda7b1f09676301e87355a4f44fe0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c6d398efcd50b460b5c95f0c7f536422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cc35af2c7c52f4dca10e71b3daa94423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832bfc80d51b3ba06eaa15c6c71eae8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41930a76cf9534b29a1882763806fe0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2413bdae46aec50c6c2e32deabf23b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f8c8f22351791e32c0d1ce2614b8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d3c2e94d3877b9e51677ef13d8f8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a75107d8bdc18bf886a5ac2f36b62429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954918075c9a6a3c726c1ee3a98c2f10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedaa068e2895b0f3d8f8b3c0e55d46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efc3d703259cb0fef34cad5f798016432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b3f144989b324bbf7b72af65462fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468dda0d90f740c224c58ba86caf07a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18afe265d295a699ff6b458e5d46b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac264e95ff7685eceadc5eb89f57e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca69d59be63e12abdf7503138c450fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93dcfbd5bf47d2fa145405836f21c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c35b906d579e07787bbe256d0c566439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0fff096efa4c2faeca95f09c64ca5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d71246cee2d242907659c5932ed63441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b0e513583be104028c282638ad0cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f70e394b06b28634c91e9598c65f8c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb203fe05d3bab3b1b0c3e923d2208d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab825e76b472f9705c1d23846b502f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6843207a8127c76f40d538b63cff7b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a63cd5a05675576b00fd3c15c8094d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b6f281708fc2bcf369a7b4d539a7f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48adf32b643cd0185534a8840ec995449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cc5d8c798406ecb7af1fc0685fb13450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9869719f332a1c6a25eedbb5c397c57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7351577936011b6b26c61dcf9a2a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1a9ba960129099da891bba125e991453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3ca97f4c7f416fbe5e8dcbf6c100a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e61f5c51cc1b691a72bb3b6e3c9d04455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc21c1fa72aa48fee8cfaad4d5a3ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e81d9f82595e7a41b6522f9187a8f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b01ba783419211e14619e79e4c27bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce162cd230f0079f3792c86ea17687e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572c7617ce5b5582795d4b869556010460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007ec0976d94f4052879b8049bf4306461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62584c89550c5c6dcfc4389ae735b090462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8467769405cd674063d926318f03ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ecf58c7961ec366107e00da2b3f64464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967d0f37aaa5840bead4d9a2dadd083465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c45a3e43b7bb1d71d4041c0393c935466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7c9e019cc17d4428724b95a4b7be3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b909512fb02a6ced42d32855913d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498dac07faa421f41d7d19af4d507a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b273f6c23ae55ecc14880bbe6ae3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d06c9de76cabb587486eaaa0267cc5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd24769c130f2d2a683cc9e21686a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1aed29612d93b2b44785df9933ab06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0684beecd111e24fe7cdb910d9f93de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cab39f284a4599985ccc52657d85f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccae9f7483ec2398e77bef891de909476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ab6ba00fbca5e75135f3da6f3ca06477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2835bff17d8e806d37e43269beec6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d4feee2bdaa243d9987427dac3fd9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0290c5c4262a6f72b71442f8ccd5a1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2895f30022f844cfd8d88326489d75d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c15cbdec12f2e6dc8334f3b6edd264482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163d776883d6c79f3be2503d08816cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89654a197b48b5a77ed0df6ba8b195484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35c749252df06f49d2e4e2e86b4a33485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e4317b417a58e041850c4f3fa4f22486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71189ca6ded9b18ee733d024dae6e5e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268c99ae11b83f686d1a120386a109f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e20cc2ca105a6ee492362e18ae503489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f19aa3e2fe18966a1d78bfaa561a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef590c76418b0fbc483c581f5dad235a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc351a2e63dd35c2cbb92833791480a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784735e7321ba2153bc2a3d1862e456493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a717f5c45e3faea51129ec02d4bc2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168a7c301caa0183865034ec1fc1471495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c91990a3e7dc28477c74906de9945f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d276a041e31f93bf0e519707cdfd344497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cf4c5667eea95810f24c5567a17d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed49550666d23c2d8e4a8c2478f17ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0396f565f81ec985417a8eb0105503e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d781fc86968c32083718c34e7571025501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256dc4e773a21a6169b080dd75e878e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0ec8645379a9a18d2653f5fc7c30d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8255aaee817ee673dbe12cab01aa24504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830a222142c660b3ddb3724eedd86d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383ec20c6ea5ce3bb2c6388b896c2af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8930d5e1b74c0fad16cf9ac0981850507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c715c298ee0d7cbb353d1d1d76eda38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae2cf84b85e4f77483aed3dc68459e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7d620b46f546e5f80ba5c99c5d4af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c243f7470c65aa542d19e4154a0de51511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293fffbbadb3cf2894be87d200b3a93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac566ca0d792659f80575679c651fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08d7d4caf3a2812ea3e37ef05a2acc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da376051dd1eebcfd1685e150502f73f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da549dbefe6ba4be70de3ddd7a52ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abb96f765ac2c16a4c7e0986ee70ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f8371796579062dd7ca9051b64a54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe960e3f6170ee165bfe284a732fb64519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf358340ca11a32498a0a681ff99d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a118e2b276c0178448feb12a1c9159521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5e76d8184ca5c35c1e0284b76ddf2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c8fa0cd5c9b95baae84d4e3ba216d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbd46d55d543e83324798a9853e2e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de9f18e32a1b7fa9e4aad44395d91b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37d97bfcc2d815f23ff211aa324852526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b2b79f5aafc19c1e7cf00eb4bc663527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920e9a6fc5716e3327834a87bf79783528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c62f5fd8af4c8d2d6601e789907747529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f4ae54d23f9fb650dbdb22a4f0be8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597dd74f677178e205c7ef679b7ba0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe7a0f097167272e08dbdbb71571cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edc8ce4a7ccc46c1d3ab20c2e7195a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b9ab9376df083dc78af1bd808be97534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12f409571b609cbfb3735dc677a684535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1e4e909b5d6453790dacfddfaaed1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32905ecdc32b012e11915563204e0db3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55117d1028810acec4d61c8072706629538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c920420d315a12e189764c3d4b7ebd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744a4bcb448b966189ecda05b9ffccd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c501f472f17339b94d5149c0cc049541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ee7220c0878fa49e7d1b0b1b0baa2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596d3ab07b605ac22764099eb9617a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eead18fac21b1e330e48b641e25d6a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d5efbbf8d87989d64aaa97aae2ce4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f979790783b7ed08b895293392ecf3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5345a68d773e5e9c93cf712a31b07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17cf68aaf4db405d1530464a3a5f4c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6712bc0827d4810b45c2f886037e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99be19756674825a3a4e74dc2ee2508550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d80d9e0b4618af31857cc1512a68b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48726c6699572fc26db38d771053fdf2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6739437edcf2cb6e2ce7a99fcb40a02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afea79c84fbfa8cb2ed549dfa65109554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77bceda45b05c3154bd631dcd92b16555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e799e05ee01fa0b4893fdfdb697d42a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122eab79fc6ceae0a07dcbb375be80db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc56ec02fdb7239140911563e3f5dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efe6836be5b24fa78fa3f510c7d50e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793615c2d2c9c2bb5665cbe80a36878560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546f7928bb1c77f6446db36ebd681ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101bae9d02b1a23253cbe23fd0601e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069ca0ff58968a5e9040d5665082de5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f9be0304c9a9a3fade91c06318fd1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7af1d3c393d883de70c50c7ab8d016565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73715f39fbeb62b255962b1cb504fb3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf412c9688abdc766f9c74a6d770bc1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab583d5927f7f1ad8f6a105bdf789bf6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb759d623aa6a9b85ef2bdf533036684569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c10fada2a11e51f99da58c998ced8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ee1ed01e0ff1f05cdf9ca01356304571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9501a1e7759debd19bc8b2a7ca79c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b006cc77055c02fdd5ad4f87bf86c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099576a7eb948e8293a69ea2347fe701574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42887624824ecaca7f4588c90385d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717fcf2e43f4989954670f2447a6327576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2b5ee9606770ceca52c162d107921577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf3005aa4fc4d8341bd89c5ab7877b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91301680e563ab80bae5779ccf80aeca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7f8732421da39650c2cde92c88f7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2780163f59dd3aea42b61f94c6598b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3021e500b1da4e75f396fa54cc309582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5612ea69a6ff92561f3bd0dc630d16583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d07d674a60e42e55494a1d964f0369584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546a56b6210542fa8fe16d4123d2e3a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd2453a4e38f385a386ac11c741db0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1b96b4be9e9aad86bf993192e0580587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c98b1259973b23d2108a2190ad245f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b4f5fd69949e653941ab054d2dd41589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9252b2a21baf3a3fcfee07a41842bcd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9f91213ea9c639f3fca0fae372b0d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2aa900aacd6122f3221b2f2601136592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5aa4a8e2814718f8be6cb4435c80a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f81260ceb8ac92d1ce5597b7e2248a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf616885c33ba1d04367386e9a36fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034b2e95dc6cb320b8f48ca707f2cc0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc560c43a56907073e9f030823bf2745597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd317ad3a4928a366a5b50ad26ac39598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327d8d620565a5cf48ba1e16e67d960599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb8f5ad83b7ff95782ea67251e870f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93de07a349fd18d0d492f55c703b38601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e66565ecfd1966390b4a7c95239a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc23eb393c4733178eedc296cced0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95c7af903e8fdfaab1b9bac9416f89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17362a4d9407968e8aa1e55db25cd256605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df900057aecb3338fa652ad25070be8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d824a7628f0617f07875b3168f94e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79545be29301c9bab41c2d78b1104cba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fb70a934e92c306a81fab7b584838609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c8768c1cf635da161eed758081261610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6aa9c95d4112dd63bb20c77d13632611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3a691e25444e531098979554f416e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88499a25e7d73bc14663db278680c8e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecb0339291c8030ddf6f38ffabb6d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa0a59391b26d7b0fce18d595e6415615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659940efbc2a972026627320023491f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e514cbecab1ec8d7288418844cc8494617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65a872de126cfed5e4575c31e58d87618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997fbf91a5a05b71e5f015f3aca6edb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc43b209458927805e594c5568e2c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ea423d4eb661498a3d1ee602cb0b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4e8ae1f5c0192bba9ec2552d14420622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8d6714d902387eb6023a73462e511623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef944eefbbc09aafea8cc91c3177b95624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d1c7ab8db297d23c020ac95d6152f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaadd6c9b25a272d664b1962d625ff0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f2466380972fa8596d45d5c6a8466627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745232e90b938059b3063809a9aaad6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051383a8f4f79f6aea9223be125b902e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab096c7c7de2b12728ff82a666cca3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353f8f139e0f52e403aa9524ac90bdc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbf3401ceccb1d3aebc0b26a05208e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f7cf2c831de27e9cb6c92e00a3275633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629f8a102e4730faf94dd8731628001634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a112b95a0c61429ba4632fbd30fdd3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36260ea727875b875b8a3e2233f29ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693f3e96715dac0f9c587f3b48dc6da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0bdebc215bb0c8c98f959c550873a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e83b73bdf6f121f1ac3e6c8e9d0579639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54448dd4f98f4f9b0d8cc4ed6c8f8679640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df069ed1fb3bc7d2dc2b41f673a05a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f8089c3f66181b65a6655d4f7ecf0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99de480bf2438d01f32f78abeaab8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1aa4ac55377111767ec2d51930dfba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9165a2adf50587349c7304570adc0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d28a9eb0fc2b9865a844b048fd5a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff716431ec6009db9e3b011ad603d42647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30160451f508c23a99e654738102110648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ec2fdba849198ff007156f8a13c38649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf158068980b6040cca4b63bc249271a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bdfb5e1582d0fc866189d4749a7e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4c22a34a70a755dd9d6bf0f41f16d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf726fab01e8f497645792e143a68323653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c4018ded16cf73cbb163411bc4ca0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61e25559fc36e4a345b891596010b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831928690f9f171dfd89bc836e2df912656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5bc093c0d4f3c32bc4346d3807f54657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c21cf1a9c75b74ee41271e1454ead658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946133f681caa2d6e2455e38e602487659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01f5b88432a99951aa5f5d7913fd1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724fa8c3284d2050a8c9c4796427465661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87386b766074ced86a0b736e8234855e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165e51ef664908bbddb5fd1bf8f98d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c496b5f91b2ad59d4e09e7e2c741288664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e977475f4342f7782e514df6b5efd60665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b600ff77060b15285ae4492539d3f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c5bdb64c7d99c4f8e2cbc87e8af3e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7de58a0b1d1b5eca409732592e6212668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d60f6d58fdeefa077a5d79af7ff7f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc8489a077687d0f9039859dfe4be9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cc6fc2cc5e6b7cc9aee4e368ed7ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5549790c2dd84b29c710b096b6ce05672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d224331247ee310cf9147a310992c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a38fee10e4fd28890c13c1c3581a93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573246dcc10cf082dcf065331eec750675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b6060ff4af252ccdd2396907774d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89c8e525760adbc7bbc959e29403ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ad7f6598c97cd64d40e6cdc990a27678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6caafeb2f3d9db2028ef8a6f09606679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8117d7552172202826051f896fa41a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9e9da5b4e4b51d5a7696794a3b82a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2da3b2ec5c90ec0423633b3584747682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73b3dcc109df13dae5e803ce6826b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da5a731bb59a742ce8f94d8f6f3d4b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96588530125c7eb52a19443cb6db7c48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe0b76b8fac6e7621a0852d5d50ba4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa85e877f7f8e7364204d7ade62020f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe9842449c9c09909fe0c074edcc6d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9a6733c55c0b3e22568b7fd2d957d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f0f6f5a254da4281a8f9f609bebf5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43acf5311b79a45e272e5ed0cd6e32f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a49474f51614cc7c2d6026133411a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2046f4695d551e42ad9224fa16047693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf2a62fe5ddb988708d19771f8d6ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f9a97744050af5f5d343ef4bfc868695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd2018cebd8358d37124f7b6c224f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add6c514433895dc06befa6c904e494697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f11856a28c6ebbb28333b3bbf549b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bac28831f9723e2008543335dcb5b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ca99740b5f434b0a7b2b8a3b80f93700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e931ff8af6f64556796521cdf2d2d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4b88242d156a557f411a3505a5dfb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05176882b39d7a6e9c8400ceb9f76d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57e71cc1f1ae8d417950be92dad5d3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839968fcb978a9219a3345b4078e3ce1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e2d7b6f183f283945e1abe4e6b666706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68154acef7c6b9e4996a8438a728895707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa063b66458413780a0dcc535212eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6eac2969b0c1fece693863c27481ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf44e680ad6b70d3703a16148f4f7b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7098eb72576ccecc49c92450d091ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6847cf9f998692df4ec8086c887d140712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6615cf5540631bde4d7c0828999aa3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afb485a8338f7a46e7e2badd2fca18714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b809dbd3245bdb6c81a029afa446c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b735179598f514924d3c8cf208b79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f48bb2023011e8e7a74743d377e43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e12c13120bb99f82261b3770448bae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8bc401477e498fa7250616f0a1d42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373a894544c30f6cfe14784325e2d5c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270011e2426d19c00ae395fad2303d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74524296b7128c2eabb971e8a3d9cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bca52b184929a73c74195c9cecea23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46d6a69d8c986452d5aa9cea14285a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1210db7d3f328aa2974f0a224ab5a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2091a9f885f909fb9bf4e87975793ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367d1d2c8b791962cedf9af7f2631f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f77fef990a525b46b2c0d54bd22887728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325087d351aa53d3638461c5ad70893729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6129a8aafd9eddd8d3381ab823e376730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc825f33167e04512c6995ea5b811c23731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e591473f612289391a85b83ae0a0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eed17f9145c1b6ec910ebb3c80407f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf1bd6452d62fd7881b34519a1560d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d70ee2d7f58ad43f8627a61e1ae546735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015b0faacc4cc571005c6ad34f44231736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e038861794b7ef98a47702284a9a66737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b028ae49488bc01192701c2370ebcf8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab025ea835d6d5bba257390f356048a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4fa42b54aa6a02bbe03774c824351740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b5eb262147ee0b0fcc317fd195675741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc989e0309f4f345f29565b39b26b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fa1d5c2a926d30cc105d46c4d01d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4937f95d4ca9f8e8355c26b93854a0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654da93efe29348dbbc8efd16de9131745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07eb22e37dfdcd168635160e9a9a82f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbfc4853a0b15c99f6c6ff1c9f0d7c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30624a48fff6fe1997de7c17cd0e99748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15e737365c44d7cf9b6952f629f14e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b275047665918a626cc11b3327f52e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fff24f4437ff19a869b3c907dd4f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed1955552a6cdcf6ce04c2b0cdc2c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f467182db94fae69a27338ba7cdcae7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc60f353a844946e6dc3545c2b0356b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15ef6138686bd11fbcca60220300b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f241c3f08ef63970685d5b3752cee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014de95eb64acc70e1dfbee4bb6b1d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a42d113573169cb42accdce690689758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a125084e3683c3fcc929aa86b5be7a6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579719ca9fe15f92bdc94d76dd595ac01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c5516182d7a61095a3cc4644b99fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879f2e53ff85edcb41afcfcf1d1e7e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b5fdd505c2f4a1111689e5b2910444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c485b3a5b785eb4cd0f063a6069b255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b49c7cf53ff6b3afd668a80d26b3676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6812b65cb80502f9c84062cfc63a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01604a1a4c2b47423a0ef333050ba65a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6f25f1a64cb54c6d6da862f2bdf489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe8fc0ce153dcfc90326b472e640f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d063e34166d4ec2b4253af86fb0fdc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f930357c52baf9eafe5e38a8e71f0c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf96f2fbe83686f87f86d9ebf1867713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed74a5418e046e288d016dd8b320cd014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bb3f306ba8e1cc8acfa96c8d3750715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d366fbd533057dc061498cb78f7c2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1baa877038284a5d2ce2b46e193f0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e98c2566721398d13fc8bd353b5b8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cb3210c8ca2ffea3c3c84d04a5ffd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d889ac82732f6da447ffc3031c10620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10969bffe0ca9f4661aee19e65426f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2d1080ab8689530239ae9308ada1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d28e085c79d3a51f914c6c33c92b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8442aaeedc39159b3153a74c36cae824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29359d8d9e1904af523a64d5b60736625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772767d0cc0df179158d936b4fd557c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543871760987e4ba20ba1c8273514c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40ddbfb8115fee55ccf6bb3458168328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba922ef1b3ca6021554621ce2eeb546929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b8616555e8b524ef122ff6710bbb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b75e22a310337e8c5b7c2c28d98a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76200c19bbae6c5ba27d306973a7f9df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f514500f06fabb3d8e3fec5ff07fe433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caa19fbdb5e01b7fd097a765c73ef734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f29f6d7730ea4206fc177f9131a4835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a7e7d25e92cd5ad07d32fc0ebeb2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333fc5be2f76f9b258e6513dba7e33037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a4623fa8e5c4635d9abdf7c1f03c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ffeae894112472e6629e407aa727c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2283969d9ffb89c48a3f8c34b2767340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179198a44f041619e3fb08a5e23e57641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f948909959d51fb2f8151657babf6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369633f349b13667e2a7973de91a8f7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cfeb53e408975dd397635daa0266a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb07b4365428309ad8360a38b09cd9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0414d722bcb14eba7c9e7cf090e02b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de3d64f24f321c493970026620e72647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebe37813ecdab2b61986db56a4e28948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1149346c57b085d66c7a13d5822f4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceed5da818cc043f9fdf8bb4b3ffc7150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cf8e496209f47af06a779d632c55a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff42880ae571d9e100eade2a8b9d59252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781aeadfa26ecfc30abc6026f30ae14f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77a1da40fa517326c8395d99ae8bfe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc51caec6bf92a88ecdbf7df419d4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387eaba36fcf059e8cc9f91f1d1769af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916fcb3177cf6c1fc57df49b9cb226257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef4623492e0428297a7cdff0f1cc8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ec53f9082cf9792a231cdee14bfe559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34b8ca474be1323bb466b90ca038f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4ae0a41f401384e5686e14042cbf961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea3e1246ab9a26990f10b383a9e0ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df19a272bb26612df6b740cd3cb83fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5ecff0858da437449c6da15c9c60164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6629891f212f6127fdd31fb20a1a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db38c4800417ff54c3a7d9c975979a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251f142266ef55f4fcd86d6637c8b9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb51d0554b31f9a3a1e1cda75317b5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917534dc567e05c8633b00eb2d41f7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ff155f3b4922659262ef5819d0cc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc503c6022336f57f94d82cfcd124371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713e970781055101d4c55e288bb0ce672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b0fc87b911e5d1e8166ec093a11d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e18ce64f2d61f7b7f65b97218bc0f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9269bb379a7df249929063e2dae8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339d7e1da6ae512e54852270e1d9bec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a9d66d73f8fc20671dcf0d3e68e1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c779cd3961badbd70e2c75fa76294df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0c11adce9919c4955c1d56cd011d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05506ead2a52b3b7f931fa054d2b6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21bc35a5cf4ebde6446636fd4baf9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cb553889dc3fee8b1aba17d1b9f0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e21d157931fc11a878b42aa7f6bf183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e4b314cd5e1c914e98d8ccb35c95584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62eb2edd7e7eb51bdd96b09c48ef3e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace6edcd6fc41615dedd7bd0950920c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d74cc2531f24d3dd653ea61a5c7cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235822935089833164228aaa119a10688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346c675412fbe98f3d84708e52e629d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56ea0ea0ba06a917ec66a648217cca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719139572fcef449bb2bf8a507ecf7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39d7e1f2630c844d1952b846c90e3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af15233f16285bce0eed52e9c237e2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451ffac93c129820309169f8224ff8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb63e25ea12f6ff369fc87cb600e0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1f0ce8ea335cd517b8ed9bc300ea596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc24605ee98c00d042b16a00cafa3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c332514f5d19299c109da7aa20b4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4b5266e0576eb2cfce5695b5ce13e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d3da42bdad4ab30295e75aa2e7a15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0ca0cb058fb2f2db02b98fec0c5ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8739fe331819093d0e74d6619ebde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c91a92ccba894dc0fde2228954fe26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b07a05c65e3e236368eef9555c963d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bba6a19c053d8e3dbe58cf08970a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb31dcd8906d92d584e5231b5fe72c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc32136dfb64ffafe5c338d34da1e60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4eb0894c14ccdfa07d2989e761dea0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfbb55ed0eb7c12b2ee75171192fe9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f08577c359561fa90219b5cbacdc2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d6c0d9ac223a4f7db334828354e6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673a3b62e53dce4a2d7f1024a80e976112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1feb7a37b3c558b46b47cb53546ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdf35dda7e4c90d23121f46e2c58c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d35bde4f65142f19b12d73c93cab8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144b478c5d9d1929c481c423b0537dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20682b28822f66927df4cc73fe2a8cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ac347c646a961d2da3d98ed77e544118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acd92eb68f01629a0d1b28b5f66d9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc3c73b06276e733a2499a2d7f47cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3544459a36c4399bebc52ed941488121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b9794d36e5171903532de423f7167122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515061f7873c32a99053820e182cf07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbde9c34c092fcbd2010eb1b290803c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd0adf1f3e48f1c5c530a42cf18708125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883189b3f90751240bbb6a3562bf002126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa5f5dfa440f5d36140b7ad24b9ce4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52c621410f9f7a7a245478f2234d62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef4910fa04d4ce061411cb57e566d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecaaf4048c9b1ab3de224314a6e139130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49b49560154c57d8165fa30e97e93f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677feab6085f42b64284eeb37ed767a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406f10acf82b2132eba22d1226d441b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a445939a58deb6b65b7c7bde5dddb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e776d58312cfea6caefcf48dad85ebe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a880c8efd1ea0a7306600c207f8c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6182af2508c42a150bc518c09754519137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266e7782465ea5a8c20b432d9181a00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965bbcadd92e85cfac5fa0c37eb4510139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c82ed4b10e7358b745d24ee668575140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cc121eed0ab0b05b0343664984393141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97177c803126bdb067a2dcc3ecda92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd25264cf66a2bd87df1b92720af83a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da2ab837ebbf9c7f2618f9cb851df9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e5030aa057597c883137f46b69f36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574279e2e40ab21d71b3372e2339fab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ede3a1d04a1b04da4dc059a9841c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df01c51af44257efc4870087ecc4c7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee972702fa7c86392a5eb6f1718b4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c65ce2a36a846b34c774f5048f36e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cbbf0c0e16f1fe039f695d84809da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09764cdd2e3f035770ad6b960a7c01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba0fa779cee2edc2fad64f1c3dd034153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554456db0da7a62428101eeb333a219154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1cd8dcf0a17472b83495e77f80d29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920003e382aefcd28cc72924ccb12605156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86237639d3f5fdd8d1aa204a75ba2382157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d82f351861a9f3831bd34561735f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2321bb355fcfe18c813e90f6ca09b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16ff8d4574b37ed4d4f89a617d6cd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab86462e0cfd7e50ebeb04f155fa605161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89157a2878befa23b0f22e6829169062162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ae39d2a3a74a187b62bbebd862a3a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a23173f3958db3a23734c889343885164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a2a940bfe6a846fc47d1981d33873165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b5351f1abf55f2da3f66b5c99e9aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edfbf8a318489fd62a2923d326dc64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd062200656b399f8fb984c3033995ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a8bff5d2b3bcc98814cbd64afcf65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc63d93950ef87bca9b95ce8726888170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf400ad3059677c6ccbd2ee6a9007a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfebe02d802dfbb51b703a6b57f852b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0800e5525efa95780e77c10726a8de8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901a61816dfc5249867922b6c249990174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b29bbc08e039708788f42e06395349175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c193539997e1485f5a41829579e4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e782aa5839dad22db78e582a461033177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786460b63516c49e54127ed1f5547f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80017c0ea2e1ffdc26f6899f0fafc1f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70776f875b8b819d1ae3af0912b2cb34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed9d89345b22c93b4697274fd14250181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d39427a6f0bd25a6c5efcab2c3b8ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62440aa69d5aa89564852415d386d994183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa81dcba0918656685e41c78249c6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642a9d48169045c19e6a9a6259ad248185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85976043c50007bd058d025e652fcf9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ad4bdf956f65c5cf5dbcefca578da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7094cebebf6949a732966025bee7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79277b20b7e73a3fc012cebca55c0719189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9f14f1d48d5ba138015a83c2ce031190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264df6bad3702f2007c82f41def3a23c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd198f05108f43796b43f9c863c238192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef1dbbe4940ae0e913eb75880efc2c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10447d771a2eb4d1b050484e3644a914194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805670f0cab87e9c377acb4b4f23b40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b610c8272bdfa8cc4c4d09c7df2959f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fcd95cab5f4f34a18920b9b1c23aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037c19dc6e7553d38cbadc4f1933acd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cbfc80e5ce0ba43170ef241ffac30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89e92c08f5dc244000d9a4646e0225200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6b08ffbf34c5b4ba57d31ebbfd274201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654e226940c7875500b2a925154e545202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fceeaef263d63450ef1c4900a0d8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc3141266b3988d0323eee96210f76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb8bd89933872c016440b49b935aac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b5d33e33cac232fea08c4c47d9779206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c552af85b5ec9ac6ca68787328aec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc26be7870da373a5d30402d074819208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea94911b16a3bd92301a3689adb760209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996bcc22c0dfde34c58059cab331d15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c56866efbbdb0ae718f7cc43b372fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedb0218c00660ffbfb140d202ed23b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97525a5fcf6996cc23c4075991e2693e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef63b3faac8ef9eaf449288f9a6a1fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e07d532f82fc1c1eed2df1888abd3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d59e185f6d6fa3644257536e62a1e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684f5b79bdb45ae62800ed451d4a78e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dbee569521a422d9c69c6966a7ad6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07b93d5ef1c02d7ff8220a213c0e23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760b6dc95e339883062815366bb58ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be128581f32839164d9824d51f1512221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862b9e67c1e179aae9b898c92f162eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119e1a544aa85c5863b2729e04431bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f081d1cb917215eeb547058d66d642224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b1d9fb3345c144f92577677b679ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ceef5cc25baeb866b02e0659dbf82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2248e9a4e93520c109bd7c1a691484227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9079f944634baab9396da36024f708a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc9643e33ffb9adb7832991a84144f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5d19f765d7ff2b37a4a53ccff5878230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b89a79df3a45e801074bb8c55b4e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e2c9f96790d898e2a8ff2047cd3dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d9a58157a66611273fc738a36c9b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3688a7d938a171f36a72536ddcd750234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bf04fb3631714ed34438c4cd8c935235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70937ed7127e20dbf562dfed3177993236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519dded96f19565aa5538ee40b865f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d939606697b46463999f2ac1aec327238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7b044915322802b26b8245722579f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efae430d6b7cb4c1310dbfbadc384c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f4d12a6d786dc85b72341158df6b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac08fea4ca07f675ba45a0b8fd29275242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd5a9c4b76610731e908029025f331243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0032c4717b1d4e642b541569501e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca15bb3d577b4e26ffa4c0f0f217ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb29d9d1c063ce8acf94936dead9b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a5e4722b13d881d17c0b071ba8f0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1b37de931c71683089f5e6ce15f88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c63c9cfab2a93b0b5f9af2bb9458a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2e24b3164cd0ee95c11bc9f52ddf1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2883eeea8b2d385bb63a39f83296c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd383e9d7faff74352329da4b886cc79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf82293869d19da139cb13eb6f6433253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5ab44e0659656e986f751ed8f9bfe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cc6eeb45c7a0f7f31c1b3b87b360e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b839d6e1c19cbebe5f0d1f5d9e6c5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d05c73f74ae4d3e0f53c520e79b0ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c5ec41a5829825e7a1f92f32f2d54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7264f54787967c0b0c24c772ffb84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395aaa419e3250d3e4138b19a4f80da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314837052c614527cb21805821f2e535261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957533dc16746cc4a65fd6db02f6962262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56efbcf78e4672e4d8fc742e77c3996263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02762da8edba08478aec680a860b3f00264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fb7a79827988893ca01299c345c33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4982a2165262a5afe9ab8fb47d961266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e89bcdf8c2bb61ff47e185b2f2382f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5a521e8f6ac8c83555bf2f3343483268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eee3b4cf094e2fd91eb16149b7fe64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a64280e4df00c15bb3c5b99435bf5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412102a16e47f36dc9bebf31885a5d37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba80d1c00ab4089ab1f321207ac6b8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839d2dae8c013e5192368235cb4954e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3f5f94344e85ad40e0378cbd5b0d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641da59a4857358ced0ac35c6fac27da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7ea8f13408977a397eb284154d10f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c03e3cbeb4b3711d5d8c4c8205d99277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1d5318a213a50bcd49ca77d01f643278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f029c866aa225c688528260605b3b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e770bb073b2947fda06afed879cb1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d660228dfdbec584322b0656e8c821281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c543e6629bb41d1bc8012a5498334282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2852d143ef8915ca918290a5d9046ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5a82e19ed6ede639a6d492eb84667284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c3bcc38f8f93d2960988b1ebe2924285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc95bd804d946b7c39fe47d9a1daed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4573d36212e64733507208a4016272287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ec26e6fdad0eec37f668bc7bb520b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd008af04ffcdc0ca2c3ae8b7e8945289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfb16c636d0d1a682b296e10369ce6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fab5d0cb06d4eb74066258221b72d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54f354df132455d1b349c77ab09c88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631ce6660ce8bb1203a3862ec94c902293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df851dea067d0b2a27e60a30fdd7335294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ae3be4c2b299949fbea7a93ea4e56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c78021cc0e3756c4b39fa34f43e2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99481aa96c9d4e55114a2f9f1a0b07bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5188022b50a23bd8b1881f54fa741298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcdc1127b9c910b2f0e33192aa7bb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552010469d809d498d95ba529b4ee01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55c7e3a0cc6ada4252abb93b79622f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69172ce2ddf58150c81dc3c0b483087302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1ecf921a16a5877c1b270be0b6b28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9d38f68491cc25c5f01812f6b5837304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed927246ffad6dfc14c7716d34c97b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b4634759042bb110fe67abc4d7a0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea5f51a6805a820b222efbbc164413307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f63a570670585a7d1040c7264d73dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a1c9e833faffbf77c5aa3e4a6a51d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb06164ad4d6ae3027d6ce5f84ccc5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c91a657b7427fcbff0c05d7651be4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f9e97e4b8e891d25dfd586a8b24fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35994e03d91a7d5a42e694f0d726501313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1922077d29915cd6b21208954ae677314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3fd1734a8753cdb40eb687ebe4690315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7efa758cfb6b6a6618f0dc67853ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eb6fe2cbd8f2aaadb07fba5c4b3ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27425ce19d69ec95559ef1dddf88c02318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ff3f2acfba0acfccae11f407661c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06cfb6721a00a45febaff512e4f8ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924378f8ca141ed81d7d2c8d6a379c05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e1922bea8a4db27ae6e0617578a08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426f6e2262d2f0089957e3de1ea9bea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ca4440917c6837c7f2e3eddc19f46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546e7b1477204d06974b21d336ec9b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340ace76d6c9572b2966c44310f63c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7deb61a9aba6e9a471278d5fc296c5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1403f87357d9c3db180e8bc6bb4a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34041fcc63897ea2b5e98fdb718562ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9cc5f7c67f25b7f1b4607e1e67404330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0e72dda5279e976722f4668326ffb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79a69313a0c4a4d865cb0e7ea9f015332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366feb90f9b779f448921f97f734a1f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aff412616f66cd5ff9f2700ccf0a81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f88871263875a9da88ec1223f91c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b34085deab11d0cafa9c6d9a89a9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b57f44e6730a3f8234636bda82e3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217ad21b05afd7e527d4d81f34c68b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e19410247143aaf311c48f34f8fda1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ff40983d3b2858469d13d0acdd590340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e5fe646e33da9dea790eccab0bc4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a75f50f0d431c0686df9908fb63409342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732c34dc835dd3e112ad38302f8e170343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9815a5a826dfedc72abd4277550b79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43264991d20b4f00f9e2bbfdc29fa95e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1d878fb6c3f60d18ec9caadfc92f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097f3dfaa8ad7ae7db2420bd5dd431f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845445bc680ddbfde6dfd02ad47ff169348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90336d1d914bcaed3db2b3ce59ced904349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96de7a2f13fc58101b0a97dda22dcde350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba20f97c61d2a389535ff690df20a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60497bced900107aa3badceb84d3c4da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fed38f26ea0aa42d42ab2e9a929b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51015ea05e18b194f496fd8bf93301f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d7e0a74dcb8c09fd1b11e33fd25b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a8e0b030332596400009a57380a51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d09dc1ee887929fa1668bbc85f94d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5287a1d48ff86575626755a030f59b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b49cf16d17ff51e9cf378e5449f2b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e88eb74cf7ffbe63001b10174fbacc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1e811ed5f7222f0e78742c7a2bbc1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0be30aaa85cd4d6951cece3af7075f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89444842020ad9efee918ea2e7efbe51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0634ded94446665ab096ed6134d515364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac506ff46e55ed17897c4d124cce43f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab878a15298f4cca6e0f3c2d13e765366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6cab29ce2acc9db0f0e0eba03e34a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729286a3c15ad576982014280b96c0d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccc16038bccb27614fcedc84477d6b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb41f2835651136e2db99af4bdbe87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6a7d536c96b88033d21ba67657b68371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388d255d475a6957abb50e066d73ab5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7856f5b74d84e5825e48b4899b59e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e575813966c7c0a1be6baed1b244a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc27a0df39f96b19b4d557fbf05a605375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f3a7536995983278e020df302a01b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31d14ffbaa825fe5d98b781368b2e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca257b435c92591304952568d9ffda97378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3a4c3b7c01a28e3030702b87940cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6b6f297f92022c822bad2816c1ec1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad9fa1b2f18384836a85e11e516fb3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d3db975979867b83ea13dba77f24d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df5935078c6242ab72142a582bae96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fdbca6e98cdd90f429b221ac7adf7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92cec6e4de2351d4e8a84b001774d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25918bc6defee26046f3c505af294316386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8abf94b74c285e6d07e817cf76e1f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaf1b87e9fd9aaf92f11a3d4305127388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddd11fd7972abf841c792b59aff4cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584be4a70140cc8fbd75f7b19f4f109390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edbc94c7175e5ebf45da960c85e910391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4507714045b0e745c57da2114c188e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe9b53d3be92584ddd30a7ddf44c5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95faa2b94a16f3e05d29efc83dec58c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afce64e02b9bb359e102426f64a5b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69176f0e9a2bfa9e3f114808aeeba44396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5dc262325c8aa8a22488212d78b41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0067007cf2c29c29b899f6b0655609a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af415ace689b91ff764268f3cbe1be7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b540cfc7d1d2a7a758ff6e691e690400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b59535de1c21c9975e9ffa5ab211f9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a683a2afbe910a3884885449e63a2c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68751cf42442b747842ee0adcf95bb3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3ede324845cb8ed1a71cd8c1c7aeb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aac5639558a61c768c4450076dec3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4aaa766ebf65455c8f9460552b0ac6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e57e52d90adda83f13d6cb6293775407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610f2434ec498b00740a8c95e544fb9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f27a4bfb2741a52502b8fbcf59910409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30071ce44f4041d631f478ca39c2882410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269ad74f8136220ac3bfb6d650e8d89411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e0e8aee18aadb522e8e3ae0a24972412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754d10968a303c06c32a3c6eec41c81413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdb5805cf9a6371a5e0e111a7135ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b715dd63b7ff5706ffd6bb847742d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f603e27249b18be1631ef9cb66be974416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad6e46b751e9694099ac9d1aa25dd6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29bf859c8b202c2154d62fd425ff80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35e1f0eb836bff9c74867f18f2b087419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4deb4da5b88b9990983ad86df12aec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64384e8dd214bfedc22ef218123c852b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3236e14d3e93415e65418c17b1765422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94078ff3c95375bceada5cfa50d878423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa0ceffa8e88600d1ade7a4810f640424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093eee1ad81b0cd42408bfa4437c977425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747a9df56db782bf5752235d572e851426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4285abded8f4ede3e44ccee435d49e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20831ce3980476231af4ff76e2f7794b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaf3c620f1c6eecad0ce486bdab985429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cff81a17bfad6cb6b1db800429397430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4741b17ad1c876775b91baa1ba298431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01de42a4749e983de112164fc2ddc02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a2bcd03f79ae2d89f98bfc2e206f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f5263c3166d8b269f27b0a89f0884434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a2b159784699c9f81ebc1c574c7cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778225dee4f70a2b2dd9c9e43030e23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e02ac0f8950233892e1bc8b82f552437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c622daceddbf75f226804bd77f31a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8810194439c8ca45981afe1d2941a00439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dcffc05cfdc88ea8448d3b3f2c700440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a49536f370a1501a699504468bae9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91009875b6047304119e5f3d505e54442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd538f0346e5f23005f53c344a39dff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d762af2b10921b8bedf34b3fbe7d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0849bca5e31eac949248c30b8d804e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9257dcbd41d5c05af69dc28088de8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1edccd26be495b50d7586f2ea3185447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e62f0019f205971787cf0388c28d2d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529aaec5749a4e167d90b420a28e69e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d23073a7f8650054bb85c91ca3a512450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071f5bf822dfe8d84efd56711960d97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85262c2d152cf55fa233e0f9d4d52a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704ce759e728d8dd24dbb7235a2103c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a0a2c8bf2de7586afa1d4c7eca94b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bbf8994ef6f52c964759e315ef655455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076564bfc6cf000eff015730500d8525456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647daf09490e3495c09ba4b41132f681457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a737ca1574bd35b40adb2a61836ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc91acc22878b3c9fcc07b1c010b1c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992ce39921458b25a73dfe2f1e16860460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb360a877330e18b1497fdd0260f635461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e510924e8b74648cebaece8ab9fa662462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef317ebe03aa7238b4dc299738c8b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29168ae29222c5c683757abd9a7213d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617f2535678492ba0168d2e19c3d4fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d60d5e4a51f25955231efe6359e68466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691984609522ceaf57dc31c0c4b14dc7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2ae3375fdd7b62f3e400f61663c2a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3670ec01611f8db2dd1af6c7f741d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9282ca855cb13fa400bb6f36a1ab51d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f198db8c5ce0f85b41edb78c6c74374471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9472bbfbba65c7f9586e7e080f16b33472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c37c536438aa45ab0c79be1de5fc6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb58e9d777fa8663b60ce245b7102b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6be761eaf680bd1eafdebeea3416d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660957c5ba859b230516634e9faefac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be3a42e20abb5f9c47a230e784d0e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697bc85b1b0b2d5092aa58b4d0383cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7d91c3b59ca970b3f11d0911e706f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20e75826a9794704db25b3e8d47c80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c594b87f9a924fd29254f880694f05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd73a4b7db58f1969a855247c11fb13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15405513edbfbb23dd2b4dd342debbd9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bec2aede0769dad34c294b5ccf801484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72baa5ac403752a6b034667511f17f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02963000a78ded8462cbe89c2bb7c1e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3bd1e55c2518afd700a7f18f942e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949af2af071e2c7d67461f76b093328d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7194d6f0b2a6b8f3b461b609e1493489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c47fc9630278a39be50cc4135838d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee311c97dc8549ad69fd6ad2bb680330491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d57cd4a1d0a3e68a896759a1db679492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e22a1306bc2b6523b9b48203ad35e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21911a7cfb4a51accdddd8b90e9456494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd95d4fcdc066e420a9333b4d20eed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33415a28f367578965b9e6add631d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eae1b89d09e38b8ac1d8f47acae956497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edba587b23f7339c3973a33fac728ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520560c04a91c80f20be0fb549ac61f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86eab2b957e162c9eca69134d95a80500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfdea240958c12989294b93ef90e28501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6995603a41c2d473336f38baf3355c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e379d16c7701610401ce4cf0bb35ffb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a93711050f619b53b3de6515d25810504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a362dee5a3588ef1d67651e98fcde8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f525c7e338443dc17bb780de2babe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68042d2f75767a6b5f88b1bca269be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab864c272f9acdb284a86ab016206495508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6f83a3bb9195705c7f8a46fed7073509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab3e68c8bfb6967835440e4632e94f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a9a9386689d3268cecd2a0b0ceaeb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bae0c4fa5237a532d3ffc09288f654512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da842bbdc193470050b288cb7958350d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d427c4c03bb23ea87e52594807840514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de328e4e074e808be3f9903b3193971515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90af2e95e3b3838a4eeb17d9c391bab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72da163a7173dcb4adad96d4c3e85cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181e3240eac5cd9a82638fbc781ff80518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238ab11571152d98f275b703a49fba7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b7c0e2f1e43ebb321b7d4b850f1ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1bd2ff820e9c04921cde231b93e2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1015c6aa227c3a1b535c33a45df10522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ce1a4b7ff018396f3fa336dc8f5f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b8abe2278bd798d9f567e0508195b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80131ac316a94c9ada5dc6ffebc6ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c6eeabb32428af033460fc4364f69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e37f6b79055f95bea54880836331c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455507f3578e3fd17fc3c6d87cd478e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d768d3d321cdb3111d18241701918f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa812e54711099bba708ee0010235a8f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ef759552d41f1024d89992993ee93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7043461c96afc2eca02283a2ee16a84532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ac0a133961e08caadb44565e819e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fd408895f59d9bb862c8e0568324f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48582f728e6a55f7403dbb658b41a23535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beb6b35a52b93f7a14a173916d2af1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfe2fb242a58c1a64516d59167020a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312378fb22d8d472ed7a63e191556d93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12911bcd49cc286ce957924b92fd13b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4d6b29b778efb7777c0e06e7bafca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57cfdacce74975b271130b2c95f221541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a71b6a09f211db49b26e103e2b16c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9054b0d0ca69bd6ab5250b07899230543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42b59064478ce5b9993db1e519f19e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a85a576ad4ae34fda76546fe2179b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25fd3081d83db72045f27c283a5968546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837b91ff2a80c2a2432f26632d8c9fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649741c1d32b3c9037b3586954b7432548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5e63d0c60a01420fb058c0659dc60549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc6853b7ff87a4025e928720985999550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c742cb8e8b9cffc3f5ab2e940272b5f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010d0ef10c4fff9b4f458aeccf02241552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66504d3a2a8c9b20213a53c369fe0fe2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8da05bd624b2736b18c3fa6094b55554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eec9378c8d00b40ce4917c8fa3b525555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7a4af7178c62a07e576d4f8b12a99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011112f38d7a4886289adaa6951bb2d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c791f0af5b662e449d861b9665528ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e8419df6065461a69fb65193a36df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb249ac584b4895aadbcdb2bd78f1d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147793a4857426622458ccf31edf317d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a75d77c10b48f10878174504776436562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b064205ffa1aee09b29301c7add1e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416814a8cfe2ee8cdad4fd26ab52889564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893ea59925b37f034da2f607a5559bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6943f31c61f27719545ca2cb51e25566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884bc0db0b44077d8e6fe5ef72b6cda567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86fdf56e766f1bc2b5f32f07992b7d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7078ec298a94fd656a7f76ffb991045569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ddc419a26b9d1586be03af6236891570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ad07da966c12a181aba1cadf63d18571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333d0b7f5fcefb1c702815acdeb8f4f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e24f9cb9357b70fd68fe655d763df8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fdb714b973baf563527a102cd0eaa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51653320eed0dd65a8e6630f6ceaee77575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d4e0782d5d10977757529625a778b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e91bd2479f932a0407bb1c3fb783b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aee00806f72b6f4ea582e6cead48b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabd955dc404beb67a5a8842a28a4d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e7ed0bdb2438c419816fdc988b677580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc42fb0fa3161546e1a5a52ff82c7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c1790f2c79a22efd6ba8b0172ec39582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927699709b470526e09f992762cef9d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a9a556cad67c7a274c6e1004ad8c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01225715cb05bc275ac1d04bbdd0cac7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10a340932b43ce698fd59646dc3b37586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0c0e2c761bb358862b5d2e83e56ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5b5552995dd098ad3e8e35de2f05e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3af0db11b1e820c616d252b49a85a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cac003ae4ca61ca8c060fec4847d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426650c0103efc22ad0d78a2a54e1379591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de4b7524e41d08b9b746809b92817e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab0c5cd366f3176e991ba964a6c77e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df100ec4462a553e9bf1a41321afd8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a209fae122f623d18ff6d20e0d50be4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129ff546d583230f4130fd7e806ab7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d06884cd05109cfd217d68e383f883597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe5f5606ce442807db9d4d10797021598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ee8a7d94f3eb457cae6696c6ca34a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bc59519632218a77635a8db72b1bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eeee64703635bde8bd6dd2c1dadc82601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ca2e2bcd63b61d4a9a88d643db650602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db01b317230f435e40a935cb82abc2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d284688f3537db373724ef9e6e9c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43214d51699818fe284d66d59f856448605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473ffb48d4daff933f2431dd31d5654606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6361dec2ba47a7691263f5b7aca6f53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff493c2c5a62a00b12a1d25d5ac9b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d580457802711c2e4f9e229b667d31f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07535e10fc167f96ce0fe5f67f7937610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475103da7fa6d23f640d18d4ba32242611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf51a06a4471faf71ec214feb0ec6f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af363a9622ffca33f79004b71c3f5e94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c49251135e5355ef917c03262d741614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb5c0a22bcd181a4782854c00da70e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81f8ce195dd76d17be3a79218cd2f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc811a9119a0743935115848b20822f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a096b597472e6b234e9630e3fc9360618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a094f7a78401cc5374fa114e1efd4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60744fb6cdb6be9637d776bb47a90e14620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20982e01f7083d275c24f46992fc34a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dff0746153b196f8734e517f41e1c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b508a62d7486ec26f13928e40f15745623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393a4bafb3f8f491c333d96dc89f2b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58961f4eb0083514125ee1b16d401d42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7ed05f1704fe89c8e38e7ab2989ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddac2ccaea4d37fac8876606caced28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130fda275be8a17bf5bf1b5e43e7bba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a079bfa00042d7d8c1168e250c0e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f055ea386c0c152dbd28c83b2d048630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88ed57094f229971aa6fbd8c07b92b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a265ca571ef0d6a4c2094ccad597a6b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7a0ee60b76d289759f11cad6c9727633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed45379dad5f04bdd0bc7c39852983634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c165cb681cd62246168a22c29e5f4f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67322a66c6b9f43fb9ee274b978da162636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5b66b14cbff92b0b74b18d4d2d780637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e3bad45e17514abe9e5a9697d46cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02e8e21ea7fce2d66bf739daab588d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef2c037d82b264568ffba815dbbede640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa04e033af39fb67cec8da1db5f0608641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7917a84e89b8fa44c8037858b8326642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b85acf1ce1adc69f18475b12d9b813643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec66775159d33ebde036febe972a61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa36d6e292a60fccf6e42128a3ee3db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac59a709c3d3eb6959cdcd056cc1d3e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0843af06c5c224ed8614f2248c8c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3150ad8188685b7541434246129fbe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dbf397f6bb00e63c7b42bced0ec6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef393ae77eb46adb133b0af9a177fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d865a757398ffd934bd5e63cc482ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b548fc743e864d7beae6e3a31a14eaa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c61b54e53b935a48498a0d6c99d24653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d823b79739fd8e2f542786211aca6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70ac2a07c1bec6a7f4361e30c8e8be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efa5dc9ec916be11684af2a891bfcf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd73f8856c97dcf8426421c37587a67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686c9b6a63bf52d6bed233df2df15ed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3166635eb3f109e0713cf7cba5c6670659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d3d0d402a77a3cf5c1140700fe23b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815046c77633b4ede3353df7201aa738661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5dcdeddf2e4f08cd067a251bbeca0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab18b4fdbeda6d9577bb491d5eec7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74fd9925ea8cc891ee29d6903159a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d2b040746c93ccb309276f21993cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130906afab97fca534d756c85816e73666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0b0c2711e8190105e9a746a9d2b7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64813c6b5e8c4eda17c6bd1b7d196f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3677235c406efb12bc26ff2b917c9fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8761845e955fa17351c001cd5f8bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278a343ab25a622b6a5c64c10ac322d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff20149e45c6d131086805d544e1131672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037909f2e581fd665ace86fae19bb817673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5d0e8d1f5f6cd9c6918a2c7c9b157674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20819321c7411f1178e713e8cebce26b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4758af1d1dc18c559804fb4c6f8dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a67bf228d66116de2d9a951c8dd208677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384dd70e655e521e167dd2f109ac761678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39511a40d4bb9e0f44166778df17db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf81a1215f09fca39fb14f55178623680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c074cf9b5e2b20acd1b69e76f92ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62404f56cf2fc053981c6325d4559e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218e15ca2ba0c05f5ad81b4a8147ecf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0e437508289cb46d5329ec0cd5721684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ceaeb8666727a0832155137ad0a17685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f785d26a884655308bd82f0b3ce8d15686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ef6a65967cc6875df65ac84a24f8d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecf5ebdb5f9490e709305723c5254c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa30ce026a500f979a7e9b984081ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ced5c2f7cdc89b1b023ac09d24542c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a4b653980051328d858276881d0e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2124441255075ea41bc70f253cd883692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d75c401f4af3ecdc831dfe0da3bd8d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a913f2b158a5df1845496a664ab96694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18737d965a42ed1fd117bc09fda8e0c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794798714b2b7c7dc5d5cdb5628bd2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15be83ba7d2c6bb7337aacf56486380697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10139c5295be572b5c7cdb9e41861df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b68ac919869acbc99e80097604d12699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753301bbda4cd005d7c3371f9e7a8d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a55a07cac1833d89e3da7373532758701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1667771dab304754ce212a246ceb42702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1653cc93a99711e253ddaa4867192eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0395a90fe246841efc57d0b2c64a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fcd058176f89083f38a307c78b669705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e935f44ff3824631f73ba98886cce3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57725c4580b51b116b488c3ffac6e8e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b5b42cc69f41e7693a8faef6115d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aefab60d5c717daaf5fe05baba4979709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f60fd7ae277369f354ac756b14fca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cb0052d8b6766e85ad53724fdb592711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c757eb0ec2246184bf94a308c847746712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68990ac536c0f834e6f0755c709a1545713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50841905bdea2b9d055b31af5d8d95e0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0edf521fb170f47848bf469fa55c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a81d9ac040055ad1c6e64f2e7bccf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205528661625fc56870116265c48b54b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b92658db67e7fb5b11a4176e1da90718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e12613b03fc916f4bac305c954f734719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3517547922ca2544171b216296ea7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf2fb7e13b04f7c946190450d259c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e33b04e455b3b8ad57c2d4b4c2a1d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17998b81afe69876a094b02294dbd63723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33f44b55028370ecafcef13c40b581724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f44b04b8b3e98ad31add3c157db8a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fc3a482b095e1aef0884e52c05a73726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854c1caad91581c739acf0d86743183727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf891e7c39e4c7e5a52fd185e9300e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eac49f614ab4b2c558b6b7c7d962cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b3ae06286c4c92f8976b64b76b736730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3076e3f326b0a9fcbc6c726ac516c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab2ba9b384ffcceb49bdf6fdc8ae5e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecd097af9d7b70fee001db8e87fa3c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1e9b0edc1acf308e71e491b73b886734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37104f0085a789dcddeec303ccd19f91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8625a4438853cd3df2a203a90b92b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1e0727f9a25a0242a92a624893288737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d4fc5dd41549af7b79abf5d4dd934738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e624634f5338b0aefa3d911990b158d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e88358e39d67581fbc2a1ae1a1f78740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b76c4890174a2899c262fb1eb937f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea3c06c12cd85af7b21024254525cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec1ac237fecc437b206ff5d25d5f61743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408b72b22af1bba51f0964850d54b2b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2416f1f3537cc4a13141c9f88d02385745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cf650709b8b5b4be9139ae8b61951746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f5409d4c732c2993e6bf0429744a4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631a759140ad58886dd46835fb83280748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026d29276d5c49f1a7d3738a7ca407c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed03358f60ce9f371c7b2d3e1d9605d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a576aa05ea79fd110f4677bc39e62c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6da7908ffffd209d8fe161862a600752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88c9c8972fc390c73861d4b3647dbc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646af3400c94eacfd56e3249ff6dde4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5b044538b7c277c412ca910831083755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a67d68e12167dd3715fdbd392eacd5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb683a73139c5222edfac977a7fad9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a777ca85507060e8655fd101f96b07758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522f4170f2b808721e08729a50d5a6a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>