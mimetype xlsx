--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c26cd062d94527c77b20a604daa41b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a944e5a33621f9955663b7ef1ba4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53ff42b28aaea095dab1cec12dd1563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41dab2059f814057deba59bf3ac4c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad8b054646b324d696b0b6fb71965f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35852c925ac3bfedb0bc4f0829cc760e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd56252e4891802c4e6410bce4776c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6072f2ac00d586d1fdc259eeeae2f168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944ab024d393da41915f80cf17948dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ad54fb9488d8da31705f51eba508b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9421849151bfc8200dbabc5731d223511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb46dcb9cb24ecf3af4ffbf57184f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299050ff773974ede35c0219ca3c436b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba58b0c07988a329760d19b17bdf74f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b7ff6dc928e6e6026d561d35be89d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab32f5d305deb18c02b8eb449b9fdb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5fef89fe9dd17bfb2d492f000ac1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d61c536a9634c04f5df87da9dd9b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8a29eacf366e451a6674cff55ba9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f95f5bc44d0d8d7d52e5a5294388f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8657a88b68dc3ab87e7a0461a91b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c38736341fbf6b4e2d27c87f39e39522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f13052b57ed83cd5b62f6b6bd9492623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60ea0807ea94219e39c4ee18c2143b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a47bcafbc2e48178561b2c6c2bfe425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f7b8a6012f44891b304631d861afc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4c96b0a23ba7ffb8c875c9daeb89d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576829977d9922e6ab424afa1c9a1ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2113546c4fe9daf57f09a95457950429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85300f1f83a5b3fc8258f9509193416e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f638e92af01b07ed0a4fa4ad9315c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281a77b2b055c11acdfc95371c40fd932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ce0cac8c27846f477a4a1dd70cf7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a4e24b6effd8fd1f4491bd07a77b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ef68b55c3f3caafa24475e7d45bc535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef564fd3444056c0f39c5bb81d3dc5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daad07b459a53ccff7c2b56aa033a4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08fc7d0d827d4fb8ee2cf92696ddea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb0d7c033173db2dc94c87efb48bf039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33971589fe75187b364be43e37c795540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11cc2e387ab2238a1fcdbb3d4cb0c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf70d181a0a053d5b14c68f4429ace42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71e5741c344c025c1f1b013344afca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae93ef1e6fd00a1589208ed64e727a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693a5acec72d730be2f7539c68161bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0cbd2240c7f1f12907a16036937b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a30c959f51712fe2f4b1d441e9c4fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cda22ae4fc1e0a320ee4c2270eba048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6be77b97ee64ec43516553d23dd23249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1832a3539152e413dc1e4f406bf08950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8a581ca88075a2b6098f76d336a3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2847fa7e0df2f56fd6ca40f92650b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c80f6304cfd2ab3e84d4c75c8d4b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127cca09818d35be038bede41989f9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48687352c31fe1decde88aa5f46457855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc5c89f83dce2959880d4b744c2bfe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868118051364aaa1d953adaea6e5a9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867400ab1c94bb175bbdfe0b64ad45858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cb5d008327eb3633aeb387bb529ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792ad3f06b945da43cfb5c70e0901f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2435703f6d04f68c39fb94fa9c0b1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4269118d7e0a8fca5541d720b1f57dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691262135dcf059bfbf9e2474abee3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a6ab679ea71ae9fbda4b6226cd5bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73573de6db3232ebcaef7d8fdaa9a32065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0986d56603d4a904de95b439ddcbf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365b37f6cd065cd7b727cc11f7f8c5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295113f89ef98313f68573bc47a0f4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730e2c70ba3ef37a98355132b5dfffd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3e430928fac478f3092e918c8f88470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f624f4c55a215c7c2b94b6598e93071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a001f649ea649b1770212b54b52de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8209baf06643482529c33d312f1ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7085e4420fa118ce422ecc3c6e40e7274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df32a1bb619c6b658789d65eb35ae4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fd859d1998f324ea497b2dc2d479976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89bf76f5869adcb92c6af9f5be4c3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cc2fd48374fa0417f990bcad300f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb555da25590a9dac3d4e429bdc843279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a317c503acf62bbf9b2ff738ea85d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb16a4a569f195132bec4aea0874fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1b4e932be72a941ca6b1a04b9f1f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d1ddf674942d938f2a5c5824c136b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8d33dfd7594ccfc934a96bad8561b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658739ae00ac33788637fed7122747f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9763f800fadfeae093abc4f93c788886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6787f870f655c9a56d49f85b0393287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945c9d80985717d98657a52970ea7a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fca37dc47a1f09cbd736540aee147189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb880441b6e640d8c3cc944293bef3bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941e2bc0a55f4a2e73b51e5ad108cd091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e626574dd3151f945bef0e7fa5d3cf792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb12d343669e5710fc43901387c71193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c754ab344b72b59fd658162235e26794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97874a0c76369ffca9cf12cd31968b6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789048152323c6c7a71ad6b47f601d7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70779ed1da08e83a9e8085a5c4ae89b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90393e94a7346edaa32dad168e9fadc698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1534048796f755745983e752e2af899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403c5386c4cc2180f1e705df260715e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7061a34d6f077ff08a820930c690c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b6eac3b0d89cb3fab9c6c64df02d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab476b3b69c76af9c3a0e56d32960748103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac90179859c0168e6ab9ca65be3faa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b17fc4e72fd675fe54c385614ec43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235f73770f487dad2d9dacc912987d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b5e5ed9937a96960104a14e3d9f2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10ec654027e662317af58ac4cf4388108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da13d49d27b3a361ee86c8f483c973109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1db0d06084e380f55210084ad1feb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8243b8bf8f795cfee4e0d76314e49e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f427164f612191d25e7c421afe2aaf2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139cd93c6bc47a6ec9ff9af7550087b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeae7a95e5ba758ab213c80b59ed995114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72d07de9afb650dabd8b2fc3efe7ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775e3b0f94a9f42b295df1700fdbed1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fcfea70b3ffd0b04f40f4a8357444117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8b26ce53ca1838de93f590cd1ff8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ebb8daf72251758b0d56bbd37c8d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc53f8c403b9f13b81fddbcabe43a22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebede0232c182e594cfde6ffaa6bef77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c71336da75aca7ae428d2cbe19cb58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae139ffdda64bdfedfaa76db0f2871123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2096738bd4389cc48917a4321084ac3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07c5ce2b74723c9f8e9d6e90e12823125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d003b42ffb9417382732b0912d41f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a0228659df4d8a81ac53e9a149de5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44813d073b0b22454fe155b44383494a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd33d06c6687a93b5163f2395c2496129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217002a14e048c1609324afd7e390459130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb21290eb5b816ba289f8d6472cf37e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c4f41ae7d56bdde64fa7c34f192e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3dcf085870ecdc9e5d418f2d6f77d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecda152c87fe47728a71c8391e47fb9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8028f9e6c4b73f2f4f0492f3244f52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea83fee198937522b85caeea19646a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e23c8817704802fb36af4045533522137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289dd4fd867f79debf0a635b451fb24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b29b617afbb1b543c0e70fb2ced142139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be9faf5207e325aa308ba10d96f3c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6080e1c2f093a7b1478d675b38c23c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eca7a89c3d40ac79a73cef898ef6a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2b4a7df9db00d747df0e6ee1f139d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b204c1d0e0fd2cd6fde10588fe647144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa68e3d17651ce360bc1cfd53007f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb9fd3e79c1ffd5f040afdf88060c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7fbf891f7fefaab421965c82e01e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03505e83a9de17cd375a55eccc023c78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f019276187678b8bd2000abfa736507149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d416d42450c17c6f9807a212d5f8c4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa950971bd155619be5e241865feac7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f0b1f1f2df90f9b26d4e676358700152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03787b38379e97a05fca4c558271a35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168998d7f03e122c867ed0167b44b370154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971842b9e95eda885ff308140d57283155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a37a43d4c28f52f1f37b0955f6281156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f5f60882dfee1734580c7d69cbac6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0102823cc280fe118ca373a51f8f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7d45ab12b45c44a03f18a8654f30e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dfc88861d62c9d599f6839bd01964160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2d7101090c30c0ca6fe35f0ff642a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d65e993ff0c1aa0ad78bb530bc6d33162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f48aca46aa577b3fffc9a1d834ebbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45561f9642272d72b2a9b1c0c38f23f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20275e56b2450ba23f68b075553e64cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314d8edf9b6c873f621e57c17e87d57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170511a2e888f137c8540c8d288e54ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d72510dc5cd92a8d3811e0d2fbd8f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08778a28d9f02013659a4634ade83a01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7f06e17f44da9674f2bfd582b88ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63497b381670c29bab33a92b7d614d29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fea147e5cfe49cececeb2eb8591c0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef128d3fdc02badeea00d38877a38b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94a9dcb8a47c0fd76bd61c66f2fa75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f3bec8feb40acdd5227ae91dc0bc0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1ecbd494dcc75ec6135488ed3bd71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177165b1a4722c9473952b52f2527f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ce02a5b0680c86f8d301d3c28eacb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d22a13f3b1ffce43b2257d1f29ca2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef3a10487056145410cca8d3844c9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d11c4656bcb48076f995edf8cdd736181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5faaf05d8521588dfc93dc339b6fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebb412192273385d97fdd3335e9cb8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd54848544db07c16c337426f9e350184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3644fd10fb0e11d27708367743ed88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac902224b9ea114a9fa556b76eab3a15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0074619d1f547fa21b40fbe6602f180187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e254e6b04aab27fcd5d582bc6ed007188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7724a75961e2bbdb94c2a5d499f13e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd40995074e96561f898c3fcc52d883190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052dd38973e82d7895955238b3c98dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a38ec5b8f0c5f92aff39f56dadcdc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacd250e3b625abd67bb0c35e1e79e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de988ec318ccc3669f6ea1f18ff49ece194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414cdfc74b43da53a1ed7460c9952e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f60ab95df382467d5d0df2b65e23e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7342e529a4d4797611a41770df8b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03470debf47dfbfce95e42656c0f4b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3cb70701002aaa1abf4b122110ce8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3700af2e378b2ded056d7e1559dcc4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d986e8cd21a014a7804e7080a4777b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a041b0c0de530ec9ce28aeecdf28a32202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d22727063be4ad0b22995baf55965f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf582b32c0510d33a036fdf907655ca2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01954aab2956fdf664c2ee5fd3fcfc7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd092ab94215251543e155d54fd5a21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c8cc4295a564df1a8049580ef642d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e24f9ab0159b0f20a3e1220034aee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9a6b6777367007fcbbbfd3881d2ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803627adb8ec235f3b2f2f3613242ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565d4c5105cce97ba3cfe1c18b00a3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c761deee2627bfed4eb6e81985c481b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485078b29ced437002336f3e966456f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b599da14fea8ffcb75c2d4c920768214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12268b8fce2f6679e71a979a368e0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc20744eaddff2ea514cdb6397b67f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8f3d6fd33e0c5d03e8f6b7b351055217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d4febf73011427a9c789aa3c9c30e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38584bd064d0f7d9ebd9f7d770cb9a21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda02c5c47eb59154e516b99d83a50d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed397e6e87bf0d89e1dd1f057e9e20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137ceb0ba5f0b484a7a0036ce745d49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099b84e3007e360af685ac77af20ead223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddaf4d6a93114992b3b309588fb6de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe141fbb581a86f12cd17449578ba01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81338a710f01c97042b579decac46ac1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c181197cb8c91ee3d5a7ea326e089227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c14efe720b68dd80a84379a3290f5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590c506cd48a225698f19d6b49f4e7f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8692bbd0ca58698e6a686362a56b91f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f10b8f248b213c0365d24405529ea0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac500388d1523862687837714a17d4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2b8c691132ba2bcea54662d473fb7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e887f9de0ed63bcefba61073d2f239234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c51cc7dc3dd7a3718b5971914dd42f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f3d76cfa61666e62aaf49ceb40008236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5847ed7c68b9f39e1449785b5f10a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf8d897030f2e56570786709bd95df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f30d5735e938dd768c3e8685b83a43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d34800e60269dd190b90d3428bb49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db334efcd70c0f63d134b4f14e58a7cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfcf32fe373e84e42432a33312885e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0743e46d79c70a344075c26cbc2bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a47fe03acb57cf24345b4c0511d037244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e42aeee7e7ea36a2e32e9d3e9ffaaf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c50791e512a5af24783afab2ccbeb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cd4dec92660ef7e057e94eef6b24b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f356becf8361c5216ba76253345c9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037fcdf53cac94f9c2504ad41605573249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0e4f22e9b501f7cbb6f0873de8481250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036852980053fb8bd6c3fec4a5f0aadf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499b269c742671409a88615fde27490252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bde40f69f48be203125767c34fedf7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb5b58952de81add7afb5f531df8b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ee4a78a31a4be3c319f7c5a7ddb85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d27bbedd6eb368d5b200c247bec62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae72c0fd278a9fa799e958979c85b51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3023694df3a91a2848746a0e03bda87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d6bd9a5ae92c6ca731c8b1078f551259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7128fd9f6c6758ec9d6d63026a05f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722a95d24730bd0203c0c95f6293379261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831cc0f03735d66af939af4a72ca60c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98602c73814aba6b946e4541af3d83a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7e1873f960fb44bb728a74869b5f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fa0cf7741c4814a08142323c199b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269de07f1732a61f3e699a023eef5564266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5acf6ec12299634ba63c4a7a68619267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94155b1524c345790a1d12015803e3ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd587d24a9d029890c4f0daf471936d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c29f16d3da243731b35d688e3643e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248111fa44b0c00ef29c365e9f7861af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706842333d43a6a76a7d36534e9b565272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614643021f1bfb97faf289ea4b9ed561273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154df22bd3ddcecd27b1a7b2da121079274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab602aa3759bc3b5632ac15dab08a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8cc6b73b639203b3847a2a540f5bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814022a14a0ad77b0b7e605a7290c6cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790760c21c0a298ce3c405bcd10fdd0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fa989be751423637438af0399fda7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108382b3f7881b552829c0fb0ad7ebd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b1d1b003c2efbeb1f7104f62a3ab8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292b2b011a4ddeb098111bdc8490f10282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557439a132a19d8bc9298ca00d09f840283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903892907ab17df343df49262714b785284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c286709f03a034e518442fdced36878285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82dda024f80c2d2d6fe738d30cfbdd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a3206b340b409e54c643d439652e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9e0fd9e6c98761de22c046b872842288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50c1cb110fc12b65c7433af7fdf28c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950634cf38dada66f8c5ecaa577ceb9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470267efc4d7e318f837853774374367291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b225506720e3280b46dd25601513be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771680737949fe24ac2ebc0aee9c6aae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8eab6bf23a1816acd9ce4277083fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb663f5477c346e7721dbfc5a171952295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91044054f435904f286e36fe9ff256e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e381992292968c7775a07dc26c244297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cba4dfb4d4200fe0a78b5abbabb2c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837acdae086622a16b147160b6d6f576299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6e972eb7a7908892bda6bc0207239300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344cf79dc88f147149bea48d60a310c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fe2f3852189d5d752f7ee96d905bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021a3bb6633454aae86b3d778ced95d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451498352ada64fb2c17a5f68366b78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefba6e025662a33e2c6927ff482a32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022aaf9c81c13dfb4422d8c711b2c8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd82148eb51d622c61d62b1d35ed50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7caf533c05ff71202552ad374bc1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab68845f62b7efc0ca895e4f6b3398a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559e4b951838acbbe91e2c0482dd7e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627598fb116189570899e5bba381aa69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ccd25fba68a55f7c1abc973e963bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374babdb2ec180abc60d4dd8ab8b143313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613416637240e40d2faedf7914f27e24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc083e10bd0377e84c0451d6ae895f36315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c05c4f57404332320a29853ab0f95316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7257c9175c2a955e690f41aa149193317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82362e8941529789f530758f12ed5f0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef930e8edd9c2e48ad9c18b1d3a2b25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410e06e5ec018282fb2a2774b1e26ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e36023861aaf5abc518c073358437321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca3c7429d5cad679144e6f661684ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39131b743a86942fb7c31630a4d92ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b96051ad9efcdc253555ee3490e5bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0390907f40d360412cd89db3d670210325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06830f0095ead3ec2700ce3dccd5965e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec86916bee1b35951617f9747053d6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ccc854a84a47c95e5439524a73662328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c41925d4949c4b9d2dc6e70ee3d86329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e4af3e289080f0e9c477dea516938330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbc064a2181915fb6cf70b2ab77ad2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b2f583a97044e9e5c0ab51ee39929332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db729bbb2de879c2e968522a74ef672333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53e300e4081a7d1aca6492e1c3ae2d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f48be926379e564a643269d09526c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467972fcd3a511e9888dbee203b0e2c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b79e5d71d162c6bf90dd506a6fa23337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903abf8db9dac23899c3f21a92ec075338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541300e959f62ebe70fd62dbdfba74d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee7fe73b876adf21a60d2d284ba0cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabaa8d0a9a32ecc337fa9be777ab83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dc5ad77c9f7cf4cd0cf7b4a0224b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386379010197570b7e32b42748ac2d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4470b4773d553ab37d0a4b2f3daff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d3538dc9edde481bc34ba9037b58b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce11fb97edf7376ab3524a7683d6b3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ffdf71c662c9cee6c271e1c21845f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baffad0e1f6ea1c3ade48bb6b65526b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5a2b9b67be11a101f340d42deba9b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba55cfd1e6e20d77a76809be307cdc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ee17ca1d00dd8b791609a49be601b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04faa835b4d29020bc1ea80fb31efd65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703da30fb5357fcd9f9ded644e712c0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee39590097922a7d5f0d9906083a684354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376b0896227b60b502ad3f06431e49c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aca42971e7876f71910353b93deb8e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c84555e5493224ee8790942d2ed613357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a293c851f23036afc571b28bff2731358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a763c59ce4dfdb95471036d77fa5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5948b91e97b48bcc0ae3d30ae67f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fe07c11833c6d069a0b5e89ba8c86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81378cff12d19073e8063d8d201c938b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b753c3822f0d24e1b1eb83598cba683363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e5e52e112c2df4a82d51c6e3f8e70364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7718390b2b0f01b4b9c389f41ed0c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a756db28dc575176c92303c284c02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b123d1174468893684c3945ac0989367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1459a63d2e74fc83e663cc7875f41c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcba7ccec20d3e9ed9f5c9282668ef5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7c964d6e684b17589c5ae54235a7c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8424995809225138519349e0424a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55d2a0c6678461b26eec4340a1494a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557312935dfa443b8aaa17a1007954e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee5065cf05ebf77ee478b14ad99777374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ce2bc58a3f32eb04eedbd25bd4e60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367c351557cc4f236a0fd22d735e7b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f80b9aa354b6bac38890625aea2b50377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98586eb57c687b65b1738cc73a1c46f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e85e761a83b47df56c612e57ee9f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebc2b8677c919adc9e7bc6e170b5a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f82f17190a60ddc2de9e94f84efbb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f1d36f3fd208637f7cfe65e426ad4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3ad5596dc6ec4231c88d057266e24383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4bb2799289c1ecc53d7a2191771c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c30e0ba454072e66f1b708d2c4ca47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb8af0317badf5b608460a3d07521f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94695220c865bbf0823835943336ce4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b618c565987e58127c7ca99839b0505388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b526125ab83e890d3ebd4d65b3dfe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c048dea2107f21bc2000b587afedad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e212ce503932a6b9128b37e3c1e2077391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc463363652bb179c32c19077cf4f3f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2960aeb41a95ac96588c960ffd51d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca30d7d303b410a3fec8125a006b3c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d14ea4c061ae12293b74cb07f0d0d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc315c719fc69b3f9c1ba77f8afc5b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca5e21b41782d415403af2a4dfed34397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87c685d49e9ec2d9a0ab8463d001f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3d7cea18861ff941efc5b66764b66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2af418fba608401459918a21226667400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11d99e2474c21bec170102f87c87b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2a5f7822fe2e92d7f1d22a4aaf6a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4428299f3bf7e3c6b4cdfc0e0e6406f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce142ddb9eb3f40bfc0a76b75c52f175404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e903a8924bad537902dd6590554009405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ff6d07f27783bbda33aa9bd693e91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4641e7a9357844e7d793d8b71d73371407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1cd3921c352575e67d3f776f16b45408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752ac179fc4883d7246525709f2cbab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6037de59029cba3ea767ba71fa1eec3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68a4953372e4c5203ed5c8cd267116411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14dbed068948e915d4e22376378de0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662c0551950645df756994b58cec77a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4980f6db62686c3277f061a399516414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba384c653c09b9090f64be5580175ef0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e93dfc8ad182751a311560088a589416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734c96e94aa335810c03959a6f2254f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52a165bd04686db07aab6ee92e2b63418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95010197ed81e9888fda3109cab23af2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9e72470bdf7f1f4d37c8bc40c7de9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06640cd99f7928e29308cf7d7f83c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3c7e437dfd6f881f242427ada5c77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83c6145ccde21e9b89986b39c87e1e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e82483ff78a8f4988e5482a5f84e4e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c708bed1edb9593cf4584a091a8104425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a17d1abedde66e2820b9d38eecebe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42cb9dc9d12ec5e710946e891d7987427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba10b9e65f02265f93f9d556c6a725d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8699cb663d421b2074c0cdfd489629b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37254844cf46f24051087c57c983fbd5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81151ecbcc34d97dbcb7f7a6dbb5ab35431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7754f327341a92ceb26da288f351c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecbbf360c25b1edc55fe3f7ac6d573433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a3249577ccd23dfa61c0aea03aac6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedf9f099b7af2c63e05988813b5fb7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983b597bf18c9bf91536c5cfc80dcc8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b65014fa0857c504ee8f7e7b19dde437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58ea8412b56f03c6d83ced403f6769438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af1d2f3798ac1d253a9ef1776487f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad7e8f7428945c37ecdd6f32da1b56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cda8c3c0908b5690f0f7f37bf999f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af65b2650b54cf244494a6285affa1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eca140bd2d29748d089779ed80e7a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817603ed9c2e103c59d5a4659e1af2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa72a3b6d3915dae4241438f96f95d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6c44938020fdf2875b523517a179d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f442febfae8c2da759ff88c14ce8f79447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66195b1f31fd4f3006a3b5fbcc06125448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbb81437f090ba81f353dcd9ff7ffb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3be844b8f2e03c00ad4d666772cd6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ddd20f050f654c2e8a2ec454c44e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb273e517131085b9f86fee8a3422fff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90819b8bb70027ac5990c175e905b57a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb8866cdee48f09e5ed423fe2f1da7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52a4bc0b640cdadd0fb0750b7ec301455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de92432218b4222136c0d23fecff263456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f39e00d4b014b1fd75bc3a99ca25d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab3cba7b245f27a73d20245b36bce9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4aad68583d7e0b46dfb53a70f370d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094dc69ea7561674799b54bb51a5045460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554fde10bc95975627aacc022ed03cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb3304a694dfd55e0db2476f77e691462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7960a3d11cf7fef0cf4d0ca662bbd8b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c388cfa745136e6db529d0fa45ff3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58278c2379a3d544831f5e4632d670fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3af6d84951c1ef7f92fef44145fcf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fe9e977b3f8a2962196aa99b8ee89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef24d47e77313aaad883cb54f0eda59468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae11da6390209c2970dd63cc4e4cc6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a35c0d3261cacbb6819850adcb228470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b754a6bf9c804f827a4e4fff4d305b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674cf2337c05ec61005156705cdad88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf8b7502d8fd60a19b997903545ce9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8902236d82e2991874992f01d7787b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea450ce62898db4db069e164165f63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec129ac64e37999d0172c8b957efcd5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6f6eaa7049eae5a61beb0a5587a04477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f668f75b321c702eda2abf2960c1854478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101a0fd2c491506b264441359d7ce1a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028dacf69ba74dcc7355fba08111f90480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4e0471f57be49ee1d33cf9246946c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30cef1b8cbf6af4c1600dce6b3574d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73c355de2d2bd0f9bb5a6444559757483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb115e474437e37a6be7819aa010347e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303afcb840b6aee2f8490f4912f365e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2e5285e67bf4e4af6cfd01f420189486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23106b4ae95f9446c035d74737b5a327487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cc42a86b8665594bc131a87599ce0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeec9c326902781019934ce26250b1c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e2677311e61948813cd80182481fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec3bf237e0124f5face07818d9b735491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df8bb2d4cde77a029153e6732fca05492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b313ade8cbc7c27d95d2daa1fd620a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba351cf466d63615c1eaf23521740ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bfc192e36b5a10f3c6bd3b7746e9b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8df629f60048fa7d1a699b852dbca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9013d3fe0bcbe2908fcda056dfe7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ed952ae0be64a09711ca9989f53ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe32671e94c55236388e5be2a1d871499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ed2ce3abc1e654741b6aac61de825500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a747bb7f2fe5a357732a92e28dcc0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeea96ff4bbe3bedbfae63468f4d0a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8736b5046b00213587dd66f77e91ec6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397e4761100311bcc6744501974c39f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32ec106e6ceccdae18983baef9f2da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d481da5846bcae0d4b0adbcd76e55506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5056c82badd6cc3300152a11909da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e876c6fbd17dea92d75361cb7df586f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4190f112bf5e766b3da4a1be854dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6863b0805e0ef1b1f454c30ce2585510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc5aa6719de8c6b7043db25591d861511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e33b9c61c787b17283c00bdb4c13f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba564a0a7298968d62f2c732111d89513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f22f02522746234c67c30b6f403e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb24630143c95d71b69b469f778d7f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1a1e3fcbefc4cbc9a26bc9ba08976516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b62cf7cd7c6e63eb5d4dc68ebfc86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ae93e7adf568bd6e51de52a10aed5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983e67a06293787ac0fd20db1f5aaf9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb896acdc62216bc6607f39d6ec8db3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264098786a7a53e6130d6038ac54d5e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57be0a0a4a57bbad1e23317a2df7a66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd2a6526df911b635faa2f838df7a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c35c924a7d3561359e238e22ba17d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081bc975705f01611dec4d9c9fa083b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba390cff5bf6cc72fb8969dcad0dc7b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfa52bedab2c9f79309a0fde7e248f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9a642c9cb3b61c3606949f5d15bb9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5556f153381318d40fbaec625310d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124a4729e995ed8181f64fbbc7d7fd5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2355315af04f583aeb1f1e9c4e7772b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eb74b801c908b57849a645e9095ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7a26eb6113a7319ada44798ba3bd3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f017d86171d3d3e089ddfecd87cc9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf79b5014ce54c1015e1757ca1ec3dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ae642a17c54f078a364edbd89be48536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7480750cf0b401bbbb157a70c8165c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0e1c386244ebe346131e4fc1faa08538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc46d38dbc9e67ddcc6e8b5f1983c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cc3cf6a4eb6ef137bf159e4dfa8b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a2a45ea184358364186237dcbd59f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1d972f465cf4eda155990ef40b975542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7857c66737f093a0fd30199fea958b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7833a97d6d3e7478e97ba033ae2e4b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d51aa9848270789d77042b0b968bcd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bddf2c369e44481760481c96dd7d6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d2ac34947ba211ac451fa7a549972547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d87fb36b6c0ff308d181daea04f81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9bf939dbbc59fa1887ea42e269995549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7690a9b06b789599107e9df4e7cc2a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d73259b786aad55973c7d2e14828ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b05abc6070c5810dc6def5ea318e28552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f947e628f80a30662f0bd62d1ce9901553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd5e97c8cb07d973e44a99fbd51982554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaba18bdb4e2a32597472112f96861c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a979cc83f1483b9d85af2405f3057dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1328e9661f84d726537ccd343d6c1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e861edea2bdc2b37d299291e10ef5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02bb1b1ff028b27cd19e334c0ab1f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568febc5d9de98315ac3064bae5f744b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c00af42bb5e64937f2f5763a463e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31dc6db1031f86a7ef3c5891bf4e28562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dea601a3056db5e0ef4f194a79730563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaecbd223983b414ce34e5d154c936564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee5bea7a3a44586dabfb61c80a46bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021429a8623e68f05ee1430551fe1ec6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc325c1cc5cc3ac0e50a0c421640faf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57444ba2af90846dbae419d670b554e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ffc3685fdea7bc5ad3bc9b835d6e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b86ea89708b39dc4a139fc459b2bde570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb59566ad4ef605ac6da81d1e5aeb29571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3dfc00d9c84743c25e067910b0b20572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c598660ad5348a6ebec62970cb9b1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0944483146bf29774d8c32c1673d378574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18c5a088dd71b9140a5406213dcdf6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342e4dd51fc6f2584cf890973f429fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4714b3ea53ee87c11c4aabda2459bde577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3fbfb21dec6db08d519bfd490a1b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02107749172276edeb33351714a24c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448416595ab1c34d173a32f5222230d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb84dfa23cf0baab8c3ce8545a79098581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f60d0ac77cf56c7d55630bf31c15c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae6d2f548d15f6d4fcd5bbe225de84583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c23bd733022173f7b7be28b94430d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f90ad7b5e7d4de9ca9f959b427975585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b897a2bfc02ab74fe2277060e01c43e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62eaf0edb75dbba9a6b3d28d5b78979587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6d73275c9543d4ac4187f84e1f8e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2bf395d89e687c3ccf51c911574ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe66618c79fc3ef0109cab961af91d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f6f770484cf9c4e308ac74afe87fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f8a46302c2775351a70c4464ee441592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eaca548c8fada5028fc729f442252593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae0d1e523b54dbe69c9d9b056ddbe6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b16e715fd7ee6c69d813b1291ff0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1e77fd7fe04ce280f87e074ef75d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16626160bfad82a793a98f188be47d02597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d56d6fc7c422fbe9d838404945b25598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f1e2f4101c460cf0bad88bdd5264a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d794d26e216235b02fc22a8f080bc24600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d7046e3ac2a48850d4ecc1c4ff4d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2c319606d9067f1e5f7f7f9ba2132602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc62ebcc5a97f78ebe1790efbc2156603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fb2c4fa4dc2a9a54eb27438f1dc72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399c1245ee276f7a3c2e886f1d2b43b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad4b616048b97c2fc2868427425a1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08924fe467c988475abf3cd0231737e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf68c83434635b3185a91d6a78e684608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e07e90340bb77d5e434b4977c5412609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a706996a804e02bbdc60de3d0b7b28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768031294b87b3dc310b9236b92d891611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6bce95130db2df430dc893e98eb9e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1ce43f7f014a1382290cddb0da98b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adc2ec6c2ec48ad0708ab27e7dc48f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d27847dd975e9201199693545f053615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704c0edc326d5d2048d5b8d202aae8e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23ae0f1ec199ae117367e1d0ca24d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309e491117a0a1a1388bb991a61de61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be73d95c589c607c6083a0fd60effb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba091449e86cdb181f9494b25ff5389c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d31468e290fa2184b662934a61f10621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59d968753db2b1eb009ac3a5b9f06e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6aef3b583fb48f12943a174ac9629623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444811ee9dd51226ac932c23f1c0bce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd03c7dc131f1f230fb487caf833c14625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235e393c40c684d20ec7a6aac45ffad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc24971e2a0309e886a975918670912627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac821cf485f9c39e9514bf9e74a9ecf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339794641d8257b819c7464a6236e0a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07e335f6750a40271df3517e9897b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48609a705775d4bb4db4d11cc61658aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11b61282a6415d800c54be90f806b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f349e756de994371b8f40e10d35ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f227a02d4e0be00bd421a17198c0e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef904e51c1eabf3543be1b1ac8402bcc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057ec4a234aae7e425f8f053afd3694636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ed4a05b5b6518ab47af2a51604d80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb36b4e49fdccbb473332dec8eb903638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe1d5e5d03dc5b4d6f2cc8bb01e253639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1be2318384ba15af0def8c89b72dc2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79128f01b13bd0616673a1308e25500641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcf35279755d1c6d33b0d31c477f63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e99c639cfb8dce20818405bb4a34f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b018b208f7c08d4207a3b3158edf90644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15814e9f29cc744559388a8de2e779b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f610fbcc4c5f5153e2bafb6eeb424a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed087a055527d33109280dd8c2221f2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc0768a87de33ce576b6f03d2cfac4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd72a5ee6bb354098ada64eee085360649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86e3a36ae575ef969258bb4c2d0008650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b436d8a4963403271e98b971157b336651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180b50fb37ca6cbf62f89a488201296652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce83be7053ea6d5804fe83468dc1fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f67be160d687c7dcf6488471da43db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed9e74b64bb18f4442628c1ec388d6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb4cb746a9ef074f57589ba85b0398656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26647a009d13711fa0a21c9c0631c7cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c52e189f263748f4f9a9d6be9e208d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b84919a696b15fefca08902d9e9283659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9432ddfeab033cc5b39380eed0547660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20199854523b1ec1dcef19cad3b730661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147de8db705e9c2fd7c452833fa5dc7b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e67ba4cfe79006b56e140401fdcbf2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78528dd4504bf10034715da260a02a47664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4469fd4afed7726ed464f4986fda3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cb60ec36de955032783d3c559b1b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522fa99b48dfea29e95f78fa9b844f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b2487af4d14a4f8d92f8a88361af4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8673d1f48b20b1d43ef0dc4b69ed98a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2750452145414f0bdbc0f96c499660670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c73bc2df47e996240984eb358a327e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d153a3a34fc67393a3aa61932d3d6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86762e8120efde17a63e9490ba19fea3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fc1537675a74d0fe9fb3354fa959a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09db9d1e1b51eb85c8f9dc267e6abc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebef9fe836eb7dacdcf76010fc9a83676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bddfdd3c97946d93c34983fa603fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a2c913ab6686d43875ea2c3b4552e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2cb9f255fb00fe26db4f029afd6a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5a5f6daacbd897233f91aeb3a64a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84713d159a45bf0e011062352922c78681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d1438439ddc521f171fe5543969c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e01ce070622f4353527fa77321bdba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6253c65248c3d71404f571b192a5e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10641d40ba1a78773b4216c31f0c1c11685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e06940829cf3a7721cfc119484254686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ada58fb653f2bc17d7b0036f078804687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0ece9586a532ee17b53d55b6e632e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952a524cc2a57b96826321de05320e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae077ca38114e669443449fbcbcf4b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efa14beb004df4f014e9a19cc30d38691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976922b8ae3a1a34b28f4e9153791819692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780fb4287496b3911f3db82bd747ed9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674436458a0dd8f30c098d2d6ae37b0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b20ada68e6252e8bb9163b39f11110695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9b4ec82440564ea0d5a7af6ba59d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb9be8952b5bed22d72f0ca1f25013697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4704a0106d513f615e17cf1bd60ae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61c9d495f71bd614cdd5be844f1865699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e5c2510d45594254aa775bcc3c56f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29323eeb128f4516cf278c85e4d9fd9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb30f809c7a5b48ee540a55d7da2c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec318b1ee88b4d51b9d991e3b3a0116703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684aea787a4953a772cdb084ac5684d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84bf4984bf468a5871705c762ef082705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f9ce20dcd386d4e0b5e51f680fbef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6fd941da390f52615e390980caa13707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c82410f3991ff94afad2efef885b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3616879ac715adfcff959342f6bd0f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c695275a58c9cd3ce488232686539710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78038cb796f92419bcbbe1cd505952711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc23ad7542d14102127254e13f5cafa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6a978b87f5fb244d8f19ac67e5b85713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9bd2dc3588be1163f7c16287fa749714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e06437802ed21a7e4566f0d783149a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b294efe431eda3e5b42d8cc2d461e9c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05b9f08e859acee2db316237e1c0a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb1dead480da02132a50c25d34130f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e58e17beee765fcdbf304ed7adae7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc220d3f7d4778d230d6523d61c3bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2852acddc7c1511bbe80361f2d7cf9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a8b62442a57634af893050cbe5921722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dbbd95b072f8cfb6d9ef9318da037723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78731cca0f8724b400720186f40a4dd7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59c9fa0453dbca73a54f9b8f724261725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c95358e178554e9c1455134782658726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57460a5a228cbd2deed0d42bfd8a3262727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62232f52270d62894be782848ad7ba37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e6e8e067f96fe9386edb43319329f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7466d28476e4178a72d1a71789259e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faace013f69048a81c57fb132aba0dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd0a5e88a083aa6cae77fed0a27f87732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06a4a388863e3cbb1f3a47bb5f6e0c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b30984dc306e137c144ceca186b4aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95f5dbdd79774f64a6bf7b0cee841d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9f2071e14c8a3e132c20a5d936c79736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c868c495dd37c0fe8e5f7951b3ec02f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69824cb4696f636ab35feb1c09e37ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4d2922c5aefa21536bb6e22357049739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56905c147a193c3adf94d0f558dd92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074d9757cd9463b45176d9ce3cba46a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcef87e217315a342fdfd1826f700d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6112045a562b77ddbd8db7f4555c4d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d689530fa41e89210d80cd1a8a3471e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4341c84eca283ebd749af0c2545df00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124120e72c867ad403b9edbf666bca8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80410dfd13a0a8d32c2148873143d50747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0aa3c30812aa1f31a740cef2325fc9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a783062321253f17b39a5583d1705b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ee4435d4da03d54ca582960c782b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feb60a0d3043a77af16a4a8d53bd4f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32c066a03798ae574612f63af1e83e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99d9b5120211cd6ad33639034e525d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad580213f0aa9dc20a3688a13583a910754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216284e72d75423b6c57d20c53f0b10e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906cae9ec1b7afd8369681f5e0d66d1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b472882d5ee88e5df5e780c1b5168757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489eb3c193773861554f97025ed265e8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a088eb594eb6b81b724c2383844fa7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f548c9e425a5fb38f339f11909f546f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9dd3aa2801c00e3cfd8297d845a5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3deaccea4bc08cf61daeed307bfef143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2529e97808589daa4fb8d722a239e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f0fba69657b2d154b40613f40f0ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792212c88f8b9e923f830c6b49462ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc9acc0ce9149576e9d56b90aadd6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1744feddec1b751af8173caabd3fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970452171d0c69cacad971e892cb7d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5749a319e5761c990596fbb5524dab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61e29bd758e489f1c2487e9ba7884d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7051cefa97b6a1ca88e9f87a85fada12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77811760b4cadca8159bd350342e886f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e10280c3db8cd4482ccce0e89c39f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c41a0bfaaf5bf2bfbefea34f1854c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf3377d888862c13511b6629a4999d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d4df07a72fe15efd86d8be352fa4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef34cc58bcd3952e96f229362a6095d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406606f8ec741b7816219c8ba2c6483319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fc9050d7e7a4f67173304520f785e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab850181bc62b6d0177e343eddd4409a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec433f3a716f4508bd15a9b1990d19622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9021af9d6623d3e3b0580d5cfc38fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efdd84a0bf4fb2a4cbc82097ef662024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4f257d2de4566a6b5e6550cc95d3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa8aab56865d8cd04cca9b9babd7d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0e56a461839b7d462b1815907116927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558a8ae817aae35b91be9aed43342b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc2f36261d0d878536b4f622a8c84029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326585282a40deccb224f6230b9295a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45c756e9f0337ebf3e25d578e1810e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a4834911d604592d3477b4cb1cb5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72564dceccaaaa528bb928c6662e040b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85891fde9c3d659f3c2f4f6b7f5a82b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917c0a16ad0d0caf8592ed15ea7a20e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98b4450fe2cb31a821803bc536047536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddf1be46b5a72ce378827372beb64037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7aca7ca9ccf2bc77bb3ea7e061ea138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7d6b6b483c73758b6cff11500fe8b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2ee00468b1d19aa65b7726a1472bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d06b5ab84089ed4862298214be92341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118934041d54b6e6012938304af3ce4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d600a6ec6316708eb969794c87f0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d8f3eb81971f568fb1f7dfaba0d1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a5839fa1aef3cb7a9b0a82e57739045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ad81abb367ecbcf516910d722c8f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5e5c940052106cfb6525e02ecbe7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4c7776329bc0d475446464ed7053048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9d3d447c0566390e205fb1b57a9cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e55f54bdeaf917d6925e1b67c0eec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea18e5d1d6b4b01e2f84ea33caa25851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9810ff7a48a13ccffed254c827a0ab352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb88ad38295f959d55d7f247f43a90e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2936d3e2496fe5c870eeddfd5749bd554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a5892e47212372132130ac7d75b3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cb2dea5ece7afb1a0b69388c5df7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09960751684ce1866ed9d94dfae3175757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6091d8982a2c276865367f465f003d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd33fce11152d992e91e877bde7c89f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae692aa7ed43fd604fb8f077078232560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ef8fd3714fdbb88aa5ff948efbf7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b0f29892a5fa7591e048dea501e8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040938bc7129b268ac1e18abc059e9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b967b6192d89e8ed17ec61615b89864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400954eaf7ac095fcd729875c2953e5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019aa5d99199e34d2415b06a2ff042566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c599cf8d72f47376b272b43ed4f3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62870046748fc72fbf7fdabf6f057c7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40226b02cba1bce6e8d49a95dffd3ed569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e8f30070942dc74bb82017def632770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9610696c0d336798349e770560e8d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ca0fcd29eadd5298b08caa8176f8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beefa0b4349f10d629678350a691d5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92cea087b57e1cbdac53d9418f67c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3208d65248ac0431636ffa75acc3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49387db07d197828d2724660c2b14bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048019880843679e205b36b6a1bc8e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a60f75c79a9e09a8e64c5d149403f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8b70a55d1b591c3c4796a36f9084a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c704c4b0170f090d0cbba5647db4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee0b34dc176682e519a3c401844da781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762199967dee2eb434e66f7387fbe1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c4ead2c88a1c124d5c2f34be28ba283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c8ab07abd3337cc939eaf62b2cc6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e35a3dc44ca4647c77215c0c55382a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70af4804d7ecf904979d361f8dea0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde97086e11fd55c9853b72222ea86b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8352ad0bf803329e0444b0707f305a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5a147ecb63722248eb91ba39a48fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5076548612eaa71936dd3326c20f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff1826f9a521e9793b34bfa80af26391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5295be9e10ce8a67d2f448c8d69cac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31e16624b1ad635e4b040f504d06d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123b78eb829b99fce3c6b14f56461bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dffae55dd8ca64c00020269128623e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a68607f73a5cd24611b5e156b982196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6713771c273375427c49605b8053b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b873512d233abb9b7e8c8921d357cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0592e29a616260c153259f44f75fe099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309a8e13d0233d7ee44df0f97de76f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb547a7d3d5ab0af5dac8cd8a8e4e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b3b63c638b19326014b4ae6c00769102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848b2c2901dabbcc432d3e90b282fc6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181987d2a0eef8c61b5e536bfc731cb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86ee98f06a9f8378c0e22d614411bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01622d2f08ca2001fb6246c67e834ec2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a8fe81d0f41a131dd8609dfc0e794107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505afa55c9039acb45d191e628314b92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd2ec3c32841d16ea85cd7dea1c524109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65a76a908e657fad01d759e366deab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd89f0496bd8fc642107e45f4eec52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f38cd77dc395f87c6b4970d1047460112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d2210e3fa2d75473d53f656547af4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca69b2fde8efaad4ef65c7aa06fd708114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbce0bd56e8625ae0d106718d4fc8b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e0f60de4add46241bbaa5f2a8712c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779560952f6be8535adf01d35adda60b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d19d870cc6475351678fe03184c80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ce2b2a432c97d8f0de3a6b713a9a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c454edd82fd5c3b31990a4f4f34c315120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d52412ca86504f618a0250fb62150121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7d595feae9361e88025916f6c21d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77b053c3ced194e2c3221c905da4a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce5d89804e79545362ce5c1652a6a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3301e5ae4e95e53436c1bd5d8d0fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa159bc87bb8f28540aef4ff18ca93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f7e564206a947a35d14af2677b259127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f03f7560541fd52dc18aedd94c6ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da344498f4db1bed8688e94e4714a526129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b36543294b685a647e6bec3d805c9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b26a79b017ea4ded0b844e46c4e450131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b5e00d1635653acd5f9863ffa7b16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457c38d980819e8de4a30ad9f8238f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2015753e4b4ca14b9f988b5f19ef6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22410e9ff3510476e10f19df5e7c083d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f87b5027bcc955e9580532f60e659b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde30baed5f643777d92df0da271f94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1bc623dfca54d44881b9dc769791b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200506d00704fc0e51052b506f51d6d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232fa852efe94b03e5aebb9cef8f98f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f42e05186e155e13815b3cd5094c2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b0858ea42b75a417978bc3e89f910142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d721065ebdd4ecaf60283eacd760a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f5be30804ecec6598a7d3211040d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ac65d87d12699b08a24c953686b3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142fd727d9cf6c5f24ec1d86b4780c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648dd7b1dbfde267884729d307b004b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d635a4074a6931dba4aac16cac505eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e1e21594fcaf93ff1ad6c79818a41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67b339a41402091330b7afb92b4ed3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d259695d3d4820ee8d7b0c0e7eeb9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cadbf3938dfdde10eac0bbbd53b89b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63f4b17e2405f618cc5a993c578a53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9b80f3ebf34362fff79b7ee5b8a9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84601a95481943943709e602a6fcf40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e76c40db838f870721cf582880a53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26d34dcc3ecbbba4b15e5f9d3feeb2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf38e99a7a421d9b1b91b4cfaac93e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8d85eb048ae581ff09d3184fe65bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a819dd2fb6c556ed1a1461b91a91f00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b1f25e33a4129c9befd71afc48a95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b1c148e3c0790936d3a62184141e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def59e13b599e76d6279a05f49e7f6c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e36c9ac245d41438117c64d85e8dc4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519c9bb3c40f314a0d8616b83f6d4b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd4f5fb212f25423acf3d79d05cfe7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb7552f2a3c4f2155e750fc0b97c2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c68e88c615a46b7c4802647324d2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1deea62b58be507610df63cd6929a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e1fd2c02214c77c3c3212722a93fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836977275d0a9a9ad3c8cf173dc619a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfc68a7b98b1ae9636b0fc25012fe6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1ef68e8ac0944fd46e13d8e8b0498173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21018ea0a3607a67375d6744e195b542174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4866bb16f8a507c7ec8d3c4b433e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148687428407fe0cb0795a36a7ea2f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3a22a754282e1b55a4ee8ea9ac49e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16d05c24e053c2dd3a3d205ca429f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31e6c4bf69588c1086a8195b3f26f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cb9f9189c1efdcbee7f180e4a298a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a474110be7ad1881367ebe93cb4cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829faa4fa7770097f0ff10b89ec94890182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32136cf852f32216f0bb2a3159bf6475183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ebd8786df5b0bb0a5b38bdeba8099184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e6c02d44ae1baf51844cb89cb8f5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487ac7cb215d3da4f56b089fdefc6b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059a2fa5203fbb3189ed1f3cc735cc1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e81719dbb02b980368d7d558d22dde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f16ee7d9ebda84c1611a3f88b5ca1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7797507c86b198cef2bf4266ea11fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366327d704b7a585a9168fcebed2768191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95729d2b172f1a9d11600e65f9bc1513192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23982845041e12b3d06a37ddce953fee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcde91ae2de580064fbc94c1aede6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876fb4e7952d0ef20a03df4459b7cc3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0d2a2b7e18cc5ae5cacd9f15d6884196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c47f0f49186331773e46287592f04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec990a196ca4324352f1208b803bff5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b266d0b7a4fc92121a0f7c80978c4c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481b7285d41b8ee0911c1f75b188f77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5779c1de76daa687830f75e41c99e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a714b736b6705f157e92a039f0ed8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c28170586714616f6ab3abafc15999203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e8d776e17e64fc165d6c044d207b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9ad121d8066225f48bfd6ba438bf9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f811251244e0cf97141ed645ec1cf44206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f47162696bcc72f082c4faa6cbecba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9075acb0cea9ef9512adced76b15b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec38048afed371faf07974fd71c3ef0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13471ff1babbc8c0d4929efb8cc1cd2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca5d3314415cf8a7ea64f3ce6e8dee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b09d902f5fc446956fbd9cdf61a8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a14e288e4df5f68e99685742865fa7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9505ba026790870a20a474b92d796214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901138c2bfce933e25f05db08a05d6c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00384f2426ed124e07918825c6976e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7030ae88c31a428660b6183deaa0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93c5b0b23918d177c93fd296c2ed94218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcdd984a0bdcabcc4a36e68d374d91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdef1c0a2da593f62ccf6a39690a0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e49ed5d2bde7266ede3b8b836d4610221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e5433e97fbf6b600cbb93456afabc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747cde859190b809346a4bbd5eca64f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6416c9904503f1c36e2ddea793f3aab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522defa360dfa99618e7a373856f3feb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b457c8476bacfabf99e5186df302a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad24a65437c14e861e94a13ad850c91227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58dc393faae2001ea6b149df5b0f14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e697cc5ffe842151c52a5060f0e6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b641fa1b23b9e3509eae3fef68a914b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2df86d4bcd05d363830c7a5ceccb6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a17ca57bd92895271de7cb9fb7007232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70698d50dcad9971f8cbe5e9bd1ee8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572be40aacd8cd5493080e6b727fe995234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3b3f11bc4675fcc54c63b9ae82132235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d768e214c87ce2062f10f2710fdb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369c050b4bc6c59ac8b5432ae283a32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4c69643d9304965258bcf2d8f95f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7122422a060e56817914e6deaea80a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97137bbfd6e8ee4d676d220d60786fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53880880cc90037db24ab3896a1600241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512144f2ce67964897e64f209c7336ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639a711c32597e2240928c6e86f04f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfb80f6d433d363866c88354f485b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da129702c8609777b54a31ea21a225245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a609e1692682636efe06a6364264a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f301f8b32f6f1e27a046684396bea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905e6fa946a7c0835280208d002864f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5ab3ca3d6aa251d73087b96eaad06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40dfc0a73ad0b90f96a260d063504d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb585a6973bb80e2d79329700d38c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b0581118929242b5973d9f7491b2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e26de8c8a1903a53b684bf20200d83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00df2c0d6817c578333f399cde6b715254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad010e186d5daba86b4bbccde271ced255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f6d58ee00918ed3cbe3abac192d7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099086a4aae72dea8f617d00e0cbef2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77194495ae8603d4664ec0857565da66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d712274a8817d861dcb0afdcc72c5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2e00d1018cb444c8dbff683b70614260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c744dd7ada00b173fc3ab2d92451e96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663d3cb8f224f451e9a9b871e8e4dfd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b2a80f075f42855893489bf47e0e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a32973ba6865a1a2a6d4d95dc68917264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbcb75312cc494c92da27df96a9f96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f1a77d87090e4488599a111c089c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a43d7587c9fd5a543d5bef1bcc29a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93378dbf2099f73553d116576892e6fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b10ed848d62cffe492f00065b6307c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f783e8d5bde8126e6bab2bcef421dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37514b8d416cbecc57d22d3c996dd2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e04b886980a5d16b48d281c4657ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152e877b2da6e1c82e7e8aa264a79e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa400dea8600fac00dad0c53e2afb5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c8f7b81579be19b2249592048164d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be177ec5b8a29f5469f47b3044fb44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fbc6882c1d508e367af199791f058277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293b4dc11286236b07b73e61743a0b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170164ecc62a288c72dac83db8fe425279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec9cce30bec5f6dd2802705050150e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e1f7e9d257387fe89863a8cf7738c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1684fc2887f806735a4fe22fc3a0eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd161204b87bed77db8d9523c3a4eef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9df9af5086c261cc3c73d3c5576904284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05cbf6a09fffab5ab0c095acb10d86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeefdd8106d02a2acdc28cbc6ff9b5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea16ea5f8c7ff355e2365badea6ac50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b9567c19a5123a84ebed678a7bdf2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d4569880cf1e8a4feb74ca73c6598289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde9e34d300604a9673bb7d84d41809290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7346421759c976731ea7d8cfefddf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f07022f54102626f9f7ce84fd58a41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f37ce083d884165d7083a76627c0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc934c9dfa00a28b3a31706daea36e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f8a4afcd01d227beae187fa824ee4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bac66868f550226dd9040f24df778c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7f80dd387039db446f0a09f81420c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f57eaf690d3719c7a8889bf398b8e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713045608a676f60cb2b10adb1a1357299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482479a5936527f08deab6016b23e2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4f6d64625e551f7d443139d57bd12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce013d0fba591430e32ba7d82cd6471302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ad3871f5f33258453beb766e21328303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea4c8a5b65a6cf4613b4d503505437304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aad5973eec54f6b59c564aa428a112305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db96bb21edc0e10939003896b9758c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fec5fcc602585245a236d9f1f19b7a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4718f83496d5ce0a9f747e3de50cb9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becf1f8e4ae2e5487557636d75f7828309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138243df9972743d6c8c2a3e2cdfa913310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8726ced695b3e53f6b6949e710599c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef944b3a038c5d391915e17daf657090312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174a0641e29eba4ee49f95e7effc299313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148f650915f5aae0d9e0ed951b94d5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d6c4bd4574a56f67ec4d43b23fcdc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac396a74fcc5811d0c06e9abf464f24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5dd689b2e3d9873b3dc4347c494b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff798411fb45c061ea81c90698ffd0c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab80e4969468fc3ad4909d242fc61a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b58ae1322d765af03b4e9f05e29a4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a93d2df5824c28c43e9cddd9aa4c67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f795f80e001ca0648922631a5fcfd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325216b4876cd843fba8f8fe2c9e07c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b67fdb5d83c92683e5342a6e091525324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadccd891bcb641924c63e46c6765398325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c3e76e05bfe37452aee1976b9f2dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ebc7c7c33ea13596537889eb8f781327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c202e88566ddb694b0c0f59d37002328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162e5023c9303ab91dd1ab38a33ffaa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5636f8bbee6667ff961d45cee5460f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4761438f9e76369219c90d31029d00331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4aa0e440474e3d18e5664cd486f532332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7905d9bab68c2f3e0892c496f5ac47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede3f0101813c042e9d8d9d3408acad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d95dfd8fb36ddebe9f3660105600e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcc3377c9bc0808c38521a27a14e2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e04ed859151b093118628bb332e81337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9415f492cc6e58d387f5fdf9d508f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72e89e6375a4bdb9ee21431a56a87c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a421a1bd42c5c5ccc61fd3922453f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57502863ca33811e9da430d7c93c37bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8540fcf0be5960c577bd53543f6aa4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ab8bcf8ea3da565512dbd77ae14ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9820b77e27cee0319be587442d1b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269affd5808c5fca78bfc0a2599b180345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee59ea05f0b80c4d198a569068f021e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b53b40dcf35b5976c31cc749f59bc8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a8936be25cc79940c4908765b9af3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452213bb1ad6a7a371cc0e29488f8cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcacebf4f3149fc9a1ce9351c080e98350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb879f18bcfd3345582fa0baea9a83b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab6134fa70fb579fd987527e3493ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da380f39cc8508b8c590e3cef4347f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166a5a714ffd32acf5d7a8251aa0aaf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd2d11f6351c876234edc4116b3f75355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398deedac437cc78254da363ae9562ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90ae508f41ff9ae9b3968b6dbc5863357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb76d38d2d3545a9026663698b3daf4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4106d043166c22dc9751b1571d79669359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb802791388cac1b7905b0b57994fe5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476686c022dafa9d85d03d542de0a128361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e57798ba8f1319b4a7c8e87c3d4f2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f00083af9eb766e3c733845ca479b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f3c1a80893b3b9c52428f8c96e519364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a371f8cf249fb90acc83b762d8d5b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85cff9e33ed5005add39b86aca12e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79c091d98afdd8fac7c7046f42aaa7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0aa7144d367228c42cc2031119a94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647beada24595d027c7cd55dda7cefc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2a6bb0640e601ad78ab0c0dc30fdd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935f04825509bb04dda360f6543a48d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c3871b4182b0f821abccfa6fd407a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7d764f5c58b734af35ac3c871a809373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9d9424255c326f9c94ba480a53a4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bf848336a06a96fcd3e65fcb00b74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6b44953c589374f8d57840d534c2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8402c323137fe183065a1e1b546a8c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c947e04ab5f43378a673c9077be98d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc381078cd10f6b7d7024b9e5f740f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f919711352542aad48b9d8598b7f00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b19b1bd1d05528bba2a7487e7cde2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018dc7cd8edc232725017e79f49832a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49775934b313aa9122461e00fe63faec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a35336aec30f317553e9f1c86a67e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b9c0794acc48a3797923f3aed8fba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d911dbd9a93bcc346f09d7a185ddb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3495f36561e6199b80ce018ae799c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f6957bef12acbe9bf26485602e3be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a81ce8d597e6c0767c3c1dda431086389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb03909dff61ababebd69d39dc1a29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa607dbe6edcb63c502d74fd2b62e688391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f62a4e9e520ffca942951a325ea23a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a351a3134e616e97adabc46d606de4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1547e8a1a0c5164f87e1b68c7abaa07394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004e2f5ab16c287d8c75f151dd3fce4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64104167c37298fa5df350d809dfc64396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3bf043d530213624f19af82179d18397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2a251354ef80823d0a1a33f009498398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f289b8fe8abd7faadd9d008c1e7291399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcbde02819beeb4bab8018e71e5d74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb6d92e05e07be44ce9559dd2795c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3f07f51f69ddd41c1022328254469402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b81c65887385f6aee752a4225fbec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb84848a5f8d2536647fd502e3b08b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5608fb55d9390b2dc5d0dde4e2575cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f14270758853382c2518a5738f64b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58300ef5ecacfaf288c74999b5e334a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d7235208728fbfb586a399c2ae86a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8e4a2aebec12f5115aecbcc3e43d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5766590ba8a8dc28eb37329f42227bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc2a536482082844f89078c37b2d49411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbffc23f43a6c5910e401fb4d84c2e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3725c1a03a03eb5f83d350f48359b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53250fa9f130e53564c556f24b092421414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c9ce04774edb635195ecd215d1bab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc723989e168f4e1b84c8a434e999430416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4010a1e45e1abefc609a78f219253b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748843aa5835d240dd74fa21aefe9dd9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c75d1c810e58f6db38f1537cedace419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f01d0243ace6a2c7f69952c57fe58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1dbb96d9149c9bca1052b6d0f1b06421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593f6292701eb68f99a38de55c625fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11946dc1c0395594f48c8fc6269923d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a05117fe6553d636a1c6e41ffb0fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29a12c1cf6c03e925a0e07f16ee451425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f4b89b2bced9403a8089cedd63286426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71af977a3ec414a36ca24d4c6763d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb27dead5ba280a208801dc0a45b96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092bd269d9b3a0003443cc8daa41cef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cafc7410cdab14df4b5e7d7bd88c02430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401a590f8d7e0fae9791329a26075ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051824692193af13757f07d91426e1b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8444fc6b77272b065351ff3de30256b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e1010a9992ed0a793821ddc30d21d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdae97c068eafb85d53fc3008ed365c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecda2588770b0ec10e92de47526108436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ecf5b637d56059c61cf46a94f01cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017f11719bbcfe78a24fc29e96197c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd8c2470457bbff56c185467cf61c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5209e2632fd4746dcb17d0163c3ea75440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa2730c60b722278376b4198883888441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8867e664f1759a8d93a37f00fa930442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16327cee51750b515b83602b9c217208443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dddc39d995907153f81dc88ec7f0c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27041d6540905714d66bf7eb0ebd8f94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cdb8826ba7eba41f870ca83b7e243446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d941a12daace8b3cd44ebbe39c966447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6f8f1cb2272e0c51de703f5884f76448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c51cfb0b0aead048a6583f4b349cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db29a055f7201c1edbc5e4c73ea780450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12225461792a7986867547cbe39e86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b408206b522878bef740520285cbc1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc571e72f6f1acb6945db588bb247b7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9c0201762a2a60626e6e213bf8ff6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928046933332a319b78b37b415d9ac2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f1cb6db1d0aabda2eb81b7fbc65c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dc08fc789ce4c5f5f54d256d48d82457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8a0c6c2d3094c588b036e64e03260458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95935a4e98998fc84468e2403a32deb8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08edd3c3a91c3396624a2c58abd726460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0130c06841fa6e3938b96abdd21ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b023698a26bac746b72e49cccb3e55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f028c53e979f36178f8581a323ca7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce87b1bff804dfa2ee07a226a4fbf8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6673a58e9adf8d8a59eb8f917be640465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb978a0b6f0249eaf23e9a7f60532cd8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5cb19f07b889d0a41cfa1f440145d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65591f7654aa30cc8932fef309f1962468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb45d29ece395cbda8994a067f515a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f610a26c7f7ebfd6a2c98f4311db8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c303e4df33d2bb68c9b9878b0728df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc74274f5322830f0ea6552b47c97a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfa0d9bfd88f1eed427859a06f8f46473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2216efa721a2214a08d414f23375c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8ff0d281158a9450da5cd6ee926af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab8670f191109d9c53f791a14b17ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da948515014756d40deaaa05c014717e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2dc4d763519a341688aacdf6c059a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cab68426eda25f2f26ae5bb864688479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b2fff9c60527d31a3eaead10e1299480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dae28a884f70515125123d0c83e1e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177520813f85d20a0aab784d18809b93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1485cac3e4ffb61854c52e51f1e250483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ef8bcdd006ba8d95d5975eee4609b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca59056a851c6b793b20f57ca7b8e41485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df87bcf6d897ac295d870fd6b83297486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d347a70d787fdda207951c505712fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699a2283a9d7f8cea77d246b04bb363488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64985e1919a8e2db96527af716177e8a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06b493432dc9aa038cad6862999666490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d88fb13bf68acb61d46e0141855eb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afac60284812001e6719f21c7643d08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efd4c7996c91d1e8f08f57d1d825ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf90cd8f272eda9e498f88f27a37ba9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1df5b6e63b894e60cd02cd219d503495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed75209a8aa2176a9fe857cfdc3673f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d6df4d6f2e6ee9278b8deec20ad8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2346db5f9398461c6593535a60014f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16644957af0827f21fcc5c9525683c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9f55ea58e80a4f333811e6e94e637500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655a1b84eb246cadf9004258298ff07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b35decefc89f88b82b668978387f58502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899454d004317bd671d8abb32760b34503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81d8ed7600e537f0f34be0a80283ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa202dd9e5f993fadd5b260a4e01e673505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8d8a8edb1d9d02e236c6d4196bfd4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272db13913b463be1313dc5df3860c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bcdc3eda34321305643222c2d63ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f82b90f91bc795dcb5d3cbcf7ad445509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda033f8495bddd363bbd075afd27449510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f43f020f5af53c6a3c86b31d4eaa2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9c626568b2c07382a449701a87c86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358b0e7f45e7a592498720a77ce3005513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040e4646543c2dd3a31bc5194fdf150514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fcbb1dabc6257440f4830c4182a4b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb4aadba8723266fbc3677361bed13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291bd07ce2c5bfebf1f8d32a63c6115517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f3324af7aecf103b2b2d8752b74e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a7f0aaf224644a24f6cf114ce576a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f73e32a44e55a0794bdf98c4ef880e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1184c409bb067ff763c6178d2dad3f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c98849f49113d96559804a4a3a554522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ec49fd06dd1d6549368035bd1b2c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba79e27e659b2b293653444a95fa00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a0f4ac95637c270d4481685795737525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdbfc64cec348e4e58026d2190763b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31c9bef7553241841702874c965dc3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63770bc27c4f142da8d29ee08fa89243528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37140f1f43d5e3d7293480888f323ca3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de0bf5f573500c283c0b04119e1090530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4b44298e5b69192151d019b32787c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349745866826fad4d8f2015c723c81f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd537685b7c976bb6e6d1a5764d04525533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576956dba4fe3f29ded29da874e5e9cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e14fd1dbcb89ab50fb1326c9e45a7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d367c6d748e78667f62858d35d084536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa893af3d43cdb2666a37efc403c3c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69119e13be74001f46586985e8d0dcd2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458549c664ab3c7361e9f95cd7ebaa0c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac685e2b625469a3cfa5509eb6a1ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821e2714b7e9f1aa276a315a710902b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8553e0c0e05617e2ca476aba5bdb0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbb0ff683c253d56e1bd842e91a83d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824227177c7f368c0200d1e072894de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e9dd9a66e9170ae5650b5b6de8ae4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99a13e61056fcc58bca4a3731b909e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25922bbe53f97a2d24381ca744fd93cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb3bd8c0a0a86ac3bd5806416d7f19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349e6168d507666b08d5a165c1cd604549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00637bb4492ec6f6500bf4b51de50b26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09f6aa2be2a1895cdda82a853d848d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66820504bdef38a924ba30b0f0b246d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e86309743d7509bc40173e2eac3955553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de52064bf83039f2796aef38a42ff7d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2011935eb34009da86e5bb6b83b2d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f46fd5c6328af01f946446f20e38f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c36f7d5eeaedea807d9a162893ba2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989c3ad67c49903aa6d428b43e816e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cbb1807822e5759b0a2f0d1f524ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294faa959cbab2e332cd8e4edd594d2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0872d4b66f22bfb8c3da37b47448e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fa951007205796318d6bb8eb7e070562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59efd5ca528003d205a8d963f242186563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f025c3286e582cdd739eca2a5c28ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc4ea7d0d73d8b5314570d01593c40565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb87819dfab76ee95d5caf04b7b6712566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c27cde76881ee74e517a742dec497567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634d64581dd845ceaa3ce0e46ee84b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401731290b6189975c7cbec5d36e7de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4843f7d9d943ff0106d31c09ce0dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47cc807a4e4e45dacf4c91615818ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478d249fdf270f2be4c55b51ac33c7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d251dcb9f427d99cd1d890e6b69683573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057274a3db67b03cb0bf2df25ac458d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c29cebf1e29aab0254f3f4d281059575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c045784b435262701377a3209fed17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddd18f53a54bebeab0a2e8a77a412a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90050daa154c66bbab74b5b662066e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c793328e042840cf04bb0e2e302da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517fd8b77df9d0bb43f538d48b7c7e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcfd79687c4ad20623c15c8a37d673581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bbfd7987ce262b8cf9ca3ca687422582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6bf6ce790df7de66bd75814aeb089583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853727cd282fa0f815dfcc690ba45c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381567020828f8357a3dcbaf40bb4701585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d2f3a8da77e532ccfe7550323cdc7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713f4cd61fbd975ff6171d380465fea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b56fae79683fb934c9a4b7b217fc1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025da5889fe6d09deb179933319de27589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a071a96f1aae5a69460d76a3bb339590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72108f538a62c4bf60bce51933e0327e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248e7a86e2213100d789cb245d761d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22a1a14ddb117ccb6e660358f0898a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc1ff9e2fc1f3d08a0070a8f5d6e54594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1824821d271352341e01772cb0240595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015d3561eedaea72ff8f9f4db51af4f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a4e6c643670caf58099b1747d29d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b963aedef1b572f539bb4931759d5a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0c3a06c73289012be45ac483bfdcc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e5d1882bd44731914b68a835b3e79600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02b325f7ca9560f3eba4fbb331b8fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bf53ef3068be417a5eb6fd5e74bec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e6952e09598a15d1577801d55b82f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab97e62ad74254b522ab5e8581701af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb486831f08f79d310b87777f3963b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5410fb69dea437b9773051369b2a59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45da2c2e35dddd93559e547b22c8b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27459c74cc2bae4cf436e0928475f0de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699ced0debf7bd6b7c92a217192dab9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faeaf70ff9726ce41690f648d04fb2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9d6f475f3bd418e8d37fb1c6ee1c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c79614c7e50b46cbe52676e6a33dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5da5fc72ec66efd6bc0795b66c91b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037d62ae3a27bc81bc33f1b512a754c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95121089db8ddcc1472a5207ded7a7d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8b5b3ec82fc5f4ed30fe9cbc6970e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baba991123eef2c61481105189a3b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfa3ce38ed2773650bc5e3d2cb408f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2447a44202eb15676061d437ce1a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f305f06d767a63e7e4f504d0e2e14b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6f3b56f29b4cb396be8f39ef7a095621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fc3039ecf486c7420cdc57bb25b15622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126c8b96875f5adf229630724b02928623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a1c5960fc09d6a597cc56b9acf4d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab19efb028c54fbfc110dbcf29dd5d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafca0cf9a94a87e44e8a91e4846a20626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24509eaed745fb40137cb0bf52141f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b4c1ac3a8d573336aa508801b8e0c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f08dbef47bc712bf527fc12936a3f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760929d1c7296831825d09f8a3bb61da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c32ba64f4d4907615e9dda5b31ae8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc91a11ab8b4b17dfdd190e3dbb3a70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d302e3ef3262e2230cfefe8b5b72ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c2145a19c9cc053da20db7c24b52d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ce11f882724d9d890aed3362122eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7f36ffacc6bb36b92cbcf6b1a64b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e66123246770d1810a74dd6f8ad75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5859f5ea5dc19307b61745905f3683a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fe99e5a3aa104c2752b5bab2c6d3c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43042f0b1e7ada525bc9d30f1583e87b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b571825c0c26320b1a179506babf193641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a99d1a600a213bc0a8a21da6cc1be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4fae7a5b6e72d2bfc27f18551ef87643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36362f8361d973b5beb5aabbec0b6045644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09926f9285b9836d4dfb4b95356deb8a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f265687700efa648047a9c9b1836d6b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae11ec468436cc3de051623428d3fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cc3f2e06d05ffc680848c5966e193648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b35b0aa11573c9be960d24e1fe1675649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9d44fc05e8035848663ff8aefc9e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83920116e1ff64a6b30477a890236a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33750abfbb27af48417cfc855e46d4b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935dfbcfb885e268c72cab94f50c961653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e455a69fd3a0e0250c42226c27b40d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f1fe23f3f78b9d4320f6b7092fcdc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd142a97271d536779e8d055347645c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e690da51f6808774ba8997b22420c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89d5531541e9ec35e19524632c68c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bd7f06ac62360eaaf3a5811e937c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd4d6c394fd360f1778ebf90ba3430660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d783e6c26e834d93caa5c10123f41c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77c10fea6c7bc6c33f5088b6245fe0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857348ad55e625bd1dbaf038b8d4ee2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9083fc12032c3a1cc71b8e601dd37664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ada4e5aba70bc355561ec0bccb558e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cf5af8072ed7e61bd8ace743a0ef3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fb2272041a7bcebdfb2cf93b4421e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8efce7bb620167fcd743ef9a1fc71668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574908ef11fbe838332f30572eddf75d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aed75d4e15978bc87c341381acb8bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb87f96178c08822a297ab6e9e2ccd9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f707e9009f250a7d1d9672e953626c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8340aa4f85e1525c740e06e6785326673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8dc04dd9cd7586d33f1b7d9dc3305674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e339d120191ed35bc5d51cd5f618e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86d2182bf8cf2c87387ef4e67a1c79676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeed5d77d991faceceaaa7c32dd27a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ad6d7ffa78ad23438d08f586cd23a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0fb940ec768bff15f6468913d4378679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1323f2ed525b865008e57fe8e64d779680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c20b7d10322d842e0b5767fec82e7c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd756cdcf2a4cc67c837b0ec587db3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdc6bf9e205a60236d7c2e2f394875683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ce54f3068073baf11e1423ed850c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c927e29715764d4614fe9cbe27291685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd8d48aa0c3ad0c92f54d9b0731bf1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4c28338f149c6510550db4152a390687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692663121de2f09ae4f114efe1c25a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ca5903ecf038752ddd347fc733606689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471066b9a5f3051dba4ce8b7c0c7b0f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068983a6dd42dad15484707487ad19c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35410248a0550d44a66ff00d42c793692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb9fd58a39a7f56c95ac4dd7368c21693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eff6b3845f1edb63a3e738c52e47e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2f296bf4d7dd92fa37dd7c63d23e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6aa4fe60b970f579026157e6f618d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749635e677da0360783d458b3043c182697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dbfd33a02504d4f72dd262dc6c533698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5ae8a64ada69fd9689cf1f90b38ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717bdfd2636fc0ffab7cddb5e709078700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01af572edf37602474a33d6da7179b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4c8e46b80c5d71afd6062e853ee55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0080f03f75f738469d1f2e104dc0a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884ada41ea29d4f2eb67387af26bf58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ad08ecabb64f8d4b1ab6d80ba4dcb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c3f9284d6c68f8ad5ff6a03962db3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ce429a2c12b552faf090857a6774d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414a46a1269aa96f08af635c985ef94708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf0b9edff6b807fca35d34730ed1c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807286a83454806b02c2d21e2f016933710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2536611cce7abdedbfc5132713d5190711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe14184048e6324d7693099bc2dd506712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee85e45138b7b0f1af2aadfca9244b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14711cec5ee7a3f6fad7e51f3830929714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ea9755cc8ba3bd04417fb3692386b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21079d7189c52c883e68f43e1acbf91716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed4ad978c12d8cd83e709522db0f69717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac843caf78d00e0283db9c220836079718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60429d6768fcf7b02c755f96781c19e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1a1762371f555a7d8c1bf99067e8b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dc4d1c5046ef14d858f890c723ea1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcca7c84fe84767083591d429828f30722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc6d2119d446601cdc77b8c9567c31723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0866e3ff42987cf1e38ffa1c09ab83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4658020d58e7e32e3c73fa48da48bdc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818e4fdb5e045cb34bc354477cd80ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edfd3a1e6d8c78c41942781f2515ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8528b6b67e9dd5e37e490cfefc7c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389b6f295424b7881ee064b238ed01b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ea4956f11cd9b5f95b8d0e48c6452730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce955957afeef21cee5493cd4fbf690c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0d053710ffc918f2e882ac6c98b7b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce86f44747e6855d91cff300473c5f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7a4bbfbc56f3a038d47f06f94e943734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f9a21f235165f50ab4654412d3f6a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4bd9a71cc0accddc6e109257fb8d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273d391c8815dfe6fb2a2ceba4a91bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c296fa4d8258bb67cdcc15c3621f3c4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9452495a743e20bbd13f1eb9be5f6b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e15aefa7a5635588a93b581292a97740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1f1bff1653597105f43b2f02d254c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c280c86619bb61e9108a393be9d28742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b73e0482493d6f77808e1fb8c62279743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4495631f9bdcd0770cc064bf4935ef0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a33c20ff1b6fd4e0be7261a6f9a554745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c262113e5ac40225a4dfece78b080746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c87b9e8e35eabe37094920706a675b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d7a8ecd02b47d7a36710c12438521748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec092bd37d326cfd81feeebc6ec1660749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dc71efa0077947ddc88d5a26efa65750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30443c154d0ad2d4fc289bd029b68d10751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70e40ea719a194822ff1dd7a8c124752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbd28525b163824d85056ffa961652753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17e5a8859cff0bc246adb37905bc52754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb34e68a1ba316f0db1f57764ab848755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bf61ad828b91ba62d5287a0495110756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78e21620d26e5d38b6219ff570f484757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>