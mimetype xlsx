--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c036c16d9c24d0961540c564440041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66f8b46449f8097400647986c126dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbb12aa12b49adab833f736610eb163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9863258f7b69f267386041bc58c1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281e5479385c0d337b48e0755c6eff05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39220f8b22f5482ca72f3d0b227654df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea325fe5825d6a100ea65e68c653f787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d9a352dd1f013206f5e0356b8bc578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e649a512241847c609843765805e689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd3c170d7551b0d0fd893470ab646610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0a185d3d90204beab2621fec8baae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f20cac8a3a924d98e565a138d22bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61674cf545dd3f6a2cb6073da6d8625b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268e15c21870ef8d29be813e1a17ee914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7faafb8412acd44fea29b54ed05f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f054293dc433a55f6a77ea745768b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f11ed97bdb339ce168985865f26db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3d8c3bd061d726f608d9e73ecfef418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dea269f0d405c990a4c1225e42d73519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a9061dce8b048183e159efc4b56b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae2294db28cf439a1608082046b1ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f59fbf14f307c974f17958db3c2ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3845a4c75c52d9e62fdd21d51f56d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af33eeb678676e722def009de0c7d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402847ac0db96273651fab573195f51125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae529de15417bcedad502892b07a4e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eadce597f49bc61e157f55143a5b8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f685b6f87b51311ae1aeb9731756e4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1a8c5721cdbfe1c410d912bcc3b7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6cac8f405df41f9bb82ff83a204d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7d032d1acb0dfcb360bc72f0ff48d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f92786cd630ad9cade181ef188b3532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4797114020913cd1d0cfeb3a5da0b1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ef1d1af8ca0bea72eaa8d089665f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf57084091bcc0052ea1b378dc266d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428358f5836171795742d66a7466f8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cbc4be824e66886b1efe0352a8e4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c567958791ba667812df7af83e6d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b4519e02f84a68e48edd63a468ee739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94425827fc824cd7728cd275abf5dfbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877aa81caf14daab63f51bec4b0718941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92119595b5ba784c6fb5b9f0e58a310642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccbd5a6051a9a9fa90b39099279eb743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9d4e06b8dfc08803b627ca38059a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175eccc51e5b4bd0db0dce70b8d90bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e95c3d437e956f7aab4fa19b6d45d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9783153327f8712cb78c27868f0559247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d7135207ee41f785071ed2988067948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40a79e70e0da79ef31b7118df1d3dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9e013e4cff62f52ef278b1874ca8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1094e4b6353907959d61013939b07b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ca9ff0d1afc5427c8fc694c3fa4aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be5ecd99acdf2781a671d1c73d956153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90a4bacdd12a1b8f337e0e49708c3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de74ffd1bd406b6f372c26853eac2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda13ec6edf2253f5e8ec133af28590e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28604d2f5cbc1cf3db0db7db795d94a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bab2e07749b55d7082b9180f65114558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af099f3b55d2fcf1cb367614a23c194a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f31eb8ba806fb15e2eadcaa618cb960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cbd6d19e221a7235d620c4fb0076561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f13afd44d2ee505aace39c46f1754962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff86e48228e7733d11b83203f47ae663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2f317d036ca131eb895b2dc639fac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf709b8f8342234e9e371be0a0119065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ddf0536ea031d3d62d768758a0caf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0f5dd6fe8fd55103125ded9820f9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99c5e46a826712227be201aa5d80ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00814e7562d0ed03df8679933fb7e14069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94df481057b9396fa7cad9ee2c997e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237369e3a792b99e6f33c6ff0c7cbdd171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca737a820b0e012e5dc7f994ecad47772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a562585410172324eb14a32fa7b1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f79911ede75bd689d6c38a27c129a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0af4718b11a54bb6e120c7ef38f8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cac39aa0f51ea3d6594f63e8fdb6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4d6f90571994ea457327ecc7c072a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2043138f9c713d12afb73df37cb0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5b6d14a97cfe262329e4390f6779b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4474b8ecb3313d1afcef1dbfae795f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b667e3711cb6e6319b3469a6cb36e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49fe182cd4c76c801decc27971254882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4acc7dcdaeca681f15ec3cc0a2d60e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d4f9f21ea149622ce2c18aff86ecc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f33204934b6663767fc888e14823d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f8293eadf4ef39b5ed1a7a1f434fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902d960c983665e727c2ecc70c85f7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1647706dce22c2a561814e76c4037fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c053e75d986b5fa50954c1be443ee6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f377ffce7927d0c0b39b17894e08db190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beef0bf049ba096862c17f0281aa3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855c4964154b5a1db7a2ba28ba26faa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f81c9736f8d230e7d21044dfd43bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968a5379c502c1759a8a8d6473b421094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87aaffa3acbca775acdabffd2e412395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a660193677cdee6665b559a996089e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21a5444d848ea1083bf772748a7db997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26175c262bb4e148c1ea6a66d7a420698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72311826bba63b7889fb10bf95648d1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569a31f968c49efbe589ab131f74880100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f50eeb98a965544bb97fdf1f222e55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84850997ed50e960e7dc7d15c035001102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fe3a5abed187767e4b0e9571744e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a930894a9d5fd8a513c7735c90ae6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d48ac675eff42d2041d1abaaad344e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f099b1be1871abb0c15c59af7cedff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09d45851eb7fc34b8963f76d3b4048107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab729f84022f403b74fef13d2771b8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b47075c3d5c79227e368e4bc00d40d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66382bff0baadb4dd7076cdc5c464205110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99e0f0a552bf56d57e06193f018c7a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93016f473684108f0d04de6259bd2a90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ba3619d8f5687413122e4ddec47f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d814c67e52d55cff5f4adf67e0219114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d211c6254c414a4f5f389f2f62174115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40f30f5dcf70e323673b0fef93e6fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe430dfc62f4403be80ebff19ebc34dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cb210724ebe02fa9ef1da3032ba0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a0ea7adc927788edfacbc5507051d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f68f06c6833551837ba47482387320120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc01998d41e63b752040d5354eef28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa583868cf865a1eac998c42af143530122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95ada0d46208b0a667909bec7af0a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c955e1ac6ad2897a15e18eb72eb0ba7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d695be169051da875a62416909078d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40bc4e5e1ce6b17bea4dd0a0bffba3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a8e776c2bcceed3cbb2c3bb22e301127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154a9d70d08a1e061d5af46212de9ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276d4818b820fd81041dbd2fec6693d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaef1759e42a72fe43c744eef9d3e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b6326ca5e16841152e6c6915f413f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790682c212012de1850b39a5ac576ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced468181d83b188967ac4297f0091b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c4cdf4d726f67088c588d41f7bfdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85badf5790a7f90241b719d43e1fe7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584c02e0e46bdc7a8077cbf30096944136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3ff8448b17715a2e21cdf38d30ffc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215af4d5cdcc043146ce4ea54a172587138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b846c3799b503e54c25ca5e2092091139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f1c479075689b0a5684243b370b44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a3fb6467654ba77ef712427f9b70f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deaee885b896035a8dd3f16c7f783c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4ab61e92ea5c532ed90f90c61a267143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107d1c8293ba4a8d22dc094b564e5a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994438648bcc2d917d209629846a69b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0da7bf76442ef064638550fb29bac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bbdd7e394830594d7d26f2cf9220b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bddde130eec886572f27ad2cfdc80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d36cb660f7e4dc3e7a1659f72a44cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc77a9e9823169319efbdbca4ae9672150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60e35318b64d529ef939c79f73597d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3dfcf05fd083ed8e4c228bb596982152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27d8ca0fe88ce7082c758c50df12b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60de2a3e8c083189e33a3f29f6ba35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04b81ac922a42c62616b1a0ded7c14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dc09ba69d344e0bfebc8caa4f5a7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dc9b47ce1f276d03f6ad0eba6d5ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a61cf05355cdbe725d8bc811926359158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82655a9c66a90bff6e95ef481c3039159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723405d0ceccf913a075d21aaf028784160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ed35de5e78ced8996b59cd67039df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e53c27a9c1bd67adfcf89d953e048b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23330f2ecd36b688b9ef4f56b50b8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38051c55e2f10e7d16c57b61aa7538164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aebd37ec4518b27983a194282e8a5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3da14b02c4c122e433d40c211f2e66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424b71d8030174499f4ca2aa8477a3b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822a9aded6dc9780a211eb77c0b348b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179009821b9fbb7cdd5caec3fe0e234169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f9ec9f9cd96725d0ebe9e07808bf1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6673b3f6948a2efaffd6acb11ba731171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb67b9e55fb44398588972ddeff528172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6c37d285d42d7e07a1c6425968bc9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4c418a18b5fd64529e8ee4c58aa16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71be33dee6d69bd668c57fe4daced3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088da33f0bced67ed62cf429a9d972e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a645762802251a89f5dd481027764177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552a0bf4f358185990480ea6b91f60e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67228033f61d8305ab4ab040aea6f1d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193199cebd6c91f384f0a1ef3cdace6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031c4262b2fabd45ab317e7e7c6838f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc29ed3b4e8ae8a4906fcd9e60ca6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79036dd66570acb2b2ddd4dff190adf9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bc701606c71fd3e52f467be465331184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e4561bc459bc1fc0e0e95f9d8eb96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39964db45c15720e1987501edb302e5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4cce93847331e0104f0fbeb469eed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5854811f1c86227f5fa766657979eb1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54f4c4c43ba83cb2d9838424e651be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3354260676d19f184b4d8045629199190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd312402e9060410aa5ebc4a7ae574191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75b14f46b9507ae4ed65954c351e08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ec7249529d9c513008fe8d397c9f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02165a0daf3bb1780c1aec1a13792237194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21152cec404fc064d76a56756c090e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a67d1c3bc014a0fd378ad703dff38196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d325048c770bbd77ab8bc75d7b84d76197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f46aa8138d599ec257669aa24881a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5470d4bf10125e1ce5d6ed7cf4b75d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32cfed7658b5ecfefa732b791b2a9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe694bbf9d9c702a9fbfdb138b6220e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff8e952bbddd3937a5344c0c65db64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4738a5e9ac846777823b56ce9c8fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9ee7d2f732ac8fe983cde540b062c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b4391acd7c9f7fb3482631cb5fb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feb54f2bc3c0b739e33568900f488f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe870ad29cc4f8f684541c7293f884cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66c21c62649cb546675fa6df59277b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5eceb40d274efc4da794cd2646d67209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c3f33edf6373d9d4ab01338f6871e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fbffdcc8aeadc66cd1865758d5b67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370380aae6306a12885d5700185ce9fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fb79a1ebbf2576d7dd82402e4cb3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bae14c8b6bc84d767c4a52bb24310214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f358291e20b0386bec2c59240e779215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7f6e9458cc5618b25105d3f559082216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855ff6a07a9378c372a21872a30d56c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc0ca7df7139f0e9b839a5eb37a260218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593c772284ddb662dae9723fa3ff365219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e73565fa9de8f3f1dba412532845a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36e2cb5448ba3cf9a82359e828747a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f5f1712e0adbaf25dfffb5e6b42cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d9402720bbebbe01416262c1a98ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4acd59db03de3a96ed7bd67ae5992224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7bedceb43e2626010a41dabd71975225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cb1e9f524c1c9443fc3f3a20eb9d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d456821b1147c3a76d45d2300589bb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a311d822e909a799f0fece4220f8fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c63722b1a5456192e0fbfc7952de8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815553e76a9a681bc580a1d3ba804d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73899748c9c200fab8d138f0563c0d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec850c3cfd83b6946cb7a5f96c901d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a367ecd810fc9ad8a84b99b4b53e57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2b57d1b0190556d1f70696ff2fef4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e65d47cbf678eab35381af91b20f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f64b2672d68dde083f025e28a21f63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f38875f29cbd1881e897f9c7321abb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c29e31c6d5570a39a301a98189363238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46327c7cbd4c1e176213298dfb6197c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff6d654b2bc5a1725a197359fbab7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb692933b7181f1c8b08e694bf37269241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d6dd9e891117cbb8a7572c749604a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40bbdb6f2d40ca83e47a365310f72d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6664f249f725209343c498a1022c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500a86d74a6a08e3ffcf64b136a70f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409905c1efddd296a3bca1f341379ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b4c031bbfe724d6e219d6824e03a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57102367a19c8a7357cfc6f97814945f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b10ea1e7f7077efc77ecf14daba3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cfae1bebe44f037d69fe021971d0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966596a6cf830d827f68e6f83436b3d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7b2e35a4512b60b47d1b083208d97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62b83819a65e42d22deea4afdae9c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df1ab7e1f0a9327102c746f386c4f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4008243d16c0cdf77dd82338ff61e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2af7754b6fbda885599643fb36b9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9890647fec38a7b3699777a5a05d44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef6359e88cdeb6eafdfa2ccf6c787c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13a46c5f5b9bca909147a6c5884724259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf155d90df856a966db954b6aaf90c64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ada7144e8a57e511c8bb1b5be9d0e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653ba972eddfaa664c5ce50aaec5c00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232154898d52026c10c9911e5c8edd2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10312b8f54ca13fe995792694ad626264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb254e9b3c906b908a8775e17bfec9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df607fb3df4bf2851b8ef38476258f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea172f126273578c05897bff655867267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9564bf6aebad2fad1baf73942c77ace268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70924cf20e94acf4090bf1813217dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17a0b2cc479c756d5fd4f22101d8ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd827343b7fc19a5b7431388852fe1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0d22cbabf534d369bbd77eca9053e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5cfa4d263e96f1721b973708faa3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd8056299503d5f33ccd0e4c31f17a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e50949702f411c44ab99e7b1a7b95275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1068bd5ad5471baa48e699f50400c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654be1ca52cf3b3b7257433b1ba4562a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e402ea35ea63ce49023640a5e4caf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91756d6f16c01bf7db286eaa4256e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f27f8a8cb58d070ba82c53500ae9cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96007c4e2575a729c695a9e35d9799281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115392bb590a23b0bbcb4efffa02d70282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df201cca44fe5c6793a27d3bc03fce19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760045d2634bcf6545b64b5fd9697cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daea9a3a28a5459f3fc15d21e018f18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3892b620a1f9a704708270ec51f2f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806cd300ca1176c778907eb8059dc13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3685719f0f574e54c3a0bf7ee0e2b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20623eca9bc28a0ae1de09de73c169cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050cfe54d2c5b0b81518a7a33355378290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d8fa8762c23fdc4400ba1924358d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28e96d4888076b638912c7660df975292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ef8638e722d5075e381a29a56de5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21ad252249d6580f5dcafc85c8e8f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4be8fdbc55e9a6cd47d99cdc477734295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac3a2ab9dda242580562e747dfa21c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d8cc72978bed1ebd3fae555204c7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301610c5e04913623952a974d61059e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713b0e37feb2f522eed8c6f197965bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33af2b24cd9e8b4d56f60aa6534f37a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f195ce72d34de3914233cf91e9b4b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474595b1afc5dd697b89457c6a0fdefa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286923445eed46fe977c341d02660240303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657544809e1d9ff6aea58485b98da77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183e640de115966604beef04735ddca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac87edd7d5a513de9c379338674a0a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962273e7ef60f6039307f4146269f5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd10253a87cc464b0589b81d7e43e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696dc05c544e10b74aaf1757c7c3598309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf523d3d8b3309fa83ca66ca71e901310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71aa6868d4379f3c00e7455893f4b77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6a3f6150059737651a847c582269c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98134afcd1015f02149419e49e44cc0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac61d640ab09e9b27153d062f4730b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882fa48474186cae4393ff7bc18d11f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b8c8b3eef30bbcc19c7d0ed37db6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fad6e273eeb51a10fcedb5fd9ad795317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b5c282a8171133a18fde88e098372318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b00870a90bda03d47b6b701a46ecf5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03bfa556b109395e93d56c1fd738a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8dfd0e9abd97d987966a7ff321990321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7aafbeac8f2fda36768e0ddd97388322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fe6c255b4e567e363ccaa8fda8d5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba6dda911f218924dec82b3f1f70ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d811a9f7b5f2902f33e2bc7feeae34325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d4a708deb40c18b04b53bccb55b4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e59b96a24bf59db1531772695536b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9328c734e0bf4e0c36e877b495e3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8859fc3e07b9410c122fcfc174767329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe1ad93f5edc9cc9f8dbea9bb21437330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2efe1e6585071fdcb78e17cf8ff1c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056dab2ff90bf785eb5f1c8af05ba3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2509f5bae279e1d9a6449b636af59c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b57778e24991dda6f4a91f85a45a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afebb0ad7ad6f458d7b6557a94c2afe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f17adbf52c2b829497223fc428cf96336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b436a4cdae4d216a6e084bc43b5a07337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b417a291afb7bfa531ba4703e027d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5569544501f5d65e2a5a03df4579f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618b16886388c92fe9d3e62196bcc66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df624d2dd20537e4b2ea97dc00344438341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60eba3fe98655f84f16c3f58dbdb049342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d6ae6f96052d54d5d741861b3ce52343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475aef85297233c7fdbc3f7a7ee16e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e63c216f388c93b576a8828f4b20b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4370114d6d8a2f20dfc249037c8dd75346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcf5fa6d6adbb67d077b8a414f3755347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbb894f6c623cd7dbd5e93b9d5821a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a7577ffb8a55d63716a133d6d5cec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b091b0a29293d2b038059d8a0a6034350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de32575b26cff47a55c099074c20bc4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa845f919b59568312ebd89de647d8bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb908a15e348111953e213450364df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892d187ed65669fb8fb9d08fb55b96d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710962d1e01eea8533bae18312fe89f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2af378dbfa740167e6dd665cf3db2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c521fd544af5f7252515a052c1de0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22832397b1ced2ed6fef335bc0ba255e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbe2e09f81b0d0c4fc875141f34075359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94197817955cbc276fe7d0dac5acfd6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c859529642a2e70a1b5647c651f38e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb321c5380192fd0ee6d28b20d1370362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02b7cbc78bb00ed3ff5b8ce81d1b2f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd89d3c31c07fc0f83d0fe8bed660d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db4069a60b31db4cf983cf7cf1a335365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f0a99a5b207e16b1f37bb0817ee5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63027ad2e43e75ad6f03d638eb180a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e89a1552dd4c29aa14bbca9fd2ae8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351601a3b833b06ad4715a73124cea9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9375d706bf0c96f9992f1bf65d73c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb2dcd817aa311c2b7525150a9846b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dba870b7bf5038b5d7c42482f4ac2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89ad78e692cee4dee2a02bbd5d0fdd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c85f3d01ea0afedc8f51370927323374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b22e627b1ae63411afda5337d38542375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07052e97a08f12078205e0e0abd45062376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917712bf186a26b3734b4561fe15ff0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fa6d93c7a4a4056bb1714917129dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0681c6c6236c9cd6150bb3a2179197379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926198c589f41346a71b5fc14d4302b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c59565d03685bd3183b043382e55a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418649b5a232f31e121fbc5b6c9e988382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76adda25e2b2d776eca6b93581fb9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf85da2a620306d6253524ebe9d407384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f453cf56d90e963ce676aaefa73a6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ec59bb20e898a22aca87baf902978386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956d65523f719128c21249efecc5892387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ff721b01b220b8d7b01a4a4610d56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0a5cd880be66eceda4e00bdb28fbe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3459a61b423dc72d0bbbef1f474720390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ebd30e3bc2ff6813d1e9615d30ee3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b203c30fa0405ed7aa7cb46e440e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5f9de3d3d53962a7555e72bd500e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674f76ba249c9f452f208fc943016a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba6a10a7d37dabf6813e1718cce0ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8feba1c63e791a4d110f669935c1d31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03368072e07fa221d7c641d80ca7eb7f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e283d6e27ced61add50c0ca4579f107398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376159c20d4f6f78351d8c8b62d967e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36544ada7d0293f7fedad093bface6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44217ee3e31f778c38519fc85a011bf6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e3aba0cda01c1534318694fb14923402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19fd2add699f04001197a3fc899c9a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76552e569651b56888b60f5cb2fb78404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998615a82677893b7ae961ca9daf159405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b341dbdfcd54c1c57ae89b96c8c46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725779b1e307c1c01680cae3e4c66a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4c63504e907c6ad0fddc19a119467408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee07921b9b3dd645c39681cdea425a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f882c43622171d1d53a341b41f94f20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfeea55616266bb93beaf04feae41f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4e620e9c0fdee6619940c736770d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdcaba7cce03d392d2989c288b95ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc992f9c04306f2939b77770c24345414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a949ccaa231b0660cad41ce8e04ea1c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214fb01ab77f16b5527b37dcf326dc6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b030deb76100871783c0c0edaa56ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302da3bf52f924909a7b9639c2783d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2766099be4c17694ef1aef0ec6caf67419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55466c1b0f63cbc202c856cc9fb3e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe533313a436b75e384ca21a12d84f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda2749a3da7edb18f2d9770e7c488c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f2eac7163cd73b773c6f4d41fede6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3ed27e9d18d3f300f10d846baa39c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde030a2f0b35ec6396382bb084f6eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8527c70cdbbc3878018b63df112aafb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3078882d1c21cf7fa9cd8afe9c112427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22e6e2f536788c458b7ea35754ecdb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5ae1d2a458d2d753bf2f9f233debd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8108e19659ae97258c1ac6c0393a44430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdd1691d5bf3acfe79a4a0f7340c7d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea3e9bd272180541091d22a070054d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b91d119845393ebe691d39736662e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592c65aea2420f9c073f06867c165dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964bb0adb8d3fa486f53f1c7cfde0ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a7468b39f031d2f4d9ca7e1117bad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f26d4338d6994a579436d3ef47e16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ed308cddf892fc0b9524e5aa60044438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f500e80e01a68f133e3852dbcf24294439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bef608b82aae258fe3799f252276cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898cc2b6b29a0f54c8589b7b29f3939441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12ee1ae30ee9810e578c8038869372442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5337b77f5fb2b637aad0f02e76301443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ca0754bf893df1cff209ad971d374444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bc8754272b445a7f2be3480269b0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512f4d0507cc5fb02da445208b771e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17d4507fcdeb1e66aa257156fa85a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a61c6f1246f36ca7c9cf83af1ae86448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fa9ccc990ad8f188efd9147642d19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d152097c2c156e71f110de2e1c79c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cc880e77660cd4925d95f01ff1ab7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815f134f0683a1dbc7251bbae589ee9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638e7ee5ee2a4565ec8df618c819bde453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd419d31605f3d5eba2881fbfd15646454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729c20c17b91899d1e48461d33c3b32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135ba0bfc3cb67de4e426213144d0c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3fb8d3e99f95a7164379ee111d353457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a65cf21dfbe6c5391da90a3bca336458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7928e5efad8706bc7b7795c748b5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326064b4439d05db92278eefb65701a7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa605d4cdc7c0bda5bb42589feed0e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c525ce1e5ffa9f78c86c0005d2229462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012034384e853ab658ed343b07ea3e7c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b13d36c91f7aa11ed49de126479e53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64e27f2331adb64cf5ebbafd6513b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f5b3ca98b5af484dacabd01a1385b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682eddfda67647bfaff9978b7bdd3ae4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a1fad671f4368020fb5d3062d3d25468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b860674d81c70e6810bc36e8751aa9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a7070dbfd067551bef5ef2eb62921470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dda9af59cfe928f29df3c7118cdf3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808a77dfafd28917a9b29766563d7fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5378b333af2defa16a427bb84e96ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad808293777c2b9df96641b3b6bd522d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f49d2d6c648aedf7c27c50cb7e6bd8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504adbfedbf9605a64607e054d9f3b79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819d32bc28b73a78aad098394c90638477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2eb16e880d93e5decbd0c578d1b48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ecaaeab389b6186593f4b1891b250479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ceb6878422611f4425e3149a4b5fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab047b79e86cd5e20a1976b8826aa0c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd967e032754d8f81989c8399e4e42a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea53c251bbf43a6d0502d18a5f76da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce47181b477f76977dbd41b9801edd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685637d9732d30f461b2169d93d32dff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073c16c6237409bc4059f0887811369486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff604617217ccbc46930df741a596f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e168ee235555098c69ede7969ac85c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91b2641c6afd8eda1fb677362eb98f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c880663243b546e538bbb4f2c22a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda38101f2d1eefe58e4f8880bb2442491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28c6869bd4776b1b979ee28cc2e52c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ce5f830380be04f260d6280551d28493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeadd56d4dd1e1993a1d8feabdafec7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838f0838193559cfcf90c4841b1c793495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eaad0437f4cc66c4bc53333c8b23b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c366826e67ef536e94c7c33f2fe941f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a94ea191d08e59b0329bb74d76623498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c9e672b181d754a90b21b9bb20476499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd12d9cf4666c7d1266937d63d8180500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9be43d83b9ca2179f8c26904e618b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bbfbccd3918b78cbbbfabae254f54502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d94e3d13af3350f70cf47adaff1b22503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f609f0dd50547d387a75de997969017504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39495284cde613088dc6a25ecbce8b16505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b97b0cdfe2f29213cdff7399c07569506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba1dd6f8b03650b05abf243b7973ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab3b1f79c1b01f7d082438fd70f535508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655ded515db67c17c8480aca3abb3bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349aad81d6e0bbdfac4f5cfade4eb97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d577c25d3e071591b44e6d762fc8923511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba68f9f8a1e0f52828b16bdb4ef99f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223322037c8e16266db14ff78138c4aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda311bd1934cba6a3910f094e96ab1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec41cbac3b7734ade1689d7c70324e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc571f41b0b9aa175fd119dcb77933516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82e50b701e0e7a7628251ae45f75f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e579898d094a63b32ece5d2ff75811518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eba21c320d112ba33d353e8ab01a71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53b165ed8fb47ce92bf579269d0cb4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627c41706f9b7725cbe2948e0bcc683521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce7742df52cfacff1d8e9f9549e068522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a569f9cbf25ef0a93f219b098dbfc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447a2084808878ab7ebbc740faef74d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78886ef318c6d9ff37fbb2a8d963037d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d5e8058aa921f19d11f9482867592526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684f2a6ae8a62788d9194df2fbc2abf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f152393f8ed0b93bf50a8905646b35528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0d1d037f325f2b4a2934ae63f932d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f4c05ebc405aa8bb6eeff9ee3b23b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bbe56b7692f79716384fd9288b7d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52271f4ed4ed6c60b53f6b4c6b17e51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d55221fc866cf39d0ee2aa3fb39f6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf76718c7ac3537809f413a810df043534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974393a8fb3ef0e0f22c868286e6e32535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71aa2a97224e90139bbb1d9100ecc1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84302d2e83d919f9542650827a5f255a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5846c1474988096339fa3370407d363538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9367e4a2f95301a033d34f23db749539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ab3046b5e458db9caf49563e8f582540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d9a6e1f22b3df4cc3f9538594af9b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f83361901a9b6015f42a4e9f6176c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06209431368a88e516cd3bbff41d5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad81e48280da54ee86a6e6cef698de4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e012c23a07ba3f87a9c9c79e094b672545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dc0886d70f8e6942aed492b87b8b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1755ab410d33374608eee470c7e454547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0759d0e6a6242f7e8a7068909a32dca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88508b0b984a286f07aef64a424c4796549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ca3d0a7acf137861347f71316f454550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0f3d1f0145f3b1cdc9a5e09426e4b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec29f209f7338d64f5889d0c8776a2a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa70ce3aff47d37690931aebea459e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d87458c38d4b134bb3ad19b93ea1b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4a6c1570c41130a134ddc36a1d1db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e26c999eb04f16501849a267594f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d213959da434c0748eb32b10290ead557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f502dafd894a6fe34871b04b44458ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2fb48d081dee506469249940ab89f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e1b0980dd874c4c45e9e4736b367e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6686a2d7631abfc63d9c4d6bab60b1b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bab93133fd1d7fcb71a29d60fe548562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6cf34e61e34cd28d4dd2a676a443c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06f63a91008dc4eda96b70cc25d788564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed3147ef77b5464bac9344a787cb1f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f29641ae6d358ae4a1282eaaadef7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535041574e9948d126ee5f1710e54cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b2dd6384e35ebb3b89079d6070857568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be209412591ec7942989ef966e2032569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714671f5bc57ac92ff70af0c0b4eeb95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fb0f87282d6798e34faba3c7b3239571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ac2e3cdea4cf14b558a6a51479736572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ebfb09f280d4220cff00b671733a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd07c25af667663945be815bf71396b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b2deedb69479127e682ed6283daae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d69c06c5a7bbb20a6e1678c3ebb3d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da13f20fad5c3f963607661304b2a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28712d1c5f3825134ee234489c5212d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9775266f4916c5f8be345e485cee4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a42f504eb2784317e22b792f0ab7a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd64b5306a36e2ec01cb4a96ff77f31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a81767e7f8584bcbaa6450086939b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32892bed876c856ab6e5cb4971f866cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668457ba5215fea5077f16bffe2bca1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410ee89702fc6d5f0022535e2dddc5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0cdfb0e8605b49124db62f711ac60586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eef6e9f6f4e9d62d92525ceaa06be587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35476573f908f08ae8e573d177265d5f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d5a8a28044fd6ca6761e751c8344e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe234dd38e6b0cf381809cd5bdded9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c6a7c16a8a019091c06babffa25f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893b692f85b151a4fb9780b7a211155592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42aa31880fa86fed4c2eb2d277511e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebf46ae46e60450209c9e569c11806594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8d619f971624caa63861915c3fc58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78b1aba5c1017e3290741c98139e29596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e49c745d32f372fe699eda4d30a7e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f101d2029f35d309519e985dae595a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7451c4f2dabe3afc8cf964f676578f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c0379a9bf4d59ca0c07c2e400a418600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9fe8342ddade798327a434eb392af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acd9a66f7af3cdfa7d2c8e3a471a64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d745dc2a84a6c1889d346ed5215615603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c71423bb4846d211180555fb352c11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c3f9fc8bde09b6540ca097499664f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a792714ba868144af92edb98787727606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2043af5391f11e3f4edcd794766c4c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cf2767fb85205c520c9320e413bc5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bf5880de58b95418f2729f603eeb4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268451fd234e1f453a38fc78f5332bc6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e2ee0896201718807b5a1051e2858611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03a67622e12d8d5ad6b1dd9f93b591612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a776d291c4fa65ab98298a561687e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab1b5b83cdcdbc4ded9b14045d8c0c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9a1416659650b3b093f43c1427faf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d57c2e3a7e5806711dd4939b8b0f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf94d72564ac452b71a60093e4d0eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4834de005f7d4fa9a61e82f51368a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06598ff2992eebc97f588f64d16919c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8881014249d7ba085f2ca393552dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93ffc9865ea484578eb795fe5e7be0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffdf88a3219fb67f5f36e7a870f630622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549c5af37a73d3007c54e6966cfeb7f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096af3e67cdd05cfb121bbe0327db128624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5945e8238688ff7e7468c352aa7d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c65733704b5612bd15008459fba13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b012caa27c41482d8a4bd139b8789627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f1d42121968a0da1b745bc6685a74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c052b99d1bd829bb910aa64a1f7563629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972ad98cb941a7e698542ad24e38052630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b714e2939a4551c781153d1ca6bcc4e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af4417e114c996773d33bdfcdfec59632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50b788c6372f64f0b52771ea286da4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c1f6f6db2e945d6bd681ec7dab4a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5067c2bd3ed34b554ccb6d054e96c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156eeee2d33e579927325850732ba9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d0182d7be06083dcb0668929349bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b99162fd4345537981d4fc1f71e1d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bb8269a6d43fa0b4c8124d17a8790639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d6e0fa5d275bd47a89dc7aac2d78e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db210b566230f44184aeb8bc95b71c1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a0bbc0c35c45442b83d05514713c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cebbde37a95b1600895f779129bd5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2e672def72ac3fb6df2c651952106644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa5417abd05b34415b8306651f7f02645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9e484872e26213ba942816f21d6e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91931ea1fd3f540dd1b98f7dc7d9d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb773871b47af17bd8e1c0aff40991648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d20584271416416a2203ad12750ad1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea7b7004e82153ec21b6635c7720e6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d48006a81b05eb34c778a48d2fc45651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6365f4979231532240c3742757f288b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326214389afd86ee39681040b3bde325653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69220b7bdaec2e699f3d9742fc0090654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57506dd7f06b8b952ab118ff14f988b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81739d1858c19cd44f789261315e1a3c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580fd5d5ccc0de2a47a88b242a77e5d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80c6b1115bf839b2b2ff266413492f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc753c9e42af94ad4c171e3193ccc11b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad9956d8d7a0fca9f060bc07d3885c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9499245f0048bbfb3e918a4efc6d20661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e06ca03683567a2e7086c4c5f1cc8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8964e99f528b54ae8ec41276165fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70323370d9ff9655435d444b7d59cdab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cf604a6c2f2e88df055c7c91b0629665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f84b8f151f7b14c0622661323f784f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c570cdde2b125d8062f54a46a8e9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af26be32906955eab0c4806535545e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a04b35ffb1d793ae6adb16313b5228669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67c0d17b775a3ee330f564ed3c2456670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db153242f93ff4cfd310a715fda19c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a549ee68dda793294fc67d357110e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1aaa5fb4388764ca8f502acd73354673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ef5c8010885e97e28bc32d1b78ec2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6278bd1bd094224e5581d7a314d8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79076f6b0dcbb1d31d2a320fd58d2a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720ef807e5cf1e3089e5cdf7f868034677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869923044a138c45c98976ed121408a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393ce85c10a7755ad715c6a35514d24679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19059b4e9032d2a2e3dc548b9ff6261680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bcbf4773e30a9fca8bf4da367fbd2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc91087ffd427952d7f07731c7ce511682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f86110c32592686b20b2c063db7ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0e94930985a53bd4b6dbd0999f6e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bdb8e67d3650f6a60ee147fc2c369685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef81a07514c87e385029f3e0f98d5b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef45c58a9c5d44695d4c3b9f11388d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61549eb4121cf0221d057d2fce9744c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc99dc094c592563606b382314f88a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456359be7e8da02d04af757075fc43e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc356e38211af7974a2e77ca0ffb6102691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcea9f7308d3e3f0599f51e6bc8621692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839494f55c221549559f6b5b5e26b7a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797b4f6c4ad43822e842e26c26fbd08694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9556979aa77108014681e2cb6d1eb7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcc517c2b2fa15b96f400179a9ed55696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5793bbebda5f7075add775f725be88a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec85950965aec4fe2e499f254d25247698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917e16314f8a829e822843f490aec12699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182625d59172a0e2533820f35540a008700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccb3046fcceeae805b7bb46e372d4b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6771b4996f76cb6bef86df7749c74702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387acb92d04bfb81581c3b9d5f755be7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9284e5db1764eac41eef08e0cee69704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c881ef7f33979ff3243abc8453b9d7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78077c395b165df8ed641f65f6aa338c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c67e47978db7e5cf3fe0fcf3d652db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee576234b7989dbfe7af481244b173708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4050bcec20f07e2a7021c180892717709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc0c2b9c95ee68a83b21b75b04803c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0155debd1abf08c0908057c6d53242711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb1462437afca06f386459cd439f32712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e757b33311a33a55614dd12f9fee1b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f0c6b10f745b92c277946df3ffdf1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad66df7b8628acd5b9f1866dd42203715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9bb5ee9c9562ebd6402a377b9af57716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1af122171fd87fa10f225d73eed78717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c54c7e0900c484a83dc02f3694c421718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310040b5030150cb2740039ae05a644719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95acb65746dc10fba7dd3bbf17ca93d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96b55827e849202aeb770d0e2ce97d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be902845331bfc3477c3abfeb315cb1d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf23e3b549b1241502dd4615cac0cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60538798bb3f3a0936b568c06ef1f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb0971d555701ee407f3d4522c6486725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b6a6a1673d2a0f6076e6f091e62ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb389f09c25000b6e1b2356256e9c4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487bfc21d208298553d0cbfb183db0d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93a17d0219c94adbf5e31b3b206217729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bb4a1d6bf73662fe0240d0b1719e6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036c08bd1ceb0a4719f81b3cc530b74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430602e9be9b69a7c03143645292f60732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b726b77f14fa4b1f441e584b317ba4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643b9a97680cb242b0521b689a93327734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a8c374c2ce6b392fc18464b60a916735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e56e4764e922627c11eeb589711ed4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e011ed441779171015182f46a5f2245737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97008a4addaf7a7b4eecd8fbe52928a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb0b80dcbaabd1a33c5541c828f986739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87d0981bb8200af6e6f6fa8a6fadab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0274631587fbaaf90e306c57bd2ff1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38548cf9a0253bfa6bd987a3b73ac8c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406065eb8c608551d84902123fed0bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554c31b72fd015caf1e522f5a491b84744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bc4ea93e42e80a2ad4cc10a3728fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4df57a2d351521fa735738b1b5cc08746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342d99beb5e95026a662eb5bf1f9c6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c7a66c7311ec1b83e647f3f06beb3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633f5063832a7bb7df6a48249b5600e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342ac16708a0be23565bf4cc4e55a63750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85963a745eb32793c793f1797c85ea65751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c8cf23ebc05b22f94a754d1e99c02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca73888d882f3b7e486aef5fd5346f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf03b7dd4fc315230b3ec58b057ef9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec09386b9122caac2d995d655e3bd71755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ceb57034d2cac2e2125c0825f751a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b765b2b132b600c7330b253debf042757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea978a7936f63b0ef9662298ec24744f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971ad67de37867443dcd33d7775b246759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d586c2c8bf119ef70cfd745eace781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948f5999771a3559f5c0114b62c102e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8d947e3831ff6ded2ad78223377633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13002966e820ff78081ae5932a5f38524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce86db9fbd8f0f4c5a9a1868209a515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2fdcfb487590c30b25d24831e65106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918f386e0003ea4674e3eb27a73b98b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fbd8368dfa6ea87735d5141c772778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5e5bc439d86b9f9f4102be86b86839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef601f637051c57943716a2c23cc9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed58a91d3a19be611d2459bdc83c5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e105654d600b9c321e983a2282523412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094c858e934bf6eb3365b32ee67117b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe1712f58457b773836c875d6f09f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9520c6ec65379a57ded3db30ea073e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd7d57522d4b843105f65a8a581fa116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99134e10985e8ba924d704f04628914317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45820ec5206d8ad4cef3e70e480f8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a2aa5f933eb425afd97c18f4d2d7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1d09b73008523f000f42b65665c8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d669e70f48c1e0897f2c48008b41b1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3e3ad1d64fbc689c8f7791a4e941422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5775394ab06e1768953f1fc325b85723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1bd2cbb35339f23b5038c04edfc2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766d7389b15c2910f665a5aa4f7a76025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebdc5a6076faac6ebcb074d1ed798c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05168a4b33afa9eab90f1024dc26d9227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f6e8776dec23890f628a132e6986228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4728e38bfa80ad70548d3edf23c3b1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d9b26606c3af77b03d7d39c5612ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d734bbe40371962f7c959d3e827a1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9080458df5d57dae860ec5acff184e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598523c50965ff3f76f02cf8182063333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943f64ec8fdfa738dc6d851280c5c8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f71fcadfe5fd1a49185c3774512af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952a7d30b61980152f9b0ca648e5d2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fddc82370dbf02927e5de0bc0fe1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d168e49a071487bb76b7f7c44627a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6b3374656ef27205136223bb8f65e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba51f0eee7e12d6e6453fcc7e234a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6f06b9a4ac3ca794cfc2e74d2a97641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c653aa3b67028b5cab07f048dc57742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984495087b51952ff613b88789e45c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e758c2a9e7d7066d41fd260824a9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fbd524540b5eb4b733fff2026a18f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edf7177f5cf7e05e285317325b4bbe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09790c91fdc025f38ff42a53e5e8ec9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5aae5c96c8dccca52619d76d59022148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cbba1c02ffb3c4a96a0371c60cd8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d532358f6717753c28ce1450001e94750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cef1c9fc93ca534748820670cc20b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ece2b2f9c31748da437151dd51af7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9797b644f98e3eee67d97d063383953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bb857f423b60675fe5172fd5c37eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4dc887c3357bae49acb70669b0a9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0b25ac3e04f148dbc2e950c5f382656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56220b2de4fc20d48f5500566894229f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107cc1fae31e59a528fe6d49ef210f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dceb83e5b04cd4f5333c3e98dfb213259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd7235776ef2afd54e7f95d2f7b05c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99056b059c29d6fff5628aa2203c7f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2723dbdbf620def7902c5fda70ee762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de5cc33a40c94fcf489fdbb3f1945463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd97ab83f9d10bf758f8dd7923482364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239be30ba963cb1325a1b0eba0990ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df26f56c5cc2538fd22b558bfb21be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f035e2ad0f884285ef1aa03247c382067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bbac8cf48af4d0a5b116094f4546968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f262d48113a66a5bfd53d7f8f5f821369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea5040878c940f537984c2cb053e9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696e557796c63db0ebcfec71cbecf2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ec2d2b41a7001f7ff1f4fff8e3eb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94aac35e633836267af592b187ccae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbb093172f5eec1d056c184288e6f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f069c5bccb119381c7e5d9798993dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c677a78be5dd1940339b05f3ae36f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e13592b23f7c30d302bc4be673abf277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d280c006f7510c833977193b4938f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cc25121f82339ea284e81c85502cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070990da99984ce2e858dd6d7abc66780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f62f5f48493d537b88510af2b06dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14576c9054f3727a9fae5f2c88d63f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe888b829b17cc688ccbbc41dc97e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab834c2bcfda8494dff81041b1dd05184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c0194ff779d71f06a91604249214685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7f68bdf8f318eec9752778cc5508486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ade51ff005abf075a6b8ae6792c60287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add50f14595cc03dba91576980ac59f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24049792ea8ab889a52f8245438e37cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f282e3e0304411e20c126932cfd3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229844ce629e0b423d5c6c8d9bf63d3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c244777dac6ddd62677156a7160d5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6961e3ffb5c71b3e70d3ff64936596c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78dd7ce723791e56330051aa24e12394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65c73646db8069ceeaf2e90470f57695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32d8ac41920128dcf3c612fb1a9f1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b4e0374f0a320c5a7c306c742b1e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b521ada078d17f43f08dcbd849146b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2229c6231c35d6cfc456a5d7fdf7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e59dc0028e25316312524720973dce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cea6bf80f06c71f6ff42bcee30990f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfebb173b3341115433985a43830f6c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f164c91e301494fd55d39cdfaf0381d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76170c77286f79b2234f0920d6caff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57240344e21caab60a431c886fa3f89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd64b95ce08cb7aee1293de176e7cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e189e4985fdcac9b68e7dc79a4401ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4db091271fb958fc1e523c4ed7bec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d355fcd02e4ce92bc9e8304204081a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261599a4d81ab80c5dfe06355bc94dec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd4361d71aa26f83064c60d1c9d97f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd98258c946d4fd8f9fbb74533c84ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da415dcfbb3a1de4ac7c1d2b2417410e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebabb82fa111bde3db0479f83b82b24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadf1ca51315da6059c715347e18998115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1129c893d089c0724fa0c77a6d70d3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a463c7be957a7c815034665651e9bac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456c195c5bb83cc51ac0be9040227de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ff9090a0b88a4d5562ed0aa9350a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc748ca755020f783af176c77cbf7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b354987deb4bbef494456dc297f81b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737c6feb880cae4199c6d7105d76b5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0c1af11cb7ade183ce664357ad0af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd45381a1d6b049e501b8b88948d14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca19c4bc18ea7bc702b6bcce5478115125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0a17a48cb4bf6c9974b723ae5685e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297784c6c3e6dfb059ddd3618005fb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc73b0a0b2e96da6aaca4d28ba7eaa1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854477871ec3884039ef73d6d2185e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf3b0b5ac6ec9db409fd1606cd932b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ecfa387c997a80935261e08ea262d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013be6eba7a3a5933baa9b8b45acacab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3d31f6c80ec2f6fc89bfa466f40e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58eb26d995a5b026d9f4e00019f9a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89ad9a674b2ddb9c8d7d90365b2aab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406418e9fa96dc3178f625987283427b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7638c580a585e64a0255717e9bab4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb16785093049b3dfcfd8226f2e1643138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138a2850d58d0d4844b9ff44ee79555139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36e6c23b75368e57726cc3bd6eccc3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cafc8b005b1431861e0e77932c2a92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73aa767727b2df461c5275f6077d532142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8c63f55b5893a83b5afbdadf2f522143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1494b514d093a80e8b5cd5d816730144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694db1fb81951e5725693d68b84455f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba8f0869012e362d81541e02ace063146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26149a73797fc4d6e54740a404750934147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6164db7f0ea0ccfa64a9027a99e0689148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3a5d62f170fe78f9c2a25ce711fcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec308a0747b5e43a9b88c3a8e76d0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a7114f131d7b7378a0aedd0c5baaa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a192df36de8a99c48946d9a313eb552152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9d1536d620fd5c5d5bf0d28274959153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbe106e6e9f2d5347830edcfd73979154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146308765d0b37938d25d09fa221775155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477bc392b0c16911f67a53f7bf2d406156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dca0cde42169038cf5301a7fedda14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4aa5366e6ff5a6864ec2342e8a03a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d96e85ed4323855d1ecad9c7b12c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14ab29c4b3676bd8d02e0f38cddff2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cfd7f1f2457e6cb6d0cfc3367fbee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15cb2a3674bc814915f33856616dc0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618de87b4e83412674f342ece6e8353163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cac263ab1f5d7302793c62f203e61b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb4353f69c48c0ccb102ed6ace0b2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b6e7939aa747d8154184ad0bcbe5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174de6bb944a28bcb5b72f1cfdf06a01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d7d1731fc1138162cde0d19d161d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8338eee5b6ce461e3d48498d781990d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c11676c93899991ed34047876220e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63b40c39b28e9db7945869d59cf4b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899d49b715bb9146562adff92650f07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6d625cdc9251ef841af1cc954d9db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88206bf698d087685515c398d2857afd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c523c491f65ec3849e860dcab82688175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998db1e7f5dd86579cdec5b0058b2e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4597d867ddc268f06d9d5d6994b9956177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38e5e54545120c5d836f0f43ce3092178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09cd1ca189e43b4a062c7b378a9edc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47d05be8c0fa5a54f2f6b1d5f7d126180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182985e5d6c0f859dde550ccd45b5fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba709a9074c5b0bccc667a96fef1bec6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134de8390fe82a57851412fdcb7d7c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973f910aea1e1ef8e522ace6c015de2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5d8a2a8b5349f932f147d0de33d51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddb18f4a0e6dedb70ec2f0d1c63790186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562cd3994556d4e6b8c82b7aebdd640187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58b3acb36e32f261d981c6777932d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4da7265b5eb00dd7784340fb2f0f24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb093e1552117435020ee128341493190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6044209ef2ba20aa6671b34ded2ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ba6a8719e443db073023f11ed9c24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1a0ed96fc235b733eb66d6c09b06c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba95f7338a552e6cc4f890b10886ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743942356e74f499bc70df6c744ccd2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4ca0761534e768f5fa85e985d3f3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d95e37a5434b28d99b46ab37fbf2a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcd182dd84f83e27628877938dcc02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9d1f195ab812e73ebf5652c62b8ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db28175e4e6647221f5d7bc5757261200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cee8689f627177f5a32bb3e41b5e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3a0b460f28009f0f44a886a404671202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec56bb41a08b8ba135bf16fa784f75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1834885f161b0a9f4d961a4b4b8428204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91764bdc98bcdcb23612082f02a62ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd6b5e8cb1426294306286106e72a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c5f08f9423c6db3ad9b4d7b8e1682207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e22ea725f8740b10b4c3c57d2cc95f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71917d38693488718ec6daea65a534209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c7d5e30cf115d4953468530b64b6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d64504a2fee3302b6bffa5e3d955f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6b7bcd696cc513a92f62750be241f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea9656f8cbb982072c8b2c72a5398f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00dd6e789f31d4cb91f314a9cecda0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7544d656c66aae756a147adf4f3c36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873e48ac8584a313e70f243bae12a62216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc568a6e4fd1da0a8921eed411c9584b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad0c3de4e8b5a856376f761305f0b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e420124315ee37391841c5c12c7d6bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654bad681a9144983e99078e0ea626e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92dd2df78ec77163306ae079602ba3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c69f4752559f63f9d6392d20abe227222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0cbdd66f739dbd95beed2427bc615223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49390484f997eb22839f971980a71f2c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749b331c746107686f43c95f5e6132c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e734ef2d11f1c10d358de7252a192226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8776b766720269410895c8c1ddd5952227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190751cb8863f0b980a7415960df547228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10b249cd5d519bce1d0b8930b6cc22229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaf02f6a9bcc9155a11a91de0c3e53230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b90ab86263134e9b9902475a80dba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70a30f66bbe7234496730557bdd5e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adc8c0ed7daff0ab8b41ecbdc0ea62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c8299722399b4c99fc713d74065aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca369799aee247cd5f4678084ad4006e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6dcc041ab96d6d7df2ef513f58061236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73580b7b29190a1e6e0e7d66dec2af08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51216c0115843019aad970bdbabb50c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557f1680451825477c634447a13431a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ad0da21321ac3d3a810ef5b112639240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0c01f5e060d1a4a5018a04a7fd04b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d611aa1c29cef190f8ad6de4560adb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fde9633b49b20ecef1614d9eb99d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5373639dbb4c6508f6db2a10be96f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5db645310686ba9ee0bc00d39b1322245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2de6da04d30572e9c2a2c65b1d347246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b1be771e5cae04a10b6a6d8badfa5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4a6df42b5c6f73f33ed46c2e270e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1d159d780cab0a9beb75d1d04b0a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807a8915a2926e3c6c00b8dedaae7c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17302b5e6f8f74c14425cb89134a39251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe68458c5f802248bd901387127f721252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c919a53aeca0d0035df3c16404c5d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30675dc9f4a5c59dee4093ceca40e1f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8ad8fe6a0b475bfc789e8e82545b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31f1d383275f89253f01835547b4e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5592d28ae385d5b877c33985cab72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30468f6a198c22e1ee202648e3ee8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1489242a18b4a327a546fbe04722c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713543cb3de11076b02597b960d7722260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269616bb0ad976eadc1efd13d1451a48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de994b22a407b02c8ccb9904b2dbaec4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a11d903bcbc808a4168a6ed1bf4f98263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de1ea52dab9314675e90006b5af64d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5252dde125486e3c7409b5036145961265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c10d8a93f3a2dd93032fa2d529a4fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec821a8ac067539a129c7234b7a3f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c752c7fb00a478bc9476d1ae49a84b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd404fa2a9b8756d0a91f75b8ab47c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f70d76bcd83b0241c6be972e46327e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bb6c8a74661962f0ee3512ef68908271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc12bab706ec0d4a3568fcec131737272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db90b072fc40d560ce367051b3b6b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d66fc6f49a151006fcd925460796f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ebdcd69f2eb7fded4d05dc8e6940e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fff6be400f25b80c17344dd092baab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb3f45ead33e1a9b52ba73e2901c38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde14e414696654bb3ea8e7a741342a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1c6fa581e618c23a2e990b9f4bce9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413f574334d23fb0e510a0cedd41b40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb9369294aeb592d3b00a25b57f80b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295b649228a913fc66b2631c7740a5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ace8ffc5347dd9c1bdb45cc166ce3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73a78140ca668077a45315ded3d491284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a81fc4bb3bbf6ff2e324351657ff4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fc5e21ee0d95f3ceeebde64c206d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240292574d67d5b9aef367bef8ecadae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec178fae5409ad089b224032f2445a70288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faccbf9c72db49bd58eb4a5a0c155b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a106e48d01f7cab6e2f118f6ea7054290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dff7680a183979e755ce580e8f9ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199beecd5408c4f022e25e3b2d9bfe03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e9df9a02092b77f9a1a8e85905fb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc6767eb80364f4e24b172cf2508c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be709045c04e8719895477866fcb7769295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d00a66061f1d44718ebbf4a875255e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41d43b9c0fe727994648938ed59115297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34709aa6751ff33e4b53be3afbf6ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff6c64c1b2d8f6dce22903cff01bd5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50490a89d607e1cadf630778c867dfb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1dc32dec29fda3a93074aa5aac6ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83d624b50ecde5724ce2afa4869bac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef23b4b05da6b0ab176681101dcbc02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffae46eca2bba5fa373e9392378848304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc55f2ef2a2a9aa51aee6019768da96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc35f06f4fb240a610fadad94c049f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4ed5d6b1999d6d351c6be8d094876307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad55ed59fa9d43f730dfb16f7cf320e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe3f6cda2fae49710054a4e7fdc200309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e442066d4b3c59d1514b4f7f477b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d898f6596d9cffb6eeaa2a161805911311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482123eb682211bfaa4944a657de13d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f0adac9be0666d839ae8a6b14ed18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82c47fa2aaf0d31e125cb6111b21df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006b7a54f1fc7ada952854b21edc753315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44720f227c03953c38d2ccf34e9ab552316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81004be876798e71c806b606a373f77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daf634ef0a6e07913275cfb1841e1e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f9fe25bc9801e102263564b0295d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e1f4b8efdc3857e6e89744f0c831f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377a8631f99e8e8d0c37b54cf329f7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0f8c3937641b64fc03736aaa100f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e62a83c79680ed4ed9b1a4ab5359f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b212680d8f451216009e3d8058e99b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586ac74fe9efd4cb5519d56fd017627325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b28d5e2974ddb15138dc6b968b806326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bc3b3991a675c7945107f6b5aa5d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d93245e0f92299bad7f0dc77efd97328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4ffb9e9caa267b3efb71b15f6fdb4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4187ee662d271b10b270993e3b40a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbcf9fd377888818bbf7c2e3dc2068331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6c872fde6ec24e65a7cc1d814ab3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8bbc7fa7f3bbc7df1e377b96dd6ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93592e9f114429aee552a3dd041c124f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcdd5bf20d8266876a370ce9090561335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b980edfd30b2127d4b670d1bb77d7ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9f0ae79db78561f59ed83de45f431337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4735523fc5eace0647d4e49e896f0b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f74414485f7512c4a6da6bdf22fb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e942f52d215a6ddc2b1e470c4482b8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d99c0e1b4949ccd714c7b5d8de889341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f61f38dcc613f793475a908861a69e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f78653f1b1dad9a234012f94e50f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dfd7bc2a173c555d9d4a789c483da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb986b927c7865b551c62452b221acc3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ae866388edfa140de665406b0d877346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db381fa14e37a97b1ac431683a578023347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485dd1827886ed2333a99760313c1a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6697efedb11fab5efc41c71ac4c19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9c34fccd4b219abc748ec5c5e105e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072749c90a1d04d97c0c6d6405fae829351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1db26d8be6d44f284ed8ae679d9a47352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd7da8b39f70d2965339acdf3fbba3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1097b9d03df98781791256c3efa97354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b9ce8f333269e0a7ed5f2a1c59aae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559d6d8e2c175626275f3250fd173d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42af6f8a9e69666208ade2b9a6f73b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cd6c53faae63e6393f9675149f8ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef98b94b1bad34e267d8f63863eabe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f72490a906ab59545928be4616200360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba9c21b38671d8c82c60b9d87161c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6effc22eb0557ae831c41e87611547b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11e08af0d28e4f397450b0a0cd41d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24d4bee92de937e72ee73068db7cbf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bb10041cb2c7ed510348826e5253e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a1e15e6ee1fc3e88436c0af7af793366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043b1482ff381fd93a5e4349a4dd394367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff83c803f3880b6c7e1652cfe54abf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458df930239c2b97ddfe69f84b95f07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f701d6418128ae9f49ddee53bee13ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12063ce9b21923f7d251813ba22cf635371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de565f2cacb622219b79208f075037372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3899057756c6f4c455b0ec930f374e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274309f57b0036046316aed6ceb76fbd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b38b4feefe84fc0f8865dad454639375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51055eb4c9daeb13d8b4097355ebff3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaccce88f056985ffa5fa9ef388f2f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ac18319c65f25b5bc1b49aa2c44c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9a88f72ac95ea259adbcb9b3422b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd02700b894d00a269842d53908c93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043e615842d1c958c12369c1eca8272381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21094f963aaed0000bab79de5132f54e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d36b06006805c4405f64b1006f71a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18ee072bcaefe2c1be4c6f5908ef55384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977452fb785b4a4970065a2d623ac4a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed6c779ed31993e462db93dc811921386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68b675a51b8f4c3182d375a5fd6ae6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61052d818157ea9bd95e31a2991ed03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddba0af7da42f1b1acc7067dff7cc2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17eb0effad5a74731b46cd8eac72e07390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5f64bae9c5b3b24d526bf4eb2296c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bfb08a74d03352d08a6cd3a4fe7c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4746d1600e6db34c07f9444bb0c5f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abf686bb23920ec837f91750f157b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105587be525c2aebfe846681b52fc448395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068c3649d263d259ddd6e23a2909c5b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed5d0ae9473326dc929b370602a9be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e8dc987c18c00badbe29af4e1ed3f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55149b9d530616a74da319c665c4137d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae549406111dd636ba3673aed5c694400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ee3ad3c989d3108d67952bdb13296401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f44c81c3e4782ae7a3665c2858c68e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a85de4e8ba3f1385d21a514413b828403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0a6f8b65c103970570b9573022779404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daed7eac6d0046f5b94a7c17709722e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2ad49c7c9c57ae8fab20093c24fa3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e619443ed5ea5d5530aad51856c1be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113dfd6137eff20d54f9b4975e90e43408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78100f85f78f325686b13f1c79c0b41409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a75e75ab6a0ae8c8027dbbc205192a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09199174855aa129d47b11640a23b5f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fe835cfb41294cf85fe31d246fe4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfcfeeadb7db153f9891d24f3cdfb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d19cd3b85ca93f79cc91fce370c0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828974ba224f6dcc6d19afa4d0ae4d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4bfea63698e781572900741da132e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c9ac4c5caec0b71d4825a8d331149417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b27741eaa0687d14ceaae18814c2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381030c6b26eab145bb521ff07b6ceb1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b3dbe6d14819f914261a1360454e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d1d0e7bb322506814e027647275ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13037a79016ba003f329dfd70b37e46c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0900928da86bc61c12b965438472277423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575cf3ff53b733dce389ead992e11e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99ba3ec56d6ed3b913bc4e37531a6a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4b5a135b83389e898a1e046b61730426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279d90e1da16e0dbf3886f6eba2980f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d948c94006641c822b1098d3dfb307f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb7fc81cf905bbba21954439ce0559429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7460ededfe54577c21720f883556e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc3ba212eadfd5f94c97f0902c7ace431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ece44dd18b794ed79706c89787e0f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854de8d987317d5dafc3bf8018e9ed3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75dc9803d4c89a7f96a55ba366565e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bc3ac4f4040bd07981b853c920edb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80230af87b84d93575a9757dfdccf08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193faa3d6ddce2ade1e9f41daa627e85437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69885468d8a0c5e5e159949d79470bf1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df751871a293643ec0c10d7991c25b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f10620509e88a9e4ab7df09c297a88440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327771fd56dbe500c2ea344e7837c90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d9607fe38bac16728ccc313b65a6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839cd72f29a6ec58b64167d52e9a224443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa420a8e33a61c5d9d644ef3bc25d16b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed22913a478c7a60feea6d5827494ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b764be1dd776d613126e029fa8cdcd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef603c0848e4551c9ea85e1f670b5bfc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05491243d431655f692dd36fe219902b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ab87908c17f9e098bd0dfdfcd53fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df84d6f7da021589d98c07b1957d7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119619e41f0a15ef8dc8dfdd9023e60b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296317f4c141d135620d3827518ee361452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eda2e3f4377626dc12fdd36c589e88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e612068430926c1e93ce3068cdaa3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e027f0b4060c8c3091af7a33fc700455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624341fdbbdc2b082c737625e96749a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035eeda09a53b46a90e13e2f53478fe7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170e22815886802d48204f2e12b19cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64378cb8239c50c3af61d6b0f065261b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc3e62130e2aa63e92216d2df798ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5de2ccb044b1c4086457337a6978c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ee21cb906657021a8b8d47e0ddc7c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e998b07e7e348f3559da8beb57b54463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa751d66f10f2212f6b478d34b7286bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a899a15a652e2030b7ccee90541ff7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50c68c26640e8fb0f9840769fe8099466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cb21ef47aaeb0ff12b862891673ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae126caa6fd6b660ef20eaf8496fd0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fe4e3cd837da0ee5e702d59828eef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29b556dcbc9fac663ff3cdcfc15723470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dd9a173cb2bebb69b9ea377c62050471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf2b7b90b3b12b50b9775895f61d19472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1eca520640f0c925fa281203682ad4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2775316d90a0e521ebdab28cd29f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc03ccbd7d9a0329a587346f8f6859475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84973941743768a84648d4ae2404ff0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c511a65e70646dc24b95ca4abf96bbd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0c0558f3aa632d1684e7842134fb9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152fc3d3857d40d4322705461265f02479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357adf1461b320685a48d6175400d9c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de197828406f265f56981a232a889c80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b428c3b617febdb6cc161a63e7eaa6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dae7ec517a4270173a617de8f4285483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba3806490994ff9a9b33a85d258367484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c956ba4d7ffa543e250da8e9d5f35e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388ca481a2ea4c5866364109e612add486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4091ecc0ebe8b1b8e650146dbc22c21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614a4e648347648c998920afaafe0c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9bcc7c4f3020ad7412e938c377d92489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5ca677473b771f5a749ac8c48a8a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0f397c32ce181da71c7869cdecf6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d59e47b6aeebe731649fc9def37aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc936b0ef8ec4fa3a92a73313134545493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2748b4ce7afb20e8f8dce0165ccf9c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc1fc1579896ce043e43934a75f207495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b98ebff8e9c748ae0db46f4f04855e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffa50a97a651a651e281372e4e19f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc51a728eaa717b5463d0b2feade833498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d2d48b8287a0d7e9048f7860c13a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc077ff0792eaedda2459528bf1829500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb53272763a189883f5d152e4b0704501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf7618b558e31684ea186495d670f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b000a88ed998a2a22939a4e51ea65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba7d813e2585554f29477a078cd51f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4007060b390bbb73abf10dbb533ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ea0eabfc20bcdeec212721aecfabc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e31c2cdf2ede43f332231519002598507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f22734a43736c6b1d2649b2b0f9db9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fbee0cbaee29f1d159aafbd4dceca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6617298ca86dd82c47235d2a14172510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19239a000c5ef06e27d54aba9786e381511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ded7b6765183419bffe1ca54e654a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ddb26784d2779fe219e03fcdeda5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe7248dfb2508606afbc8b2fb134c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7ebb8dbc9e4c363a6bb2e0d087f22515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4b48ab3f1848ba26b9f6d54eb1f90516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020bb462abcbe4a34918106be7ca879517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eff7c82b6ea70efefd01e0a4629527518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacde2e0d2c3789471eda666fe2ab8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dbd89b50bc2c85ad05c8effafef43520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5f47ac46cd4befdcae32046de72be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f7a1a29eb1f920b399cceee0bcd99522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99fa6cd92576147d97c8754496ebb2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259a44b20ebf38f674c8b1a12a7588d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0f4938e990ad661acff08afb43997525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028a566ab2e52cc6883337d8eacec50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5edc1a1047b93bb8a88ca4c0b6b3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83530a41f62d0f8f7fb3911eb3612d3b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35394c03b7be2ae145b07f83596cf13529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1296ac29e7a7a060ff6d94d945693530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1de12f5da230cf68805abbc5cd8e19531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d34612a3f0d3174d177fd84653def8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a7de5edb0be71e84318d0ab421907533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de017e7c42da9cd42ea2359f9f7e83534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d72a9852233476d0a277ff4a8cc5c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60309c26b750e58ecc0f5fea725b3af3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3674a3769d10cfea991ce5fb3cde8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f6198a993d089ce029aeec0a92208538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259efb8e6b332ee0633b397e0201931e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56b510c1901447b896570ae3f877df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412432da25bc9ccb563b92a25c2801fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27c4da0d4414ce92c7c3f7519e7d59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01805193e37f4d3da6dd4842115387c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd825f4d5f0f3927dea56f5fae54f505544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1c071701ddd47f5ff76edb7c70511545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4c5894b45f877ea2a95f658eba976546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebea4715f6461e31246818443a13b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b28fb27efbee2c9abaf699b7be367548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d70b7cb7ca48eaaf56fb480330cd4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eea8fa6694315e2b8fd0beb198e4b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15def2e49d42dee499b3372d3acbaa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fcf57d09a87821e9573136728480d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec43fe223d15f30955a6cdcdf2c4f19553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87e052ba5e90958a4fec7be46f5761554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b38bfccd3f1c7080c57ea817727471555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9d999e34802326a0b20df7cbffdbe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953030527482e492fe01ff6835302a56557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc15a62ca978db59f5a496af81bf25c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecc56920d92229f273d4af2a56c417559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488934f117257731a262300e0bb2a88560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b832716ccdc7ef591dc9a34674993b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468c6d1591e5d6e3ee7dc262d9f839e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb01832752921687b56085245abffc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83708c65abef7dd3e6932f297e57e563564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2784a82ec9330bedc31e8ad611b5ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4ba80bd4bf5834e1fd41acac3e334566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e240b9dbc09b90ecada6e189fe03c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91727c09a1fe4b6dd8331fedb19bf3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdacb4078eeba838346521eafe8d8c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c82ac5aac87c903ba7a35be5cc50f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57e9037ad73046dda49f55fe33587b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec5ed978d8828445f655dd2fdef7ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905f22c2990ec69c3ddeae03592a28b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70339b0b1a9827c7b7283008ced09855574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e7657bb39e9c306c2a04d8fb6ae0c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f292394b9b155504f3eba7e485d8bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a59fc2afc79128915d64c6bb900347577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59855c61c272a78eb4ab7c7cf3d51158578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c42ee9e90de6414b022abd923328c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fce910ffe8cffa4333b5eed872ebe9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571f850d688836a0b3c764b1f37fe90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c319a5d9a7a9e7e4d82793e46090f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683cec2bec0afe99d4d3c70c50f973c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a613c1f1c72b8f6ffd16b77f0abd39584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2834a0f7fa704c9150e655e7ffa8ef2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2c7920436888030b5f163bf638905586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00df1af38a4273bfd8da3ec3b173ecd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0164f57f13b92feff4905bedc3acc44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395808cc53b5e873e3255e665f5c5a79589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31a9245df43a26c029f8435e38c1b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a08b60bdc3cb4d42d2c1ea3bebbbe5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791c5fa121615c5c8b1e4fbaf434619592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf92a1644fafd1124f39b241e6f0ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1608564a7d29194c154faac1771ae5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154325fb1b53cd5b7c97429ba97e89d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf553df0eb9b5399ddc7d9d144bff8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c1d15ca062b0b3d61abbeebae0239597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7bd660f8cb81f619773d5fb6e15d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b5cb608c059a8a71290b394b19172599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b597aad8ec8c077bf7ac98dd09f04b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ec0e52fa8f86a3acaf1570937b01f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083cd397b82080ff204dcb5cee35de9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944c9da5fffa54016690d2b99b0d338603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bad51e1e96432004f645823b5b999604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f37326d230c5ea3fb731e6800e84f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1911a2d7936fb3a791e08ef430ce5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f22a7d9c35bb7de3563339bb51bb4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc539d635bb3fa817235d94e101ea3c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a597f68a4d272d073e4fce4a562109e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb09a45402b8e447c3738c32714c5f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48405e79506b05262d08bcf984c1698611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251065879b2934ea69f91f9b32f2e9c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e4695e9df0c4c2e3f8ed202296802613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6d318da5bd35a94d928c98071d8bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5aba9a51f2bd6e5e7f617528c42884615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5293866b55534fc6c529a60f754d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa2ca38760a8d75d57cca29a39c839617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7af0c7803b0a3e4e33984d822a87c3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba677f606baa75a349dbb3bb6cb304619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc3c59817c4225aea809e540cc435d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044edf61daf7ab86d6531c42d9463c48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8149b946d11b476aae4e9f2103d593622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263594eb9c4f5294f5d8f02037af969d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fb96e35fa9346e70539accc00a416624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48f2d6854e490a6dda5635f135d665625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9980eb6a13342d31c3810282e37769b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e225a389259a9f2eddae71ac20518b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de374d2a35311a178334d9cee85bb43628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dad498768811344de57c9d6c73d5d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa63f8022ca13eb5778585259e8aae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e38bebd262f84021a2c59d47efa12631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0c461cb2a50a881f3ef4671900d04632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3db7698d32c5df09c1a211571cc419633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d74fccf5f389b1890c1bdf373b8ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b468b6273d1a477dc213b503fbe21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413096d8fd2c95ef1c79267315804261636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d72b1f7da85fc2ab7b2576f78a0d16637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d72eca8b7c8d9f37477a8b8730db6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bbdf9666105421bf79154a4f4cbde639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8d601b4c34944af5d40aed714ca2f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be9e3c32a8e88b1d8b973b9e13cc24641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35cf5199c269606418661fe8232114642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bebd05cb240add3d5ad3869ced2747643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ffccf5ccfed04e964965491ad31c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73898632d711bcf633cfdc22cbdf571a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbccfeefec11d7f5902361666bd9d9c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087011c79abbb21b90f245fc3a08ec6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977fdb6638e9d9131c211d9ae70449a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc844cdb7dbafa86dcd6148b4750206649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0b85dad69b37ccf70bdb035bed2cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5591a571295e516b7806d1e4d1e8a09651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6893b4103cf617114260d855e07c87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decdd8df553a323812e59f9f4d14dcb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c564b5e9cf5192453500df5d71717a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c524609d9237b5ad26893151a5139655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e11be953e516d66da806f6da5a1c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f6c4100a0279a1c1b9afacb818994657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fccf093029cfa6cc063787375218b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e07c75dff88b3f26846ba8e494fbee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ccc82f4f1d01f8fdb6a60f56eb993660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bd4dfb94b8a69dbac7312bc48e56b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc20b1c64b59e52522543bb50e49d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59d88ad4fdd90190802f17a8be48e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cec6c895224ec288a8e2fcbd1c785664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2170e776066487557ad3b264f307ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7557a1232742557c6a862ba738226c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641adfbc7763092c3c99d63e775cc538667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f85825bba4a358bf52a4578595898668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311e888b7dac1216a589e0485f63e0d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304967b5f43731355ec7290632d04ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd571d06117f9b6e1c4fe11b4907648671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c22216e6ab573e5112689989fedf58672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767de4a3fa5dc7199e357c3ea1e3175a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536c1a2e550cb6cdd38221f3d185b57674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31fb35f6dd249387c653f6ba33fb88675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec928a62aa2259b90e9f2bd376dbb8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8b8944cd9b373bf890fe60720cfac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df414f32f555e817adb5e7975fe46b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e550c4cf19df92bd348299cbbc9a536679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ab0a691983f82aa5bf1b2e7b27d30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3e44bb649a087ab50ce1708638160681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5613aecb0d0430df49b943e5d67f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed427dc4f18f879ac7e24c92311967683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f207ff218003ef9563eac8ef2bea8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd052739d03baf7a5967877230ba1a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574ecc5a5359ae97328f252d89a7720686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94bfe008f13d67769907514ecf0e85687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6192d32be9d84a55da7f36781df95f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cc055abf97dbe0aa3bd7819e5054b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a60e5d7cc3ddb35808f405d0176c17690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f96f9fecaf62589906926b1040f339691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24274fc00a7bd7f19bacc560e94c2c72692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa7e8dbdc62b1af69acdd01e04cd54693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e290d0df8ca6515ed7126b94051cf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198932df52ac7bf7382e927349a9b4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ef5382957d7cfb999dd4e386ccc8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9413bcc746941e14aa6bc690dde4d32697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760184e515dac5b7f25ec82cd7d0d3f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44858a11f6bcf55b0f8986e6fb6d7ef7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181e9b72e8b1ee18e76eb60a261c9e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7e46218f2cc21c668bb3f1b9a90b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f00d316df92a4800f3bf10ec2a98a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdaa871d1c45b946803457eb9c8640703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc83cefbb76b85c61fd64803d24075704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f92edeb695666bd875f930e619166705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88144670a3918f72e35b90e13c2fab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4b6edab5eb32254410f8d488677e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455ddf301df022408670e736445cae6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9aaf4742ea7010723a84305f8ffb5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867109c92d8b9ea82a9bd38b10974e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60434381f3e99dfb5ff6894d6978e0b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676e6f47fcbbd50e39d31a07f1cb4e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da4b1b29760695ba32779a810c2443713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c1dbb2e2e809d17674915fff1dd28714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b2ef2ea4978b696fff0cc79102ec5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489635a5f8d7973ca285dc583f9ac560716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662a49d359007e1a3d50d4f9130dabe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa034e72504761cf42297a410a420e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03041f74849c874a7552c360ebea218719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e58c2d7a725a1a5cf4700f4906137b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cb67a161fd449584498108e47d178721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c26aa5b2c605308898808ae4dfac1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ba72b7ea459c9c40188a95d86d35c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296797bfd796931349db8de63e2c0f26724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6ae68adac259f7e91e4f754c55f7e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b25b7d501a1041f48eaf478a532ddb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e975b7aa0f697dabbbbd8e263ce299727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b024e7dd330e23b41014010db1d122c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8949c78184f730886e05a5b66dec9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb24188a525627b27a1a8f709d49bb5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089e0740795256f30f65ae89a029fa5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc34540a1620c21ab77342c25de8be9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22de0d4d3b7fb96afeaad6c70f8893733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341472890886637c41f746220e76f45b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4389fd6f25730c569c79b77bf7aa6e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa5951a1dd7a53784a822590a0dae4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91308fd5c241dd6958300d2465bbcb7f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3c51e814d22e50e35b7b7657a0c0d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580303418882534fa5cba2d32a39d30739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980e1881b9716eb289aeff6fb31c6c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e844ae9740da0ea17cbdfd1a0ac732741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7535da517c5c1388697c16c0676edd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5382a85b774a648110eba129fa08eb4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c017f624a14aec801e00629a8c3204744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d418eabd7b3f1d177aa5edf4d8b032745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec1f0a830c32eb3b01fcbbdddac502746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c119bfaecdd19462801c435c4a92a2f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be27cc17ac79bd89bd5cbf6198e4342748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415ad15a1185f91a2f7658b42b2027a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e1180ad998aa3662e9016d7171bc8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd210c0a63b04c413a3919edc23254f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dfdf9d047dca7483d1343f367699a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bf4391b4d410d0dcdffb5758d2bce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fd6962bf65a18c1fc2b956e557f9e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ee0b7724af923a721c78e205c433f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d58883a4b2b2edc01b55f871bfb912756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97301b92d1eb480e2fd8dea4de3faa94757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e5d194471de8ee44dd9d5d80faebb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393b235027e5ae17614ed29d9dcb492759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>