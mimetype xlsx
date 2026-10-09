--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b312b5657d0a470daf4d6e4b1ac3a1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e644535dbc29895f5143bfc584aa92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4a8f5a27d5b53243fe710499d877c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e4c3ec26a358af330506b142dcbf54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631534c024645da8f819eb7ce3b24895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06e386a92508d26e18aa8d318845dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92eebea419a6a342148803a729780c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a88833129446498002ed1667b2e69e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ba514fd193a819918d2513360f0ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e609a4d4bd0b5c798f2b6308d8c07b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97df1063eaeb2e8df07979519a7d8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb3cdc9c887152e5e44112e8d6cbb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469c324d78571d96ce2335d102ee2fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fce61442841f410b0c913925ecae7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa657b50636e057622d6a9908b2d6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3e03fb9267487166f830c0c84f2f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d971b953eee0d52dc1bda30856e8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2dfa7726f5721f073731333d41c3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3104d3263f6b2cd8c5f58a7b4d9c9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd3afc698e67f0a353ef1c7ad01cd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad1e39c39c56ffffd20c32371f963221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13df160a5498415f40fab90516324622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edd5e1c0192e1830a43cb047e3c94f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac43499eae9854550076d4ce71c810d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c966980c5c446b272f7d4c99fbe0bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a895dbb77538571c5240dcc17a84a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731ff2bf85a288a6a5b3c4b0e9b7b6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da42ac2f39384ca7da82eefba5e936828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d0050dd7a151863b14874fd1d105b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53330e5d9cbf3f941fd20a933b3b80fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfa97de1d93ff83017b48ee3cfb2b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155254201f1402dc036ceb20df52b84632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142818b890f5383d56243978900c2c7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b1930ee9bd1632fe04347bb2de03c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd1ab5b77311c4bed82116d449d67235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765205b570de94b1ccb7b030837c37e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afed60f7a9c194595191adebb61266a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f64bae0d67b4065d2579cf863a5e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbc5ae0149507b433e08018e669de939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044259f412c301b24fda71a9fc52cf240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b74bc53776ce6e33f7e65f76081d7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2d65a0bbdd48959bed54178625a0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151103ad870b27689697a27819103aa643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f422e9e2499fb51f57ce5c54a34d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49373d4463eb6fb2f6358a8bea02c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9615c8237f9c3e0585dfb2d05d8688f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6c492c7247a6483e2527a159f901047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61977c7767f5941b87f84d629b6c984248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e978eebfe3b2cc98b5765803528752449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1bc35f3fa577b1a8683126d8a7d2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780d9a01c95ef274c785f573b7da9c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af58da4bc41a8e296c009299b6f3e0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089bc654a760334abf01f6f4fbf8f2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca67cba12099b675758d977d7c20d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bc2c76d388ec04c157b2097ae935455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35057dfdf57a5047135dc8fdfdc9b97e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a37bbd33fa8a8aefb8f60369b718057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d019bf66e2710981a40d72af467b2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72875aa846b8f90eedf3c22d8bc992a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63adc4d76f569d569aa5ac3976516560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651173e337642b86814e3a89a64bebb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f82d8af6f1274ebd80b092a6c9208d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab65334c6777ca73c8895cee70042163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5fb751ff3e01a1eedda82aab7f0da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7752f65f38780c75cb73780c43fe23765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecdcc8979f084dd29a4a093d67050a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d778969513bf88c5f647c27eab18767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c97d4c400a6a785599a699ba336a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f274ccd64cf74ec2fdbb874add094869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121ec8a0dbbbcb7d60a08eb6f039c6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9a281bdea252e610660d31f405faf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20831c01be95466c8cf747692d880e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbe0da836e18792f5d97db492867a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60507d381072a9674a6a92329e5050aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee805f83d407b40fb9d9895489e9be275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4c834724da5b486d2bcf0bc3bf20e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac551de8b398ddf1a91bb2e0449c72977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993d1b2d3fee57402e6995afd1f570078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6985492a2041458a399b14a11cf1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7677a4f1897b7722996dc6d1ce4983380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38df50a9b174430031da209e3fe1b4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be178b1c2beb65d3c3db889ec487fea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c90b68a74b9140a4063963ca3ae93783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6b9b862a93351de6e2559cfde507084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3835b864629882fc2dd3662d13aba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460d6b7fa89fe2428cc2f4a84f6f25286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05417514ae447b02a38001e565695687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc796f9315113cea3fae0812bb74296588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f27f802e12464bbf698ca044e3074e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b488e82553bcdcd8e4cfaaff885ac790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ad45175903806562028bc49cd2bcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815e400bf778cc8eb46cfc20b56a12c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899f253d3a0c1bdead501cbb9362ab093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f7fcabf4e0c1663ac429745e0b3e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c741ba51fd56bb8618fb861e6bf62f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6658fd7bb158a441ead887451e7746296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebaa4c79e0a985904ea2da3cb8234997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f39622b8d8dd95e27f8193ba95b6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fec48ecd6af0c4c501101f2d6643699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff95177e9ee333ce8a9024f9f2a94a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3b5c2f83e47d4eccd24c5ca781412101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c2d15ce0762a14a0421d9055483ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ddc35e323cf74c90641743ec6324d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3929d32aea5c198d2d9e8bfd64bcac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99e349182b2fd8fe0ed74498ccede9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2c32ff7c2d4f6e420cf4b36688912106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1eaea9768b808d240125b100339fe7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce744b6c5f686e48f785d1449e1a239108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792da4cc963b81a76f6ff27ed19f0d1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f57ebec1be955b0f09d261926391d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f7b73c410da58e3dd179fa6d6759c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbfd0b8589b2e774f49adedced7737112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81b3f9a242a1d51bab1f17a577f861113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886c668e608f20b39350e5635ee3bed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138362e82c753eb3e5396d1096404f23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a0d388bd7c726cf0e2d47589171ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd366cb4697f122f0f3e093e7e4efa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c592a9bdb6c832af178608f51a6eb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38109d84d6744367b7369ac7220f971d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04c8cb8d27f608615ba040a8d9f521120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e66536507055a077b81676b97afe1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbe7c1d2ccd4cac4446c24dc36aa63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252f9d6b7a68ec338c64ca64f37d489123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e71471e208fa4a36edc92168b9477d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3430299ef766ef5c9dd19008dd874125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e8524d6502d068342f7c6dddff77c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec8d7bd7b8e46431ca7d5c9e018d73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877bebd2ac451588a49c2864ed8e033128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626db8bb8ba6f1523dcaf8733e71ab77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734672fb47eb839b73405672d980d0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086c2466594f7ec636ccbe887831c7a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd917d6d409a9514064f43079e51ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2fb2e726bc96b9c4da338b5676fa3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ee799843ee9d2872fa984addd6f2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4ae3b67f931fc779ee5cc18441309135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a8f30d81ae3e5477fc370e7b815ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbd9cb05902bcaa588677ee1ed694b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724ba2f26e62d21c1f8ae36777730e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e58ceeb3eb76cc598d7148ee7814c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df51fe1c2fec55070940a6ceaa79f4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea6e0360a3f5aba43a8f171008960e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740dc177fdacbd01ce782fe112134f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b4706bfbd26e748175a71e720bd47143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057fef03ece4270260db5e6c8f8a98a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e44bf03bd472c95ea9e24c0a3392a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0e0ff47341f6f689cdb04420ada87146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998754c65751d0bbd0d494eae347abf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a7f549f8f60580b4dceaaa1caa33e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa4b919985e48f167abd7fb080e05a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dec2ebe1a133ae80a785602d432edc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49009bdc8fd79f2cf9d0f0fa6b35f83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cba3383bd7ee1076a18a7c85fe560152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114a107a02f9fde3ca261ff8b9dddc7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2ba7f8b32d1cd41e136e8cad3e710154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f313ca959a47f8de38da39aa90b55a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca96a7a71c5358d36961da191c76909156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14cd678a348bcc39812234530b0213157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e8c2863abb6a3ea9c5ba03e8676e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46408ba49ff91c84e346708ab81746ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cb4fa23f67b8f7012fe6096c858ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953911927827d80831217def41ff41b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77acb3e8617823373fe6ae486bb50b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee51e4b5931bd384a3c82ad2ccc3069163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ff1e68333f87fcfe85ee329de974f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b499bc58d8458bee976f2a2cb0ee9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b136636bdda08e77c87e8e1efd4cd7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4ab69f91eef174b3b55229a96212a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46e968687db8eb31e71fb410b2deaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1400ce104cf444e875567bb7bb309169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c128b295b3ae59bdb9c304795de78d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3eaf94fa82510d030cee0b92914f9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209bd966fbddc0520fa4838b9f570fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e041511066e0a62ae476421c256ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be689ae29937f38b7c62b111b9909f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacc47c3e7e066b53d63231681c8d8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1b8cc61672da180d73ecf572c4187176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d65a2a599a09769dc0acc477991bbc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184c0bcb71cd593025c88a5e2f541be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427cf169ad97c5e8e27f6f70a602e0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e54c1cf26ccd6969359927ac9aaae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f98375a4e2c58168d4fc1c80a629b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65326ba20c0b90510ae1442b9add97d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe925d14ac7b491d4483c568c36b05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e01d2ee603aad8ca27d20116833d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab151a35e28bb8ad4198d1ee25672226185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca6a29752eebee3d00578e2ff923d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44680e31ad2929a7e6e9b247059a6a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6db8f9ad01f781597e17fd794f1162188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ea809502f6b089ea143ba6e6e9402189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b533e5f62e8fa242e37bc222a7a130f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05af8fb7ac5323db0b9d97ef25a24a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea586b115741f7d17fd68edac7010c38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1380f6a097364f380ed241a615eca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849829fc7c6cfcba537245e54ccd58f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d62fdc8ae2a140e44986af2393287195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d868e5783b0b6b6ec4da13b2fe02220196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b5d2ea2305ca254407fd260206dd1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968bf1e8cba49e981094ec6a848c06f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67728d4ac8d09e461954cad73c900a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b773e9b1d5a76e0b82470e4ba1c26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c32116a550db6c5e27fb04cfac2ba7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567b56934cedb3699ba794f2113e3e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eafeb05ed712d32ff505c2845b1cdd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acde8af4a577e618941612106eea804204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28e93f690e53ecec7469d0051d0c9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8f7c691c5f5a8688374cdda7b0f6d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2ccdab79d87edbe55312d43c52138207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79057ff203f0d9a3155c735e15d2d3e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5f0aed7c983037a5e231ed7fd9c21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e8d9a2f35025c5a3c91f1fd5b84a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123ae2db226ce2d29b2afa64423ac05211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16f5b7c0af0680063c013984eb0633212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff67f9c99f86d72c54bd06d331855dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4143796b279d68c7b4618f8c23f40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2b579dd592dbf38af3a4cd393c8c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd220f35f82545b2a2a355e58c7a13c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7d66fc83061c8a94fb8ffb1e93485217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2693d914126b5365dd7b7f19260fa2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df180cac6e87c4a35b64729a07c65117219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320021b0d0c83c6c2d0fc6fabe8a7120220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f0b693300727732aab3fc42aa6196221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf16ce0730e544a4bc22564bea222fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae02e590eeb93bc604544f030d91a1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0fea9f87908d2c94c9803a6a4a445224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da97416bf3252ec75a36b6daf090075225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52a3607ff6aaa3864b1f9a14e6755d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58c56bcf8c01d5e4c8d09ee3399ac9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0767257ad3444f699a2a3193813a9f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570eda423133c951e64e255c1db19020229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7f91f5ca4f71d1ff82b183cb4cde7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce49d56a440a9029eb3e95becf7182231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc517d3f666821e437799576c66b46232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdad578e8c54a6947b45530dccda064233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0e9d82207767ade0ebec361b1c9a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e5644ca620734d807a72bc7b9b8ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebadafc87e4b6a056867f0944a8349d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48558463a4f9c8146bdb43d9d0a66390237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951af411889a5e073af277e2e7247147238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bbfc61f3e38aa71036c5fe90474e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf663241fb5d6c69a01e6370923970a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec5fd0b38064aa711b93026ab88104241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85217375643226647de1bb63a9b7d17c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05458cd98a46cefcd845cb3d1c7747dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e06013fdf8c106014f44514175daf0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07712a69b7bf67242abdce26b05dde245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481aa64fef44cfb53254eb0ac045883246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb3668d51a50750e0fea6fa06aec6a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afa8707d16ba25698d7c212bfece03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cc020d59025725050a0ca738a22ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683518be64bed0f8401565268d35899b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06484d37ddad64513c172c743d22890c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31552b30eb7ef27296896ba77c3e714252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746d18e0e1140e41ba3ba3144203368253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944e5213ae4c3c9127466350c7e20e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d722e267284210ad69d85cce5f2fd85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59cfc347b326d42af0b5ccbc328e19256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850075f1858e39c7b4294fd614037e7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff2956e0e451e997ee15842b6a3473258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6faae3c031a44f10afb2cf514397f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7faad1111af82130254218b4799f9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786882711b974aea6dada28b1d4fba56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87f864cf42178ea1b341623cba4e31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a886ec16dabd8e22f7255df320fda34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac9d52d33f9e649adc1d1832390930264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7767ea48809f03d1bf1bfe2e2ff0d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49146e1153258562ecf67a0621458282266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a7161d3343167321e70a0ffb86b5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81d21c0a4b3830007d61fb205207b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c13e750dfd8641a72ce0878f4e8f4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878eef7f02560c070ba2c9323d8f75d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27165f933f04c3e4a8346bc10a90731d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20f82fe4b830ee86e5ad1b332c1446272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f336243b711740e7a5c6c9b7fb1178273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf7b3ee86fbe1eaaf1976d577fe98c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed68e11b57c1f0915cc1e7c2fae1523275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28e52a25c30791687377aff0059072276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937af85efd99f3897e3a82455521a92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffd9120cce9607096e60138f04a626278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc808424b5661a52529429eb8e9bdd0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482aef822f46828e827257eef687867280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0955d996068335a0911ba65ee9c10d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceda2d774701ef4ea53b422f51f34f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2094d52e5d743f57ff0337621daea36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026b9c8b9aa5b1cb8a55747c9149eb7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1be52c5b163f667cb1f23023e25d6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fe0ea343f4632b55049e928e34ec6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33033d23c465c0dc10f624dcc777d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f886f5b636a79762be7ffda12a2e8d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f00bc9f05c8500824be0c5277f8d09289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a30330881d9cce7fddefe2f58b6cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bdd7f251eb7589b862b5903a40c87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdba27dfa037756602994b82b4e7874292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443002e2bccc855df7e97a7942b213f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca857ea73bb293c44a9e424d55c12b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246b028a3d1f86b7e2eefd2d7b721d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e04664f186ab116d862f8361ef2f5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a48c14c5adaf95d463d799a9f2b29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3562766a00b640ada49d8456a3dccd0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a8b50f98c0164ef936623bb50d25d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0b6f46bfb0dfd14556ad7be54dc6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62286ca8818de3fea3c22615c756b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf105ca1eda4e6248262423fd78143302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b649fec0551039c27fa495082e1bc6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c674ceb8a68a2f3481b1a6effbfa5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ad89d92e66f3587f7c079ae7a5514305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824be7359351f26c15a490e37aed3099306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd6068cfd5deb94e81c5bf07e704ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd787fea48ffdbe81ddfd28102b8ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a9284d3436bb9fb434140b52aa530309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb2cc2b5d4825cfe1530ddf31acf66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba183db9a4eaebd8ea40e115277281311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9945ae9e843d76d6ebce748e39288e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854137ed314c98a793c8f3e5a6f6a3bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd804a3029be9cb51a59787b1054f090314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f34a7a6aaf2e0ba3ea13e70e3b29bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1ed6c6099d986a512d1e74c70d290316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacca67b23327a4763e5e47ddff785fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58983041e8fc48e47e14a4468a3960d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6f49002be64ee98ce91219588fb5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4179d51035bc69da7b382f4780acf6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a839291917a298b03498c53e282ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e1e2cb52dcae7e34be0cb25ead36d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02447b8e12ae449cc6200c47d5aedab7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affeda252e2731026e449352dadac62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93d2daa488f708e13127853ebd38f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7446820a3049a003e0896938205fbcd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad9e9cc9d7c642ca2ac2638aaea025327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0c0b5d02d2eb54d56ce2dbac1e6cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774520299661250be7ea2ad493877389329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5b96e28e9b8fbd09490b212d55183330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de776dea7ed348774791808efec389a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526d1355f60a03e83c8e99c1f4eca07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586cadea333d1b72b4fe18049ddeebb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bf80e1d69834c3d8e87b73e185897334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b200cf8bf1b08ffee56723a3a9c8042335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bd2550b9bc480eb1e6337df3d09f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7744a4982fba7eac3c7c9188d1d3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c94639b70734b552f1c0a1e79faefc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca25032fff2531d95da9b27de710dfb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e25d0582c30dbaa8044263a6de6ec1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e96abcee6b2a991183d9c211f82d60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82767a7b179a68f3bdbc8de978edf0df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875a65c59e78bc5ba2c6f6abf59fde8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fef42029b793699e185142ee6f14e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b81ea094c0ebbc9a21d2e2fc2cd758345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776741f5357837cf28b7bcb9c32cf0b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336248418690909cbd6b0ca2fe800f41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a7394ad8a792fb85de8f665383862348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d619c681b8d109cce691a1c8fd6a886349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9f626fbb747c9e594c860860d4aea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244c3b1537672b7f6e3a5b30b924623351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b7b9bd6d13f276df6add010d3594f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921c564846baf47174db9a431fe3f70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63eca2266f9f3cb04e9e5901614b8e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd08430f2e26a5921f3d6d0ebb0bc5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b627dc01acb6a00f8282699ee7db5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425e7724ab19e15bc358f0fc147e3ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd7b19f83794ec95dfddb9c2ddc8a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc29ad2ff253481769053d1dce6710359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25098c898f2d441c79fd673e81252f09360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523841607b263912101db9077829af72361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdba00295a589393b50bd3478b9c75d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b82ef16443e90d20cb4926c82eb28d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8536f9e83abdf71f50c4fe92af98a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee871af9d4bc2059ee904e92d68a9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4f6e390020d235016d96981466c9e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1156b822c4f3b650d63b98d918140367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417d80307b67f23a245bd23a428bc04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95843c5f81ad8cefbb27f45424b91fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde3f8a626a97bdcce3bf551b85fe40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91d50f4253811f0f429bf4d9fe27e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e3e62bef711f24660a2a1a63fe3f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced988ccd54fbc3e8862734c00b814e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a21c776b94e8c3d13cfb4086c32d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a812f5a143e59d5b0550dd2f41bd2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ace7af73552ef7d740b02f57d20e76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade227c5872052e8f62f194ec2ff002c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080e77db1133ae2dd174c2457089e2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad141556c810a32200795b9926f3f48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79334ce524c6bcfbfd23fcdc325eb253380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5b47dda122ffb56a002d1b381d96d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebd2cebbf820d4bb1402415ff93f33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf76156850810234b5c7f21e1407a5f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c2a31548f6e00c6cf65eb8cc71e7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd31e9056e9ddb1eccaba71a40c06f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113c9e1cb792a2d20a1bfda01ecb26f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b589bbd13acebcbb213fa81c1d86d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afb107049a261885fccc7b5b67f3e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421ceb1d970f12a1e84546c1e190b72389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af684398135e25d3cc95c347fd4dafc8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb85af9346cb89c564d756d960045f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d0413b3c926dd27751896ad0ca218392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408ec56324178e640b14dae5510000e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09540bd7a05927234c1d447dc347d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c322248486cc099f0064df20476bd64395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d643494aca24d61b303a3a88110d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9058deddace8aca748bf3964d6df166397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd27467715e90f1e0c7904dd07f79ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8e23f951c5335c4b34cd338c87275399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44665088eace33f3603e0c71c0d023d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5e3d7829d59b96b60394797576f56401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e326f90cbcab2d6ebd8ef2cb0d115402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30d8a4b3089d8fb41419f918c17cfb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5c7e38bad18e944284a3c55965a7b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e3f6f84e45675327ddd24666c8553405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c2f38a0249a478798f9173c2fc475406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd4045336c66dff931d38ec726610c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22225537972a36b0cdddb7481c858197408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205669fd6af30ba3ff7fe0b064b88fff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206473d45b30426a4fd43ccab9a43dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae17a0219bd391e937580636367b53411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ce111f80652f48c2b97c3cccd281c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26a0385ee85059258699aeab5e6d5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d236aae5f365dab8429c066220fce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ec1242625d850701861c410594801415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7728f70c3dd5e7ca798720a9df72ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa684aeb107d05083c5777fbc2ba8464417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b43d5312f066973ee988461db062ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dae86a9bc368433b4735c58d2ace99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6774c37939fc1a4aa763585c6ee0eff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6b24eb673ffe5439933bf07d1dcb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe0356173464504f447952853412a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e5104f0f96b082074082d026be5cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add9cae4321301d149be07041a9b1f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6f12d36e1e1582bd032f8854b5a9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4a4e4ee41724a5faf70dfeb86f9ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58759f1337465438a4ebc5cb53dd2333427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f1b55227aef41c66a2df02a6ec1ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0514dbb8e3e4139b3fdca2f7e2e58ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0bbfa8ed15e6b12cf0d4c15813ab0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c0c537746f04922de1d29e8f2ac53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efdbc0873751de06685d3b8120c9f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa81e7f8addca0faea74336c97046bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58ef918536f26e9e5ea622d645a563434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279e3bb7cfc7b0d9b3583415150997a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d06f607ded22d3a52aaa26b04dad04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddf14c1a2506e61179089dab978703437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf2a227629598fc3feaca4968f908c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5df372156fbb16b3e78b8c0a8ee569439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107cb7a2b110d422f8763e0edb8d989440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87c03494268460f3691fb12fc361cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b57191c02682a46d4c0d4e323d70a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59accc5fa29e7f1dc04b142be2b53cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38003779c5dba99d96469784de73f1ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e86ca9f6f0d6006c17e5c0a1cc6e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf589666cff71bfcb0a00f732854c472446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0df84ec4710ea92c5b6008369f0fc1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116615bfc47a69b01e603d97186be63448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c679024f25aaa9cf6cf34050dd101449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba411607cc71b1bd017bba83fa5416450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efd44182bddd6f94744c4e37e1a169451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccabd0ca0b326e72fb38ed2c0c296f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c47027367037d5eae965ec99c1559c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf124654e22379d8cfc6f0bcafa734ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc2b2fefa10e637c3c5eaab1dedac1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fd6df0e8a45431788bcd668cc6fbc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25546a923d3bee8aa1ad89b433440879457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efe41ff1c02e9a529f9c455a3f0b6f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abfe0ed30fb8cdd778e7aabfef52b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c116e152ecd56d58f0db1735d4dbb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5934df9741a0e06f1681ca2b593959f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38853c7481c487317fc02a21fe0de119462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7355189f5da434c3bf4af3e6353ef35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21beeca78a01c4ce3308f01bfdfe35e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c192d9d4b87208a89de7bd4ede2ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62304ee8b7508db882ef2944b4b822f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830f8dc6818bc5a60d3dcde0ab8f4a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4df23c80fa030008fdfc1a4a47934a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b66013eabe6d21afec6ccf09abb3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08459dcce71cb3b537d3ba005a52d8a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bcc8f6ddd689a4c8c2cc997563635471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23ab46ef79b29030c1ecedf4a04a13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bd185453d1b217495bcb49254c9be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8df0dfa7bcce09f056f878cb5a267f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d9d0a3d8f289b288f1a062a4d1c47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b24e5baebe5f7210d81b4e616392b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23791c04ad92bd3c35bede2dc3989e2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ded851f73117eca2edc35932b6a4a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb475f1ba7072336ef11d3012c9be97d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fe3ebde4041ff97102ee6d2d319e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaefd2ae117f97812f76ccdabf579a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4b75caf2e7830678ac9889c0e947a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8331ed20ef6acbd41b86101182323f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af6276205a740a50d1c1efead447a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4123e5067e231fa0373edd2db2e8a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec79ea193e9abc44fbac84d9e62c4f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0e5213b73098113f918bd53524c91487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1346050819e290bb644d1f2c2fd9a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b154caa2ea3f7b83fa13bec5193e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57ee6607c8465b7f589f668275efdd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb7df1fac710893341555b85d99867491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6cf1403e799e70c8fa1624dfc7ab0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a96a3da5825ce096861575d1d16f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224eaef4bbef061ee8e5cbac636a6dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1c0de5a87929300724b65957ec7a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a76bab9e61c81686400c8eea705d2a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52edf7ff097155f9ae15dc9bcd3f4b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be785f83db8b0afbe5ac48b9047fdd0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592325cb5fbb7c62c6a1a3ddb0cd38c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae52ee0e97d56f8f719eec2250b52b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee3c7dd4b7576320f5f09f50e72d57501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773b508c64ee478a28a903cde0d58c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462444d28ac0a91603b3fed904ca59d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11a2435e0a0ae5d6a55ac2ce6bb407504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26247cbd60cc9f7c9273aba2ee00834b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a97daad801e3686d64dbfa4f1ada2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27e3e4e539131ea29e21a21370988c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9be2aebce0b74164e0babb6559a7b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d20998481754671a8915b6b696329509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f41b504417cd29ef14906b8d0c335510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07592a3ac026cd426b85598ca185712e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74ff80271f1581010f23bfa93ef8d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5cbc36b0f3893c90b57d06f77803d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0183ba1b521f59dfd4e5de05142c530514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9fade43142f5fb4b16b7c3eeb7bc5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26300d27353eaa32e7b7c5e6d11938a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942751a6605f02ddebb6d40443d573e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d54ec6a098e0ced684dfb157a5f35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091fb9efe77d6f3e41a743aaca2ab9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4525722ee7c0e99eb719526b371c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b927ef21d5419c8349d4fc96b64e743521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2cc47487cb6247e21c90aefe9c8e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43d6237a26d7fc4b950baf96e455f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707210f8a5f3d1fbd34615522ec691a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fda01987047bb3576d25d965fb40bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd72a2b33aa8de2a58507c09ad7f09d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979ec97998454f35d76adb387de8c71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59250163da1a5c2e2837ce97cb20d3ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1132d94bb09def7875e3dda689fe072529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21348bcf4a5aeed6c02838162c7199530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f1170aba9b30cbe6d2fe15bc302ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e6e00e3083e97c244da1b82d49eab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c4a329811cf47e2fcb691ff1e1e1f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d48c4a914cba65db01ed36ce56fd2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63c7d3a989508f7fc2491c52e2fa5e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aa3cb625767ad14ed038d9677eb72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b94f50de49ea57bd744017b169ede537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453621c478f0cb483eb2bae6cdec657538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cf5354b43f3d543d253116b346c7e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa6b2ff22476516b74d5876df8e0c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28554190238743eff02b8729e182f64b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845314e4d3b5488796a5c398e245753542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1843e2d6f6a03822c68981114f1611e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a101a141b46801cd6e349cac1c056e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ece80ca73cdddb9286bb199a54c313545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb71200dbdb753a27df6b153d05beb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa0fced60aadec010fffdbd39f0eaf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a6f34ce598a5dba4eb1e10b260781548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e507e374b7e87e20cfa7ad494078f04549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d115acc6dfee66b1f3687826dac91e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7e5395cfee97315642a0b94b44a0c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49c8f0db1011e412eb07c01af3f09b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59015c1f09384d9c86f441af2f10bd19553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322241ed76fbea37b6ca822e6ec011d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e85c277aa7108358404773fcbb4adb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb7cc032663264b7b6389a4a6d5e6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf474f2b31abfd55775a77105d6c49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a462986b9889d50197fbf447105cc25558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc842512b764bc6475e27ad3e8697fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa077db24bf75e913f0c9d2178054a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4b9591b170904dd84c19c72445ed9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658d3d8e1f2806b86d12b748a5543ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba69263064671adb26a2ee7164f6b7a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c055545b2cbc81d3c4ad504602a359564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422093e5fee59608621a61bc5c2321c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8bec179bd39ce4c3893788dfda94e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd809ffc89fc2eb7fd08f542e8b388567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc7c38e5acaaf9ddd0ead0596a19aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf333938db3a3149ab09dba6630e0f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916770a49e190374a2bc0c5b9531462570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b883452d7a3b37a1555668cc25ff2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610c257d27e93f28ce32cfdad0eef52572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b52e203853838707909f1cde6a264573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a7c64cdc1676cc0ff5e0da33ba567574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81b06a90eac9b2748332f5e6242eca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166f02306b9f93e371a4f3146546d15576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afc5f46c391e6a7f69f07238b41f90577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f5e24a433ec6dd1ecd348cddc76d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8eee0120866d2c6fce57c8aa00c21b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c30f804f10e2c79948b9aed497f77580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e3075f84febdddf0e4fc6d6628df4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12196bf016eb925fe7a3ff6775ca73582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc53cc0ac5d54c93d8b246a17ec7b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3684a07646dbc1317a8d05bc700ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40923843189f6adc39d840716c18069a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72922dfcdb9779aa57b5872dd704f6b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fdb2d4c0ab08a5b7bd21f74e3a5bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281e43001f187f4865846f2c49c1383588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce1bd26edc3cdbd0e1b74c4f531a6d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5edb5a5cbb12be53867786f79289ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfe4afd284b627e27b6936a22537f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7753c2c40d2a43a36fff30d8e1c7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448abcff7e0f045bda97bb4517048a23593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d26da6d139f8be2c3ba9dffbcd4351594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5f54b25444b6df5377859b21d392f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61de8cfa5723f556ac2fd46c6b73c74596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f807a84fe39e02584581021373419e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1f03d76e795812c8dfece9baa9435598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669825d57fbdc9de2113576d331b67cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16196e712679f3771e876e62a8158a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a01ea03ad9709b03a66d19fb6067e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037db3f8a76dc46dd7e4ebf639f24f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3220144733aef76a71c3e9d1da847603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bc36c86f2bdfb41e513bd534220a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9b9769a4179c34e99bc6c88197b3e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0da009d5cede73556f4241d4f7599606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daad67f355cb8f3de39fac791e866f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a5d81694bea8f261ab015d33a7e95608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dcff196bba69bfdc19f68a522a4d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed41a565b804f752831a493d94e6ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ef634f3565ae518e78bf683723ea2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec0ecb0d27835a114733ca537764a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec29b6b96fd064d141c506dd024ccd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18fe02a22b97420c987554aedaf55f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbde17f0c3344d7fc2024c377ed26c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613e89ae4130cf5993f1d650afd2dea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3995136702afad5234ec02fcf951c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8092d54d166131a5d74aad0d28fa9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050bf8b1dea2472e737eb817027b2f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4cb1bb1ee01a9b65ebafb029a552d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b4363065e375500930f88a4fab1c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0218102a79dbd1d20694d88384013dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a1159dd4666e798d16a0956a41be6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cd86f647e66ef493f58d740f49c67624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8616e2d4886bfebcc60d32726c3b67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba9187b516905ed3b1fe8e2661a319626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4da52879c24a67216c8a6c1fa1454627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdb518e6ae48fb9fd3ba57b9020259628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f52bdad47c1007c0c071e4db6530b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbfdf39b99fd48d8beab327c89179b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f275078bc92a62b2e3ed4ac59dc5430631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af92f912a481370b84d798ed3d7790632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc17434b8a379872f2d3d85fd1345a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34451464f8924cb1522e62d1fcc8d40634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991f78a29a27c66e3fa2a9dc91d30aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68693ed11da24b19f2f8745abb50a8d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81582a65ab67049d33625891efe560637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f7b73cd707c4470d5b0b6bd84c62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3516562b86b99fcaa1c227f3da57d67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456676950fc151a77f92711383a3dd54640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866335ca06a03df268eb39e435c9fd3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395036406908d4ad47fbc3f832bcb44642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300bc07864fda48465c917f4eade4ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1b0fb564b32c317dab6a7517c3a87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249042df4379bbc7feeeddb8b463470c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb37692a129a546c905e86583d9ff37646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1a2fc22762f7281ae00a4eff38f73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e98d478614028250909b254be38a27648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b92af326284461f8c82b48b7da942649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d28d6a7824d7e2a146d72792e4ab29650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e2dfbd5cd22bfbcac05dd264ac3d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed89bdc674ae1af4d5bc412d19f370652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a687c32c1edc01853303e64dc0504a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2770bbbbe44961408937ab7be14e7f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b99d908a72666f32a59357e7419460655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddf9d3763f4290232a38e002fa0e94656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd784a111656c85efd3210c9c4ecb3d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674b4faf30ac85d8ef6d9724f8c6289658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94124e0d6c89a9c4b3b6e394b1a4030b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031eeea962dd18d79be8e03e75ecc05660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddcc16cfda03ef07709737ad26aa99661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c087f46bf589d42ab7a6ea90823e1c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4c296efbf03abfe77b1867eb94e62663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568061ab3bf7c3b9fe78c564475fae58664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04685227e2cf3f97e50437fc448295665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c68fda4ddc4de11a78374944710c70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf207b53043165f3080608cea453208c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d6d95dc8b5b7c9c176f6ef089dbeb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e1a70e8205ff4639b876a32e9fa9e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c3a6184b41a836ceeac346db1e0fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dbcec11d498c87cc41cd370edd606671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2a775157d10ddff98d867f1b1da53672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c85a3156171c875c4a8aa7ee2ea0f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bd23aafdd2242c5ab99cd936d3813674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fccaab6b2724787eb188961101072675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f06bf6790a3f7737c5829eb4eaa0c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713a2db547aed1ea3bb2fcb3f388f5e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609c0b17f8c67487782459adad31462678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7b6f7be1eea599a8aa9b5b53b46eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1442c1a7f10bcc0aa978155249405680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3f07bdcf4300814d610e1ceb3d9cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea0373933c5c3653a574a5d73d583b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956039e1988820b824b6dc55f0248937683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f214e205a7825bf1dc1269d10e04ec8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05d48ba25609222bdb3246d607bc02685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d139b21d812c215b12c6449e880384686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5393b45098ae0f2e5f2b8179e6261687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a860093772d61a6f98f1b9eadc1e7f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1367b1654e99d555b5728da57eeee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3577fafb6706df18d848088fc828a8f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92643bfef5b44671bc2829024c448a2e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1a44141d81f959984cd8045d51074692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611e024c1291edaa3f36d2ef47a5a2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396178a4df4cf5dc9b9972eb92efcc03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d963b5164f7369fde8692c6695c1a81695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1527cecf8172975966114b5cb80b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdf400c2a3702441abad7a2f103835697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bd0e7174860cc928ef2724a8eec2a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194454c81dcab4049962ecd50543795699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c1f344e37a90ccebf13d6093daae8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06918ef8465bcffb2eced858175467b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe092877b5208fcda136525a3ddba40702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3ad7a46782d5a8d0a5844c5408d81703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe99bf9b192bcb86f8bc6b49b011b95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ff784ad021444f09e342e6f8e2e0a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687a3fd67f980f0394d99b592f95bd6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca041bf593ac105d51e42100a7aff6a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de315e4ae3452a1852c8a98adae356708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe2f65a9667abfe3d9dbe87d58ccbf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d7e0d022df91820fc0cadc3213141710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a28c6c8b21d7befbc4c11102f0231a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c383fd4c4c3f503e6e259f46db62e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f792ace3f3fc0bdc9fac6f050ec828713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bdd1392ce43257338039f18e53935714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf140e96fb012412be4e7c62a21274715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196854d00b7214997f4270614268c31e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccc0b0335a8413e8115878b5bfd7df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0567fd171e023ce9849e0df116592ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312600c511d3e07531670a16d7f368a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeeb2ed8893316052bad7d228f838f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cc10846bdb1cae3159d43f84791f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355de9f8003954617bc59a1c1808f11722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ce780217e604e8709fa4071baac43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe32c96ea729116704545a8a9fb0a9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc98e217c8646565895e17fc2e547b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328de350ef7a9256f65085b10228c14726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe2af829250ab1f0e8a6d2602b359b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f94977d6d282ed5bbf9a6f70d98120728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f4dbe13b317b0dbb44f6b4c185490729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303243cae3b8f647fac595663bc3050730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7d0b28ab7b258bc57af08de24f1fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e27becd8ff8481b4608485f2eb3cdd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e10d6ff6b6ea807fe55761ac9894a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219dd9f3db50f8c1a43cce1375b5be9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cec20e3c5ec9421d72dc93257c18b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453e6992017ebacd3c887baa897b288736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780ddab2f27caca4295a42c4a7296ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4409c19ad20d1747daa2b4f51c715738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6348aeb590013c7f41477cd24bafe92739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61775100f6f4a968af946ae6e5bed81740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333478179ba7b05f6699a635f8cbbc1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc7c9569d5d79f64960bb4844a1dde742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf328b72669b5cfb96a2e7cdab607a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fea02094b976676d5ec9495b9da31744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcde12c817ba5b3633d85ea998e64c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d9f33d732447215de6ae33e289d73746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9bebf3389835b3e19f05927f3cfd7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800829b8c0b0f403454434d96806e4d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f989905d243d61a57b273faf418405749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e490ebb34505e7a942b4f5608f3aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce26abee89ca3ab2bee0887d8018af1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d995ffd7853f6d53a0f46857c66418752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddbefb0f96a7aa880d62df51174d8c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09500f2f4e5cf02114d55adc41498a10754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6efb875b58f98d36415dad7f4bd15b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a19c7192e8a66d0f6cc9e7a6b527dd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c26e04d0ccbc82994e4b76a612ad81757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfd03e3f8ec88c3352ee3eabf3d8e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4611eadd4441855a1c83347ee3eef0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3de6a40dc5e67bb301bbedde322da51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ef0bf34b223701158af9915b62b672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360d66e70aaec09ba21faa83fd9da9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec28854485cc9f5c6214d560040fd84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5df94184255cb03b62c46b9273316b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4ee00b0b7da8bdb53777bf560b38d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38745d639dba5422966ad974a4c6078b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510e556188c87b11cccca0335b88d628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c3c59027713ac68fe521e6b6caadd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91791e5cf5948a09a7fb2a4381e14b5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abeea8bf904d4772bcc17b7c972fa411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70301042a9948934bfe354079b1ab98712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a039054fc1bd678d0a284f2b30b06213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675f13c3a72c84de5d70ccf84e5957314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c59987809ead4d97bc51f0a5296f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e85381327cea77b2d287ff953abf316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244fbb82d5cf99389a1d7cf9dd4b25517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad44c0cb0b542b5afeab17bb95e58518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9e4c51ec6d06bae3641656029804419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441678ce9f2a0530a067d292bf6537c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42a2e7f57394b8c2e161806e1aa31521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a70129f0c064668a1e85c309ec4e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b0714d6a6ffceb9995375bec7274d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87df70e5d62913933a3d71f377c9b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca8b82fb227f0e21dacd4f59c5051f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea37461aeddcf8323a4543112bb36726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d506b04dd2d5f46f0920bd95aeb8be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a482cbb6f0fe47b46509f22b3cf65d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0373ae29d994c9c7aa53ec9d7ee56629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae51db83e1c480db2da182075223a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b8d5fad0cc0ae81e7a37d68e7206b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d8411f51b582b3908bddff74e5abb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a8d84fb0e0d5d61f6ca2cb948fc3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90706e7736c34d2239d8e3bc4f7bcaa134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5756aaab95f2b863c2a89a8a32d8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea69ba902cd71c2cef0acdb955fba4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d10ba4baf69580e8d584fc41b11df537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cc5bf3f3df587dfc0723b5c1f1bb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4853db85ae1daa367e4895be1413839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb4643bbd20cff90e6778f502d52c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740896bc799f94b21d71c3581d23b11441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452465d7b9250f80ab735ac29cfed2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b34c44072425dee60d7e037b6707743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e519f113cdc06aeac74b8b51cf39844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b551a13d43c2d099ab06c6f263ae1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433df6b6f7e9b12776bd20257e3618f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17f49dd7ac9199cad9b99c9812ca9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28633f94cb03426ea7a9c95725d8a83248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ae19501c2a3f458ac6a98054f1c3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08e717f2003edfaf0d939544659d3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427693c65b06c1cdbdd56b80520c3ea951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca5e3daab8c976063ca22c71e4c46052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19907ef0ec67f16d3e1160ead002a96353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f500a0435be2aba94abcdba4ccf517554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba590a13f858221a6588b5d24de43355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea83849ec903d46d5a1dceea0ab535656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b9e1d3100f3736fe923751003fd8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32876898506c7b6655f2dcdce809a9e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbe57f7f1341a45bbc03ae221bdb4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d062f3e037a94db66d9457465971960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d73bb6e63d5733955c07231626d4ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a7881c7165961d7987248f2de629362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840a7bdd49b74a0251658488dd783b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26153606e1a73b0008395813e5950bb664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baea71fafab1309bd79531f95319e1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2155cf6a64dc44fdb9ba3f2918aeb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fbac0610b8ee6587ef8f89b3a03d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1598fe3bba59ab7a55c195ea1c02568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57396fbec383eeb902fbfa43aac0e3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e4de9b86c0df2ec0c018c1d7ee25970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc69c25d172cdb3ff1b0271e6b978f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efd99c96d802db1ae577a435320cd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445fb1bd4597c1dca21a77d5cc040ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0f3aa14efc1eb4e66dd595ecb560774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f190dd1089cbab5438183a51b0ea7075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f64df85ff358a8c5b5b1926f43bae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effe1bd11f2940ac05340c003e8dc4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577efbc9f1c8aba745a94b4a44f7258178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b188de034f33be848fce28a9b2ae2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf988e33fc572dec3d8c6de2287b3c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d07cc47bf4d378aec6d8c33dbab48481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f58aabec92e21279fe8d74d212616c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccd8c61991322e7270bdb9d4225cd483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20dee07914d93bb3d2fac23ccff89b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a1f26be4505968ce9a6581053e20985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291da56403bca786d0172b08b9ff641b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1f3d868e5742677b3e7148307d68487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a41714253253725a1fa47d5cd253c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba884ff06ea1e6ee6da2d2188581a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba232c895dd38091fbb748a9d616c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a9bd1abd5917be0bcf0275b02a07691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e03c6d095a0d85bb0d98f4e882efbd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc58d664d6f7d4d229cf2eb7cdf4a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c9a2db3390a12022ee32cf240862e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12871a9921486ffbfd31cbe071e764095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0c7a874bc83b0f869f48a13f2f67696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146e1da73801761b45da2afebc1b12197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a6f49e9acdb4845bf7d4542fd1ec598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648393052ab981c557321ddc925d8eae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e782f2205e436049c181259116caaf0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced64abcdb5a0a7911232d9ef0d84eec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6115feaaa1380f5097c8d425f812d56102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af54103d0f75f6e9f59bb5973bb2ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c2cb1589c99e0cba991c311c29ae0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc67d8607947533194e433663ff0a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b766653835812befa4fb8952453a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74e7f2ad75ca7994d65d8262bcd3d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fc88dae49db3542efce2e2ae54823108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393edb41a65e9b8a0e132dda680d7390109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea85681f460ee16f46455e4e38bb8aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614988e3eec0e4bcb8a7fe1e1693aef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6273c45483bce7990109a42bf5c6eed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39839a49b249ed7c3fdb05df072f62b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b91be788e3be470bb14864ac5630e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba2c254493a045dabf77b9d234a496115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae516a0f8d46b25efb05863f237efad3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0b819ae3f33e16d69d63f8774cb61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491ad70c7201decdfc728c5138d8535118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789421a8e295e4e0608b01a8647cc793119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efdb61a19784d4f3365b78c7431cf0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46ebed808e4916548b2f291ac649f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb063157fb592c552ef22a334cf1e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe1dc890e23d88a06d87c291c772b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1544c8f2fe7e1697dd97fd0f85d414124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee97be485ca98a74caa085b72ec914a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40616cb4b9984087ab3ee90c26ccff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4939d324b73bea2afe08cad7c28ec7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef55e6ad18de1db0716a188435a6fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73137103010f2b20a1de69a5cfaecb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7aab54251e10a4a5c7db4c7e60fe3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd89b040f8ca72f72c6a4794a3063e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c82919bfd19ed2bd5b9d6e788ea7c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57132d9328c72203f70fb3f5a8dda9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e877248421d9365c05ba21441125af1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66ce7660016e5edd03a9be5fa1eaba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f28b156cebc3786fa32d3880c15a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910b608a04b525d75c3e77b7af712c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090aeb59fc9e2c3bd364ee2e408b992d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d1f3dd28525f40bc0bf33b520343b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb527cc2ef264a7e42188ce7150ba9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4277bb55876e493b68ea20b618baa4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e69b7ce43299fb672a400d0d9d6448142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1545e8bc42a2024f527221c44fa383f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73095c4f52f93aba21f71c0415242bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf238108fe79a8cdf956959e7d7926145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1af5445e223dc26c6a663020fcb146146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72287583b2ca0e2600c9cc0635c1d33a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726c93b10dfe25353e83ad749798bb2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418fd72a60e664f65d6ae6e5879c5a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0227f9a359792c574ac7065b9b8497a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f5e832caa1215b1b7ade46cd1b911151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bf04c3239027e49e474d4d7445cde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd586a32a0dc2ffeacce361ebaa15bec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ef2796fd22088af4d37841bd3a21e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f4b8bdcc36bea4830a2017f7408ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cbaba18d8492aa764ebc8acea5115156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748568e3296065dc86bb8ff7f9f5fe5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa5684b42a602843c7225f767e9d1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c85c2f1235ea47288d7fe77ada1326159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c7d285f3e1aa67c5248065f5b80a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b1ac3510ffc5c7c205cc9b7bd6afa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bd1e7e687e61b9afc2d5cd3589fe6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b22250ef5c91c99f4dc73d7ead6c0c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e603d8c7a94aa095eb2eea648f619164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056a8a7783aebc4edc98d0304f7e1bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d3fd755c7c4401a85d0c6db56b767166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97606f31514a0e9580d933b7ef6fb1b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3219a0d0d2dc753f1e50f06e1c7ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c757c06813cfd15842e066adde2c07169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054051cff05a86f483c43983a8a9967b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8027f7cbd407f24ff4e7cbab66cf9fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83bdfb77c15ae922b3d581845c2949172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d10b9871ef46ea118a7813741445c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19929ff0be32057e07aa34299a6c5502174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78655f64b0e662973c2b9842b80b14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8f0c9bdb35dbe8ea2bcc92abdbecf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf88825532ded0d0557a0ca64eab2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881bcab81fe379c5cb31543160430c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868462f3ecc20d69064d2f9738fbf5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70288248163cb54a79d2b0e9057b21180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a04bf75597b46e3ff5353ee14fff2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1bd71af89cf31f7640d4a4d2a6401182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be98f78fca234b09abded9c5d7dc9e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332c613e0cf49914ad6714aae830f90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88894e1c7d7c4f77c9b6ec68e0bb8348185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb106a02a9192c4a950d996ca5f178186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44f0d0803debb54a97858fb2d896ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4998b0a1d744d053e6dcfc2372cee3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b997740283c01f347bd21ecf68790b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4b3873306074146cf8f1e9fa059d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb364cc8bd26d567b0a54c9b6eccebd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4ef77b7e1e157664655d6d1c5f0be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea15ae05e1db07814aeef7ec366addc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33369d6a38a803b081d5b080dcd9653e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619294326c6b388025ac3d08c269fc49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14e9e828f63cc6bbd2a718609a4445196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3270746d2d4c4678e6373dd56616f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ff8e790984a4d68850b73177366b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cee9e88e7879948384af84bca7d02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7223fcfc46ac360e43f638dbe2187e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c92cf8b6cd9e4fd87f45a4823b88e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebceb20de4157f6df673efe4ec8922202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40465b173b52f69aaa13a91ace67a7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d93b1d0662fed4f1c7ecba733cecb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51392e16a56b7a895391973531d9b75b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4db5be31afef981bc680a9d03cc0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73141d4ed5218c4fb17bca4a7be3f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1d29668e5a638089ca5968c99a2ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9aa5e6ac9420229cffe44207c21c21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e02adeca3be78aeb06b3ec4e885cf8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbfdf4ddc1203f24354e8d5052647c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4ac8975127c78411f7e4d55ee9c8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7884d0297aff6e05d6f6fe75fb2dd7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd99c6c8fc23f6215cc3ff5ce75391214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e24fd60ace0b0f35267d4c7db3dd7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716b948090df978ad5ddef6f2990417216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196fb59ad81f28b5327abafdc5683ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06d3519d3be1b807996f2bbb63fe30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36173e579deb287b3e1c9632e4d72fd5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6631c35d1491645d14b3c1d3dd4db77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da23e2f89bbb818afbef62af6c26e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002951c6cf0b21e616b482310bc6e5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b11502a027e4809eb6c85702b7db41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9052846d1e94a7e19500d641a2409224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645d00d8dcb55bc9e59194638faefaa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e27ebbaf7772f46a3307e95adda004226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def041f5bd446e1ef790dcd4bd05c123227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c434522a12d397503041173d9d0a114228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfdc5cb322d6186efff48e0cc104b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d2273ddba3fdb3756f31e846aaca5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee2a01276155ed50a8a3033d3d4643231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115091871f974be369a1d98c51843bc7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b41a81a765edbddc5ba912b1b83780233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3324f9e11fcc68068cb8927677cd5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5db11275835eebfa8732e9c26cb6f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70310cd906e2fd2cba9b491318d64ae7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46024ef4399f4c03547024c6e35bd236237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0bbe469b5d7c1ab4c7dc9eee10abb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70176481d47236149f66981074729452239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f685dbf84250f1ea1465294a3e7e3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd60f98936e79bb52f9f7275803ce0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c570a7eedcf67d8d27b523e4779ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60db9fc0a0d7be044c901b9b6b56c6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697d2bb435c0f58d0f12e5c38be5256244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43752212360aed39fc90cf0398e512df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0170a57dd18d35bb19331658d64962246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7469c5365f00e4dac000ab3b06684b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd99f3121de22074cbb02cdcfbc94db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54701531d28bdf8bba86fd3be04ef90b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45752fb9be42bea3004ca00cd85ffe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ea71ab4af235010fb19f07ccc3256251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2990cde9179843fd07155621743ada252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c9c3d32257b6d512f472ae6a4161c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1aa9915daaf42d3b2993c9c996223a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e8c03e1f7b631d30cbd57b095cce3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38b92eeb17d77b1572f5519b778a7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639034824e29143dd425ec9894e7ed79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6dedbd600b68b01afd70906a1007b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ca9483f2bc741c9525bddeacc39b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eebacabeb18f7c657c5bd7341cd59b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a49d155e943838492f39f7fe2c8b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a0e45d28afd7bd1d6f2edd8aff001262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034aa28091c387c36f303058b30e687263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4e70ce62c75297f8cf9b9ce2bc13f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874909f58724bff897ec61434ff1181265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929aab678738010dd2ffddc0a259ec9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfaaa9f7301c0e150f73a930e6c48f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eabaf5d825b0c66fc5675959584e43268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952a8e9af751cb3a6c32472310c30e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31776487fd8351038cc7f4a5e40994270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dd7f9c788e2fc6a196b317ff709d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff6d7201c9a0f778a121bdcd55734c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5183ba339746d5167335a0aabaf4a52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95964100ae77e463907af4ca0ae4389274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa7692d626f4d84bd187d28c3e779e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacfb7c3b6ab046c198c3bec49b9c7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61751bfd132c7170a27087899c7a7c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104e13c309f74cb793ac19c1de542f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90c793978b2624f69dfa6db11c3d71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ceda2ea97e77d2c09398060837f340280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1a6770aacadca6dee9a47c32f9282281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b967f876f676288401aaf833a9ff9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1b55aefc17eda4c37f2b03a99f614283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840faf4af1f5e0c0572e553e54ea883284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470651fea95099fc704bc24129d2775b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c5600c6f4c150445e7c09b7738d88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ee191403eeb4570de9a89ec7eb91d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10bcda3b6d29bb4a115777e6483dd4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b21dedf0f6518fec9a63670824fa89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d82c3dddddba775c15ab56941734e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ff18b5af9f531a63dc1c9c42c73a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda415bd720b383b0caf9367f076fbe8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c336b9e1d484da8fe0a445ac4a9ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d7579632e4c0044c4a18c3146164a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576951f1a7132f85dee49248e4a53be6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6c41209cb4552429eae02ea5de706296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287f5d7463e3d8b16ad86fae11000f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371178708bb11eba7f2ea6ddbafefef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f356f50557b4de44db8d5c75f6f99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bcef7b55b7d8fd550f4c9d652011d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b33cdccf72e8fe1d5c09d433b286e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01065872d3eafa909234ceba0579df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7078345055795ed84018f3f532daac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ddb1588d412a59c7491c0a3d39623304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f161efeb1faff332e7d373ec997e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f6eebda3331307136a9eefa0023bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13961f1ca23ece60ac7e7b45ea27b315307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad06e2fb5b74688f42280c23c426aee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1359c0a72fcfeb3c5e7d393334ce9c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe45dde849c245b035c74a33dc1deb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315eea62dcf56065f8d2872eb4cf79a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83fbc0e2602a19a688f0c84ff4d57b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798b01e61a3deb38de93b3a6d078201313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1330793c58e2558719320055fd43e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63ae448e662ac83725dcaf9337fbb7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228153e5055b5e8e93a6838111cd413316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561287924ce157499d1a4f9324019a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a5ab0ae1c7fe395db4e8ade1c37be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e3da9d96f860af7e74b34ecdac952319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8ea1cf26831226d394c20aa8a3c82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74550939c2bf482c98a53f4e6494c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6e858f32ab9e1c62b6bdf3086c292322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785c911e7aa6973308807ca265911f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e49ec83c4bd74e01fed35d14ffbe6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b3d3748a74086f42408a3f1ae8deb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434fc7610126dab1232ed36bf2a11bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568140bae149f736b9d42ac081831ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e7a476ac08ccbb08e14ee3e880a18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c85e19566e0bf483bea3bb913ea68e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17466db458758928af256959fffcaa49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d2ece2ee39010138dbf0aa6084b2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39d01be1ec0b5aaa5b87d21076ed88332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef298dbc9124f9df77c4d939879301333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe76282d7752481b3b387841a0af7c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662d2c52b136bd68057ed6d7fb2a3ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610eb7e6869bf4823c9350bed6e533f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3529cc809983fc79797abd1fd40107337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095b4bfc80d8c226f1f76cd6f53a218338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0249d185ce959337247918b6831bde339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3ed67e6ab6ccd95ce0c941c10d8ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9f8a29229674ef9da710232d091d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058228c3bc4a6a477a2f8e47e0b497e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05015026bc0a88e3ee677e1676280eaa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf384a7923c141b132952e39726f6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a209788973def38d9fec10581c8e71c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf289abb7730648a05cd0ca85909d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2497c020d7306d623ea2e5939d5cc16347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f0f36b18c55be0589d8966e92bd09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424589b6fb76e9561f0123ea77bbd3d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575eebce82aabb9058b180c610d68030350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0f31ffe1aa49b466c83ba25d04ce2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd882e0bfbb020fad284ad1050b97917352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97b690ca29caff94a7d482ef3a438e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30763ea878bc3211905739f73d3d949354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11896b7b0e8ca7099f5c2bc30cf25ff6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b127044efb6195ab529ed1f791490356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595ef7e0d39fd7271e249a8c07d1c57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc32f9d24b15e7ca1eccad5de90f7de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdefc3405467fae40aa86f15b6f8858359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac66e83072a9aa789b66ba21949bed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3966010c2504b4779e3277507c1345361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae055b8dc6c7f408bf04360a48f392362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597e52203f0450c127392e88f5031b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da495670be981eff270b27b7912bf9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c33a75d1f9da86d49dded9ec6b665365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae13c7c8743c4527da96c47b77fc8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cc213cc52393a63bc2befc557d023367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42105bf642627719646d22ef3f9a60e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda15ae1c22b443fe6e6fa4be5e290a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce22e6ef41d18b61a378463716fa6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfec6f6ec0f012bf59a1a1ad947ba49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d336d7b9fc94b28d7e036dba191fb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f7899c0f416aaacc823fe6e46567b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df6022f50203ca8203c874c1e32ff1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc79d1c90f0c3ff53a3aca0ad72c54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69720fbbcbe0eeadbc95d1c59861b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506365fd51d58a7318a1e1fad3500ec0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e6a2c8ec60b76da70251c05249eac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfed7b22b8f35e16bb473e5f63b288379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9b67cc538349adecb6a85b2598bb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fe174a5ec7e3f2e2d24e8a4575870381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752dc99b1496a958f16f87024b4ed2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b7c0869d0313f092e7f5d7a37b09e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ff492e6e9b5a05a08c260e5a70c05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188222049e22c2d153aac8aa9e9209b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52ff432dcd04b4668a2c52e0aebb2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093d5eddeab44e37ad46d3865d09caa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27563fae1e2b4f582e066a991fa4d5b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4238d13d7d0d2309d34a56d88891e4a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9b5e9a32df76a76d9613e9ffbb25a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5326b2f1861e8ef9f38a625bd07375391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2868eeb0d93285c7801aa5aef218a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc53c9c38b5b5da86483c49ada07de1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1aa16886f56bb2f561ad955750ed8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150d3bed32d348e127b35b3436341e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31da68f5b079cc88283f306630f9c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781861b104aed3987d30b4a7cdcc5239397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506908430a4c44b086e291dbd98f316f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb07f87b533ce6e98c347cc88d325e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f8f0dfb795e4d95767e38db057dbd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fb1ff037ddc45d98343e91afba8f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468434eb7456d6e2a46181a70f5d602c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b742ed50192233da7daef07570155403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5b2adf3653c731800c7e0b110f4e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fe24ae04476f3b9aaf2690c864756405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ccecdd198878b4b0ae6d401889de5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ef24a4cdeacf7f7eacd56a4f9fb1f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d5bc067cbb354e5bc31fcafb15e69408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc163f0e60b00328f701e47b08fb37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bcf240f69af481a1f090acc385352410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d1115171affeca8a311841beac72c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e645be88cd6bc563e0121308b1d1df2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321515b81059bb8a160d622d6dae711413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bf6215ada62803e2730322ca43a77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa773e0c858c758d3e542274cf209bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc16712e20b39c780ac70cc44d4b9b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e36435a54a77ab65799b82895b337417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e7ba28a9726ccb3c7b5d9fec9bf2b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dc06dcfb2b0c56deecc61e95a2579419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1e6a95b24a27e56299d269d005648420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722608c70d03d66c068f79649154377421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be6b16d5c47a998abfc5995819510a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26e76a98827a38dd076706664553bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cedaea76ec50f71a4326f2788ab8fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b553733d3ca5f0610e64a4277247af5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf24ac379283a94464ab101cbc503d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c214bb352cfd9fd04e2f08d85a2cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377fd08500c8cde6c7aa4a5bdf0db29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244c0924b1bf4514ed6b7de9a1d304a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c1a1391f672aca99fc1eda9d24323430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1be67c52834338968a1e218377fac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45971c316877bca46d7e94dc3d7e495432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5a9370b8891966ae5fff071c95eff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dd851976882582ad5d207a77eb697434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dbbe0eaffc89c329462a16c090e3d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9cbfac421d167f5c453df2ad3e482436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7422737a6cd7119782dde6dc45a13c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66fb3e8c769983ba059302a905bfdf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614f96b2c447b710e9135fa10c8f300439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f577ddc8a88cee9034df748aeffaf9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae912af890f21d10d74eb3c03e55a6d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293519fea84d426957700bb61969138442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e30f33d6845c58f28f4f8fd75fbba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd7d293776d72fe14ab7c945512046444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e5a5f5cdf34be19317c3a48f8c280445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5c09ef7d26b9dd5fdd5581ef4640b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d87fa88150011481003c74f87d78da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124611da89eaa6c5c5aaed601374ede448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f448468a84fd4d25665ce33a5959c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b3c6fc30eedbe45903ba8fac42d24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bb688bfeb3ed97a2d68d6bda0bdda451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a753eb57b393f52c396cb341732e72c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20327b03aec92cade1c00febe2e6b0b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad6dcb80aee2767554f7f5da537432454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee78d2c0b6db690e4446aede701cf62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0c9893939f3d3221cfaa43e409103456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf09416ddc428cd06e87c223cb7859457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecccefaca2ff3699bdf83cfd66ec0b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef45b62211b6c847105d07dac53f063459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463ff9161372aad69b3862b8f9ac417460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa23d74ad48a6285b2e20737be30f8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ab6f87b9616e448251e955796da0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdabb9b0d06b9bb99be561cae79dba5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67acb55359a802bccfbc5441a00bb52464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d75af8f726922940fb19829494b46b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b1452cee41559e52ab27d4e1799d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924af9b34dca012c9609cd921d1a71aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f1ad47b2f4e1b332cd027fe01b02a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de679cfc2e69ae9c66d6bea6f860d00f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cac35063b472a1ca612573483df7b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7270c45af011dfe2436498752bd2b40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ea4dbf795d48e54916401d37decfa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449e2b9c94415a03801f7aa09ff735a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ea85e1198c3572b71441b548c0807474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e5f1ad707da982f723d1d477130e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb337be925887fa9d6f5680bee4f62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd979b1e0ce07f37ee209d093b14e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbe19daa23f6fe52c23abc2af3d47e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109de6f54431ef7216fcde238f58586e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2116414296a8e32e6f6cf0711d01f63480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9bc8b9444ca4593f9ac93efd7724f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d4dca3427bc01aaba1f589f8bda8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b15662e6b128ff18a2bdeadb17208b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd71abac74ea45744ddd7d43b217ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882b32d5cbe35c7abecd2a0aa7f0b83485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60709c9635f86575af1471c5a3e1a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17729b44ac1f06d9617dcb97e6d31f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634af5746e644054ae2162200a6afd66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80463d738ecdbbb12c1476d927d846c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aacdb0b402791562e6a339a522e3af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a8d9f76adc811a96df885424c65db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b722e4a45990eebdcdeaac264f8053d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6abc8deef85678398b8bcc267712f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b62f07a2e7efa97a718f59bc0881f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c05c0c6a0e9b89bf5c3a173df4578495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbab777cd6c8e7ff23e123761bbd73496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095e7db650e31c6ae547fb427e9aa66497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d466be9df99448199d22144e586dd19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397048274144bce4a4cd6c5e3d973ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f9faaf64bbaec63d481460b3c86fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f48901564a3e89f216600c123a8d8a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62accb16b7fd11511627730d5bb1e5ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11600b86cc24367dbffc33714ca7d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d26b389bcf6bc3c0a7e546c0f7346c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baf01eefc69b8a6475db6a51224b30505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75105ec974174e1df4240291460352b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b58cab05f0ca056a7de8b83bba283507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a3eb6ce16e707f1914afb2a314f2e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4bfc6cf5418f681c1a6b6bbd58340509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960560235259c93730480432f412ff7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efd19c894e8b616cb5e15c070ab2de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4f9a31b9ab19ca0bede9703f29202512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc75912939a82d710e0d8201139906513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983893b052e5097247b513295bff297514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9efbbe3f92f0e891da754abcd8e30515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83be70a054a9f0b4ebb548b0e396a67516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b48f359d4b8d14f05841f7adcd440517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cafb6bfb73e748082f0ecb4a36229518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f0e6bedc2ef0f3d2212bcaac7cac7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633414428f77af2045c253698d557a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0641d9815191feeb7f2d0938cf194521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad372902ff1c4490d1addb90b05df079522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34296330266c79528468bfdacea6ec15523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63843e816f00f520f1f030da4d803d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9928d58ea0f6e2fe81b455cb4e5761525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee768a0e14e71d199f3bef3a4a542b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631dcf8372b305b009ef65b539d87bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6c14d99e27bc274bbc589bbd98b62528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6d660d69ba8ce78be57aa833967e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf24e0ee0d78e65949de02cf760578530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5fd04437b7d74bcec18f9339c3287531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c309c01819eb786c890bfaa1b219802532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af325cc6e7072e102dd53fba43ca24f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2056dee7f21ba574c0c6f17df676b79534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86246015a3a3ded4c3bb99168520b0e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85af38584587b4292b21f0578fd28a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd4a4807b5b5cbd4998ddfa6405878537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcce049ce076ae8bc8ab82321c2efa7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265543f259a9140eca14934d8630937539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f366ab85312d2de5d127e29733d9d2c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52e48134ff6be05b0adee9b6675832541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce3cc762248cc12409146beb5debfb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856572d2424730db7398e3f2c1cbc6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7fa999870ad26c6135199994bbf70544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2abe3a3b1f3b271dcb3af3eea52b07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acf53bdf157b752ad3c80a213af7ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f0597f0ceda181e89150b23d11f54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e9e26dd49506e0d4d2776d66b4de5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f537a0ce8b957011e5384fa86d3439549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f972d748e05f649c65f709af91305cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd46fa914220648e75b8b2ba7de54bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc90070656694845225c23d858d2510552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad9d797c3bcde9e780cefdae463cad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1816053c8124e02f1827fdb2e3a062554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b86c255f917ef4e700d5525bb03363555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417fb2c33ee42c716b04199b35f4ad1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb7febce36467cd2523bee4cd27c9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994cdc419e6b047f1cf2f0529c8ea71558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3eaef9a6d30b042d999f30262a34c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0aa03fc605560137170d9f7de5ca2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cd3709ee9bb9b3b73fb219a1c672b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bade07289b7073b496eacde520ea77562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5a9cab578edb2cd6432d156fd605e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7122438cb7c7f626d9883621a50a69a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092916a91aa91f41ecbcd4a578f98de4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70252b32e088dee82081ed30214459566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60931b5dc44b7c309764f659e97ea87e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa966cd852075b6e92fd7a56ba7425568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ac1e2887bdf6a4d1cc5fafb1a141d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e68d81e25bbc154fb9c7ee0dba8a82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bfa55b7099ab6aa93dd5a292008fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e50f3f1892ac27ded3bd0814afeb1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35160266d7ce6121dd5ae42d1ae730573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a64de8e4ebd99009e74c7b21ac159a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2b91f902606cdf864e72c37701a91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b25f6867091d0320cba031504bf103576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13551baaa5fbf52249e9796041af6f2f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bed1aba5111a500e5e0c1de9640d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e73788caa35f386cc77e0a7087d76b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad1e2a8747d202ab3c61e3440af7c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeae5d5d8df268bd29eedd20255b237581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224c50354d7e4e3548cc8ff04ab2b1f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a8afede0b62c9e5eb24eaec12cdd1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4eb0b0f1d7481ab7e5af696f05cb7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e6c66a4c0b1a5dd81f79f002cbab7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94f82c079ac9e1d0f7fe2e7e55f7f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779cf453054026464a53141245ff79f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31c91fa13fe276e6f46fcb0157e8b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcb08e1093e54e3a9f0eb124e8d5a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0efc2113c9021cf3ad462b7ae225f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd54bcb43ce2ee826fe3df4d02949ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cee320c3edbbe912cfa4083fd5324b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3705c904eb818c5bce55e457a8b8a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e363702c6194a46e5fa89aee51c168d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4022497bc2891bf69ca61ceede43a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d50cc26bc8ba0d369b2969e55cc819596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8bd58ba1f9af7eef82e2559e176b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8b53cc4e4d4e45e50f6e745101fd4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589dfbe632c7d70fb58164aec6f6467599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464318beb8aa6b2e7de8ba5ad1cb77b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f74136886c21c2a1f0457747972720601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d0509238d81b37f25bf01fe66154c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61508a6dbfb15c20eb7d0f6496701cf3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1ab533501481b45da55032da375fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3ed51f0ecfeeac1591792643680e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fb52befb336d606ee01afd43a866f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493ba487908e4b498225918f5662f86607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2628ce1e40775b2730be00671bd4e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74ce5f425244c796d5afc54fe3b277609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335ec275c56f3c5b0a3175fd09e632a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6d937a9767aa2871b5b6516a17dec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d96fa0db92435494e73eff5940dd5c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c968b448449f456aa12ef90abfa379613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362de5e703b52870e839a8ea2aeadb8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b486df3104b89c606c043f606ee71fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f41b7c23c8389489aedc8f236941d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8c81fff6eb2665166d050a91590f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9481127ab160385e709620201139f68618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c6b5bd1b0798d4d3919abbb0a232f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371afde41ef66efdf6e7c515fa0d1586620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12825486bf76d66100f193ccd0c4b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81dffc9d02d974e98b8e408e00ae60622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08735eecaa23aba18c5e930a919359f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501e302a762b58bca6f1496c84e3827624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a2ccf493d61d63ab476d62d7aac19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549b29d1f5945f4e86766f3d3086fd2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a292f21c7409c916391bbb35bf67c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604d46ae59c36788ae1abc3cc435f45628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e6274157a15ca02d4fe9d85340877629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3d942c3e6b4eaef78325b8823158a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e941c68f742cae2d549ee4da0abe5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157048e7df6f86a41987a2f664d4a8ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8514042486fa844b27e563b7fd3d842633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875ba91ff9162bb979c351ecf51e599634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9957fd3a73a6499042764cf2fffac1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504faa4d76b462cd480e856e5690d66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abff6dcc97cc39237b0a1479ee584fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d6020a49b6ee1732a03a5445f52c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31d06e4a4dd30ce4aa45cc92dea8f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa39b899adc4287a4c93d35ecf5d282640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d227c1d22de4b48330ea78a8dffc081641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1d71edb8a484087071aea1bdc9bf0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0d5b08eccb9eff33853c00927ad59643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a739e525d79d3f3dc19ec820ad15d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036eaae5050b98d20668079e9d48ac5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db137ccfeb7e5c27be3091e55f9b8dd2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190756d5888f47618afab66f4f929d4e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0e6507b2c8b5e1fd1d0f8da050421648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af1ff9c27f05270b9bbc1acb28022e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da2c4a976378a214445544d7e4cb2a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f92fdce6042eff76fa4203f91f965651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe536924c65d41ae397f7eb748ffab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d0d118a804303253f0a0c892a4b92653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412509ab3522bf53f8fa7cc63a89285654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d7f2a5a67aae81011084937a41272655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89e00ea1f9c10bcdd4ab311d72eefb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f597b19f11a104cb8d86dc9edf7b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f387e3c7627c5591c4a031e58fa5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffe32a234865b29e80bbec9ea8cff2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95265f0fb7e10d775cd43a6fbdb896660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81900ac79e5a0517ef59c2b2f49119d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460a449cd18f4be42d43d20d54003f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fbdb37e93857a459aae505539f940663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045e63474bb3f09331d83101164f2a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff7937f4c8cced9758c39eaa6c4daf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd607a8523ba54869a6805862f201d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc78555c9b9be70170e4554aaaab72667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbb38e63850035bbb7c3815712eba9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe28eb449fa788891a491b38d896c63669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ba890533352d7675f5b88851e4980670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd60f24580c04f4a246090ad1613c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95963eb85383d9541c03c67ee9c51623672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684663ebec46fe6b3260e9d78c46e6a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fd5e8a4bf3d688f6d43f8a4807216674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c66bd4de6ad905b4c29af6c7b193f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badafebf1460755aaef768cf087f1494676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf98cd9ca76276c5e55be5ee0001bfa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f9806053c1c54151810ff49a0f74e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda8bbb8b39c64af2f0e482319201ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98661caf16517b6095ee3b37743b7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24466cb7a496ba6d247379fd338a87f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f53461db0b5ed9ada3e64e722e11d9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9e7f74186e1566a9cfea631f030c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec66092212f737ba1f360acaf8ee45684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f54a0a23e62a185925e7448dbb903685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bb36e25757dbba2fb36cf93a8997e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc61e8006999c13caeb0dda10e713e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04276023bca7fca68b16249a2ebb688c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654b03db1e7f4ee70229a46a9b31232689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a77e71af1b19f9e2d788209e76768690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c8858fc012a332e9002dc2a627a62691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5484e421463302cd68b460682abb0e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8975ea8565c98c82d7d0d73f79158693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67c05a0639bcd13ead503ce109be6a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c72f444704d780dfffe9a32f63710695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88a90a59f9d2b01bff396ebb384e87696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3769007a65bac597a14f0099001490697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585afb2799d247a29ffa7d8ad67b53c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02820e38798e900fddb3a360d6b2e9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b746f8128b66950783aaf4502f50a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a732089823ea5966089ca2741291ca4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af1719fc25aed199e7d2ccbf24334c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187702e07312e3dc2096c21ba721d9f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaca286bc80d2c4fa160a91f038bc8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2f17bed45443410d54fa367d22f27705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9c4459ca920da9ba71542c3524e35706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5aacef846f01c92277f5a84499d1b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea579b735b74bd82bcbca73598d495708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ccd61c8b2c295a5077730773268be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07b7da84673cd23772533fb5803aa3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e136f680e1e5880e65f4cf780ea8f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6c3d1f2a549cc24c6420212de58e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bd225fac68dc552663981b16d079f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e606979a3220713e5232bdd8dd26e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05c8ba55542946868a84b57eb0e787715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846786f5ef74dff2433e535e8964f77b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff50fd2e1c507dfa00e98411bf94cdf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9f3076ad51a2c34730d17c5491338718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658cc34dfd49e0fbbed70774766c841719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3ccc9aa9d5c84d3d8fa9a58b96f07720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1763d5e8b9300fc7bd331654a800a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b128569ecf092315d7ea141d0d4c7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb00ec1aec865460fb6e883dbc2792723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5fcf2f25f146d5e6687df284967b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e89235e1d088268ebda678735747b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaa9bcb3d9c631d15d1c84321a1099726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534398f4fa3e39f1fc7128021cd5674727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7771f3dc7688bcbd0afff6c8c20399d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6482556bb518cd7d0224522fe2f09f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2b9130dca57f1a5cb516578f5d33c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155de69b1342f21c8d6516e0d2e5d30a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc9ad9984c8a674e9436e738cffedc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56b33bb6cf06d61ea3d4119fafd917733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892783aac5a29e6374b4df3d44d4ca6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678d9faa3b3b3da6eda926b932a8682735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c465af9d4d44e76543f9101d7abe453736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae353e929b55ad5c5818e9a9919d41d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834154aa7c0f1575c877bd712811cc7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20e8db89e34180f434713333b9fd6e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a1cfd205963248845f6b1cba96eb4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfbb88ad19afcfbf4aa5efc3679a9c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b32384c5b84a91e6a5b63c8b0cd29a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd26b0d50239b95e7e3e4a333af9e68743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2227d8348cba70e4880147583cd63744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e639d9eb6f98fe45a70d4f881ae2c6f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a12dcc55cefc34f2df4948fed222a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db8e2dc1a0d644c4402947093d894a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4280a9c05943f66453123f0aff65f95748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11017677724bfa5c9887e405c811ab68749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe0fb2f2ce7810e98266935509fe99750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43611514bae5e98846d0569a25055cad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c547ccb8d0acb0c0994656bf0a4420752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89cf7e97b67c9497ed7ecf19fedf91753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b950d422e0824f8025e8d2172bbf872754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343eb1b86c14d52efaf4dbcc43841bee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc297b0d9fd280232829007923e904756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992731d484550eb0d8a98af16ff81474757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a075eff0935d3fcf2e56e1f9afb1712758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7a095fb03720d1be0be58793fe853759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>