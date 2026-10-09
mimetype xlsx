--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6993d83db33d434c3e8e68e1261061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ab9de6f899b8cc9c210aa20536aa22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d725ad5f80f78ddd3f9c894ab2d560b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08253e78469f71e035cd355148354b654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20797b32d7a52fb662346c99b457f8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330fe2dac2d7239ef879f87d48c9cdc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de1790507a7c7a56ba3f7c6f53c45c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce41765b044a27410f0494d681a09958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb747fd3c57d723568e5aff5b268799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe3ee19816f436b8faa87e53fc8dfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c832090637d1faab072ec2acf1a3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2a3c2274937e9266b2acd2ea60df312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233a3c8ab0d3610e2ab0b619637e3db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc359312046782e5e4e40ca07e2383114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6643c48e15d8c230fb1a29c195157b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2f42121d1764c188ce11b2306520016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a6d49160e865b7261e2ac50aec74b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b34dd573451280ddf2b4e42ae2eb3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4472ac4eca84b9b1a989095682b7d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217bb6dd39d2f9bc85d58bae5ac96be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8eba78f4896457890151ad52b2c9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f24966e66aa015e056f099e6bb4b1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126d6a546e79c382b0778aa0ad4da6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a06da317d7a39662e1aeae967ea87424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271ece9d93096c7642f3d7a1d4a935e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644af1360331f291c896143d43f410f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b82d13835e8519104443ce5faa237b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245f891d27f739ef41cfc284eb6925128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5d757d86008c8da118dabe5f6994129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25ea3d296e16161b795db68158fb0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62166b93d3a3b80522319e9be641573f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48058c76d04dc91bb8a7c1b66146527d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f60facfad7eaafff74d5ec4b71bca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae71329d24cf9656e0ca0fe8a75556d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a6c5a26b0fef83e72b0c43342f7f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541411228d2c66d2a05c4aca1c90b47336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a156d40c92c6e667c2bcd23b6d80237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73365a0a8aacbc5294ad27558edf64838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d85ce9d17323b986ece3a60ac0e4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57914e859956a2fcd69112daa5375b6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc23e7f26777bd254a125108a2e63a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328618aa6e1f9165f8295ed128a0e0b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369257e3387f5c574a592f94b16be2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01344207352c098b2995d260a2a8d73344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c78b782fb898c0558506e5c8c26f5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697b5e715ead0d5e3448c174c12c9f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00222c3961341007a9ad9be276bb254d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb756786378714bd979fe8bbf5efe53248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa913782b87a7462ac1549dc924957949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7eab4182f1a1f5c1a35b6082cce5b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e758e01e6725f4e37da0641a9ffa16051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce560f35004420d147410811ff16435652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc888784b8aea753bb83ac52dacf4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e121198da667b4b769ab8072ddca954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abcda3dd577c2391df9a3486648e0955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280c01723ec6fe8a3e6b888661057cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66b788a7339e36295b54a8d50f81d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e5aa15800cc053e4c39c85bfb6d6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da8108fa862e2b912de32b6570815259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8b909de5cbe056a67a94330c31daf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85deb431d0e3fe66cda7bdea381dfd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ff5dd1f689c64e877003aed0dceb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa513d6e51bfa9a03dcbe0249f940363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7489e9ef190e2db4c813d0b791feb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8f3d2462ec5eb5329f0a6ad2a624665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c9bcc56260c614a59a5e04161f4a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9fb6e928fcb8d42bf9558329b3f6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93ce9ccfb5c8c746f96ba70565d61768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d573b64e142957c0c88adb36baeed269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17265a5601ef427be2436a3912cb6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041484549a3899bda7affcfbe44acab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b6668f271bf7b780b3f39003cfabe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88575858d3203b386045343789711ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63694aa34dd21a4310c437f1a94e990e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0641ea9fca463c2b336fa09c6d7c8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cee7ac472fa051a95c12dd5a3e64a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6113512223887defce438608eaad3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c68156bf79f610dd8626200e80a9da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290993eaa444d92da0a00b1706e29f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ff4ec77c0efc6d3eb5dca27b27afc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd213a37c1ceec928a0d0e27680be3ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc400eaf28c8b13eea007ffdf8fe277782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fdb0197ba1689a21c05f310c44a1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c14c8405825847e89b83c0ace9339184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb4a82468d64419d226822e6d73b0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe18bf6e080edef8729067c1e3885786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47012f1b7d8e22ce2087b2ae81b51ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728891ed3bda517a07e4abf8530990ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41583c14cd9eb4f96caa032e65b7477989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3164ecbb259a3b3723da36cbadf11290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa7ca9eec3db67c39aeb90433c7be891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906729935012af5ebb911f07d70c27d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc51139f69468af141f7a9de78ad7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ecf6f70d55e3309f605298e02e8df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb92f447e20c58942124945fb5b3e8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d250e132b7a140e62297d6b153307f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b185750f90de0f5e3aed2eab11d548897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270b0da0f0c5ca137b37b13f2531ad598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d777af8c0f0e7f39c0fa2ffe745a7e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2b34e5ebd7ba0e5d06d46ef6cd441100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce252c2ae6cb856743952d9ce37b521e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8a30a13f8ca5b4359d3739d7a755d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b4e243b28e21df395c8f275f0000f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b7e57ac5094007645597177439aac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35da225e1fbde81d90693f1acad53da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64391627c7486f948671fc3d0429019b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec9aabb62304277332f707258975a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e7a8ad7da24ccb7a5bf7b26757272108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56818455266fdbc182ce8f6bc929b8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8042a4db1c949125fe3f3ce7cbebfa2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968f2fe2924c371ab9eb3b631e4a0c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884c3f15875fbc341efe0ce621b0093112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad76db7cdedc24c6708ae98d8165b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8813a21930b5ded7df890de9609a92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cf6d925d01e2c7d0a992e256ccd92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c614157454f83dc0ac917bfbe3fa043116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b55403bcc6303be904657648053a55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7193c641cca74bf6ab97bf15b0b3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8925dc1c7d8929d39285d0750ad3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5340a30038c3b5ca568fd21ae9c04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464878c2a3707f5848d5b41645be8c90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1950d9fa85f721fa6559fb50309ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1052385852eeff90492564aa730678123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23eda82222cc05294ac28e8bd568ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7468284eab183c5729d9b7344b8349125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f8e2ba2894bb1d194ba8ef2005268126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fff78ff63cc3a71843fcd19ee9098b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e50738a55d54363ebda0935dd5d1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d0243555b5721931b7feb49557abe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8fa97a237c18e86c170fc7a634a05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e39922ea7155962c6b4afcd10d43c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8321a33b0ed00b0355a928bb62e2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96001a7d6ddcf450b917c9801b9fb7d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93b9218f8c34c01b8edf57bbec0450134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05caaa22c28a85e0d7fca8640d2703135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e47dd30225239549b53d48d260ad20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a066c245d10f18b34d4497e3e90e98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc2fa47f711dd35328a565e6df0786138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7ef6c1a1aacbf05ddbe3626c6f364139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0759a2b762e54ac505d67d84651c295140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d03d28026bfb88a8045dafcb2c36bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccdfd0ff28c219f3cb293c01c72fe2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255918c2f2a6695085bd7490a6a6faf6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae5e86a29c1f8391e45a3ed5598de0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb976d0d963567d05010dc181b1d38c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6ec8d06f226cf1fabe0a150a8b01f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509dced6227a5f8dc2afdad15498615147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dd0c5aa07586fafe45e2b5878da6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac006a24982aba7b47f7075688c9a69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0ec81b8bd2ec191534d0490d0d968150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6645ad18e92ba57adf6a8c4c58a19151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f9c118d44d0e4fc6fea2775444df2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65713ab43182c78bc934c429866ee78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64de5d5bbef72561f097d0a2641306154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08941f6b3a90d670e3c3491b770c555a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b78c05f2b8d13975e18a482b0c3c31156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4aa7d62bf394c9e4f0d4649cab54ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecab8ef486e209bb679258c38dff60b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7043a139dc355140f8becfd3a2f4863159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9173ab00035362eac5267cf566c9b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3326e5c813ec431818c03f45c65bac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2ad95ac02c25569b16f102885b5cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0107d2258df3bc51e7de2fafc8980bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12543760c13aa5f6b9cec906dbf376d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f8e95365fc335e732db7f13af33bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdb0310057c205a59f0e6504b7fcea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593fe1b1507701fea2677bac426f582167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d97ada444d388c6e3f7b45a20f5a8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08353d2a9ed108152198c6de0a98f035169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a074ae36223d0e4e88339c4f8a0bbe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead65e7be97cc0ca65ee4a6fa1f642c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e143fa34e57d77f02235de1e59e7d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75463d0642286a1539595512b519edc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d53b4032c614183c1524ad54bfbc8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81895b80ace46d81d2aa8063257bb150175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730f83eda1048dd777ef5a9ff3f04bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05790f1edecedd41eec8fd7bd379a482177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5436c3324dd7d28e875d513fe48cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b811ca26931d43b1cfd87153c0ae5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca6a0b81abcbbccae2b739131df48b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb6d0a1a4472f57f400ded0fc1d3e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c47768de937d32355ed425cd557ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d5a4f4ffbd2b0d90ab190cfbde74b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebb1fe1791c1bacb163ce6d9f8cc62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c1c9174adbe95dfde09d4d6f5d8aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb49eae66016b54d189c720557c272186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47ea58b4b6833f055a9cb96005bb23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fca184887dfb81a7d69333b677832e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06938e6343d20e9eb78118440accb59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dded417d22c79ad5ccc3ddad210c61190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92db3c43912a305b4f0829cc93e55c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7360ce14702966a0a8e9a22bba4230192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb352109c8e2e7c02d6311852736c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdb856542ac68d4fc32c41c91e8af8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b916393cdaae57f6518a8c1988ec6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f64cec99153c82c34d2f1b88e2c82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e412108c6e4be83a188b5d051d7339197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d79dc2356f05902cb7587ad75e66f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8b10e452c14e51a8f7d4595131222199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e933149db5e64e13ed9d55d01de5f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750216e52d049e5f1fc35f2174db4c52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7156a10065d9d9c2405f15be0ff1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0133c7d434869d795519560811173203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9dabefd6f36f6481cce8f6e55ac96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803067de752b1af67ab8861c4b4575d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a91ae125279d479ed4d88398c74b83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7fe651132ebe1eb1b00eb528bd02d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5385111b7e7a9479c4c68c0dc60834208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaeb84da5370e2f6a2990801c70a3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d45a2e77e2af83440c55ad511fe753210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeca6070a7900ad78b0ae4404c35815211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2b0b3b5c406eb84c776018eb41ada212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93580403fb5c8841ed0c2bba57bf459213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8de58d978739a055e7bd9325705cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a958a2e3ddaf8de78421bc60e7f5281215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a22be3f0a8236133dad67763ede0cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a76adc38229da01ae28191b14ab43f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b7c0492d0451702d933449bcbcc14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c4055ed3023316fcea37d993b333a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0c7afece1704f7dfccf83754df844220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c87ad3c67702363baa1fb2b6d03269221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3def7948b59c38dad5c3b4def6dc4e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995192a32ab537dbb0fd9c20351ece79223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00ef6bf7bd7021fd89646bbd0b1c06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e506e1228ca323a48af99c14a0c1727225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba708260966b247bfbc2c18a7f8e19c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3074d015110485d4592a424a5d70413227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004d550bd6acdc9b22073f9e2642831228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ecaecce4fb0c5e05bc552c934cef0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8c31aba61fe08e72418cdb40899ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d527def13218574543b325244a1f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65273b11f1851a1642522461e6727221232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff987e584207d57081204a144ed564233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4e48c3a8b0015f80af33bae5749df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828c21ca68c6b975501e91db64e0902235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36ef890f4a1d1d2e0520ac6b9d93be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a6153f74a9683f61ae448b4ad5b5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0196bd74fbac4c5b9a0e9926299b1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3454a7ffad3268e33c088d4f97727a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2992476745c85b5b4f2502cf98d2234240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bdb744e73a2b80212a09c6fa9dac8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3a9eb95feae3542e5301b84d2347f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0a5c125608d12edf486b7e591fb9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75eacd3dfbfc8931f3d721769b64c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea0519af209d76dfc702c1a064fe17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff671e4742e3beedd7b53e59da53f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff374ffa04db56b65101b3fa0b9212c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d38d8bd6547a8931ac3fc22b26159248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e28be26cd187dcc361906d6f218f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce8d1a189d70a7283e661bd7133de1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016f24692b86c0e3a3592f2dcc0c5a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31e24c6c1373230702503d235450df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831125236bc902a1dfb305a03288d041253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff15f3c0281d3807d7a64eed293cc5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d14c685d09c5a49ccc6ad8188172e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1f65ed18f9e22d35407b3b5520d1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88446acd54ad316c886235470cb0bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca4ece11e069db30f83370a46ae8f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5ff9b5a3967052d365b4eee1e10de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d5882c32342a4c88aae89a0c11bbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c389e1e28c0eb2bbae07e9bff049a2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c470530594bd76f186946de0611c279262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184093e852b1fc23986c7acaf5cb16f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa0c882625395bd50bcea0c93c3052264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d4c45434a44475b676f89f9f82542265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a56719dcba8abcf02c9c7b4eb2a83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e9e4bf4c3146585f09e44aea8ab59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53898f45c28c36524d4c0d87a0cc78268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf01af1dc5c2f4ead71c7bbd0239a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9388c4d13b26ada26cacbdde0367c20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c03ff12aa98ffe2da2b2778a91cd9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e29332f5635fb8b432efef1ec3347a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d35106d3154cce30304d653682e03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e725f20cad2cae1271074cf8de9b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171b40d0f07c29a9f054da5b1ffbf9a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08e7165c37865faccf3b20e321aaaf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543cf6dbd7bd0f93c540d3c468059e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b00c6d98a9ca39f9a84707d931823b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cbc4fd78291a0d16c25e680464ff0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45347367e78791244f50f23cab35677280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f130b508dd83c1a960d526ff5d0a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24963fc17110eafe41ea063042a9edef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9232f862dae73c93581af0f934b932d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c702c259fb02e2a5f265aa1a0cf02d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2f46d167c4adf7cd785bdffb0795c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc95cd05ac91fc9dfcca9ace2376331286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff401a2ca66331a488f45ae6da296a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4fe8bff6bd3b61ea0ad5f8329138c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66643b7813dae2ffa1cc2078b7c092289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e232e4b990c11f4df12e4f0616092cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d21e156a6e142f26baffe4ff90c620291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe8baaec6999cffd7b93a01588e25d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545cdaff66db3924656ec2a8ffa5e63293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208d0e700bdbbaee036fd02f27e15e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6b0210ff8ca04d066c56d81e070f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6bd3861270d5f995461b3eaad738d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b737ccbaa7ba8243f96e6f31e22c0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97555a2c3b5abc278f0c46b8598d9dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80246ee470920e92e401698ac9f92ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e5b79526ed7d553222a8c457b49b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4280850698073840fc6b0fa8426d24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df720da0b51b731c73777e4a4543c1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aca9c7d067134bf9ee51f6834bc786303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d72328c49cb72ab22a854e86fae41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8e77052b962db35a60686d4911091305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca16475456c9aba47cf497f0de36b57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf0e432408bb3b28419e1455a329d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590eccbd6e5b809e527b9492ffc4ee0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b4077750f1a1fc09fdb4d792a164a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbdbc36b4cdb15c435c46ea3f3c32e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7f7dd605c696540f63d19ee3f59af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d532bc21929fdaa306fca49eab9e614312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b060e315381546ac1d8a10b0c1a44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98de7c748a2eafb76718f1f5370f60c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47b5aae118d973ea60616544ebf9b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bc34f52f2158d0a7b2eeff914bb0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713777c44d2cbd97f227723c014960f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec173881a4ce0e40826d84c0505b503318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13873a63fb57d3aea07b2b2cf733d5b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54155b3c218dc652702329e2203d39da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fa71f65b05c70a99a6a974bbcd5c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e7395de04e2a449f6a6a53228c75d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa0ff1d8012f6d654f9874f6b2f0a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb36be83a4005aaef6c5507e2534bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db036f66e0402cb232d5eb903426e7de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9966ca2cd58d2a6844514163aad1343326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8138e245d7ed469aeb87feed8a966327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2251cfba3a043cff8ee7981d486b2f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbe5c372419ac79d0eda161895c3c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c27b6a015d10cf41bce66dcfa5dfbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5012444f916ab90b991001c6b3b179331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f175647b7f790d683465ef52bcbf29c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b10c54d59a8a66c7b28f99488850d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e139b6f8384337c6031d60ad4a44d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a0c6be0ff94f416a428145f09127b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45d07582c2aae42d9ff38f4de3330e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335253dbb7e5f653b1f1d8ee326081d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081a539b6a75afea16f1092a9fe1cc6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb706457aa4b7f78a5cd9c53b2ff73b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cb26898aaf5bb40b7b11e38717188340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4f0d01f27bd5ad2018c819c5eef1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc982abea933381cfe00d922c06b62342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417e45ff45427d1cb39985a0801cd17343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8d1afe0624aa085dc3b6788292ea5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ed794a99dac82ebee78885609bdbf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb1bde6015fc307f59ccdb215f32a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65fe3adb2182f2d4fea47a0de30c6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270837e86d3028c8c670a3cae479ab0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6f57ef01b580c1ac5abb02fb5ce44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598356a33689ee968adb40909b0a2f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e74e93873f19ade2f3979ff507636351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6622616d2351fe87ea144cbe25d25e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbf71b005b5d91ff97a43ec7c22639353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600bd06a62109c30cc96396a9c79cc0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e7eda070042c4dd62a765122c6dd7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d24a5deaee038b961e80082a9e1be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfae08d27927ec2f4091516d3fb14be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf217f2b0bb1d566c7054384a73759358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab95d14f207d3e40d92f18870eb688359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdba258aef8c1cc5be59d61bc96802c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ce99a3796ce02ef2f10af0ae0e970361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590feb19d248925ef61f975a80552bf7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd75d3147631b58ff31a4d9ebf489bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd81251e672f3a4749c54198e7068bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0231b9ecc5342e745eef2857b6e9ab8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67259cb431b10e04c4f63e1d6e3d33dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc760ec17bc701d7b50faf488f130e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc5d5230a8fc576f4165fe8f0e5a33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b958ceae4ef94064c2eeced863d58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b34ea5b4e9c3219af001debe2b93c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526e6eb9d40b65bbde0dcae84b80646371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b24a9af258434b9cf3a7f98d2eed8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb008b9d36c7ff6f6f333d2838d384373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8d7417f2c43844c720d5257385d44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebf6bbc8532623bfdd399a9e2d473c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd6db224e7d90153d8c37c30c7c43d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a4981ab6957a594e0ea859a0ebfd2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897021aeb315035f0140cbf409cbfcf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbb9f42671b113b5ce4c0a8cd5a23e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dbdc1dd5a81c3448eda14de56539f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229926385893b9e801c96296241a9ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abde3ff6fec1d129b4db70e76cdfb72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407608ccf5ca617c044c1430606b505f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052e5a2e82d9348d146a483d5850c91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e90467a1f8254ac700f10b8797cb3f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde208b1951fb813d4616cdd31db9c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d57106f1441cc0780c05a1edcf455387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e9140bd2c43c7fe8bc424712a4242388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f77bfa43c8dba449dd318eae73bd94389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d906fa3f2f719cdf212fdad715f91b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a215e4e4b405b24ab1c31bc1cf1c3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb76f6eb7b480d214f967f1c9a0e313392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9aae8f2d03d3c53cfb94292f4d257393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc75bfc37291dc26ee8e74cb1af4e20394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cf68c7dd1e4ab7cc229585a56f3d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb69e82e6b32d5a3931ff7ba0da0d07396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ad6640d6acfcb44127e31bf43e940397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf98e1a8bbfbc0fde8fe94da260d3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da313d96306bd9e7dc2727a734738a8d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952d63064295bcd408d60a5e5fa0926400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768c1c977de955e8da3848e131546ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95b8d7792d928791bc3825600e0f8e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6e0b0f3e3d2c1ebd19d3b668e8415403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d7704f75b380b273f34e52987240e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918f1449a03b33bfb7770c882c24eb5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b23cc0891e0984d366b48d6c56455406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4642ebfcf84098047c9bcff63c841407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be51262303b3941b7d847285e66844b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1586caa10ea17b2eef147bb5bbbdd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08424849d47d12fc473f99e31afd6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7038275944e27eba1962f9fa96dab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aad17fe26454faafca022955eb8c96412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526ea196d5fbcc0f069b55f34c49dc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca1049fd74af6f757e33f25233f1f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2b3bc707c815f97f59ad5504a4e0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370167be03dd6c61c7ae8d4c09b9e266416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034540521e173c1047d636e14f16c509417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ecd4a68c448e2731fd9f5fadb5ff2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c39b841dc826bffe08c6a899532bba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817238def88e29e2c847d799054ad26420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1aa5400bb86ea115dd598fee30c0d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaf8869e1df4a0e96bcf42d8dc955b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f6d0fb992311da8e61966560482a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771f6e201ee2804bb064431ecbd35b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3730ae8bafb81ff1cefcf6f86aa915425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b49cda1fcf00ec82d7d2e27825e200426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4586293e176a9cefc95d26ee1bc3b8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f663949188290ad908bc6927b44987428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1cc3a46cabd5c2fb3f375f108689a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d582cef142930c16928bedb092d0a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c4fed3933bd9c13f66d880eb4febb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145c07067ac4c3dfb29059505e06931432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e42c1e98d5680641925dd84f2e5931433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f04c297f83c265f4cd558071021b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21688bea25ed240969a3af8233b5753c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b73764110581c8bf4630de80636cbe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5774080e1b4acddb2935abc16da3fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d5a769cd21b9e2f34b7a9e8db3316438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dade471670db7e04294854a341a77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abfbdcf90eb09b6627a524dcf0f5b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bcd3eae3df33f3bf191a1abd55e91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c6a42979c5a8c6dedfd2c5274bc8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f733cf0b14d171772be3d9064edb4c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d997af8ed71a5205c388fe06ebaf4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39a3ebca884d035f35b404952c7fc2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819bc3098bd5577ee7734a73cfea9d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7792c0f6cdb153e5a561f6a9a9b6b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0687af61859e999c2a5dfb84fcd461b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77daeb9b1a0b2141353d670d374cf68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce471dbdfabdd210830d92c2da4b72450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651ff3072c7db13422fa98c72d88a0e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba84740042f4ffab711027bb32148ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a957192c3ebc772b18eed4fd98e6b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ac309691bd4420e771f9aa37e4381454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b20ba3b8a7006f720cce4d7b87154455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4c4d9ca3e6a3165f53b079eba3ad1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc58512246bb09ebc1d48a1aa61eef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733560e72a0b59e10fc3c87c55fa274458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf303bb23530e49de4c9c6e3b64beb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bec928a9738af7704fdb929181da8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc0230a36c4f884074529725a983c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471ff2ba5bc3e83891787c370938bf4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59f02aabf96b38eb41b1c701786375463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6247f1fee89a56eb1cd48e88ed07c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85329073697b21d6e58eac36733f25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e0211e1e11b4bee448c2b15315723466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba0ed4de82cede65ab36f12d579962467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50a3143f37ee6cca4eb54af050769c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33450da0bb55642c3e7c3f16e2ff8857469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81900bc850dc4445022dcfa7f4477eea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdf8dc7e4f19deaf53c4a719e14078471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da2f44290aec1c94c1f59f692880e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8278c11ac023af54377de850f59753473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346587be36aafb96938a3b2e14c0b78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876492cd301b348c3460d8bea85e35f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e13e2d605c1e2cd4fcf93afe92036476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99434fcc2ed7bdc58be504e9e4168750477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425b59e8aa965bcf8244e87bdcba1fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535178124b1e7d4a57af41e9f7e5fbf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ea77a22af518f3326d91f83072ca0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cd23080aa8d758b890da7c4aa0527481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fa00b44ef1e165f0859430472fed4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d96249911f813e5e39dd7d85c14fa2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c27559084e7064fef1c0565fd61562484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3079e995726eb7749b2344e56cffa2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d512bba58e84564351ea3fe7fdfc3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff2051991bfdc4926ace476e930d72487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5ce651f2db301688509801d0d5c31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4de227e06df130509e89c6823da212489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75e9a4b4ad3a511fa26ad58e85971b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9e6c4bbfa7cf72f10cfa8149374c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa111a8e8503fe83ed4906d8ce7874492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329fad4683e0411021275f0b1f5d6f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc32057e8c3693f49eed2f24f49e4ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15e9437d90072294eb25d929de518a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a427cbfe7b80d5cef044f5c9794e7b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d742d4a069e9b799b3b5d45609024497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685735b5487150b5a31b1a6c8bb1021498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918214a3b86ac5d341241487159117ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68057537a06e368869e6404f4ba584500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46184b6a36623026a780b82c153d4f8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3193bce9d0a369eda194e83a8cecae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33279b64c4f6d2d7ac3b1d28e970dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab39034d6eb7ee8cf52dda348f4a28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13a1b07418d8caf5e99d7dda7df27a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e078fbacd10e04dd09bfe6bc20a8f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb8bf1b7838010260f1a311aff6ca8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997217dbbe2aa932969f58afa3378e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c91aa8ba2e95c9445dd1acca552c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc62076b0c9230961cbf7d3c38439a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6ab52c5329ca6eb04e87771f8d4bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fc2d15b5e31e4b2251ebbba55e846512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef7417c53547af83a08b8229811c63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733a5daa612a181424a0e4ec86ddf4c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f438c1a158a207fcc04188591deb4e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d07bc25a1305a1b3478420e084c71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8b0e0671f0af5dcd00af8c743547b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8c9506615b7184028d9bce5b00be4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4eea23041932f12ce1ca0d2e1fca4f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b1179a3b09438c94814ec4bf3791d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a9c6b4e961e91ea19c5bed6724a87521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd36f59a12d84ca4e56e9ec07c6d0fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70f454fa1abc92265b6bab1d5df550523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c55259411f80c1a6a56df5d3095736524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd6fc0d74b60cd588e7628bbf28fa6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028fb4d07d156044bdbf3b61195b646526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aba2dbee5d2d7233fe6764059b6ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e2d820d5f963b24700f7e7107b7fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96436f7fe99f00638ec6e2d614795692529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d968389f76d2bc652bf861c7153e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d5e63c8602fc87a67b2531ccf6ad1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031538ba92eb391c1ba73af0c72d370532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea55afbf476a78248ca6b1b97c61e1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33449e805507f127973883ae94a98cf5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca87b643292fae0bebce85a9bf64830535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72f536cdb6349e7f246f1006a75055536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8257139d5467b7ec761d406b38fc9e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05734cea6aec2fe504e7486e0616fbfe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef99d35306b3f90c94d857d2b40d47539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc12ed4ae51b2122146557bd1970ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35eb562895ddb3fb9573f3f841bbdc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0d861e08ec6a3f1f1e4fd9f45ba56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17eca0e1632999ef99cf5bfe1120fb2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265cb3eba34a160db24029a39c8a1c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b3d28455ad9ad195244630e52eb02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb2107eba94d1298f6c7944653869b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19ca2c286088641c3b742d46617709547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e34bbdeb8fec81b88afd78efed324548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fb774a2d6a3f02f3396177db00b02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c9cd3fc34070b005eda4cac7b0075550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2205450378fdefa7ee266185901629551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae21a83a761a188b269807e5849b89b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bfc8efc76e9296ee1ca26473b209a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b829b0aecc96638aabde5af987f50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f51a3bced235ae02da43a6a9e62d4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf45e2ec152b0e1695b2cf238267d78556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1181beca99e8f0827b249e5283bfba7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a9ba23075e50c2a27cb2517e5d4ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079238057d137fb85686d53466a3436559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1011f3ee1986d0115165954d93b1ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdea28c689ed2c44cf66367e107bf56561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738398b52f941f0e81f3de843496fc89562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9ce68a058ef3b7cf799e1bc0838cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902b8f0e2de3e10d575aa7794075f14564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10367d820085eb249fb088f2a45acd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2012655be50e34beed90fa554e45d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc87bf7eb63e161b1c4227c233a5c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a59f97d2f26c20286620129481c55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd197187f2d24b74dc53e173cad4ca5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1640f5d498c3c85a2e9d2bf3e8d85e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945ec978fa997609e8e926aa4ed4ea2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322be95f43cbf6883101725b3d6b9098572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6360e5ef94f26f7a7402f4c8a10819573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c83a69e7606f3cd2bafe1cc1182720574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665a856fd74d9e440531923c9c1f5d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7fe1ed72f913a83b983b89d978f4d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a19f1ce33cb272515df40647afeea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ecfc4b5b91b0aff964d6f6fab0e4b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6740e259a0296b66d51ef732c99e690579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db8dbb4275e08a1ff373a3625297de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482a5aabe83f5b924b735ae5af269dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cbea3701d5b368ad84bb7e1589e2e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041be1636139070308dcbcf21b89acc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138803d177d16d0d4dae927662b071d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e63f56bfd4d1a0932c751bdcf15a94585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ad21c38202fba3f67a7ce46486eca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df53ac126c5dc20e97a8d19b0a410a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4f517014d51deaa9f62bb779ffb99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23405bddcd225f81bd60194a7187ca2c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b667d507ab87c68cef42aadd6fba6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78d648e82750144e3752496ff4ac95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640a7e4c2e055a9d708b9be2e12ed09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916736c4fda7ad296eb64f91b4913b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b13c74b86ccb8411244999bf230b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a998669c75bd290977818b895148827595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e60474e28e8d7afbe5cd7424f0e3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cd44104684db3708a49e809b2dba6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e979bc97ff5b3d00febcaa2c30d732598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6fa2e5e7744c476efd7ec3a92fad5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4001af9472f44ceea6267e38a7978600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29654b5b1cfa98f2e67c2c282d32ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fd6ed8a73b1313e52446115f1e3a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d137146a0ac5d9ef34ac30e872a25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dcca91c8f249dd19f3b8775189c7c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d120675733279b19e0e6022a9c5ae7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c170e1ffca9a7c8227ffa84ff6587606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a003c03c4d970c193db1991b531c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dca457c7f3c57bd969c6c6ccf980f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e35d350e4c2d41149b822ac738725609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eac4dc65fe19604241d9525e86c553610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0eced4b75dfb6dfbfc5c776e490999611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487ea3733c82525a44fb81eae1a78c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f0f77afb21004f250f6e8652696ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f62691dfec26c93cb12107f1f9d134614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742a83230d0c94a6e0edc9ea9ac5229615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995c75279ba0c3dfdbc0c1ff1c4c5b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491a805efab59aaf6d00187916d9978617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c59c3f80d3c650472f6116def758d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913b08d68abec5d52024b39b0f59fd4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee947cf20c49baafb7717734a17dbf2d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a36917152c5b6d9b4a42d03f34a21621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea58779c590685f5b6fafffa590ce17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717f456a045e6f77f0608db349867b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1f7a7b373138b993c61001bfa204a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d4f427815fba2e329061472c5e1d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d46c5a2d7c0837b477cdf715e996f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce42bc78fb12286d63bf3f8d14ef3ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898675e28bf899729ad3e42a20c50ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cd3f2d7c1bd0a629b49b793ed05a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3d6eab2aa9dba03849120a1fe7e0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438bce6bfc88818bea7a590d880b021631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f1fd1b5f2b779856eee6f3050525d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaf060d26a2a6bb9c17f0e2ed145b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8a885e5a006e1b24e45836203b7bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114e2f9ec7f5038c73bc28c09d3e5f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c312dbd1393f53ae9055409f48b819636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6c0088f7ce25a825a8a6de88c40de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e14b9f20284f838aa6f5d9f3b3e3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1110d88b3498b4365aade4d3e165e29639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e7ee5a9336f0a5c3b60324a8b1017640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650fef0c9db7fc65f11450cc759a3b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc40db28b7ebf4d3eae08c882e5dbab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d64161fdba243f6e3b885a7fa4fff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f588ea69840eaa9871641cc9210b59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba35e8b8f68686e1423312db64e171c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f06383cc83e1f1c5119c721c40c9dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a739c39c0d49851a008c7f84ab553e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1d4b1df4b1b08f602e7581797e9e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695246343aa90362f8cf6f842d51e65c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523c44e356d6009766016ed1d7c9f18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d98c92d0344ddf65da632f95903a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0098fd333bf76c88248a09dc0d741652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e661556d52d5f176ec2421cbe369364653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115df3392b7027069ac75ed778d29d9f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acbbcca876f396ed50604522a06e7e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974ac2ecb8b995614568b2c6bf051da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5e01879f2e72b17fb09db7a72cd6e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78535f891db3a3ca997c138c661df6f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abb283accbb3f1517b52e6eaa56532659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b7bc5a7ebe80f8d87fdaf5b8d2b8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f828c70a279cb67239938ba39729e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffe3e3b7cc196e746b53be46bd04c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5e737fa39139bca20893166b3ffbc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1ffb802d94c9dd7cc0d7f5e436060664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e62c7b2b1a03ce20c782bd9e04cf3e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0730fa8d9498e7c7798c52537c6f8c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3766d0aa6f57abc2a6d31147bc8e6f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d5d6fca0c29d31e4357579f92969c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f5b7f56eeae8c6d2120add04afd4a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31420f340f3b123dd9715e8ea9d5e9e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cd6d720bb41fe29c280ea38cf4798671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e48f419b2984a661ff84e34f93611672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885e6cb8e0385ae6aeecd31e3c8dc29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b3d1cf8c284388c081a5254da469c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02398794387907ec9cdc5de5329c3301675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda9e149284da71b4a4e017125b1993676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e8819c1613e9000f676c83f0492a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c2abb8b6f1a136f1faca673a104b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad06a2e237fcc65bcbf0de88290640679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0e514c0733470c4372c1abbc63400680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63a651ff8b2167ce25dfb9a248f3db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99274c89fdf98933689fab1058739e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99279d7ab0173f9a1e71ba3357ec054683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574c9e3ac0a8fddc990976972748516684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407f6eacc446485b79d0ed507822239685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca48d16a6fb889ca5492c7f0d8d8956686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf8e5b85bf4c620a87af1f5ac5aa17687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e43d768d825156b0bd5e7f581d52ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb49f7219ee44e596bda0d2c868a3f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdd35b12b0cdf6a48c05529368af9f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd23881a6256145a01e235cf92ecea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e318f3ba60fda871a6acf78b3c8c6c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd715321a382efcb18d5b043f2e63b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6910eb74716a808a8eeba5c84419cb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251aec6524171969d19ef04b8fc1a2e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9820b7ca6dfdb00093af33b208829696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bff2a2c6648c39e3fabc0f60a1a1d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bbf1b015b4c3f7b657975006bed1e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e05f65445dae23575fde9945512aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3ff6a2121988964946caa120c9cc6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dd118b4d1f9f5e3f130999e287892701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778b497412029a572d880b579fb7d38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732852a5e580d1ec5d55c1814e4c0eb9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd55b86797ac0b9a19a42e469966957704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de907ca8a96a5b9b9e754ce7245c888c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41daf0385789a2509223de2baf8eb23706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa67d3a2f4f23a1933cae9debeecdc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8859de502d7ff3e41f88e651c7903708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce292b7945f98ccf4c23e3a7cd9479c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a064914e707bd922ff995addebcc2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22150e4c6dce7686623c5eb0961a57f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8d0ca82a1eb6d75778254680d21a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66613e8babdfbacf627c88eebb2643fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da7dfa24f1a95c0038697c791cab49714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275df1f972c089190a47a8adeeb4ec17715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5327121692722962e27ca10a2bb6092716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c452d065a32a05c3097ebbb6449a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522cd9676abc705c16503d0ae510b53718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9240150e0b3706236fa790bfb8635c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8383553eb558b0f940e24c2b3cee6e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c979b270bbee32e15653f82f1750f76721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d891d0aacfd00148db8db164d61d56c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb049f5bf426a449889adfbaf8801fc8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33ec4271fe38e8252c57d0adf377ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68a430ade9b9768410dac5feb5e3ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc0dfe69b4210e96d9d62cd2d1deba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123884e6dc35071cddbeeac8fa607054727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599ff0dce27c6070770c1170b6657f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3394f2e80f43beebd4c16bf8b0304e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e8bf344b9b53703de3dfaf9c78861730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6a1a7fb36214ef981e3c37c3b19da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d42b5c8eba10983aad7017e45e4ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd48b025dfc84dcee4ab2713688e037733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47356a8da51dc5fce8a36cad165e8e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b36ff7e9eb07e04177b6bd1b94f862735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ad979eab0025da30ab0dfee45a1c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4e20362d574ac9d87f89ab3f7b285737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59a41350786be320ee6dc8b94e8ee1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4bcf22d24def5dd9442e8f33a6932739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a9a3e3d54134a2e5b3df5a1c40956740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac74f509a0938c3c6c439cc2448344741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66842759220a01f6bd82b9d65d3b352e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67703dc7c35a78b3087a430733578b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6c3fda20c568ce7504da20d48a73e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa58c3d0b5f5c440427a49a674f482a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef056a9926a6620964a88ba6153fef83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921ba2a4a6926e1e0527a9d9d990d4e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ffbb973426488ee1d2ba7d1620a4d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b755ed77dfda6c3bd0fde0e70e71d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2b1863431480a70237e14e5ad95cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a796519f1f467470d35f3996a5bd2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec67691d54c3dca8a205fcf290829e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bd4cb672efaa82fdb4d71754110a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc3b5528ce8184b9e255b1331523b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0a6b0233772ec992dc0a26aaed42e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49327f0f112aa9dcf7f74337195d8459756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc0d0a86a6b04b4714f278abaf5ea1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061abe139c76a9b5cff2c38ac830579758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289514c37aa9d003a120af7086b7718a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbbb3dd8c95098c1b1e6492f8149581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4366d446950aefb92764a1237873d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cf34586e2fa5b1127334bcfddfafd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e113926367061efe3c2a9aac55ec34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b011552c8a9d871a95a70a611324b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5e277838abb3fa745c220ce75ba796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e71a8c1ed5cf4110515cc16d49f9b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936587c96e4179857f73c1648c8624c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68f1c8bf345b61e4a2b2f7169199739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf6cf41057a5ffa825096bcf9fd47010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc72bcda8b36da5ea9327827525ceb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4b8dd7e6728b32b235dfbe37e5dd412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147634d2650a0a23164a6628dc5b5bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7252b27fa1a91678751d116c4d73314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b689eb9996355f7def52d8b7095f48315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f571b7bca40dd4cbbbfdbf35ef3e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04199f3469c20ef3b5113624a2aedecb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e014032ccdad8ceab92c6c23479a2ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a0a766a4243718c1011b9ceaad5ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7de6c6c3bea816112bd3cb8a20f2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39db528415ea0ce3c744755da5d70821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1cdd9d1c0c81d3163723c8941206e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c3cc221a171e1d831da60953fb00323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7b62e153ca2dc4b4ca24e3116dbbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d906063a0d63eae91ca0717788323a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874b1f4d83443254dd414e175b35ef426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e7726a2de8e40dc3aee473b9fcafa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082362099d88ea40e5a9cef0703053a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a792392cb14cc71f55fcc0b70717229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ed626934e567a6e7d3a62c5cc77ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6687d006d33bae203bbd1d6b0a45d9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf709fcd9dd34749232951ca7035a7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dc9893bf8447baed4814d532f195f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39585b5cfa29d70591a555a2840d9e3234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d5cbe638a9ac0fbeaa45f4852a22a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f741293e800ad06c6a197d3aec1f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ead18fd5907e3c8f3cda71705a99337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9630076126bf9aa404764f4bd0186b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02125883944493673b05649c0d7f67c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321e645a691f564412483d3dc6d6a1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faad21abe999a228b50c06cebbbf77641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71b28c7221cc10f1869e866db506f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac374ae082ee562aed025496151c599843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a260dbc97c0b5b49f2d983a3addac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9d820cdb550930866b2c1e49b821745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3fbd9cf958b71cf34ed4723a45ad146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff69f3c4d73f0c1171ced7f43b7bd9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c703c478f69ad188d1edc4bd5735248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04111f9bb0cead3796d3fe1fb468b6a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff2f2c1054973750925f67a93f557550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82216057fc5537774d168a475ce8237551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f2da4c5645ba703154061162e653552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233222b28c6faf58d9b0034f176dcd253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855b8d89c8d0cd75c93c979e21c5acc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35396609a98f8083a089b19fcf528e9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940353bc169664708f16f22c8f5c02a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98563fea9d70a1c291071d73d2435f5857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4152c528c1383b584685a6120f33d0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e607b9439a76b0903c4c605a0ca84159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61d6250e0945ab450d12e5734bdba660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee17a8a5f5c842c0b1f6d3efcaaf08e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098712a07b02eb4215ab3d61fab513c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f8947fe126afc26961fe8e1bbe05963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fef579b2e533ee80dca1dd4d1a53764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f44002bac5da378205ce8ecf5205465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19049f4b46f08fa85558b889760154666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81ded04a7d5952341400dcbd41412c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74939d72366b55944fd4a10b16b4775468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8f6241b381904a9cd8789be8957d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d825b518daf1cd5e73bbdd38bb2dac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbf6067533e506c5525c9255cda03c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034c1092d10d2632c9d771861a1d60f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f66bc9042aefdd223e712ba2c95a7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1924967424d9d4679d1e2526892d9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbb4505b51313c8313e2220c9ffc6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a984fc611406c6d713df12b796766876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7226653490c198becc45f125c314e7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056410959d9190b7b6f5672c95b84e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af70d4434b9b11005d768a642d63f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b41ed08edf00a1f8da6d3153b201280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e353a177ad4a0a61737edc8192ac981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2b95a26884ca415dc9588f2ba547282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3afe5e33269619465e166e724c09a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b619ef93ee4b5ba2c3aeab793160fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f26311ecc04f43109fc33cb9b941e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d73103376de01b1d6f5bb8a9945c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a6d691794923267c265c93077bc8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6ba50ef06accd4ea8cf9deae858e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0378e802a9c5cb3f5fa6418be2b19589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4febcb83092857c6fefb3a8fabc6f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9c5d7f43b5eb4c9a740adee243e7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1b508ade14b491eecf355ab5dac5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0c5fc62d3dcb60e3c621d1c0e1df093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93d844883161c2e9efbe207096c24f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375b2dc4b72e7de5bc54fe5a1f3d3c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea63628b1545fd89f2724d2586b150296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269baf197fd83f635716c42b06ee599d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a387173e7d33b1e366d93f878792f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9b40ebaba0ac1519cad4a24748f5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0255f9eda9e959b390a77ed906c9821100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9bcdcd82d5e2c2f562272e45372b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896aa549e7420220cc4d09fcfc4a547102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229c8c0fa7f2be6b856a858ca936f73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa0e6ae7c6182681868d6e7fd53d9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071b2b384340e6a1edf9a14fa6a1e4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdb13099188c3a07bb2af573fc06d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1554e801d975353c627fef71952d91b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9048d825a59091cb61587cedc8557108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654f7a84108d19098fc8cace5c33fbd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a507fcf9a94dad1e81cb715200240e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ed441b81ffe501fe9c3904c10a27e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224b9a0533227abea43c2cde2697046112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3128860e80e9e3519118f14e1b36c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a062eace1d90ed3fcaca895dafc930114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74397864f2b6eab7fa6a6a9d661ff1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194a4c98055813eacd5ae856f128cb4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7b84bd08025cbc418140e2ad3018e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8f4f7607f4661c13208a4f5480d6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68da86542895ba81e24e4254eb7ce5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401af287dbaa33966c4514f3427d4357120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d016c0051190ac60218c363a181e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904129bdff7edc9372b7279efc66d08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52e995019c9f78c5c993c69601b577123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d340420b960cd56d78638ab2f29725124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02576e15a366df15d8a5f0fbcf4f333e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e887e035b34e09d5e61c30df61ce4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b1a2838d66624ba5ab4acf3ec3209127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06a126f8b7139acca0f066931076c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8466cffa53a66fcae6e3c06592a26d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c589b75feb5399434c02c1b103755130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b0f679866e9cf06a0a8fed01d2211131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c737321a72c13a811a7d9c0f76b162132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571f82476945126e9e25cf128100b65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ef41b4aa66b4dc845d06030717c22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34481f5a6e6a94a255644754d149319135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ef416bd7a7c6c24d3977e078f1c27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5aa761473464030c2169f6b11404a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0c9b6ed8c4ff0bb7a16e8c43d395c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d148f8414b1662a2cba93d1c513fbc0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9137f1d71f1f3455dcec1893e8ea9eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de435a81b6a61bea28ccd3f747f0bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821c29f684dd150e9ce1d8b40eb14a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e0bfde92def72dc9f781c23689533143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9718f7a83832c7843e0cb74895e2fd7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888d5653674dcb5e27f3f43a37adb1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827afabd630ad433cd066e7c2e1113c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b952ddd9792df35b4acf4ee1631105c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a0ef33c856df47c78f1e0fcaa08f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912796a89a106e3c5671c003d639a5ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87562666488233ba079f8c28ef75bc75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d7d05087e4186e2adbc8d20ddb683151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508e41109103cc78adddedd81caa1db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b77b431f2c6ade27629d35ceb9a6cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931c0f6c644c439010501a3d0bd0fe6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194b61a63302c20ae209b6bc773bc7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7366965d6d818f0ba603faf8a7226156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5944719e524408957fb9963925f817157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5c1bb589b9d242311ffc47d52eb03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ad265cb1a6c4e3e3653aa2c12e4c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccd9e8ac41cc0bceadfb66b74b39b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24063fde87694feee6a44087e00eb429161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f2ae583bb5affdc2948e43e3ccb82162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca791938d1ccacdc4415ad1727b5bb5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c92c532157b07bf8d6c686c872851164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d91cfeb927a41b9a4f5d8de41c757165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab63648ca823ad04d958669b587ae35166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fea3c53266232f7711d143092c52e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded54d19cf31463d9dc40c8e20681cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c53a2a97f603ec8ce22972286557f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c0857c8e9ec479afddc1730d27aa1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dfe2b116e0638dec92b08d5b38c48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dc33f13cc784af1ca556ca07a5377172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb91bd07a21f5801221c7498076d789173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dabc5060f6b2efaf863f93716901c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6b9e625fdacff808481d953bed37b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f30f2dc37687425ca596706614916176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7e590dc04653af0e02a75017f37e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6427b995f7b70696c1f1ec2bd4d871178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6af0eef17d182ed269e32c3d081c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59620e72624a6b9b052ec22a525b91f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cc19823ca7669af9b740213783064181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0f2f8431dc09de50dffec9e6b2a24182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb899938ffa7447c129705d1dddd89c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9c09c5184c2b7207128c09e6cdf74184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe5b896e71155060cf035e62d4ea72185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de58efecfdf3c2c7548c4a455df33fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfb34298ae04977272c1b40327833d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47102909c0316ce19db012b4c44d0a15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3577573a9cb80dc206612fe6ef9859f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ceebd4c969a3bd039473785f11bfd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d42ddfdfce15dda8f16664de33b6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811123c0eda17ee27c3b1b72f7607e97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc9a62d8290747151a83b5e4cec8fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba907fb6e25f29e7df963b94704743194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103d1d965bfbccfa7b6ccf5b367538c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ad473d75750975a8015d60002b2de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee49df7b109067dacdeee2fa2fbd78e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf6e43439c126988fca6d8898aebbd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee6e91cc8be6c4800225c10558549f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586861959b8996f6efc30250dc64db28200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2b5a365f46bd2c187a10b53d34efc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9a5872614fa5d6357d830a201dbed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cca91404077916c73e69113929f724203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73088fc81445c5d59d92f17665b34e62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298109ca30f5aae7cf68c5a99fb2310b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06467f120522d40b5e35ba26b906224b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3080a02ab0df140b4c19819519e77a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fc642008d3caef277999930b466c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45bda5b5044b55cdbdb9c85416ad0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236cd6f8914f6f93029b834b45f2727210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc3efff79c7a987b0e48b9d9fd2679211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a3ec73d80c753162446e96f09dba3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08a9e4a2114451bcf66ed6a80cffa9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec337509dad6fd39fe57b33523fd756214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe7c75d0acab629b158a47bd16be62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23378620efd8e7e8f34071af450828216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3af3e5245570685e44ddf5bbe8add4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867e29c2aa9040a5d9b131b9ae5f71a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093e41f1d8cee7e8e0e7915d94ffe8d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb7594e9175c980ae2b20c2997ed02220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491942f31947b4d16715572321e23d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c3dac0d1d302e16145768aa89c1b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ef864add1acf4c585a433b2a0850e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f9ec3d8469469adf81dfaafc60b5d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c4f2625c3e0b1f8f767c7aabcc05c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2564fdeaaca56fd370a7a05f5ac986226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b892071f34b9818f62061e8c08a944227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690b091589d58930c6e1793a8ad0392228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a92a4e14ad992d4c8c737820516b16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112a4ecf7739cfc56b5fe8d76638df1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd3aa9e0dbb12530b43eaa2fc8b3b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d53aad1184d084a37c6b42839e08d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66972643439e9cd1c3198622e695dfa9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8f9e76ad7b3f444468dbe961941b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d69e7ceb71ac2e4013b7116941249235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42816fe8027778e760f32edc33b274b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70ae4fcde97cfaa38dfc2105b236ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc30e497b72a55cc60c25f2b609baa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2726927deb6cb1a80715680b538d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb4e20c635f4659096b7563c2ddcdf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d512d6ce5826b46a8b8a225f618460241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f55dffc7da3f579e724b9ef2cf22e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24fd678bd90729ccc8c79ed18a81b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10860f2e11b46ea4127ab236690138f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663535f1e54c8ca4b34d22bd2cb968eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319bfab9fdeb9617793a6f300e2fc35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad14a90764a50f398f8ff2400ce99a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772221c0a7dd4d7bd6940eed16c1c38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6d643cde0cceb9d7d43e732d84fb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f350dda3e1c21c8c5f5300de6dc1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775ad474f895e37cdc492f16f650db8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5e14d31fe938fcacceeaf07ce66b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750560df7de240c060fd7dca18f3cf36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57f5ce015f831efce602ce1048ab4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d28df098fdc6e08f8174862f7a0ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca6251b2083cbb71749359c77e5331256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb92dedfd387124bf74160a6837fa4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65bee475cde7a45e617fd6701a384a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6db3e3d045d2c6e9e0e34b770b9ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eade0863472392f6d8215d822197fd3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c6f478ed2d9f02ef0516a43c80d77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec0f55d52a7ecaa76a4add9a18e07d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252de3b004d087f1c95a0d7c6f73581263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6156f9f9185c7b8fea1d1fe9779fbf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fae876061bc89a831fc40b0d92f219265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e0cac738bf4aaa17c6d194c6a0198266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504e2d9923b4c90811f99c5e531483a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0593e801946994b0f47cd8ba8937e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbd395d90b49fee03eca189d2d78ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece911cff817c6ac5f2ef7be66851a47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d24a9b855f997caa75035daa398af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8da4dc3b09f2ae3786898e23ce19cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b40e47464d0b5e6d37b120b6e77efe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2892a734ff31a8619a38f9b2335fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aca258bca295e0392106964564c33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4281e206f28b1bbdfd2f2fea024d94e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3970c5b2fc0500cd19aef86a0aa7c97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c12bdbe0dc66189d6230608f07598c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54106fa90991edac0f2a64f96b933f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647871d56f9db79737abae4d7f916bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea51048d1ea17223de8ff4bd838ee99281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ed026a7a6b8904d3f5a13d2750bed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35558db6fd23b84d0225663750b437c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fcb35ee4604ad6498565141199574284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa72e1260448f4a5c2a48e48d93903285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce718384729c9aa2d839435d2bebf4a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52324027ba5a07d427e09dbb2976e30287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4852fc4249d6a6e3d7bb094a805c41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ed28e6079ba05486aeec60aaf67ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226eeac08b99e300e2860157bdf6c328290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb55f8b88f2403c03a84ed2d2ff12e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54b260e74112c6f02c039b674dcc73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff180beb72f9e584ad85d7b7e1a84d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd3b5b0f83abd56bb3da584bca327a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8fd00f421fa0d9713f695bec06aa1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a13fcf271105ca4d2330b6ddd3249b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57878419dfbd7a212ab55c24fc9c5f66297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72f1dce7d91500df6ba7f58ea005ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce2afc9f68b4aafa843b70a1143d12299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a650163aa6d7ad24bfdc59be12c98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9064d3611273c5363c9583637a2ee92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bbe02611db39cb6ed8cdf6657fd08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfce6f90f300d9500a9c866543e6618303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52f115166dc15f0d46c442853a7d24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029bf3968765a5a10d1d8221afd6fdf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb599b573f2e80a39124c8a9df4bc5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8655a0089d8a63773133575151fc320307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba576456c5e99a22d216c308f05c86aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8e23aabb085aa91f949808a940fac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a5c7cfda70b615a989dec0424db76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5ee5985e49932a4c56e5a8afd1dcd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d056fa263c15624707d723715dc58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6f1628ef5a2f9ca4613deb0fc686c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2a483dd3df5fd0e387c68f48f9f77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa019a766a5727a7c5f9776b974d87315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb04358d9003502e953dd41e1204faf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca16269bec33655d2fd7778790fb504317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d24e9f9ba2bdcbe8e421132ab58e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944589d94f1bab9a4540e50c8031061319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8907ff7e84b9ee9ec8d28745598bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4101196448256d8a767f2bde77484e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e2fc9bf41c68bbe545bb7bcd9fdb7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98690985ceec0447a52d515939d1372a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2ad6caf728df7597a4e6392531930324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a91371b6d52e4645560a89d44c518325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df46919da49f515a7168b4338a721d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cf7b8ea2f5af8ef17ed7f4bda8a5a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbeb0f79a43808626b5956deac175e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e9c5040c69dbb58cbb87305946d09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576a07cd4f943e0fa6145a148be2dd0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9bd937aea9e627a655adae826306c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100090d65482371db066869eadf0cf45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7407990005583707cca0eeeefe5d551333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3c5bbf0bd6d935700b16257d8900c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd173bf7e57c2087a5720a5851564a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760008b85c339549351e79b2ad479c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7abf99baf12726529898ecf99f4fef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f5ee9aa1d8dca27f79a13b9b1459a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdf8225e9c0353ab6d6b54450364d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f6f42ace3a122eb134d0eb668d397340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcb17b27b9596846c704543f121a0a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e14d08042b483a4e7e8338fa839684342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a998cbe34703a3e54223ea75cb7c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3df5a221b0e8355c05685e428d5307344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e0aa8707c43f09d6394fd14c0ff2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90a98f5e57358ae7dce7b768415384346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7702269284ad17cb6a0bd9cff95be9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf2d0cb08fe34fe218254a6db5ba14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440ce6dcfe175edc527dd9f2c121457349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc7824a4adbb1cb0e01ee3344c9211350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b2e8de112f3f5fd800d194a2b4e03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669259e5b6b8b5b994a2ffa172b644b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778f01940f120970873b3c2bedbbf4f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88ee77ed11f05709870471a9bc0923354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a1ac9aef2e8da6a7e4508f61d20ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d99f69a025ed8123133ed62fdd278356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063ba73a3b578142130015e6b452323357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e620f1c0757802504c3fccabd0994d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344b825f0c2ba9cda60906b1cf42663359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8299b03c65f6a7eb2f5bb29cee5725360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d57631497203e7217af924bec5ef60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ad4d0a5368af287b324c1d6f98e04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19271935f31c52b1e01bb033d6d1cc27363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87133412a567e5c231a20625bd894f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf98a1b82b6651e6adba422088c527365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8565982db3c23af21726dce11b8d6d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de941ed7e8cd9b12ea66e4f1424022367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d24d02c9450c8431b5af0e6a0974cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40048a443188b617b78c902b6a2b13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dacd3ffa64827fbbdf03c602873c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23885a7b80999fe06d0f7c2c5bfc4e14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4fa253d9a4861b18745080a6ea836372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c23ae6345a59e6dbc099ebdda110f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af877dacf492933a3f1dad361fa3bd6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f9c86c6f37218764d29e1aa7cc861375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d904ea6eb9698a379583f21c05f450376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fd62c0689ecf2eac8f7dad1a3f7ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430626e573691562b61a321661ebb00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15764a49ed8f3a8ee6f8a3dc5106631379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76805022fcec4f934d5a07a6dff7f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a7c9e6d5ae2bcd2dd8d4eae1ed91d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a04e817e0221705b1724bf15be770382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba09b188fa3a1fdd9b38cb26b67dec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22a009345c79b42657b528c8758c8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774abf4f6f06b4ed82eae166b509fc2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b4f6dbe3fe988e0e0bcc6d8cf56e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034276bc7f8210d7bc189ab32e4ab1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47554ed92c2213053b3a4cffbdffaa34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3a7d9500ed43181da9bfb9b9bf534389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9991618ed45df9971158616c6098f42390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1294ff0588a9bab90183e0e2206a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7d274c0309bf65566867f25d5d8fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744319744bca1438bd8b7eabda77c37e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ca798a22fbbe132c462de0febc97e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c382253d08fbd64a5578436d9b3661395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791f74b2c3e9c7a06495ef93debbbd0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68d10d5cec968d5d551b8fb775c686397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca00c4f51ce06bff213853ea437644398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6dfd43a7a5500c7ea1edd1a1d4d7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea331a57aa1ea6d8e624f31c664cc4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da30bcd7eca27d22ef460cf2188fb8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10aa2067a39d648cfcdd5fc0689e88f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82976560d695258538ff0583aaba398b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce256568866d6ba283cedfd685222cf8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea725e2f2fba3e1cd3da4d4f44e1d44405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12182e0a09dd9a3f22810219896dc6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3879d6d1737d0bc8f9c78666468de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042858fe93463c10d8caa63a0f860217408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1a0b058509e3f851a2db6fad82570409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e57f5d54366b8e4410735113c82699410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ebc096ff06f3a97bfaca56b8dc8f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4337632c9eb4c220c5a1f27e2a53e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081a040525d207693f4d40d9703538d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6e46cd167473705880eeb8ab56eed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfa84513f9675964d939a8cdd90168415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f70da333b0a905965ef785b25ba46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d1f044508a1bf144bdc1fa69df717417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e269e6e5f8946963890c84f55a76c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457363f8e515a911c27cbc6ac486aad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5490eababdcd334d788c9943a71a321420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11685385bf45d4a45f8c8bceff2f9e0d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34488f9c1e3f59647444b7e22db651b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313bb63c4f2b5d9c7bbd77ce32975f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da155e410b229fd8b9d3fb09a571a9b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e434c6a6377bb97da5122b6cdda5e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c030c0222b212cd2be9720a487e3d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455afe3a250163d83c752ee60c57324427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f754de68145f5cbb24b0ee3858e9016428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712c32e4f232e8bc22bf0544eb0fb2d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97329dbdba43b1f9d51dff4e5444ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616a8f089beebfca9e565d13cb8f080431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76a4df45f5cb12a9957c7f8167405b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889043b45c67531161e21a2660ea4565433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f24d31dcf4184c2053b054075bd166434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccc0993b5310dccc8cf78d6d751649435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e25b80e5e394e120954bea767f25e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c1a7eccf1fcc339078f29628eb876437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f64df3e90052af8ddc8c5918eebcfd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de8141e614583669f19dadf9644a81439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9b03da8aa72235c7eb41bc2492446440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a12069cc9f0a2a790d2d07c1a70e1c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54578040ec3b090b710c3b811a61d70b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b3fa5ec3a6faf4bc35859bb5c2a5d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0b8d7a5acf40b0ddbf3716b0b340d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d14390453dde95c43e63189257549c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3adb426258e6b6d1df1d45463e7ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606dc533c1a24928d5bc825e8e91088447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78518d25a4a5bf135ce1e664fadb103c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f4336bb055042b1ebcd0a6bbab520449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519701d18c7c51c8c48e60c93866dd9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc1d54b39b4477f2ab49c2430fba36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b843de328ed12118660290e951916a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552ba07619237aea7dfc391201c7857453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9afc057c668245b8ecd689befb8bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386f60a231f686b8c62c2156695c8bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792db037b6a5ebe3718ee8f72251f0f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65492b10bfb6ce67797330f87c6a03dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ab94f7f139df0a41d24f302737c27458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c62aac2b35b0432c7e122a6e106e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af54e30fe2a40bab3b2581ffcc2303c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca31794ccda3c7b43f37e0fe93400ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e28a1eb7f0b8fff5307170788f50ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19022959424db63827447243a91994f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636bf36636dda95798f2d0ab6450221464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f8470e50f5f5aa7a1852c290b5250465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5264e6810a5b0f447c9b76990249347466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba8e7dec1051a3b0a3df813a935cf0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7b322744d1cb13c1f7dc527cbfa85468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759e44411d66af0e1e87836063fcbec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ea153107fef5f90a9e01c39caa183470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d350811014e9bec0071110eac76db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122301fc890c50a10075a74576271aa0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29766b5c2ebe4911a6627c5009bc053473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc975766f27af1d72d366252a22ae0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40423335cef4a43a7a62a2948f3852e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de6c383d1ab1bb7178028008be2e0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ae40702414e6d84d8a1efd4a76212477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c1d018c8819840c96a582e78d1d1b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988338cc2a275619b1679d75fc66466479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97213161cd2c01012a47b04132ca9cd3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf257d85b6d930031bdd92981e45c9e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc8fd05809eef14803389bebccf51b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d326c01ead7b74e888e2cfa59a61b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c969a755d443363fc513c67129034a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18929d230dab830674459f3b35235f7d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56042edc1533a9fd50638d0843cd1512486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfcca918cd4d07b3d54f6d5a7afe49487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6c0ac51de436373b7afce2de6ba7b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903036bf7a65e7f5d7c83ed59acbfc93489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2a8399ae4d1f4a42cdce192b7060d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832525edaa566a733d0f83a21db5e27491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f36160ee3d0003b1a0faa593e71213492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ab0e99aa449e4ee9ebb730d8aad2c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984328d937f008ae617f44f878f5e7c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11fe6bb29053be950714a861ea628b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98cfead031998de7df0a4adebbbf2c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad9bd224ef140a14a043af877d20a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f05193cf42c36ed3f50457e6fee26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd71b6fea8ae37918b5fc7cf2f5cbc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bfd8e4d71988d6e1f4d434dbe9143500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bac4be8f1d28356a4c6cb3e70f615501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99956c1856a558aabff5613f855d35d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae553454d5227809e11e140f133b7fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4f3b0e90ce474b7e20c03e9c9756c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0dc1151a0ca85ae27db22c1f2640f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d154a3d8b62e2c070be0e0b4ab2e59e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50a177f088ddaceba53fe59502115d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e39d4e00a8cb7deadae33e80a4abe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed482a7a9966a7e3b138e60e3fae3e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30201f0fcd2798c4637965a9908a62d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ddf719ec04d77ed3e522ec13e67e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cd9352ef45fc0b9bc87be399e6c45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0968300dd0e61917f61532553b3ba6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02860d13ff173a1fbe16f4a7950c2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69e3d08e5d2abeccdc32b48f10e966515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e6fa748a6c5f918bd63063dd7a12f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdde3751475d6f85777b4cf3f36f3fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca0c738e6f4caa6f850360d3b7b71a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f97be2a0cc3a2d38144357e3f27a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576ffd3cfbe0f7015ed75356a040125520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd7a96069deed43cfa69247d00be52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4ebcc83a6358a33e48b6b80f5b570522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae1d7bb73886a5cca17800afa6544f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085ecb29801c9f2cdec20a562bfe391524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c8f31f06a0f82806ec6ad6a238264525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406ac501c374b7fbcbdd8c19dd56de9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dfda70384482cc27075182670e5cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d897509af46904f715907cdcc58774528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e64bc3ea67347f04cc50a211ba5c21529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6f4ccf5805336fe36969225b2589a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982f13c0fa5ef5a49f89ca726910485531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a836efa8e27a4918ef30cb3cfdd941d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31065e7b7752569d4bdbd4b1418af1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de274f066fc7cb594a2883b12617f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190696fb19bd7bb8c2778a895091d4a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fdb7c2c2c46bbc3ba3cbc08839199536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63ad82e645a472df69bd574d1da23f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec565711a4eea6df650cbcdc19469da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b9171f4eacb4026446014e97ccf56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba8ef56c5ef77436bea5053e153e57540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c35d5d56c0f49a20ee0bd31f7b9bb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fadb942a01933a57a146ac69e7cf8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e76cb437c8005ac35e131f40fb360543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90592c01915b0c1ea4c496a3ec1aa83e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c0f959e5e178c9de2ef448a26e96a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efd19cefa5ebfe5ead9d0aa64fa791546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc0a162a49c72f5a0abbffec83de7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e59e52da5332862bf7e60943ba8b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65057f5199955f46fb949f51cfcac0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b7241d8ee1d26a8b1a99c5f48140f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7110e5dc34bfcdfcb691c585a08fec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08cbcb171a49e5bf31c77f40289c55552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa350a75f832aab5c5bc06d0172ba3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a6ae7b69c08a6333f1f999f004eb1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205b7d91659cb9dd5743f141e9c04ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7af98386ffbb637a83379421ba9451556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1d2b6d6d5d88d17957a9398a5e16e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c6e0f824bdc67e6769cc9a13df5f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba1bdc2aa3adb95dbdab62177ea251559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec06e232f9ad1279b48fe294c5c3ed0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6b22b424d1da8262e3220a5b468d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca1e62f8276302e9f7bc7fd2bea6dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7738cc169cf74cdb6ead2136220adde563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf83dfb254110ee8f245a775acc08d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb1f6cd2b8f70fc4b58f021715bd62565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a57d3437014ad8ffbe0da16c792899566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76898a993fb68c48f90819e4b8e902f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea7a1da8bcee1edf10b89b52679050568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6d20bb9f5ee2e1494488aec480bde569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881d95a0d7597678ecff06e1e7139ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f3001b6311435fb935a0a497222cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777577919534da019e1ec2452914a03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c658fe61633c9ca4acd2199b71dcd98573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d341ef5f99553e77a73f3e3da5dde1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43013f914d971a8fbeaa695b14120b2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99f43cf4fd0cd8b483bdf25b7afa34576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94035e703a97e5713c4846f0c7357af9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a64523f20222f083d03cc076da504b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653b30403caa00e14769a99170ffc48579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002d73290a8afccafb0561c259ca65a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2319bf839be7a163394f47102f4f17b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997315065fab5bf496ea45230bfba50582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babe9bbda594f6501f8bde6f96de2fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14841f8031699326ada708b2308e3c37584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e498d02d8925c3298dae0347aee5b16585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a19815c67971644a71393985169ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ba0156564e0da88cb48e127ecfbbd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e245ff3fa9e7063ed2c82896eaeeca5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a595683636f754073ce3835ca6d5fad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7201cd4bf18b7491c2893b06c2812590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd57a0f286f96c47df9dabbecffe4b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7adbfd09dbda602b2a8b2a6450ba0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832e72c2b5ea8284a76fa6cfbac2083593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b2b8fdecef49356357ef4b9a65dd3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de670ca379a2b588c1c4905f9adad3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32876683cd3bab258bcc036878a8ce56596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff9008eda84f6b911ef449cd373c98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53a53f7ddbc1120608a06d9f8f1ae4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dc0cced8836ebc9b87d6507760031599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddce34c435fdf518f159da9100607c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3a3e1d9e5c836f6adb8c258826f6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c918f307440edbf36f940256f8d0f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e7649d4479e20f57378fd9aa96d30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3774a496dcccd347b5e5e9674e141c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3a78cb6607ce0adff0dcd360ae5b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea2624d8d5612bf5739f19ba1c4715606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991f7ad4d53e1cf4704d863d8b8216c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac2000b0683c20f164a32ea3b5d2de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2feac83a07b945737a8a55d298f78609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c33dfa1245f6b79065c7c25fee8305610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38607a423428f3399c70c1d73643bbc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86052d85447c473245196a958a3bf9aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4fcc3420a162da9db88fb0c756b2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f3f93f1afe8ef36ae72f2934fe015614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f43675647df54b118e939822cf461615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9dabd14a1032632f3066f2b964338616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbc5cf54a9767164ce278dd37be9f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a9fae87ea3d0aec63bd691e05e896618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a518257e75cace22e21bfa20856ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fa85e441e2255d84bcccef59cebcb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5248e98619ccd1aac0866c37a9efb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073f43d1d555c9426b785d72900a2f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a51ac8d540e6c961c09c8453dac890623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acf9d0b8e56ee5d8f871f76c5eb1a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435f25c3e24ad86e522220b13353b19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c591737b5fb98b736d09e856a8b148626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260e8833971d0a420c8469c06aec890627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fd29e3947d80ed3faf9993a78cc5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4d06a7e3954688d00f564dda6dd84629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24081b426d47888b4ef0074543ad3d79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39379045b2fb747f2a81bcc29ce346631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ac24407c2e87cc40820613ac413ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c47d8ca723f4b536906d854ffdf2c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f23fc395b4879f111f8ded09904ce2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22b2e3ca893d70e65231e2a1435d5d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1992a9b9bfa75b0fe88811d3cbb9f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7db86aca509dcd59eef6d3400caf60637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b77f22243782f42e1573839b27e5d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa6be58545a34caa66aaefd10d5449639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19db29fabeb4952b31bd021d5b48604640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93f3bcfcffb6d4c58e3aa6fc3a502c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6307ef502c0c4339f654dc3e09caa66642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8275b75c20441a47df7c475db6229643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9842e6a94a4d13fbd706ebabba512b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35601bf7a3e869ba0cbb993180aa094645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b404c489ad649f6288dab2c16d78dd1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfa9612ec19efcfa11610b3155045f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0db8c4b8c3221d67dce814b0c8f28c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327aa19371f2e52a47670ae3628ba27649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3e1d269fc104e2b413445d59fd37f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed944c35bc578147cb6b2225b1de908651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb2bd9ea4fbd9bb9f1e71958b1ffe2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ea2512c13ef9e6b6a5c1fa59e4bba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a820e6c7d9a2e8298d03a250d986c11654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dd7e282d41feac5dddb4acb6ac935655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e6c9b35fa410a26887376feef4df1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17fd0b01cf67add254474691998acb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8014fc54fc7b347434d66927c1b32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97b25217eaddf4e9146c25924e6b19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ee9d27e83f2c263482d3b1f3d9106660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a143b1418edaed3c3fcd6cd510656661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b52eb6bd4f13f1a099234af2717ecb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150e2d8cf27dc297f4b56ccdb4a7ba8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6aa9490e8e8745525b73ee4c0ab19664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fce0a283afbc0d805ffad88c95d43665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924530776ddf637374549ff33feec6fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d2650f0eb518e585324c3f6f70ecf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae464dbd3bfdc4a91cba8abb544e6d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204919d5b6dc148c80562916e0de294669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93341ef0a8b376f3ca5891fde51ce64f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f0c06e78a3105f1047d72849bd5de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9529f0f73a9d9b75dfa2e848381a15672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8f97170ec1cdbbf7cfe76f690ff2e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658515fd534d3c504df4796c8903dbc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0853bb151de88233cc7706b8879c604675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0d5f0da41860254513c87b65f1fcc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c093e6e4909e16efb72c63c9a700c2a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257697388743014c46e9e7eef5e1db9b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf58330042a0feb53ab53d11f736bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b82d7ead23a46c044fac6815859060680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d444b40f50a189056de1b605e7f6460681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60cb1dd2a126590abe04425533347b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf84616715ff0cbb0e53f4c032f98b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06daf533977dfee638bb5488908641684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74815c4354e66d77c02a0108a45437bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b087d59b071de6036cbaa8a44292f8d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a9d08fa8f22d9681b4bb594daeaf2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3611ba9fd264bbc2b130d0839e787688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52e0fe9ee75b6f4ca63b3a2c91a980689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1500891c3f8731790459fddc6adaa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31a66baf8aa4a699d3e98d8cdb9df0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c3eaa29e3d7766cffb1991ba29feb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0aee35222b8ba4d7cf99ceb0aff0b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8f9944956b869f327b0cf024a6c1e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398124b71c83147ac7635116293f09e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1b34340867eed4dbf6c88b1f22355696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367accae5997e8cda86a3cb87dbfc45d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37692b37d42163fdd30339642356175698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003f726a9df7b9ff2340838035eea4e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518445fdae9c8fa708a7cb60402b736700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d0c4909fcc065374b10fd952c1a5d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80488cf9c6f13e6580ba8b7ddb3c3b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ddc053ef9e3bac65174c70e28441b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b671c65f01a4fac1409247729dbdff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c20e2ddd4c49ed2e91aefbc498b28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10577094c88394201f449b0ca0d37edc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82355f467d716a99409e53e5518ab57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec2e5655a2c035f6b7ef08b3af18f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2043a623f7850c9f01c4b03a0324ad5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c6a1958fc195eb3e5a2291330a6e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f604e7e634a940622b34d4963f7ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049f18e6be4026fd17778359f075e21712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6328d5c2ab1a312f0900782bb50eb0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b452a548d4673b59475a781579b4fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53857ef0e2790be8fc17fc5db7d7064d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c3b8290e77274e715d060378fa2c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c8c1da653ea8b6e32992301a4bf02717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e48ddaeb855d2d45f4f79b7a36517718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9850081364b66ee5ab818633bd12f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034b14bfd511546253fb36988ca7b17720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d48ff5264a68db3098e823bae8bd17721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce3c4edb93927873819b816ebd4643722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ef2d74169acdd0ebaa095497fc4cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8b899590370cdab31e5853d4b9bb8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097fb6b9645bfa6cc73c627aea5a8b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8caf11849ea1b9bf8ea4f4848436b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ddd619b986062a6e63443db965bcc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313b4bd99fd00b1e1715cb7aa20e74c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f947cafb77524651724c04ae2d1b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ca76f809993f415547d28812cb49e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8adb7c8c2c79be87d9856bf6f1c7bf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406313fe206cf66020b0244dc68c462f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704bf321ee33f6c0db8b599dcd4411b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70326280cf0338c1e6f54f450dcc3263734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40465e7b537866acb81e4ff28a9e57ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00317083868bf785f14abea97660f65736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b1e81a4770be1b4aad690d1971385737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c46ea2cb335425c7d378f06663741738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd096f41917ed4588ebc8533fdbd79739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa865fea6d96ff6ef08063cb59e91f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d173fa4f5b6e98090ce920f58efaf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebc99941da9efa1cbec18760b50b3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bd7464bb20c8612dc15ac61871be0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b25b9d0cffc0da7426d0de1a1716b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e733828a7480b1c3ce7bc53993b953745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e98d810d4bd42408143d5358b825d5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccef1964f842d41f6d83c6611a2a7fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8256bf8e14d09fe96a1f4605ea8a5f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c30ed92d2bea57f61b440e2b12947749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48832b9b20d75dcbd037031c61dfff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e2fd645fc5399c3956cde1a22a723751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fce9b820748a7f6ef6c88ec21981b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558eb783a90eaaa2cf21e181c743130753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee0d27c4bab6ffba0e5105986b2033754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d884d619ecc3fd614cd3fe121bdd34755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd590011d36d0d374564358731ef9f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e9e61c0321d65118d12db845b5368757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62849ce5e0e5e4ea393d9fd8f8b3a5af758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbf41f864103e17a25f93ecb356356759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>