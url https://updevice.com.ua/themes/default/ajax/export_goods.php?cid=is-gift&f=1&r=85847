--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100f2abc89604e76f061eabdf1dfd7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cf5e5c4bce55e6708c8cf01dffcd32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4b1cbc47b6cab7b9077651af1b6fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444bd13e3b236a5d2d1af96fd3004044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3daff4ec61dbd66de8091f3e52a995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af42074cde188738e41c69056f433f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706550309941e8df8da79d4dd2514317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d213f5adeace7f75b57880060e6dc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb6c83f3cb581ea742338af16439199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d553a34e7bc69260f3ea5de35df4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24004917d9d1ef219ad652f30080c6ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee37a183fcc28e03bec76c6e7bc1e4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f60177f4cbf786e481bbb5b95e163e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaeaf04464ec85e82d17ff4d45e203014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed25b4812ecd95a024220333bc73ecc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587a52059396c7b24bb19d7e1170f8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a1f82f2fe7a571751285ab195ce7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec2ecf6b81e76cb28ee8a40c55adaa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5efe59a8954f3f72faeafaa5aab67e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01a3051472095db31c23fa483e05f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b29816963b2c9a0e3707fd979bdade21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcf63db66beb4a3654369b76dff6b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afe0f97527a6b514061a88a241f96423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada73dad16dc92fd53f1d27703f054ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85d06d5c1763a46bc9c43ac535ff5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c0249dc1e12b5a3b7203739fc4f2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c45b3afe464160e465daf26005637727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76b43a95024d4bbebf2e786bf0f41c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ae1fa0fb8a94aa31793aadc79387d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930dad61823d73c8e4a2c7e43194f8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831cfb2ec69bf0ae315d0505ba4163431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c628c0e3db19f8db7a7754d3a773de032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37f9157feb8616e0726d76d542da8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1adc87a53cb7b93978d2e54811ad9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a693cb827515ba83c777c236cd4540335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8da5477a1dfd426f1296c89132e4f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67f10992a2d5690497e1a53ec7652737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b8eccc513d9f80a01118d1b6177db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29ad7ea29894bf70c175b527b1221a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eb07e2c5ed22f195f6e568d24db5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276f0f04ea0f59f4422fad24cb8895241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e2058a7623cc0a3b769721042dbfa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf718a1b645beac03da7762063308843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d48a18ebf7f552bbe394e8ba9ce8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5108d290c9f46636d85121ab030608f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4b56029e9feb97881cf4a26c467a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b49f4eab6bd4394ad185ef466a2a0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3907fabd9a812618d82b4d0340ace48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2edf6a825ad031d20f3b7ecb5d292d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7adf488f8fb3fdeb1d852adc7b58050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6b30060c8a9ef5016bef63370062b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1991a59a424c6ae1dc02012b73029d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bf8faf0bc632bc3fd3d4cb85dd55253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87c32bcf95e90302575783d1000bbb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb734f724ce7259e10539a4300dbed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e361ccd1946818e9893d336452961b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc2ed4eee2ef86cb349c57f538571a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b82cdaf4f85f95d4e66551f82ea91958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd88835a0214eb7681f8764338f70859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d42260f95f6c76719010d2dc9e1b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f3bf6f6a40c79c531bc1063e0c63861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee23d078692a668f431ec213a5396d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67b20fc00f9c02288d21097a55740e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e58b6221654dbf8054f0d0156df56564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427b2a05ccbc53e922b6075be5295f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc2425993caa36b756bf8f177b81ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d552b663ba50ed9d323d2c399b9e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62857f5bf1882ed9d5229566f24522e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37996696b681646fca223f37a57fe14769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87265ef1928830b206239aac544bdf7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463750d898ac7c05ff075075fe70306d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46ee49409ac2ae772606149d1ab12172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70728c54a74514f95ec50dfd81ae2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007e897fcc7436f227d32c3569a3f2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25386923cc2e51c7f20c2f79369b72875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581e2892670e59a570a779375f1450c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126c021fbe877f3b681c941933578d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010aad6313806a65a09550c7df95f7c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23656faac36e955a4e652927e4a38c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839c0d17c279b188d4fc4f9cea157c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4d33d2f135498bea776d4ccfed12b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4babdf7eef850910d5ef8acecff2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b03f27ccd59723fdc615be9b0018df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42243894bfa8b282acb6882c97314f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ce7c97c3b935527ce0260d4507dcf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d17066d9f9e130c303790ca01d99586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4076b892fc33cd9ea705abc306feb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dff103153ce8a630005cb5a39ef9c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cab39c2de424af2a558f6873d878e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ee7f56e59f3328db7ab82fc8dba7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc212c28d912a8f793acc1db5ce052c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61126d45b2324036621f79a6a2c9d5b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35293a0e633ded118fb301e62972b0a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56630d3fa372fa4588d43e0063e7dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f3b2e97ad97e7e236a7a6be07e57695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23582874dfb03118a18376e3f2ef0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415eb285531403127ac01c7efd4ac53597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626157a05cca4998f4a29bf86de64c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd345ccb8c2c5f2f2fa336237e67bc399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437de26dbfaf767bf0840c898f2bd92f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704da35a19363abe3d2d9196636b6ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbcd8f1b8dd535651b87fe294fc12b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d248d23e46f28663c2f1dfcfa84913103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc362deae0ba0b8eb871dfee3261f0f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa047d8c836ee240ced061fd76ed86b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bae62a92ab26187258a1c1dbad09f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f247b640237a469d2f04e4a46d6698b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30819cf1e8e7c12f89bcefc3398ad83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031f4b694e327a78e9d079f23331818109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071300e90561430156d735b182d73035110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6997021aa28e07e98e0b59e6fb21c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815ea32743d2b2eb21156f9e1e8b5f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5208d50eed90f6d74639d20355872e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa9c6bb9a304078966e37b7a0e9b79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f72fcabdc627b4bb4a84234715a184115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617d02f35db504c88d68d36729d597e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c16d0468bbe763dfeeb0543d1a14d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277a9804f2a71e9c01a7daadaf12643118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed359be6e98a76a27967076a3514642f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89020a8980c715705eaad2c3dbf9a490120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42991ffbce8efe20ba7043c9a4679b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d443a344a74b03e055d12c0fbe674b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b13b93d7c66c557e7d79e90c630468123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849be0bb740e604727286c7fa507e91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4879aa4070cc781459249ce97a4b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966447376ff73b9d976d4764b28135bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dbcb166213384099dbe574499e095127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035df4264c8a81ae4589a556a26681f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3a5a237e2137844d2548cfa8b22f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1377149bd0410c6efdbbfc1b9c3fe7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0640f6a3abaf3462947f4b02c98840131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a615502d33b28ae5464a4246cb5462132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b90af8dec6d8cc4a1595470a4d7c48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c581252853af1df91beac928ffba74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d38ff84f0ba8589f58f12c426cdec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56923cd8083627aa566a3cec9c63912136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae006ac4d4f9144ae5b2cabd8be9bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d056e804118abc0912c45db1320764138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc05405f0a3338691a475d311adb36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846459dc352b2879a893dfe8c186d206140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35798fde026ad202f05a3a3c07ab087c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a12a0def40791e873d46bb293f990142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cf4306dfa098608d5e0a007d2e8fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0407323ab60d196fc84404898d02f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d1497f28aade6062fd10810c5f953145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133ceb0646f2017ed56921b0388d2ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe462539f922cfea540b85a6dcd04d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae0ff2adfd7ad5f1c09ae55585d539148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3a1e77d60b2795654c1a6d0c8909e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5bc3ca5532b6f9892db8d93def3e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a35a137ddec535f900b7dd980293f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3521e3b74cd037206fa868bb9c5496c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa7645cb09208025c289366f9213d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af37ac28b528e31d9d588363d6c484154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a9ea6a0c3f0fc61b25b3663b2a62e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b1208a7ba72f7e19c0831d8783671156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190aa95926294785c9bde2be9140a713157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82592a7c4521364a037ad531c6d97ddb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b4a627cff63c93226fee40290c166159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811ea14b11b7c3fcf89905d5f4c0fa3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56e4ef31e18299f493ea2a2424ff03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa066fc88478414f21360817e3daed0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030fa621053b9c7e74bfd6f5454cecc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e96a35ea176ace642cbe9ffa81d1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e3b774e09451e18e75de011552ad8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708e747d68752a25def5b69e96fa37d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319cdc17c12016e77cfbcd6a74aa8ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7c6eadd587a94fdfb15f04cb743a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bd0d3e48c61dee55530d36e10a45a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b701e0cf1e8e94b46a18e72af0ee0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e101cbd3c4b56702d88b52da73fb39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4fb8549c5925215f590796ff9c159172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5063594b81d24241ad546362aa3d740173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf638674157e74439668801e8b664e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d94d2a6f81be4e66595e730c65866e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ee570e6d1d65ac0928bc57f9abea8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895f9ead3ca291cb13b50a85e5d8d92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f7636feb47cfc331c9f1059bc3494178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00c58c9c6fd8aebc582278556ec0d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013111eecc2265379a15190342cf110180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30cf6c73e6ee9b305f1c2863012250181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4956be1db2f61d035c0f54be3ce1216182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f223149b8ae32aac8193aded37dac0b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2763ddc1f1337dea42580680a5db8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36c21241dc7a997feebedbf7520ca1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d674d712098f7b58935596d54e36e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4da3e43e4e29975d2b6d1f4779d57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399cfec3b783dbf29f3dade0ea966f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e47d453c8c677fe6bb3cccc4848dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c14cb89d2e7028898af76c6f256e09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bacb20ca80e1c4aa366d46d1c760f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e57e8667d4dd4b491b5caaa2ab9753192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bd18fc18ace9cd7b5e6040521e6ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236fa61a72e1b1e0e68cfd9599764b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf292a5d228aa4dcc1c1ffc4d24bf4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6992867226e72d960a012426d26df37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84657b33fcfa11cde8021e0d3684c070197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4691b37dce1dfa4663d8076f29ca996198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4131cb3f05c6e4e2eeed0ef35fe06199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90fefc412c5659dcdda1fe939419ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc32c56c556868ccc65ff249fe0c75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e92835d8bb779a46fb234455e4c74f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41bcd7d4cb7a4b6fab2c2a007c3af2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd21f82dbdf9ce49e92460181293725204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268870c0e6ac9ea1dc877ddf889a0eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fd2e36db322c85927b045fab066cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa087d80d0d6beaf70c3212cd50fce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1f25656ccafbe3082d33a9a8bf382208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1a81d0a1ef8878868e0a19acb4377209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafc7199df623321587f26eb1384804210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c885c325d22094fcd4583e7145cf39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a262013fcd50e029995be021dbfad6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981aa63df62edfe797ed132837c521e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d06c30a04a743de8878a467de1129a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91c82835a50e0a6c1b5f9c0aa54d2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5725c1ce333412ec8a6688d0305bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e1719d00a7efa242fe3b8ca2257c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ca74e85022c539e26d1157200e9fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb12164ffc3e5a5abfdc6654821813219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dcec24eb94dcffb1a92604295ab4d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212b0071c248cbcc916e4adebe79fc7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0e598d4597159e83a5e8bad4e281a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48cab3014f4c6cf13005beef6191ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513daa464ec3a8ddc4be2681960a7983224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73805bed1385a02e0daa92dca1b604d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a40df385497875bb866f019d8f009226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fb4c793a4abd3945bce30904521a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e92191c9ffa349ed4ebe68b0d3757228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015fe888b7a20856242fd7bea569225229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79085503107d3ccf8f9b16ac3d5c3c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f6bef9fffac7fca42501a146989e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc318b30b8d457027058f6f35e23d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd0fa1b5749ae11f128d921d8979f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991510dadb96ac02589186ddbcaf03e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317e4b20a661ff6b530f79e979e49ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222f6b4d9af2a0502b014b003a1f041236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7e2c57931c58d7b41a65fc17c9bfd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c93ba1e7ccd03fa948961e0c139c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086ceff2c3b54287d8c9cd30fee87ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b39ea3232f9bc6061d913b1095e50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08852485ebf460dd1dbc73bb31c70f24241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a654bfbcdcfac7395b5dbe72f3839b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bc825cf12e5be02c3b8ac5e7cabb0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86643ce9eb12dd7fd732c9f9e208e96b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d80fa38a051ce1aa36ced2bfacf4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f576cbd26909e666371a77139faac8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28f25caf52150fa6393badfd0e8322247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f59384476f734b906574e39817b745248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fabcecf546e93e61f0dcb85224a72249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a95f8df8e9432b678c3cb492153fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058c270e737c9aec3bb1806e40a3a74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fceccba6176376f452f12b24832f3fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90baef2558970f0e0da78494bf9320253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6c5b7432cd27940d767cd23b8b507254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96a35d5c94bc0282da442838ad7446255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ec8ece7cc0f83267fc787dd663b4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61bc0f7f4b927620bb7f64cbf7558e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caeacdfca15b1dcc3cfa6846c9641db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966206ee57861de57b7cad5b719635f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a84e4653a5eba987e3eef87534bfb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698267015a94f4309600e8e9aaad9eb7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb7845ba2bddc08bff96d98aa54758262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f5989a7664cd5ef6fb197619f304c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f11e54385ff5a97ad5c795e0faec62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068b9fabd8e4c1b20be657da698fe33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfc188a59e688ff2f648de2734ec96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36349ca59e9c6e3bb3efd690cde0ec3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a4f4f25514e8d3c97bfa29f481c9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1143377dbdbd4d872278af3a1752a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2cddf495903107d1067f204b47879270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3ab0d5868b247b8b90f8c655a1b2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab47875eb026a6b38540f7f8a7f2b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4a99ebce66af8492b89def3b16aa0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f64918de2fc2c3382d9f028935ecc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0366092a9ad49df806ce972ca424a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6931c090899504aedf4a6977c883a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5df4c0e1c90007fc69cafc9576c20277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becee1963acde9b6debb72acf1df97d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c44f36e8217d25167affca0e3f750d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd362551186ac635c85b5da2597328280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed19ac37d8bd5d45e7fa79c9716ef7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bc9e33430511dd046a9e0dc29a04e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44e419088ce0510239d58271cd5106283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4c0838e5d445b9a63f13ac6b52fcc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8b3d23dd9f6215d7cf44de376c115285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68e0f7b14beba0be067239e70b1d03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bc488bee626ad209695dad9ca7219287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446728256cb30ff5274a1a029716b228288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128fde1e502847bb4cf588e1df62b6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac892d3a3da62b8513e8acbb030832e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d205be2bbc3180dae06be8be7fba22f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07359b16cd236975467b47637dee9090292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba7674588569d92652cec6ab84ebba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9e4b85e601773bc394d17bbcbbc67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bbd65d74313bb7bb7d1e7bbd38cd6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7942942b37398aa315e18517c9cdd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17d80962fcee2abfd75a6189a1ef12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627bc6d5684a7e338a5c695f9726525298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37916fade9c6315887cf3e996269a52a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad04f60064355fc9488710bd8aa1d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1d5348b111bd910e0f077513299b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25006d03450115f4a2c65095e14ce740302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b668e4fa83c886756f35d057208a029303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08033cc49c8f49e9bca72763b823b87a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de203afc5a0b361f8800f9b27fd12a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbcaf910c0c585632c373450cdf5c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad819327b89987d3d02ed8b2556ea4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47edc0efd0e2d782b760231a7ef6ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce91ca8c26bb28b326b6a3ab2501170309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa4b4c0c6d7a7a502a5a8161946226310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ba5bf7253a16620ed06defa653e4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cda17eb4a471f346370c9843e6911312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74eb440b97d240b656fa8266062757313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b31202d084162faf513676934deee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11737219bf459522071850a6f5d768a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3271c21d980ccf06281cfc97d31c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3fb6d13b2e2db528b56bc4a81a156317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c699503cf9184d2a852b0fe893c47318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6c92c59f7f7dfb8a2562af9f90861319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389ff215dd6f12a8cb8cad9ad58f9d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db43be9db39e0f14d124286bca9a188321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1c5dd1d098700dc2edfb1f22cb43c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439f1cf685bcb530c6a87c0ddd44a2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2895f8fdaae47e39027352c0661769324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9225f8e052329a1d4d9ab6aa3cc543325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0f42655fbb6871f0fe24ea3dd86ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a88f8d11571f19c8d266081bb7406d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5617a2cd46e6747c1660cab636ca5ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61dd1bc32954c3d867eac0b53cf49e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa0d0303d03977b5e5ed12d20d5fc7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5ca04a76cb626f3fe3c6642b3625d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d22e6848e0ab2ca87d4cac04830d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d2eaf0b9d86f1d31557a7ea9316f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b193a0803ff857b2af1a78e9970d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880265e73af54a7fac0fd34e621a75a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34273ea93d0a0e91463a9d8f6d501f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c757a728db6388a66fe8ba2cbb6efe3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b66ce1bc7338444eb5ffa86b0ac05338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c96e77bcf45fecb423d29baf145e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230a30bc71203f46cc6e99155d2e645340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b428f408b33c1af05434ef2db8306341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6fce37a97415e4973e1db2f266c28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a87ce4ce9213804e0cfef474fcc30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be253db9791cb26b26a9f63da378e477344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b661525bea75a21588c3b57e66bc9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf7e372e1ff495d7026ab1978e21e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dae2ae8907723a610d3e3741fcda3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1ff2d0d1952e702a75d81233fe87b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4719a13342df63836130d5c5c304bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602f552bee20f165577cb5d31b7d6f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755534d5f6ce27f1328dd7387ca02e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2072e0b6dcdc549049d7f51a30d80e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e55ff2715fbc3bab9f1f74385ed1e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f04bce05b2c92db4a6f581abb32c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b170f8cbe09e5a170df456ce3c435355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e7a5326d1c8383cc73ecbd373f525356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75257cfae85478ba2a349b3746a8a50d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aecb97efac41a59b5110174fa37b75358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abd26c9ba97d695ec3e309c64dab1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9432b56b4ee6c55cff145ff3e8b2561360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1a9dfadfb8d75f21cd08b5f18e480361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a698bed965227f7c60334128c79083d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672f1b125332554368187df4f824037363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f2a833e9d86af3a5ce96385a5fffd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81de95edbcd0aa4e80af676fc2aaf8f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353224ffe4746b4bb465fe04bc350f5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0ed4aea3a60120420036a5352607b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95f931306dce41c5b0edd3e6a87cb9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9259a7ad4748b5270bd3b395ca022c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58715ada22f5fee6139fb7ed6d911e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04ff78c91db8306530d8c33c8eddc4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a087e87297fcd3df71bef0a07ed4e68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbbeebc67dbb4d6fa79c6bccdba109373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc788e70424d54e69ef77bb1ef3003e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242dbb6c3638ff3ce7c4f3eefe1dcb6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbf763295b755cbb493025305b844b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa9ff47a4cf2f12f69f32be678d86f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc11fad74e096f7314d26f2367a3d12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66de55b818f04d6317ca3c2a6d1fd0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a14af55d4b16f276c442c14e7bac11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dc33cb5291c14e5847fb2ce96b28b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7fd82aff8fc23f8d968d267a6cf7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc66a756a7db6c96ff11ed49caff84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014b814e8e6bcda46f10b44650a83f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ee6ce5f73295667bf6a2f7a03e03b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21159edb867d06ead9dd6c37e91c91da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd0620044af3f16d5ca62cb36c63ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c664734fd414c92634d6c19659281d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded47bb3233eec1321aca66b00d1910389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7495a008710c1dca9dcc313a5645718390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8457e2a009a5ff72354c7ac700018391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f555a22c6b3f01ee6c710f1b48c583392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc063687ac1769b66323d7d29ed6ef25393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d31c94683fa85e8db32a80a2b860d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4765d9b49f7c5205948c4bc14ad30c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e507dd2a0f4d1c608bb18134602675396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d923148e0a55bbd178be33d99e2300e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa85178729485f80747b9249c49ed2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f9f2c9650026d2abc490d1e6ff658399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50574afb858d1dc3f73a10be5c9c8df9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e2bb6e8d03a3936379dde3a300c51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307374541c531f640f6adf81a3bf2cbd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41542418b72f63ded60a508bf505d8be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34801a419c0bb2be4fa52ea1e50303c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd5333614881b3fbc211d9eb094e72405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7e716997b286bbe1edc47fa4b8bfa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66332f5efb294fe22d67459580970a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6e3c49d63e7c3569bcd2b092db408408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f183ec0021c8a7c02b4ce9b22f3350a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527c47138a20d06cb6f0a18892e604b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2dab1f482f851bdbc62821e32df46411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d910d640413a25ebe14aa6cf7d37e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a158e0ad8ddfede67e04d7a80e81d2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaa4e3d6978534370d272072c541a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf707f08e6ee9b169b147d95ca2c3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9e6885f4473e3d861dfa147512a71416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81133819fbcd6450b8ad46186ab00834417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cca875aee68c65f185ffd4730239d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b35d1437f200d1dbcf5448fafeea5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320019a7e020c890bbe176f30e57355420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbaf9f6cc9dd2c63cc95d954a49f51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e52712a6577a8aa87cf7f58e064c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b00d224e293c94db37d1574b4d3110423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb06464b7d413afe8af1b88a501f948424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52a852955171ca7e683772173c1863425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40e94269b6b07fd8cd57cf06c90966426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9738129eaa951201d602dedcf68fcb8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3c31cd13bb40da0524413ddeddca5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b70531f642b4629c4592d82712d54b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca040062db7b07bcf601504e34958f4a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561b9a2b19e72697694ec7e69499283431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598adf9789b586397ded9c2ff97bc30a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d453668672c2076efdc2cd93b5e340433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01830bd5f713fbca6815fdda42be8b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead290814067ad48936a0908fbbf95d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02b99b7a9e3688a07f417b8dc9025f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6e7121a82d5384e2abe051fcb1fcf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39120811277d658ce8556337a8995d30438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca89b7ecfb8b54770feda31d74e8e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8f43305cb1719ac18890810f60b20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd138f5ea2f94b082c306363676e5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904912912fbab7beb3e66769db4503c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2544a51b53bc527c092ffbccf50df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cae97c01da1cc896e608d794f8526a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271c20802c3655330a3289172bf498f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710eca742ce0bd928ff8a215f0644db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dac0e7391184a9a5bc1b648f49719447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40798cbc20b641b5fc87178836041c84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94177ec545de3fd4306121b6e8ab5c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fd27ecaf2e7dfe5981e7579f6f95c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886f379006cab862806fcbe3cc7870f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a9bc031d6c4ff967fc7b961fc1e1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1105faafbae39d8904476f67092246453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6d5a163aefb7b125b177a7806b95a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1ef18975a4a4274755456474edd0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7596ddfdc96069563cac586af22b13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c658e6c2b32c66a1f73614585f201457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc427bc794ed0900ec89a8ff1db409b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9366f8dbfc5b84499e5770884d3c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2d6efa251fc84598e4353a772697a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d7622cf589b5d25b0c5f9fbf13be2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261144bc83ac26c67990d551afff83a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1815d712e8f6e9fb9e2eb0707b62b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7cf10bcaad7fdf847a24466228774464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adcdd36904dbceeceb01f5cd9bd010465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ae1ac0df8d88ef14a29a9b1548061466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e99e443cde87d09e599c480d7bfef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090923972df84ceee1c6b1b48c791ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd31ce336914b47ad638e4f851e7644469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1fe1c02af0492ee426f4fcf23a389470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d29ccd2b03b2aae7a5381e5b2b76b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe50bdd2f790b43324d3d5352bea4ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b98ed050383cf8ece5c81d2b24bf7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dc9286e0dc2d5dc994016219f4348474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db947e2d62a0340fe7ca4951c95feb1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e067a4eb497e2d286be19983fc2ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3b87db8823238c22beb3a09f16bdb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8ed282c2c46765df974fbd3990f6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca20d30c62fc4fa501f9261a90c437479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348640b67cd755ef84fc3e5d3788a3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f694699f8664621f547e4ebd2337d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25978b50f493bf8a409aea774e5ac30482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5392ef7a11f0e1184d7dec90dfbeb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0716f88368e163902ece0a4c2c7d766484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334022c84db3eb4eefb414ecdbab6ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83c8529acf19596b6eb65b1871c795486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255f5fb48c2cf9a4cbeed5704041ed2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5a10fde658f64add7ac4fb23825c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdec9a566246bbd643c2f3cae5dd9f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067efd6e8bfe508d7a0cf330dd79bef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c48545553713e0d18eb06b14c18bf5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2d86179caab9aca116fc448e0cb87492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fc24ba2e09e6247a5ac4fe9207b95493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5d629cfe7515445381804990caf6c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeb2209f7d8e4eee7019ac4ee0bbe8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83423d3c95e21a493c0355aaa38a372d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66848358a918fc2cca898746218203b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fa502356a3b14657c263f614380d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095045735ad806b94c248393680894c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092b6d5006c7f3bae3555cf3267e13c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f8a99ae65490cabc94b9560162e60501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bfb24d30f0415f18ee808c409e256502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc58fea552c1ff67176dd5d1729bcf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1ca2989da13fc353bc8957862b237504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951191de7b21bffdb96492acfd116e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f777ccd31eb3618dabd541c95f878506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d8bbfde3085f28084cf80485340c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c3d0cafc1f68984316235f309a83a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffad0bd8b9848fe6e904c748bd414bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dc0b3a6c34165d9edf394d9aa2898510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed78e9e263686e7cff36757a5f9b0e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278c64d6ee674dc628016a16d99e250512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c303209b38710bca7c0b2f481e5c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bfe6f6277ef95e5c81c70a52d65a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0c4519bdce8b31bd4235948d195b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6922fd8be60eed6335c43f7a0e3b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e17423e327c3f3b1cec000d3bb71a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e306bf73ab17601463fc766f694fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f1ee523bd100efefa2877ea20ea82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcce3741b624d48210cdb700d0c2adf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b0b1deaf6b11d8815d7287f9dbae1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b1fb291cb4f15ede932dad84289dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e3362dc62271d6f66352e7d2d7f7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded03017951745a423c207de609b753524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69692cbaa008f16a0d7c5f5698ba6e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2bfd3cbfb8b6119fe159531ff5444526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06484ca2afb297c5d76cadf51cffc294527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466194fa72f94717fadf155f49c8b32c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6233f69ac0afead8df1dc15922035529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73e531e29c447516efc0ce1fc30921530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc1e9b36196a7cce28e6a2e22e103e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27b9d91a740d88265518c106d78ba4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052cb796bbd75dbfe65b336e8ae1377533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683af38696f0253485cee0febb0c806534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bc08cad8c3bb5b69df237f29fe3a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2be15f3e11ab8bde5f5889af07ffc8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76dfd711faf7d4e3e63822b84aa91d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2784322b441d9a95c6e500b53fb8291538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282effbf28b82d40a6a7d2278b6f339539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5828ed006f88ed4ea2f5281dee01a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05345a0785ea5d5459925327a687d4fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4f2bbf3903ca2919011de56607167542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b38d451938259546cf7bf780f0bb5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a911e4bdb9a89d29ebbf4752ea1e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8b1a80aafd6f50f4899210f51a2b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07e6ff18f8a4089a29af2b75df767e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce251ff3c2c14702717360a3cb3917547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad90bfd60d9d259d3821b14db27f9d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb52a43f75ee5887a587083443cc16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44803a49aa785ab3524b511f25048ad4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38151aaa596ca34fb3656556210605de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3484b425cf549a70e02670de8ffdb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f183d46d9626fba39ca052cc157b47a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dfb1f59ccc3f405143ce3dd956d05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbc17103df5910a301fe8ae76da25a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f0d25d3006f41ccd81bab74838f3c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd6c20ae8e47b6c0d4ec2bf2be8811557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d097b0035ad4e2aa150dcc64b8a6ca2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191cd45e8b56c1ab53818598a1dd6b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b5a93ec71ef177e6b2d4615dcc8ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc010378d30cf2102b6773d7c8cdf0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c422803a571f3aeeec4518e286305562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662e112b1d111524a0208f1da95e82a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b30abdffc54b95ce9977721344add0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4494e3e7570df631a05fef994f625565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453325da401c9d1ffa15c062fab6b6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5726fe26887d5fc88d3df90b25267567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c249af92773960c8739c83df1198ebe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807d811d83a7c85245d5ab5399bb23a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae3995a9c1656e1e50292ee39f5be7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c29df76c7ab4dc1c15043a945f2d44571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766be1b694c27c4709a92dbb94c9ab7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bfafeef7bf8c1510c04f40b24525e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c58ac3c8684419ff92333679fe7e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e736440b697d5104107d22e04c86d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d515d66f07bd4328cba94e84a7b26f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576a84cf34d584febc666f40ebc7339577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed32307d4e61f806d77a612363d90b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7517e2ef7bbf2e07c2c0199d78ad4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57701ca9de3af25cdf896cedf5cbf73580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46b82705a51ae7642956e2b2c02724581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e688b15605592e7394dbe410ad76a99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f17b429346fb9599c9883a2cc555a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863bbf2f9b32b4f619bee43a16f8adf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f275e03b05f6b70fdfbd2f9bcd7825585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c762c626af7a140c2faebb43ac3bc3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60954af0bba124a221d413a8391ee87a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23fe4c4969961b1e230423ad72ac77588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd39f5092a8569555bf9205db0c42a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf53ba97089847a522928aa60aeb3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95776a865c12666ba62169fdfdde9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ef61a8d1241dff0f22a947475d81d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097908ab5f3457809d632d3367b921c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc9edbe22ca2c6655e0c4d7da84300594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294adbcfbf7b924fbb45bb7534f84c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfe215127afc910cabfd1bb038cf0c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5f661fff878c93288a45c591d93da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe61ac9ab2e4716dbbb3e16655293a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b91b329e74026065d4c9ab1008c25f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7add0199501ddf963ce8343492a91600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910422ff735b088d3f2c0690f12e59b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976c7ca080c821d7274b9da18b1e1da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42696deb50d91e5863e1f41b4776cc0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f74d4ccb06a08e43f91bc62d9d61c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfe1b2404587f0a8e79bb37aca34c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352323e6a152cdd88fd29da13a6424e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc4a2ed405136ffd6faaf5f725b067607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97205dd330be3d32548dda7a51ceb7ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bae2624193217ba1b911480c1eb771609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa6b7f53a43bd349ee5cd97a58539f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56ca3ef0e55b938c0ac42c6e180d05611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23eb38ed7bdd7fe2051c675d55048c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a13d516e3ed70a56b8edba5ab5e81613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e5fafcdb231264a499cb3a4aab813614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d284107ce36fa0bdbe1b3d7ad32ebd0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8778e86cafc79c06af9b1ac2abeda2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8d50788331b5ba68c29be69262730617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7b0d8b0ee6869a90852e425909cb8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105a2729945982cd526a9fb097fac00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabe8a72da52a49915b971ee2a5f6ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a58192c35075a4d06838396ffe73fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77e648711e487a506c9cfe31937251622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355292646c7fbef98653420e90ae808623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5464af4711ae202a8d6524289c001624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538071c433e768cafc2ade63be434c82625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc37be0b746ee8b1908dbe828659d4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee4538b30a3b85edc107371afeb019627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae2d1156bf3816d4f5919d96f3c5cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa997a9c2bc82e0b681d1f2fb954cfe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7625b79d3901e0544356e43b0203b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a389f869a949380f5ad45a8c61ae0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb29f2a850f6ebc5d000cfa523b914632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4655d9c13363ab3d777687fbff9d926633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce274e0efc68d8760acdb2460540e0c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b268de00da18176a9af9d9f990a1583635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34092c406caf2dc5ae82d628548250636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e58d54c9425e705de192afbcee9fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dfc64d7b683b272dfe88d5cbf875b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d152353d133c7fc59bf143a32a4c50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91373f77d5871c3f3519349a3526b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc76c0f169437e3e4f5217e5c986c3f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d920746f033cda9d3578b0c11ba017642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0303f6486fbd47226848ad9228f4a35643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b84ab5e5eb568f1d195b1340417285644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36883ae2d901569c17a4a929f27333df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cffd81d0a9fd6b5950167b4035062646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c631dd0d403685874f690be14cd45e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f47815b5635ae82f5f77e75a3c276648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82eb28f10fa99c2fcd07aa228bfbdd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2784488fd5da7ba704e3b4e5fe3479650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c5b2a9535bc242390d0a489ce2def651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ee9538b2a0baa07ed818692eb2567652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f298e81202dcc5b47977a7d2114776653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeafde00f68160fd05e119af7eaa5d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4c5f5b4325164249da0f9ff283564655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa54b595e0abce5f8b50aba61583c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8137ca2297e2a2de8a7cedab8c5d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20bbe8b81d96a921aa61cd5bbe242b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad959850a93013da78a742da42ef6561659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39a69425442ac1621880fe003e9e34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760dc550905fdc97021c84666f4f1b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3326970fd25956619a5bcf9ad678b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c27896bdbdb46bb8008b88b284595663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dbd4676fccc3102131a1356ceddfd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753e01e059ac5f191dac45cbfd00cf1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7938558655fb153a357bccc1ef85e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbd19c9d0be9c6f7cd29673d70a726667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d5d55a0e77f4a87a20c90f7907d7e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a8826adcb5482a2cd0557a349d198669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56510c49f08198422d390a488e10e94c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec120b2855f83ffcce4f2539979419671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d621d7bf6bbb1a88b25467aff6562672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a9e0211d84826a8d37795115dba7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08f318d7e84d11658d246fa944fa54674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8969330cf16ca3dc41da5de4cf60f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd5c157868178da62983aaf2f5eba4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b51345273d0b0cf39ac96e33dafb0f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e24933bff3892ba455e60fca117e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3cdb723daed3770e90d19313d8f2d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254babf04faf462e34e693ca6ad48d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9969d34bc9ea88e78395bed1999f24681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33832af7205597bdddc4857ffe12ded8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5da3da97d946abb20692a8177b3114683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe394e2c8cf006b827128ff490106a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62916e3632b0549e0ceb346e5610de3f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16c8bc3dbb9d8de9ad18553c7648f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ad7eb505a8013f93f4b87312c4c15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b7df12436e4c921ca2d78378509d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b88531f7e2949a304c6d03c7df078689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150778d175ea24cc3630390b7a2e5fd3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ae8f09806270a30b5ac6a4274695a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747481d31cdd4bb7db3c1023b5ae1d38692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2c69310a5a68a8a615b5822465ac3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b955b144d08b6de6e399c82027920b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663f21be4a9a2bb020d52f27a67ef99695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdafb39a3dced567f8d8a570f19892696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2fef7af5a011c78e93e225ed8e1a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234ae8233e59c3cf2b7764d67f0aa7c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c7e8c3a199ed2c5e2dd4cb5d103a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24099d437d6dadcbba94bc69e12b7f6d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee76b81aa39fe8b9ee68d68ba59a61701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae064d23b189663bfde2a98b77397f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc0c6b4d21364af4fba88b76374283703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e2107f9464cf4efe9fbbc024d142f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5403667bdc1fd2b988d8b986b2967705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e017fac95e892572af67fb2ea51c64706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbb8d3ab7c07d1d3f06680d08fd832707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b379bf7b1a84562910a41b9a647e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d17009e40a106c19ab05260d81c489709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd7cf22d4951a968fc1d1bc3eca5ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59311fd821dbb8af8cd6e0cdc821cb9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca23861d8b6dfdb94ed067115db9c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058e2425cb51cc8950028a7319f807b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a0a1722d8fdc1440cc95acf5e2723714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3e4ac617d122d1509283aba589407715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdf58a937e10a3f5d8680c575bece2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b8739f4916ca7276ebed7df2e89ff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012c78ce17b3fc8afdfc887b02ac113718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bec996be9114686f1e572ba3bc14b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebca9f29b69b6f1a87c65d2922d7330720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece039910d53ab498302a857a88c8e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc03ecc80fd04dd7d263d751411488722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b747a0ee25774fe8474cc5e608b571723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425d1c9791a027ae25ed819401b7ef3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a99d51ef5154a55b4417f730acb70725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6189ebd67a813008468f617715ec8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87469e9980f283cffacd91889af09423727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d07674a6503f69f55988bae6d5903728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11376446233a72bd41276330481373c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93907b50d10d11fef5c36ea84dd23a2e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf801b001b7a1c7f23dc4e90b74e28f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150587ac5b8e8f99a11097224bd8883732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d6f72116ddece2e4853335561826a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd9839f10cff98b439888cc0142589734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dbe02151d47961ade9d6bfcbd2851735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39811ba4d67f1cb8446ee0b246799c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913d7a04df30a832b2b4fbcb58d7029737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe1176c1d0f9adf4cbc402352da0df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3787b96306bc3a60b5556cd6a4bac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6f1f5d9d87c9a10e9fea63bab49d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeab7d422a67091207e340d79aec1d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2b5b2601213a371844b1c4e4b661c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d7bd6cbae3bf6deb201a44c68023e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b83a5760c53158011ef0e1c901b4c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099940f99af1ae10b02505baee147f8b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72291ae64a1d2aad1e6d1b176502d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903098c5cb0c5294bb1b7f289475c022747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ebf1eb4f4e4e51c5ffcfe7d7b8a36748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd4a91d7c5103d853ed4d97e1014ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45e6c02200e27300b8f29f2dddcf87750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355906e3ec6ba5af410d16c5399ec094751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474977b8783d8f997cdc7a7130a6bff0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284c8a14117ea00db9583e2fafb4690753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a59bd096ca3340b19f660b01eafe1d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99602f27f538c4e68459b31fc5a86c3b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545384fe37ddcc86561f5c18390e5b84756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f613ae2f6933dfe0b4528a9557971b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f3a1f534664ad9e758d5d4d350bba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cad87173ae5a21fcbf26b84f49022759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f294da07a8db6a9c8475c4e79cd4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6f87bd34e77a1e08d8674c2dcb9b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ccf4c47661b234e33fa07b0eb09603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fc8dc89ec81dbfd810d756f1cb9d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c687352664ee64197f55ce13b692d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942ba6ca62888423b1d58a351bb00ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455e9485e9f75daad5304165273ef6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa44266b5b2ff5115c9c367892a9f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf455e3edf986de9a0c557eff99e9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e41c82a14be99bc52d0564cedd512210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628d1f1bab075204e083edd32d6984411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ae07baa28478af1134209f8145e8112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fef2e7ad15531f8fe2ca6874c699a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f104b854a1e536f8313c18dbc254a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85ea5e0781dcf62c590c8aa7d9d6e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33531f99a30f01dd2f0859cc5bf9301016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f00e1e037ade55af47738e311851c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bf72eb4ea8b92b24f80d1fc43b83e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac4fcc19f4015accae1934dd5f16b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de296f148505a98161e2abb3cadc792820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cca21ff37d236b6417b496292212521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11497a5f146a23f559cf789bcd548522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa67d780ed44487edda3f01fbcb81f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f730b0a087ca6abb39d10accfc0ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60f4e0fa9d1b9cf855932e8165ea2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae8cf034f2af21369695541036d48f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c339bc3d3a465f5273144eba4a604227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b8aa1c56d4b80f4789d43f66ae9f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9cf3f2fd6b66a3e5b43f31b73b60e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70a0e89c3d261127165c0bd94da80d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfde55d6430091d43e56d9643f6ef031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3f0380964ddce29500afaa8cc9ea632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c80841565f8c39add956e3616624d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dbe7b95441c3c3684a2f1ff36926b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61922fb901851b648a8877bfd3bcae4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a2789177be1cefc1eab7162f7600736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0809ca746985902410b1549ace9027b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d5b9368bede8f0aa34220a5a4b09438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef220f96e85f6acfdfb78a76c51741239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661afce4e59e51f7840b7b9d2dba59040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0de745cac7ee5f6fbe72f5a090b2ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaa04d2e84a102fe4bf8640543ea3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac7853805ce2c61cf5d34c2c1cadcd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93b4c40f94f94777fa5ee6337f91d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c8611a49758024223ebdd342ddac445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8923fcc8e42a3ec4884f26f91f1ddc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f43f102bc48ca5c54b2d66fe65605947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb50012837ddfc955ab09a5b207c72548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c603071e2a21510cc9c7a78bea0e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edc737c7026f17f5eef32623a7790150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a960639f21b79eda251543e152b8ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb750666f4982c2bf168a795bad70152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278c9ceb4a08e7e0e49ba2da3cd59bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f3ffffad1f7cf742c1c8938afd7a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff957279cab50b0c065ffc165185c6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7fa9ff8f7df50594ea1ed5c3dd18356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7cb0812e5771f0fc6a77555e91d5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bebafe8ff2a1a506293974b9f155b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2061aa784d80bf3e42db3d9e0b49059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575884617223e2e76c2e4326c19ef64560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a093612576f54020ae0601cf4f8e63f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797e3aa5f29ba6046cb7e1fa410740462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf061ab0921976e91d835ee9d69dcc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510d5a9a4beb505fe9ab728db4ccd1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88671ac5865c40734a268dc4a7ac882265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73069825003793ac432702d2e92494d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48efffdbd78545aca5835b0b4bf80967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bcd8604a4fe70108ad8205e14992368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fbfde8bb7d9582b2d050aed5abfcf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c31913587f5addacd7c5b62b073ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b4d3dba961152ea1e66923e8b739971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327a2aa9a16db107a579af28f5516e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eddd4be5bd9f3348bd7d2f41fdd90a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c8b4924d275a51b8d1c663060d06f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa3f559cabea20bd99d8558cf645af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18950215ffad0476d3336df40f565776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba636c36deac8c2cb1cb1c0a21dbd8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b8c34e3fa20681dad4d73bca8935a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bf57768758bf500350bbd57f57f3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df251ba8e7f11a21f20af4f8b2a617ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcd73fed0f0e8c98ba803c73fff0b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372be77942eb5ce42534aaf3e18d5d2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e1b1ce73d8344c0fe6df5b17b4b4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1434f46881d9b6789bba4d1f964eed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9a0951191164614329d8f3323a16b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c21d792c79af0142ec19df4d3a42e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b968be45726c75cfa9dabe064598bce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81b9208dbc75b5219fae6f2701b60288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9075960c8de6690a1562657bd7d7a4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fb8748a80e625504bcc3c52eec9e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f92cbe8fced8682ec9e5a25ce57e6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe569057d1e7e340dc4d04697cf475992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720427774fc3c91a4b2e33d4b4da97c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac62577eb63b6567542cd51b4f22b3694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58febb2840ffb6df9f12bfa8fc0685a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa239a5c6b19e9ff85973ec6b3f74a6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6235433220873668d38daadac6cd197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e794c955b56edb6c2944e67d5dd8b0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10f616fba85406fab2cc3ac684b6a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1351756477db7d9d59e4bc3297a4ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d21d7fb6999bee596fd20d858e170101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a3a5092335e357c3ee71b143bbda8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8921761a9cf4d4cf64fd75d3e15e492103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fb7d6f84e47d43465410f0fd98359104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5445f44cc2717304806d078a31ea6da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da877a40ed2277cf673d30772b77683d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a502d1970f0a46f04ce1b68c80a0b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842934767c0c348d2643ff26b68bd96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad856872487926f91a00c4a7b750392e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229143ca68101f1f147267dcb628889b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08974c2e497cd3e8b15561e6bec2541111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aff9f2f66fad2312a1525d266d299112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7cfe0a4fd3eb8a4435c1f527baaf6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30048291ef1aa89caa68dc058e2c65e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018dee86f0209b4dc952aba55bb6eee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bf4e32d404eb3115a5a5ca54daf84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb0ce19ff1c19331f8157ba3686c8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec772cce7dabf6ae43fa0e2b4d7626b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56b840f3c719bf516e451b14e18c02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6948cac14d95b76798dd1ca4010c23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950321db3ce75cc75ec514d8906ad789121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52e6ef503b1ff4faacf3808b2bc198122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb3eb698923c62df469858d555a430123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3995148c65c0a0808d1ba1d0275dc9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c7c15c27975808b85ff8a8029346a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e37b33f523f856600af7a018c5345a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574efd54fe74208857b964ec8e46452127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4d1f04b04a5c98eaf7865e4b506ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14380b5bcde1e8bc0682202a47ede809129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0eadbc4907a643b28b7edc2aef186130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88df0d3748b6fbb11d09f13074ebd3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db004b531149d43d7c4095cf82737b2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c21a665644bb23c1a22c8c439d2660133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff200575c1d6b08d7c0dc80007923e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774cf820f88100872408be054b00a6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87eaeeeddea9bb564db1f37985d9717136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94eb21438bbb0c9c96ea646cf6eea7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284d5a43001a4a3dcf01191c2a69168138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3bdd7dabbb13c264d0e8bd9d91225139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8c9fdef518d79d900eaabc0e6d8e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd36c066f80ce9c35889a3b063a36fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabfa5c13d3f8d0d63f611dbf15ab77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e09aa9b03b3ce52476d7ab3bfc03d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8113f9edab3616a863644760ea535c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e6268321731fc3f69fca489ecb447145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d31ab78fefafd587b5ed9b2408a3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448f225965a69918e7ddc0e1182ec1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baeb2af1fb0889720977058f6e0127148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415e0de8442b7709317475524295071149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cc45ffc3d67901bb93070ecd1da2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d5dc65eca0ed5a120377b98cdec7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f61b9b2e38b4597c3109c03e19b64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b71f022b54d466b704cd34d24c693f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b96fdaefc2fa6cc8a0e398cd860b99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ac2001263147124e1af29d41fc7e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45eaa96463d9c6acd936cd920242442156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f11f472af4d1e3cd0dc2ac1260ee2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660819dad1d13e6953b6e082ae1036f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6878898f39a8c34278c4d4071f4e48e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb49fba48383f66c3003e7faf9e6457160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eedb09e2d40fa27917e3f8ef0e729a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca6dd1b0efd9e7e81898c807b4bf8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401e4ab762f367ce72364ad77034c39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baa2fe7b3ea5ba80f5f8126a2a12a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86061b74f47156a6dcc6b012f3ab8be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74057e7dd22bc05c5a5d83fffe8396e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce894956c84665981aa03c5bc2bd5cce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125340eb99ed5a99a4fefb88d689c5c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0a07de8f026c7f3407a5fb6bf59eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72760a73d629fb09c984f5d16f6e9a94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84a3cdeaee156e023aa0cc41b6fa09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc8cbf1285c90de4c600562d985ca0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985272d61eab18328ca34c1de78cabb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c6d565d4eaad94c4155e155d0dc8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f813b7bae8f1f4c5547c01f306e23b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69eaa15bfc379b2e748e888597570d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5cd739e9d0f7bf67981756ad937f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902d48a21c40fb9bf35fea141e6fc00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cf5a3668afd9c08fd39fb34c821b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591115046288c4bfba028506c5bc957180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c5a698d23173dc0bb33dd93c86707181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36aa1b0ca2e6f5131c86f44e846a34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3014b1b7947e7eaf32ad94e8928940183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d9d5bbc50dcee3fde2e91574bcee1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf9410658ae16b28457672b9efbc02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a03e93cec3b3a9038a65b09fc71bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ada2d3ec9d562a8e517901b37e104b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7775ab46c535266350ef58dc9015e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793aff49b11d16481f58e4a68eeeed89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647b386f441a84cf3a90caf600ec125190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55bf82444a443d1a1ec292891c27b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc7c55649036032651e5eaa394dde8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb220d453c1b9f3c1d8b27bb298fafe0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d9026f0d5499092b71eee4148f078194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b971b4da822629357d3334d7ee76b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050597ec005ee66dfa96c9e79853403d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a39da7ca32cf5ab69d159d8779ae4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469a6702051d21b19a6d7052f9b9a54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17465bd63549a3c37aa4973f161c7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68074cdecbbcfbb86792908fde82c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f37a07ebaa530577147f5d076977f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363c73fce6b22091eaca823b5f3eb47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894b7e5f295f3c11c50be45667ec24f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f944ae1080f0e4d32f635f99a0c47a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4fa0279e38e33d5d79721007e5cf2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6c758ad51ce42b75537349cb5c83b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb792322c23ae18eacc492a3363710c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10743578b1e3b00610de798fac8c93d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96431d2aca8a255e4a49138ca98ae2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610f36f7a01075e1e5a5e8a22ef28e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc0e95c35f272b2df16495e95a8bb1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bae0cdd7400f2b9869e3796ccd2872212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5ae77c25e7594bad79902cb3739b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d21342cb30ebd026fa14422bd97df4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47149b0e0a2b741e66200cb7a2ef7fa2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0186e16fc34823e09bd1bb6b1b7614216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cab9860cf0e62c7ef5e8a4f82ed852217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048f2449c27fc02c759e3e302520a07218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f122cbf6a2cf3fb56cb604287727c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1176b5bfee9fc3292bd75e8cad194220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb457148e71363ab8d4fbd87a0daf4d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d17305a003d1d8f0318e33f04503f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c34fcd38bc370bff040a6c2a9bc096223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a778d3a1ec822cc79ddadd1d7e8d868224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa69ef2be71a06edd063945a9f76d72225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c3cdaf31508a11a78bfbb3af6686b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71454295e4c118ccf57000889e38fdf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898680481f37e4a8abc809d9dfa4eae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ec04f2997d28ba8c377152d0f38d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b696d67f5ef2ae2c5df38263a042085230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1607224e4ffee64a5bb08244a1841231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7a8695d610ef0ed873e1d86578f89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c450e1bcea867a27501d014f13804d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0db68cbe6a4647285386d43201f5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80d65babf68d04a41565bad232090c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2765538ee34da9d6d57e3234cb73a9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17ef09df1651c2cf81f2621ed9c8ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697aacd072d257ffe605f45846a0f11d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f035ac0ffccdd349928ac4efc1fecb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0d84665ab894c1e3dfd76f7805ee9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b1ca17b66d3661a8b39bdf97ed682241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d59e21fd7c81aac130eb656d0c1d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbdf148aa5272de1c5e7f83e586f77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8ccd679771d81e1231b27f87ad7a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976fa795841924f83f3ea42a4790b26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4df6cf71b19b573cff7fa921bc31a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97524aba1a14affaccceaab11a1ab04247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654844dc481b45abfe80d001fd46b1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cac5fc50cf874a439952b7e48e083a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae25db0c958e2519b27ada20dfb0ca2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6e2c0a55bab1d9bb0be18fafdc51c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5f98c3bef46e871bea5db8165af5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9f67b45b38bcbb458ca197edc0b9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93568a8b0a21090822afa3d7e7e04b17254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38163e249bf9637e8ab280d3f1610ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54184fbc4b4c0bf5503606d5eca9c94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba09a5b20ba1f272322cdd9678842a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ffc82aa0289eda3000b629f9fca13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77611db9dee8a8fbdd71bfeffda8b558259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d1f3876727d437c439949acabc27f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0acb9c30a657f8c63f09b3c1521dca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b37d86441e36648b6982157d8a210262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fabcf426cd9aeb940518892dae834263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bcfcd8fb9482214bdc21cb95c2c20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83988faf7b0d368dbce444130e73979265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f02ce25aeabc91472c02ff888e92e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab68c76a83c18ea77cfb6f0ec50c130267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc830503f4d10cd2ddf9686261a531d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41051dec777c61f7a1295a070d1bd18e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2411b5f7c26539ef827f642e62496a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fddbcc1b44ef4673bb888f5707447271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbe58d50068c6c990acc3e68c34d02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd5cffe88747200482f6666b759f41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ea29685520a641afb5b5a0d3de515274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1edc81ae6dc369fbef7d82446d977275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99577fb04f120dab120debe82eecf0c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b53423dfd241197d5513a131fc407f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca563ba5270c289fd95dc17ca45d050c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adea05a69acef54f9f4e6fd7e4ff9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89d32268c296fc0ea1979d2930eccf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c35a371c56ddb270b7716dcf5a4449281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5adc42d15b8b1f843eacdd69096a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6a5af853f01c61576709ee3873b41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac598b3afb22c8cbfd8015f7312634a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77a5c59b4aa1c67d71f24696f7ff8d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4ed30ea4506e63fe0138efeb47e1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d73f1e73df043ecf1cc2b9ac1b70e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18df5295e720569fe3b2f58edb6867e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92854f5cd81d35ffe5309403d8e6c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717f9972847e76bd38d9898b7c36f8a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec95c80483c24bc32022dd7236dea77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121d5ea1643f2df4afcccc512de529a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f5a600ceb656030109c249db417da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1fdc8c5ad5394f01f296836390971294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb46f50671b0d4ecb680fe13b4029e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5875a2abd623dfd1efe058622254b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f136d559cd393eb06fb9f796ee411297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb36dc1b224f370463bf5f0176ac437298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e669f3a7c77404c706e82cc42c609c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8156c5479417b10870da2a3782c5a48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d84b5754ede987525b0c89d5050fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c12e208c5a436755ad001f6988f0df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2143f7cf4f639175b3527ec1a4e25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec56a55f43544533de56e53f2b7af4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff50c3aa0e4332bb4840c6c173008ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807ac3688914740784698601c85d1b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19493827aaab428bb97200beda879ec7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41cc236877a66a282fc9e9a7fe3552308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8aa227475ce7bbba0c7a3637cef99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab4c20ac0109fd2e3d0504a57549e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75567a76282a7870316ae180c3aa3d88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4a0ad05ab7dbd2b96ac3270802fbd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d8a69c3d26b371b11b5c2e9aa4ee3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933683d77f0fe35940b72913b3a5a0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaedc0d7b475d3303010a7057f6aa58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcaae255166b2d5cedd1ca674a10d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890084a5f65c58597876be5e0f918dde317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fef68153755238cdb0566b3aaa3ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a501bc4a4df553405a801c37872cc98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16439a0dd3b923eda6137687a2c51839320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d57efa7ea3d907ec87a10b453d28d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cd2a6c25fb6fd9d8e373dbf9a98de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597e141316a59b43ddc40c64b463104323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84d8e8c808915b2c89d6893c808bfd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493bd9056efa2d187dd18bfa87faf59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3f4c2e1df8e2a54c9ca3f8e80b4f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119c63074fcaa651f7f26cbc09388ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93ed0235f0263951900e717632f58e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7203bf07b34bdc9e3205cbe7a869c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dda878c22d590d6926e60934dceb8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621628b943cc37a9526fd8896ae5528331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982d58dcdc3d2b897b238ab5b0f95a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ac96d48ae7e3011cc308d40d041ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700cc9979aeb596c78c05ce2a4c55cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168042181af2821919eb254689f467d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106850b8f4ba79690542a2633e19ef3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256fe757ec86fae7bb3eebd567af78d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d1ee32a05f261d9b825e659101641338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500984406a09695c8b9efc735e72aeb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bdbf1b6038a010ac34765524da09f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d72677b01a170d1f4d3b6c4c02382f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbce9a9bc0069f9b7af90394b603715342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e3c7aea73a910fcec84fbfe15ba24343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db7c89ac5322e9be53a00334a2f4ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74419719a260bc71fa2706c74bfcb86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037518980faf17da74f1e5774889b25346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bf9fc9d75a57dbc9ec08df3d411d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916367c0788d53a7ab7c4b83ff186fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62921dd7ad16895b3a8af7c8e6d94fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc807e24b84f84d23640da9ca8dca6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c3efb7b1c9ec59deaef3333ee8155351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ed1df69a4f320dc0b218567ef613d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52628b5d5c719fafdddceca52535b35c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9556051208f90de797767d550122ae2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39adde4b890879905b45470ab7ece84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fc251585e4bf9042a533e63a05931356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397ab08583c9d1e18af55d9d33e3ceb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b46e6bc1e416a274e117f4d5ed8ef5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9c3bd03d7c1ac726aca08a471f058359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6a4fe0a2eab4a8b4e8a53213e8d2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e59765b39a559a366b0cda57c9fc6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1074d3296d2a7003d7017b27d43a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04e46d9df1f57a1e75e1556d5a3c8c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930bf694bcf5578695d85cf7bbc64b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0a1e61e3141883c848d491d03d263365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877d1a3a45d9cb728deaa38210726c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec15fefec38b930c1a751f6889fe08367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a8d4e85bbc460adead1176fdb687f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93796d692e321819643ca6e9a6e9aa74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd40e3c91e09857edcabf78ef05670e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbadaff4f40c6b45799879ac423594371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea865a3ce762e2de0cdfbe4f7f8484a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86104805bd272a5e00caff1332c82f74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78364de194968c7ac513cbfa28e0ca6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a51b3482989e3878f7b25fa161c00375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f59ca20e5816dd3be89d567100f89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf70c7d765e25a4370121d41581678377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807eebadadfd523871ff6ef7fee8c424378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e535d79c2354c1e25d136fe210557379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fa7f82ba7dcafb471fcda568ec342380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe811e2b145c53b7114fd00a8c6b063381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384ffeba4d3ec2bbddefc857358e09d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a20c835ef4fe55e69e54def0119a4a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db3e2bf655f06ee4c4f12d547b1c9c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dce4c90335972288876db0abc37cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5563912cb3803f0e9da4b9a66cdec2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593512fb7c2fe73d05966f727a32af1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecfe387257ff00d100c78e609dbd02388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb1f1e50dd2c5336f9b98c26d34c66389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fff650cf51183407c1cb5863e57a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c9f07686cdbb17f8ad4f6532ce15a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a04e079db35270fa7caedea2f88bcc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216d70edfc92b7c31b87a9d9b4c1e3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623f2e180266ce784abd735030f18db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df958008c6b14903e72d822029a218a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96d1f5a88eb301cdba9a72a16f56a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d9157d6ff8c82c65da097045ca2a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05597d3eb126c05bcef7a8c188a0dee1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e574694123eee17115102db84eeb4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56142c5806a717ea5ab7fa7bad42ac05400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bd82d0f1a2580c33804f228f1b3c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc56de0b4418ff6bc955a8a2104dab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cfdd130173a193320bf542db408d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88da034caf289f260763fc0f14e7a77404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72bbef4c04361445f99b3293cd17d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d80b9b0b5e3348a94fd92f4c6d585406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef98151435ce158a808a284c8c04d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16895b3551809b480a5b1bf30dbcaed3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0d165fd48fe9b71c3894d04a3fecd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71c07ea00a8c6c0c1c170d96b0aa7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaff964522a2aa548a20693622fa75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815605026edc354bdc797160ed8d045c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ff745e843313a34e8512b59e3cf4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2a2235cef2c9a8d448b6594c60ed7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045ff25c883f08cd3b56c33b08b122a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939aa7e9337dc2bc2943d42a7a9ffc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ff61e56cb50a8804fec00c54b90fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff96d54d8b069d7eca8b999520d6de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dc65e22160b30f0a38d692ed62aad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4caf6dd694ec6cf4a0d5bd819efb5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef18840b433de9d1622734a511b581421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3fb495b5fb3d8ed8d5ece1c545ee0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa697107f4653863e852e614f48507e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60684aa5574ecc95d0f1480350ed04f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76294579586be2e97bbba0dd77188751425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33286dfecfe2fbc5687ad3b08022f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129db9636ae5eb77458c0ee8c584576427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adaaf79821573a6342d30a2351e4e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4948823ffd97421cbaae32e907c142429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddcb650388810c66b0fc5622036d8f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0bc407a646813cf8a97c1467268a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1e93de7d37a7c816540a43e965ba0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5cf106d1d0c1eb696c10c9532169e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb4e7d16930bd3197a371e4f41dba2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf653dff7eaf2501d27f0b2f23c0bbc6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0a0479430992849e858f9557471a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bab163ca6b5b290c0478abb87c144437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79204845f2ba806d130e01abff0e8c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6852a48b81a2706504350965b1a01c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d5d2d858ebd9ebde0666423f3fbf5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0554eebd4080f3c635fdbcba8ea597441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b200413aed6c1cd20d4e7c6532713442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b42d5b70ac95aa3cf3615747ab5b31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b864fd0a3b7193e78cfa82e5f3b52444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7deb7c3ddba0e7465fd7e377c7662445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dcf2dcf90deab4010ab7c13ca4b68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d12ae5537fcdb539a8902378c4167447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72458cb11d3190028aad8ddfe0ec345448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd4b830b0ce9a18c9775bac2fe0aaf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e5f68bb760a60c8bbc5d59394f317450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d67b44addf705150cce93a4c9ce3a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd81921cbf16e408e940d2f44960f02452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa653d309d3723d9ab8af7d00ee8f20453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a17b97d5f9f522810c16f104b3fbfa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd5517645f004fc79bb95d66e231d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee389a96e1e31b942946346c3eda833456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635c9d7b536110fec06c9aed2d98e90457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccb9f1fb0802051656ed27bd75dcd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e7b17731347db444c55837c17f8f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d1490fcd9cc7fcacff4f1e7ee896b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4bdbfc0715b61e7d98a7b505677fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6ea3dc0a585cf0a556cf4b7c695fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5be0a3f60201e98e9261446f70975463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfa70a06209c46e735123fa2c46aa8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfe500e7d08a29db6899df6cb44c20465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d6a4d128f7076f8876147e3f3beae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248fca8e5ed1dbf4b7b66d17cecc0f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b1c82324897e85dc62bbe56763cb9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313b4fca9807fd4bb8edb282e033454469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d76263fa186bd67961bc4694feb773470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8d0ac47eaf05ff647af867bdd9a10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78705188709fa696664efe192ff3ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe442bb3dec6606eeae7787e483a69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b95daa13f9146a365e917b169c8555474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ada7570d87d112d5471361338f9d65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fddfd471c00c1c28a8ba2321c6d925476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b4dc9aebc8b95acafd882577745d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60e6a73c379f82cf63db40ecc13e37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbec1b14f06caa8750a84261ff372bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332d3384d3ec1327ba330ca8adeab1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc474d2fb65d7301b14933cfff4051f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f18947ab0298ec1230ab8e448f595482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d65ee5576b70c74936c53860e813a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c414d6ece3d5b0ca514f661ab63a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa50195a61f56f558f7194aa5e3d7be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89956a6295dc14a375bec117a602ce6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8053bfc472986e3f4e92a03193bac6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2e529bb336a5408deffb5a45f3adc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b40a11c3a28b37d7be82ccb5c66597489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66937b10cbce2e1bbc1411d9cf66cd2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbe10832d140dc42019b442a2389c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efc452ba4fd86d7be6772bdb46be85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c26afebb26c45315fe8aa3c02d32e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701af60099e2dee1510f1a8200cd7b62494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eea6091bbcdee76a1e87080ac96f2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c542daa308d791dd19844bf280885f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0ef78511bf7bacdad7ff2a1349a7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c499c23c513f046d84746e05e7373fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48719c688974ca5e6b50ff227a568861499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2737f359e7aa46cac32ead24c73f93a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf1e811270da14ab8e75ae2e8aabd8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011fcc7b08c29d427d982afb09e213b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2d950f5927fdab7c535c0e0dd3024503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6e313a595f6597fcb2176443ec6a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8aa3f047c6dfa1bed6be98c55116ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb780524a6c5c7641da0571f83f1f4e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ab93fda85862516e168be593ae2ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381d899ff11ba9c8565c4e042ba3968508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07754e5f625365921229c45ca11c9604509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff0fe0094c2847379594545af8e5c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dece542e564c0e209c17780067fd4c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50abb7118a8af8c72c7809e69825ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff39ffa08ecf879fd41efd2055fa30513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723a00b89478b2599b8d06169850bce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef28badfe8d5916fbe36ec0e56ebeb2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423f0130c12e2cbef6f457c54c1e805516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4440bb3c2500fd6425792659f0a25517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f643ea3a5035df476f3cbac24baa4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267422605188a3c7bcded6c491dedb6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947a7d5c8558aa4d9f618188df01964520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e2ccb8a12ecba93a6df8532a637db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665015e4d727648736a889232d8054c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c26ec56aa008ea60cefc0ba814089b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2654e2657a6d4dd532543c605ee7000524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714d9ca4b9421b7f0206c5c06cc0518525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768394fa1c8d1763f2ab775d9c38de1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162ac56e0a50903f0fa316fc7f62aad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36731f370e9e65cd2a41655d071e6d07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb074b116d96463894a20261593bc205529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b525cfe8a814cb3732ed4a00ee80dea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125103f930d112709655f888a2a71201531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4b3ae3d32546cf64f5d5f659190bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e7b78df9e74cc4f08c1f2a7493f06533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f157e1e3e98c4f4fbeb88dcd31ffe1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b624e2920d9657742b6ad49e24545535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a859f7646e4fa3f72b2c24596d820b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528911d769fa0d27701bba31e0023d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff52fdd416163601a409858ec113b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911032f0e5e8eddc7bfd57854313a1d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b06df44e2126a95989a03987a9c0a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ad0d85b90bbc33181d8b569fc83f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1a31a362cec40e81e4e19836fb102542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee579ba14c768b0df7ccb8d2f8e783e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc666f81f12b801de105907ce20a8a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d947344420fca05825d680b430f63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d233f672a22d63c63e70ef855f902546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1239a8b8b0f3ebdda3289357fbdfe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee49a8bf17d878860aeb83fc6427c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4661f614b630cdb692da22692e1d8e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d63a7aa19dda8777dae108847b6d7b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c59d1a6f781d830cbf10d2f4c860e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0ef271aa62674584a913fb0fc2480552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ab63752affc9fe00fd2278472c7bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aea8c4a2d443fd5d02d338b0a820d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d55cf1b41838a24414c03e6d6bd65555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cb34e311b0fe57e2fba589cc4f6b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc97ad34854756d4247d1d9a2050683557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee680536195214529d2078d58164311558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a18bb0d59fcfe8710b9508b94103f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677a55a5513857c90097cdd6b949a31560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8964f74dad42bca65546cc9eb8a8df6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8429802449a7442e4e6ad940fce7e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fdfc640caf81fe9c5ff9d3bfbbb5e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7989555393410d6e4a74155aa9ea9f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c800ed4a5ace4c58d6e29ec2a9f8e69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ba520a70620ed6b472b02b23bb3b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227a0c87ec96d4de338552e9ea4bb43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1a35bdc6e44c3f83f47510eae5884568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780be582d590b42958ecc09fa731dbed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771978ac61f303bae78fe803389497bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80934c246bc9bf06ecd8f710b9484c28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e324aa821a5191f5b5fee6d899bebed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c40a0981d6fd20495b36229db537b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a60cc3f0d34c1a8f690bdc224c6013574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78025be01e96983198cf28b65d3942575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea5789ad7826737d835db5e8225a23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d168f5000faf8c4f85dd83cb325fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c5071440a005f6d4d629893214db3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866de72096f05173022ddf709641398579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232fb7eaa334114f7f312f07190b5e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7be59ddd97901d280218d47f05e50e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2494ddf72375f8ac0ed30d913cacfbd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a728708c5666d595bad2d739b598b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568f40963f8f738b7f7625c77b9e3ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c3b75ab6ae1851672b99029995331585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d3125767bc5e96e40c69843e256e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e273a004f9b5112e6fc32f7ae5c243b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c0d2fa2411611527b80d3e0e5ee9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afb7227f61ce238f61ee44e0263ab9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9c8ddfa7c3139938646f69fce5da5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ed0b73cf1a2dece213ef69e29a864591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653215db371f39504e9dd8bd829f1cba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373319cb44b259b1ed26ff799be9c25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c6c701f57b99494b79d79b0a8b8e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af90997537f9bd31aeb88117b36767595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c91b3383bce5390403a42b19b972c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d36eaa76d802252205235e52f77a7e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e3a8bc3a386557009a75f7f8b2658598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2ef721b3c88b53a69b8b992917a3c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182a0a6ec83e0a0cd57224a86fdb28e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8294863a811834cea855636cd91f08b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17f9088fa97594924f00af345486d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1789714ccdce2342a3db48f5ea0c57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9fd2c43c28f4b48034d6317c2fbfe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8be075dfc75bbd145fcaa15b1fe75605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef760a5e43a8bb140b952291826e29606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eca16ab570ed35aff83c9373416f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd2450b8a3d126981168bfe36868e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51db3cfe4b22cc4012549aefb77ee49609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c43d9b4e5f7e3d4fbd480e90c517a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7424d10cc8b643f9b637f23e53a657611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12469b42489f87eda6d971687904f2a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc498b2545b32eb0c8dc8e0724cf68613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5a81a9a319fca3ec4b0e1143c3978614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200498d34db02d59859315cfbcfd9ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c25c3a18f8387aa8144122799f456616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548698922cb74846e813231b933fb4b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905d638f9fd73d44df378c2fe522ff0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8c521957c78280788ff47fdc15dc7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8fcfee28f3ceb5effe7e4ff03ff5a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380f0c29f6277e90e5b3d3640986f62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f87d3c51010e7b742273925dcc194622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782fb64cb9050f77e6b28e7b2cacde4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02d49eff09be9c05dcc3397d713440624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15dd7d1dd374733479aaf4c9d98e60625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0716a8767a8a56d2393eb546d70d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7bc9d11bfa1b929c8768d6c490ab0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e26ad6b6689498b5e804538356980b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606e7be176e8cace8f489a8c101021d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d31a237a62db4548d9bc27257acfb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9734aaacfd5edc3632b8957166ffb9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6a6481d9ca92c49c5f6e058b8c78a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce811220cafc56aaca8fee46ef456028633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97674c34d761787449c5b47298d072f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162fa5ab16b7e4641625634b5725525635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf598585ad299ca6a9829fb24a20db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99731b2357b6052afb78865bebf58e66637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20213d8614d399a4e3c246872002ca4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260f1da58bcb84bfe1bcc107e6bd29c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc7d8e91f3ad4b37a4f0f4bc4272de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15e631e712d488ebfcfe4f288df265641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780b4d86eb499c65c7aecd50e9cfc2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd669e574cd1144a8cc62a7666991ac7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5a5fad3c1b21d62841ef57d78f893644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db374b5a2a99f8c33f9802599eb8ace645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c969baf2b3ce899600b303fda5de4d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705a2f07e21564ad2ce09119918a33d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca25f6e41fd0cbbe1cb04de61971a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1af1c886103c799a9928d045b153a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941101e4ea4d595febb4c8a26c59850650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479369c84c09fe01b13ae00af083601651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b81a47ae6cf2a1f8377afff059043652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c911c7b0b9f9a4753dff9ec51b2009653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1749c4057f9f9ca2f53661f28f30566654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e67bec7096af55388667382d0e8e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007f8c0fbc8d87d425c655392da3214656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715a7386e5b57bf08ff8781e0194453657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04db912302c25822190b1c465195e4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c54a2ee707aeb049195a231b28305659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753a5ffb05f2eec929bb2fcc96440e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45840be3b9a0db3157925ba17f872c10661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0099c388b53555e577ccdce906821662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75819ab73346224d0279bb182187f803663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa0d08cc4177e12768752ee42ec3ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61464e0cf2970d43422f9b1ca19ae12b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead20ee6cb2881a1c04c9e7b888760d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91050099bbe104e17c7b7f59de5721667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15c2ace7201547ba72641d28019b4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a534f02ad73a8b665ec0760a8b88a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c187e12c412f048484c19817ffcfa8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b77db7706b456fb37c492e8bf3542c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b4082e6c0778d53fe6a25e94e6ea7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785d27ecc1adeebcefa0d2c6f4b244c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd017dff753fcc55547227591f84b721674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9101d71b99b643b23a1380ff2540ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608439378314bdc3f5ae0adbfa5f0a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d753f3a14d3e867722fc2372888c1b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc386692ab131a759733a26f310179d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfac02760372b3eded9000406b4ced679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea044241511d80b37ff104529325ce85680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ebf1c2d2f16db17d880ee56d8ea74681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fc104c1805927aae0ffe34c6b2eb3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ea20619823b863cbc53aa0698787f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660146624d2a1ae984ed2f745b9ee0f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975e2195b895cd2d4a06cd162ac73cf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28cf2f9073861af28b3c564723157c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bb2d395125f20669b5046e98c254e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81243c1a728defbc14929a3509ae14a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f96d08315e9647d6c103db57833029689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8311f0e99fff6cc6fe3a1010650c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7527df350ecc5f153e9bdacbd75b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe469e54eeaa8ba25cbd94ed1bdc2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13988320e577534edf3c2ee608fba897693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac9555a26e008f8225e8eed4762a59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e34d69606add54b865e6e5a1188b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5616af12806574191a6ae32f08db4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2c050edc677012677868c36ea7b5e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155ac97e678188841213991886f18e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81272f253023851357248b3aa6c3f71699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ed8af24c9ada62d32c69362c8f479700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae690480c747fff738aacaf71fba61701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33fafce1faeab4410aac9373902db9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27e66bd06ebf4cbd2a81bc225b674d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd283565a8c2ac3b671dfbc090b81cf2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d699da87cc3e2ec78e4c635ec2d1d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30e33c8935998890036c556276c52d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcad14778bc4e6f2784a2b581c9c90b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327b839acc9ceafdaae5de294e4df51708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746ccb30df830d20cc5d683b2326683709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd66239171d1cccdf9c18b39464475a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfdaaccb5af7627222233a601cefb2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd471a17a8dbdc72054ec5c10c40bf8b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086dac5052c0f25529daf4579cc6959713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80da11cb8b99bc89641895cad3acde3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6754e4498b27f0c69364c93824a443715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92da97578852a3b8277d55184c5c897716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764b0e290949fc7857f53f8852a4aa4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588665af57d57cee52e9adb346c36f2a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20abbf45a30f549698a6a85d5edcb79719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a7ba6654a49a636a8760565ebb251720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfa2770f8391370dcc76aea0ac8ea7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccb4f42ea22981648b33a6a24dbdcf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8983b1ba4d08f35065b3bb9b6488c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dd758f59a4013f4d36c8437e8c4a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff693d7ebdea1949810c89ca927be857725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f51515253c43dd8bb9ddc4c562838726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bf9ba394abf6c3f9cabc2893c977f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99662fc423e230918c568f8f1cab8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986a52a0865100f3b8f84111d0f1733729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a300a506f3d90eb6ebd368719c075fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f7f1d774019b0d76424b54ca3fd4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919bbb1ed151e09fdb533ca989e3674732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a99a6ca888a696debf0bf4eb7d5c26733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c738269d3a3fea81a2f5fbe127a9d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59acbfbfead86374f3baf1b2de9b85a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c722c49e7e78ecf66faa362f026d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dea3a5ed374d1bd17fce940cd64cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918ae3518e4fc9a13ff8ceb4d93def7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62065f42a19899623cc5a95aff0f62cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ef763343c2531fbade54b035406b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e94ebe6a2f78c012351315c23181c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add9522f7ae815f386655d5dcf07537742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8131392f787b34438f6468ee38ef4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959cc665ac3bdc05c686ddd7b769784744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40823d190acd185ff4241f27df0b25a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55036b626067dd8b38727c4e36ba3d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a3b67a43473f889693b367e2ca2aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ac0705d2bf546ae579ec5b5cebe8a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091268c5e9a618f4e54c3e9e3b6f345749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3164e29f6610a7ba005a8b3cb40be98750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6fe544209ee924238f87b44c6483b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd32f1c63a3c32a66353523a4b91027752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182cdfc372d4ce9598190a64ac38cbc753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>