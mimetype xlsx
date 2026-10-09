--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987bc3f3d44415822caa94aa6a8c3dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ca172cfb93d7807891b32ec9295b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887b3b527f1765608c7687a13a9107f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e14fa99c0a7e7ffd24531e80b72ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0676131c5958432acaf95a318aac675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb5fec110e167c2ab7b16ed7f4aebf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d35c19638857bbfbbaaa041e359e1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa3ab4fb5f2d0f08b778108ce4001f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9a98b1abfd9fc72176f2aeb4320089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592c93817263e6c2a98c691ff9e31e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a59ce05033c25502b85ece97f7b8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dcab1f2f4280cc80cb41f4cfac45312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ee36700b54403b1a65e4775f44a1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb9a2e44349eb463da5b352afe493414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984be26d0ecbedaea865774e4b85f2d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271ab671dc3bac7cc0664e1f0e9ed1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffddf8b18e7e4795255b2fbc66eddc817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ca9cc86873e4c62584f9edeaa2c8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdd31ff6dce2184a9868dcfb0f650719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c8ad11b2436cc022447523855fb7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462eb0ff195ae4f5e9062d648f93682721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b031156e3f9cf2ce3e6b9d1bfbe72ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba64fb58a34610a6533922c67ab7b4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7067ca8157abd3ba6310a8d04e77d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a71d208294e943faaac78868104a7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d55629118b4b8962e4a5e608aa84c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609644c92326f95e742e3d71d135a58c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd5d5c698acae2e1913d97e227b07028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6bcbf97ad00cdf89e94129332e36b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac015314a7cfad3414238c249499bf8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1277d179a5f2aa075ddda67dc54fe831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c13e8d8d62755bb765f38c0de88fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0fb159c42aed1495e7ae38c8ddfe033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fa3aeff5736fe49ca9a846f42797234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cad41994addb17ac39473426207a6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e2b1af1e90b78cb89e6f360af64ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d6704a1cb56e9b8526bec834c224637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81fa027ec8a1479e7e74aef93e092a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bce1e7933c0a75dce82cabca661d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765fb0bcd87376271ef3d9404ac370640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97aaab03a9f94ea44c1b44c1ebf8c4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b7eba1bc52539c19cbe19bc98c18e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f64b712c9476aba6a90f17179e77643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc120022f8ff412766a5ae68b3dd80e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846363af08d40ca800253499b78d5b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5d1a3b7cdf2984a816fbd77a99e5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99680a588e98f51719ba9379c9d1aabc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b55080f05ce9f05bdb2247313edc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517f3aa71b988e245bcf62e93b24b7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eed7a3cc9d50ff747959a56819b66350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442c182c03242e260cab97956cb437d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344a94e2e09027ff996ee869e981c9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c82d0723c2e5380867a8e0f7d257e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382378637ffb50f35b5cbbee641c17454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5b55668b019ed3cf571c836eee35655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9953cc5777e9ffce532c745f53d766a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4aae33fea3ce2563693638bc3f46957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ede1ae389f2f447fa9d0d5d2bce1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33115ff0cea051398832415b897a497659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cd1727c20eb0184c2a70fc5ed358360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa5e5327949c661c47b95be9266d9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c91e02b9d63b1a3915329e8b152f6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534043a2f75b3b85db7cd82196407da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947826adb0a559b3dab7b7314eeddca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264d8ae02712c283b59818d2978b74465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165b2005c5e2fbd7e971b821f85997366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c50e0aac30c06919c88942fcb3ef467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579635599531d7602ac36de249d6401c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da1233e9ba61014c8b8cedd24ac12e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e1d4143a3fa0289827ed634952e8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4d7cc6a7d5dcf88d1f632ea7c008a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d7ef8f5c3a7b00cd17283556b989372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11acd5c06d7be67d22ac0d11933a5ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660599ad6a67796a3a850fd632ff08e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce058399d283088e5827e81e6ae48c9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd52345ddca1044f1e6e2afb7b5d3e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849917e1e5cc8cec5931b046f5ab2de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fe003fc1416305f0b752599d125ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01df67fa077b19f2b98db50282335e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7b4a77bffbd2ba547f97369a4c88080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7c6ffcce13995b5ebb51c3567d4ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068009ce394235b4163d2bcc3487fb5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7e3a5a3aff25ad3d8271d055199b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eb19ab9a937a9d2ac70d5f0b5b88584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e28828621c876c97c0c2764684ad2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37629c001eb3510c757581a54e2f636186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11603b6c7cef46be13a7293a55a6c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed14ee70e01fd80abf6a8a3223033b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc43eba41b98ebb2c31755879541a0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373f4a5b62d2b7676c3cf21c98a25e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c577985eaef878f3b9f534513d9ac9091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0107509b5e841b784dbe32bedbca96c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859a121c13c76afcaa0c0e26a87f4a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f4c7480e8871562f43be1683b52d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252da633ee5cf52ce2a419ac5ec620c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19829eebe7102e3dd1db3936d8934496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001f44ecfbcb7edf46f62142665d24a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b52f88bb170dcf0f0b26092e0b874098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c7526e7d9776b63dc687c807ea04599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb9cfeb181aa62bd991b7691512930100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7bb7fa1b2a38b53856a75955572ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be914c71ae080a545edb314509243e29102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee42143d4ad86f2fc38ce68367938f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675302915e531ddd792d55fe605bdfdd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71628ae1ec083906d02baaf026e98983105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e0df29adea35827d43c10cbbff062106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612d56d7ed0046ca94f3a9e0b054439107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e077ac28362fd9f69313ff98dd90c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c5166dfccf2be39d105a2cd4628a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93309adc10454689d0e818d8ac08a5ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39594e15f2fd9175a78a143cf4fd40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e5bf3d163b87bd14e0b82f9bfaba6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a104e5cf57403be3430f9ce11e4eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d700c5487ea7261d781a378cf14e3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b21800d54d1684332d63d2b1566dda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0512b7ec9d4516bfc4538f4e670e5b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d3c10e5394fc7ddea897db7033e36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555534bc713dc5f4e2ed763068ef2be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2642adfc154ed3578c7dcc7325d6bb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3b7b81a218dd20f306da36ba64b2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd57cd42d4823ee1aa581aa0727326121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eda489977eea8df7ed996374393ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8afd5b2395a7a6d9f4c7373f08e803123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15199124e9461e1344fb8434b4c81b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae7a14ec69998f293ddf8667daf41b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381ffd8f0179ea4176082da635cb908126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5d261900ec623f520a8ebfc7d6b43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34954e857773b61a2da0dd44ee3236d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0503a7235a5059c7a05d5fd68fb7be4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac263e49f8e2fbe53deebef4cfff9d1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ea0a97a8db09a88f516068b08c0ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab7f295186c7a970730cddbd9e687e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3668df3024573d52aa9615d3aeeb04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffd48340b1cad117233bf816669f83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af916a0e7e01786531668b184aee046c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fd8981c33a6f2338ddb10cd0d04df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff6d6bc2733047d789af715adb2b08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc8bc7c61b5216ac8022da2f54fcfc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59831e60ef84adfd9ed7a54584edd8bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6d32440945f167e189f1e3379e0aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a93065a80aed0a26c940b00d5c89f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab255b5cf241ca8e0866e2e4319477f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fdb625ec53511caada0da3fd161ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd0681e04fcb6f26526128b51e5e26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5220045aa2f29558140ee24bb9e9c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e063dbc2936b3311ac14716ca994f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc0de66a8260a2fe4903375d23ad8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331742d4d1b759dcaff4f670af1400f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd287bd0e55f53959788f9fcea6191149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639e9a16e373aaf287bf7d81e7fc04f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2aa7b052af827103290d5a9ca4321151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95350000cc689360ea3a40e13b4eafd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe485da0eb13c7f92f4430182a2eb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ec43db0ecd7ae4c3ac10768a6a20a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d866f9fee12944ef37524e4d98e542d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da712f3eb685181e7ca1bcf70a318be6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdabdd779dc004896a113d512f90668157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb443fbcc8ce8c9b28782cc8b547f9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068291b73f1bb4bb2113187ae309f4a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f75445361cc82e309ed809897ed1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3900119647cb0c7cb367b6236df5d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8db654eccac3fb5050a6377c09a8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ceb12b724f2440294fe3966ab8f5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901a02696c599b919c59ee4b7b60df9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc3b983c0c1eb57e796da63184ec7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d16cbe5ea81408ebc78cb82e860cce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd04a6204e6dd64328ed0255abcd448167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f06c2610084b78fbdb4914e381014168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acb35f9f4d53b84db8c8cd39941ce9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20594dcad3522b7432dbbebbff9294170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8f508a98616b4dab067a43a62d4a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd748253710f3493ccff8982e06c2a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862b8c97cf2667a421497b587dd810c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bf6c9da3f471c02631f0ea8234fd8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078520eaac81f3b3cbfa3e21a1097df7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268427df6f6a273cd04316e0adf86617176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5e25f01c0fb521bbe0911991fc6d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4b16e9e5f17d484321ac77e114d3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb631b161980353ed8bdff1be3ca54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090871fe02b7392b7aaee4b9e8ef74d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20868be71b6c8955010c42742ccc8b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8bc85a167c032cedee8bdb92ab5a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9dec7e113094f5fb4536eef40d31c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13581749be1c8214d0237ccfe3ffdea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deeb3ac69d3c0806dd5fa591bda4cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c519b1d21da59270d95acb3d4d7d44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5782aa8e3f121b7034215c97becefb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b011a74b4fbbe4560e4839a0df36de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af902be849159290f6e8d5598b5da86f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50907780c9d8dffe2dde4daed735802f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4f8aafca0b587e45b5af4cada3ddf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c43b6e20ac90160e7f33d7d5396a25192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a896202c278d4ede816472c0a1d4ade193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60071e377298c8f7277233f82e330631194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15680c0e011bc18f45bd3f77e1c414195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0f90a9209da73d91be335884f2776196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54085ae91032cd3082ba7f1c647781a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1680c406cf86a2cb64891ae92a8785198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c711c830b51f844831efc1ebe94fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988756cbd85768fa381a8b2bb09e849200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc22aad77980abdd6bbd33290b1ab5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bb98b64637cbfd9548caa5125bb9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5c85caabc08af2acdd90a5c9e4b0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaac621411a9a809c6099efcb0cbe6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191508055edb3aef0fc4f2e68002c02205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a8056bc2c1415a1fe451503b3c907206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1e2a90fe03ef6bf43871f2ae35937207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd54c4c6085194b8b618e10bf7d387208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b347040978a43023de335a5ef147b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcd58ac80bcdd69fc2d007e03d9208210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572031f6b990954d3e59595b89377bee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62304f67cf1bcc939dbba9b678194d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751cf08ffa02392b992130db1c1c033213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659f67d2ed8a39edd1f7bde5fd84a24214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e7b9def74d6767879f3e3eed90cf7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630dfd031299e91c22046f4e061e57a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa54ddc70b6739e25eac41826bbaedd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cb178a4daf4a309bb58003845d62c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c84005a046db55813dbe521b9673f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb401404ecc367813714434f4d7263220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf679e5694061c886bd4b1c986ac993221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2388dd949a6845a5bab2ea94103a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e594db90f541ce608cbd08ccf60543223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f30d051e5285c5331c1b2b7c233036224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7841b2376da712f6c3be217abcce9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c95accba95101f083681474fb667e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d481697794d147691d3945ceec4f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c189d06d2e7b4463449b164dc7d330228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37003bbbb87613411cfb11e3c50c85ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663ff0e2c575083b1e63ad509b40d76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa538b6537c79503c4a0dc80212ee1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e76e5ecb8bcf0c4d0120c3fc6beb4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce67ced04aa51334e26b54e4c45b71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eac48fdec59fa4c2136f7710414a15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358776adfac38eceb5b2466492d9d0a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fec3c8bd0cbfbced6ce5764f8ed9af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00fda7182e3ed4cfe14d1f62c6bf08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc18b73e1cb819180bc02a80d31565238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e007543b0c60c149c39f3894080f08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62870818608d2b9e13eec4c0545d48240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b56a39e5da792463ea66d3deab099241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dad4e354d8d4e2095a71790db9156242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17bc8547c44a02705d551e8282f150243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff3b325ad3b5239e6e8e44d75d34b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae58786cddb0cb153ea89ce75fbcae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1436a9a112b2c9ba21846d35522be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4407f91169813187cd935170a6a59247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208405a550241ac9c66853468483e60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6bb4f64b8ebfb11256eed64e8853c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb971c1ff83f90e7c97890caa2644834250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f3424735a4c4831f8a4e8f91fa7da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cb8a276f78ecd1fb8963e9e026eaf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f43aacd081491fce4b117c296a9b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774e6c55937b07af3cf7ccda425aedd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bbef61ef1f1e5e390df7e16613ec9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0d6e79049960d62a470f9142cfe09256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8d5605f2d183413ec41416ce45002257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9129157c099f5d595187be7f25163258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ba061ba946e0d013ad06e3be3436f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecf31c909790e9181056985ae6fce5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d95fb5d66e76fc228ebb2cffdf49d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6cf1a39a3c25bdcb52fac0bd36911262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399aee9285cc78bf30dd262bdea8beb9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8df5a1529eee4b4288350d3602ec4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c31756e8b149835a9b36cab8c003b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfeaff8883003bbaa7d97d915c014a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570fe82553aa156b8d6566f98b0c42a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358838325b0a797dcd66f39217db5e5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb964f21d5b2b397983402de3f43cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f28cfbcd0802474c78bb1c738c4b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664a94a316c51bd46e2f3c6ea0f3ea4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681672d8ab1cfe9b02e9878914f4441272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6518a251a77ddfb4f319ccba5dec270273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f021a5828c1c7268d259a64a2a540274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f258f5788802ca66b242e0065c1554275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d5bd6075268ad376fc5ec493366af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822c47e64e6154422aee13efd3599fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e22869dadfbdcadd0a9e92664c12b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136c69a1b1852a48d6ed562d47b526e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7cbeb58ae36812a9a86a6a0e5d3ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47142c38ee99b280e3c999e6e91ce173281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7fde55257e20d10cd4bbf7f62276f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de784cfb47ca437fc9a1f37712846862283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b5a2d776a05180db366a726ef2b76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b880b7828f87e8a90564f9ee04025285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaec7ddc84a23836a68ee90d4c208f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c005c046cf6b6b0f299de185e6a52287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab9f06742ed6a5665ebbc77f6fa08f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4672f9887a74a82bafac3dea80e6f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78aadb2bb4c9fa6ff0bd030835d146290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a2488ac2b609e82a464f16f99edbb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bbec06c689306f159205a929dc721292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd957fc21eaa48529eff61899dacd996293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3f59e22462bf18eafb491b2cd5f8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecd578caed02dd128e03ce81867b94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1c13155df132d7a3e9f73e87e2db5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5271fecc930b77b8c76c7f01bf6b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea66a3709e60f88eb67f4e1d1fa75e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e96136970ec474e255e4469c73550299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101f635d4f15bfd0672213a37eebd86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d4e31f3165e1ecd4a759f4fad9ad8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07ccb6d2ebe1b9ff87d4d198f9cec7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9fccf57b1efe1f1d727181464da4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedbc2a59b5b3472605004c3b56279c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36279d32b878ad89c27e5fa50dcf4b9e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72f220e67b9f115e263633e4eceb00306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b7bc32e41c41d91d02db21b245046307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de6304db2c7b8aa716c17bef1ea9af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceee3bef4caad8c2855111e4a6f8a05309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d4d3e0ea3975a0477aca8a7faa510310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526b8b369579cf91ff375ac7687a61f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b94d089b7e85d039fc61b4d61b5ccf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe5d8eccccbec37103965fcc4baac8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86680e20699f0b02ac0ebe6f0bd4c74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866a5a1c8bc5fdba59c67559163fbd4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa6576ba2ea48afb8abd081619610c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8beebaa62a6403fec4a2f04ca4d20bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c025ac9638be1c14603af6e200ff18d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf871b284e353873564b110b2f3c5e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d966efa9f76dd9b1cc82f4a3078af92320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426f91e35bf52b777fb9009e4d81d53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eac8b2f25511dfeb3211208f32b38a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d926a45fc8b1a7de29f22bd3664a6d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a711d7996fd522bf07ffa7e790a2413324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54504a91159b1aa886899a2e982e7036325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eff1467a575032e452663fff507b33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c60d94105d275f4b496b7e7249d389327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467630704fc8223bf531482f76bfdd59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1dd3fa1de433a3bc4abdfe2f424b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b2edb5140ddcbc5f9b0bbc1eb3772330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72d3d683734430776c26e8c2b8bd90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab901f571c5e46c2699f96334da49356332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265625335c7c86e2cd35ea7cc3059d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912823446784bcf222e9c87287396b8a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2083e6fda943e0cd019f46df6725f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f761e3b48a9934295f5b59ce8d5ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd35fb9c870439e86bc306fc5d64b0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddf5ff5e49de15ced81e821ba02648338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb4ae135b64f802c17aeb5ff2d0ced339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097256068d5189c8e01bd6a489eb6d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b49391cdb631cc62fa1c2f435abc6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c18a8a457db75ae7fcac57550d970f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d54cc8a2a5ed84ba348628b5c33aa4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a749b670509753ff10e7331252b98b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523ac51897a31588b50a3ca705a9e54345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd199048a0e8242195029a3560970fb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f68f73552dbdd00e9f184d263eb315347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafea85ffccce569079e1bb3246a32dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10522f168daa36635e181ddb5b35d33b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ca9f77e3e5f1e9d210321b662a19e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412435c16ebba2578c0a128a060f6d4e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23cec15d4dd234e12588b92e560420352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298de94608e5d1b3a05129bde9bd2dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6d542f9d7bae9458dcdd2531b2d86354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5de195bb253edefdd9ef39cf931456355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64195eae2b700d6c343e040549fbe676356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c68d1f72b06af593340800b99e544357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926240ce9c58b430af1f781564f471ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1c90360a97b37bd5c3bf4ba0f6818359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b17fff7286f39551b613fa5393011360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda81b4fcda7b29691ce7898c2eca62c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585833982904ba84b837b8b40a40ce8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67048770241475997058d13ec9e2bb3c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82922863791e1e911545bee2b8f91157364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e9eb79b2aa3582e7436d34501b7c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c46d7dbc0a8d25e126ad97b446311366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cdbc78cb23c5f9ece5a78f644ce88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4273550d9fc15a45ea660bb701218368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a69f557043e15ba2a5a6b028aaee14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95146ca18f051b6095b8eba980c50641370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1ce70293dca3a83713605f08aa613371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021048362a3a135df2a3ee0def117900372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a07c36f91cbbd2ebf0516638d984a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abbe3874c39fa51bcb47bb252ecc9c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34133973cb976575ae08f0b60bb576375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a7ea19fad087c05cc544ce6dd127e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b87cad6405df4bd9020c6432a483be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d747fdc0a83a32d20f1ce78ec9fc2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ec7c032835c77246bc9b2a59a1b64379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140e7a4a2ed82e36614bdaee0d76b7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebcfdbcbff413722d859c92ec8ebbb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a58e737675ffda737635c65c69fe5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d582910e6a155bfee41ad4517a47f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dcd84c46034801493ebfe202297ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206287456347b76e930397de21958111385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbaeedd6be1a072405e8be063b4f9c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f5674b9868a5a1b8484547c6585bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798461971b0cdd14b298d27f8dddec1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819ad53047f6a3fa4bd548934655fc5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3196e753a6852ece09b69ba81b6c52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb3038a15993cc3934c772e1b5eac7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7439c5d53b0a7f3ef39af3d86e0c8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca3837c909222142bbad0124283b36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb96be2a8cc65430e6dc24cff63e3c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048cd2e0e5cc2c3842cb5a5f1fb9f5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98609603b9581eda581d8d51cfb1601a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798ac5b849f32fae67ea5c7011ad9cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52afbe6643e8619863017734790e15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29799b6f10722a5af86175d6c4ec2214399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9a3f6561d58d5bf93f91a4b702315400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3aa0d905a461120b2319b75dc5d4dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1e01812f55ad4ff1f8144b3e64f4d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f8336114f44b1ecc40585648f40ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fa9239e6c0d986630a12c46d9a63b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b156830692283d51134108066ab18405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb095a44372b3d951b9fa270c4a7e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d14cd3ce7d138dfe41a18a6b943b18407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45278aa54e9c0f48a05ecc452781fe34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df852a92de07493473a3c752e149a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175d06c06d68974b73f73adb85c0168410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400613400b6f4c2bc71939e76baf88c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6c2723ecf003de8824a10507a567c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ed520e9a4317a2dce943be455442f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c8dc519dbfc1005634a29c4e99732414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f90ee9d3c7b9d7d728f5dd80129fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d47a80b91d9f0fa2fa9aa9e85372ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2bca24d5caa0a383de3576cd8d05c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9db81bdb8f3d976e77f24b95822b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e68500b19d73eb692eb0f72b38bb9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e00d6244d6610c618528ec3dc9c76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d88b005db73ab596a86707af1110bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba89757b2f0a2c995c3ed70f6fefb8d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10076fcca6c767c806a1e3133ab872423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b78a31e9f579d43679f5daa55876e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34441d670f7abdaec81bafe4fb520115425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad4472365eb3a95da628199de1e00a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228f2340f1d957021ddfb40f2b83078427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ecb1d17ce02528b829bae490959c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58211ce1e5f6fb136b7478be2b08c72a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f392ba6ccea119896004ca2e592fd2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87c6e941346643218b50506a04c46b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e892e80fac7cc20fefc1ce43b7ac6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb229cd31dcd5b25ec30899891d44d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85614fe93357dcaf7e377ca283caf9d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bea7df186e22c5b017a0fa55d2be91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce8ea757d5f423417e4ede0934f495436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ff913e0fd40bd4589975c2f917b07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d364c32b6b90255a7d35470275b06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c934ead8b00ad52cc892450189771439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bfe69977bdc4c0bbed24ef0a2b004440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e498ccdd2c7684ffe5e4125ada0b84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacad011451acdee7ae80ac09f43123442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd825acc619a01220e7739a282aef7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed256e97dc1c327e3f9d882a0e9bcc6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410694f3683a79d3efcd3a22e791238445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805202d1fa62397d14599af1b447d8ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c34f5885cb1f17996eb3d22df748de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54af07245d3427f8ea3022b39bbd501448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa1c1c3bc2c23f10bcd930154768bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bd8b533936c4b9dcf42de33574f47450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52bcdba098ab924eee5afc1f1e7442451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bcd097c1bfe71fe12943fefe37c52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a23a6a728b1ad0b8b582cd19335582453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27260d6ac236674bee3afa68d80630454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5635f75c338cd19061f003c1a8ba7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9d4cd114269947aae504b590e570b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1062baa66e6ffb73c974e81f6dd2aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380efb33d490d4794fa5ed3f14f9ad76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f451edf960fe4c4bba77d55782a1b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca660e7befd93606c9e93e9083acd6c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391cfa1a3393177386ee473b47efcd7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d280ef9471789eae90b2f4e95c7552462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153901389d9c43d9ce8f533fc7c34e94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e2236419300723239b231c61d4c95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e28c46e1b538517682da018ff55ae7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb6e1c63462209805f8b2fa8a82e32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5f752155e4ae8bd8ff3847dc7bc43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fae619d02f53204250f99409d909a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0fbd3e333d10f44751ca23b33b65d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e25e3c2bf024b3a8f027aab90804d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf6cd276bc2f68960c4bcc623aa0fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd0486dd4493f6f593211b8f4f8423472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507f8bdafe29c7306100809bb620819473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39f26c2dda9ced2d4cf6c56e3d50d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc64e79002a9f51f3313cae282d4b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b315e117e7b339b081bcb3fbdcafc8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f0098452efdbf2c8bcab69e8471ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877c8e023e5eb497203cc3503bf7fde478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754af5104b3d8e389b9aaf20c94e585479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e303454c8a2b326d10d4d4e731ca614480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4115b7ebb69f3dfcddde816844c01481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbb2d8910539c6418131880d9af831482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869ce1c8fce4cbb324b7a016081eab4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932ee0e68cd7ee19531c80d2a62f8b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e0e14423bdb1e1a5fd1631c7800e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d61a93b2dc7a35efacc63300fedf88486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a310dfa89538964ce4bfd3b4ba1ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff04e6718da52751d30ab20e9df39e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc192265e83bbaeb375e0e13aa903f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9fea17b911324f90db308cfb79446490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d672377d8c296f7222c8371dd28d1d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae55d211e6854db794a71db900868e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57245d4e3d9c7fe87ad104cdb9f6e7be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91d03c3685c5cf3634a89d839b222c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a22f6531639812f193cc806715e6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c7b34a19334b73a4e4584b5563691496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac32f623b862c41bdeead4b92a3ff89497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81ca44ddc2d5fadcda857376609823498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd335916082b0665119f9636b7c452499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9581798a61a95f8da21ec48fb0c3fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2a3ca5f283c6825186c76d014260e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f5ec75860cec7c208f71bd71f0a3d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cb5c47c4b21bc8cbf8b8c40973268503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c022a21d1cf1631ef37f27fae5a6698504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283099fb6f00b7826702d7fd7c217c8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ff2f0da61db7600ee80412e10d934506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95accfc1a14d868eeeeb62540902564a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8f80bfecf93f8369bb3cd6e80ebce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3312d3bd427b7ce1e7000ec5ae998509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71aae4c4f52037bbe111f2f4e329d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512981ab5e7b253e8e9564198e9da27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fb4a3c48308ebb85cc3494887a183512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ace862335820284872002d1ae825a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d8284b5ab17493a7178ddd9f814a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915610cab1bf266faab0036bbf1450d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a68501e54e9a08f762c652dd113bd2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af889d8e383121fc34ec5c8d4a7924517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1416f28af75885463c33d56e5d6ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ebcfefff040556fb497181b275c92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aee705045af5bf6d6bbc1c280b2c8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b6f7b2906224afc986a26ef402541521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cef23e08cf7d0cd79e70a82e6fe013522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605b89d82872ef678c6614c5367d54d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229937fba1322a6918336fa0121d109c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696a3d81b08bad62a12a82bd34b0a79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba53837ebaa4b43394671e85207e16526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0e151321785d1d1a39ee35497dd16527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078ba3db721396c583c8991d6679ee9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096b4a33977008a587af2517250230b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740addaea352ba0346a256f98c7d6396530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17dd406bdb82c127abbeb7466668d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11257d55b3ec0ac3c3a1a3a014a2264a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305377a8054a354198a50dd62c71ceff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459d57bbf355176294ae303f2b1ab2f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a747767bdaae09dba669fbfe718a64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091110eba37a31c9573d328ff7623182536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78d916085320a97a207ea70f7d9c2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79172c46e7bd55f24480b529175fe7ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c79183287f151227f08f956048911a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674a3faa766533c21959b29c40921ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f2c5ff5889f9ac67a3e6054b4fb3c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384568be809078ebd6766ef1ff777a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3f0dc2cb9b141bb34cfd5a05f8cde543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae088bf49f895c0c468b6cecb95c052544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb7886aa51dbdc82dfc195c96711fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fba91a18c0c07c2458615f57d96fcb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cc5946f2a78af073df95cb8a26d73547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6557ddf7ce62dde172de31373454bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880c84d6a715a1a8f03c56d2d66c705549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6881a10ab6abc21b5c80ee72f40401d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5490cd1b131d81f9fb0466826eb7366551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ac6eb84fab78c30dd19c4e26285ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f2ba8eafc82e0d574a63c8c8ab3a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a95adfe23a92da753bf86ca1bb31d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b765cfc0d1fcaa9a3ca50ab4e29198555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da420497eab3d420f49b53bb345a8ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ff1665f66d1e71bb164be528be93d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dd6f7ae6a4f7d18237ec87476eeed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84438ec8354b806026a09ac046f1b091559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a820e84d727b4264a415f22172d01dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33649e52a02e5747f61bec69b075684e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30720aea1965a7fc6ebfe1f8813ec5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5459118395b57b0f23117ac6aec63bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9e7a3a294161aafc7e2d70f0cb22d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f9ff5a0848878147b3f3f4c5a0323565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440f42105c1baf2ab846dc6259e64ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3ecc31e21db5ec8075ad705b49b76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a5cf0c8529633a69107455dfa4a28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bf95c4a9d3fb92df051ca10c19191569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df282e145be9a57456918ae7c8db6c9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d742d3c56ff33703f34ce0d9e77bae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd4b04b16a162544b2800463c0e13b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e4c1e1d76600c5b3bf0e5f8b1e36b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed674db63fd4345f7edacfd156b9a097574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832de21835038b72b2674afdeab0e29575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9333d15bac772a552c927c6f6b9cdb0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ed541fcebaffbc927da812dbfb7e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf5cc8ab8f89baad61d5813b9d8bd5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab29f82c466ac9d37ed4ad2ce3bb16579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec3642b9485c4e045d39118cd3421d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764c9d6d66d679583470c1e264686e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba64cdacc2b2416efd81ccbf4c5402582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93317232f88da37de61783810e31137583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9975b6123f47e91086fac1c6807ec19584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e4a14e244e1c159fc2620e2c3d7a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ec8d028868756abe8451492e1c297586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf4dbe0c13f8e86349192f6f0b665b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650aa4778665b513a301df0acf4c261588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a11c7f06f0a310d526dff7f5e7bf93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c331e6c31dd4cc39c5a8ecc4f3613a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405019d7edd731a683700002013b1d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b76d5301c065c2b8642ebc2a3fc1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a8a938d90661f13aa924342067989593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9adb0f1d7e65b518723e01924f709b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4f58b162fc88b54e7977cf0c0ee9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5f77f3e15f6c9271159d8dd12bc52596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184657405835279d7dd8c072265d3569597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138ff064ddf08efdc73ace36b50d87e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d83399e4d36350a123693242c4faf0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117999008a2e334001c6cb527004f1f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d61150e92aa33031c8403545594fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c608691f361f63a9c9c1f9abd81355d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6791750dc141f8a4323b9920e76543603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6be1f36547be3bf2d4ea4094fe3d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdab5f1fb2a31cdfebc2fcc5f68e307605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b0b6e95904bf0c2c423cfd99792da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2beb4baba6f0d64fb03a315eb46fab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a857ae17e1109452f7c8a8c1629fc5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db1fb695b84fedf279751f3e58b834609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7182590f7eebb942b90dd2e22a7a13610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945388c4c3e49efe3172458da8fd2671611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1aa2d55bfdf02954ace354a43141a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e361975b3527cafb1ebc7ad32df93a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9793ebd515b04ebf2cb665b1a3b81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8d32ba0c0021bb1fad59d0d88f10f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205037d140d547581e033eaacd27c76616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a929d4e13fcf200346c58454918b76617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03192858923236ce2cd5bc8d22df4eca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b560b44c5d1097033b67f05052587619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa07323011a158ebd497253481068db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702ca577a26fbe5ba67a1bd908773b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab09518a5245f044c12c7b2f62d336d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad9989d352b1f2835d7b105bbc59f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6eacc2d442b9ebfcaf16b296f0842a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03338f5b25611dbe342de32a1ce3199625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168953ec56f2f4d03b087bf4678b1d74626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53acb3722f471417560145f334d8a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4da805e8a5dabd983341fd1d3120a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb30a37fcdb9429f7bfe626781f2755629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3607dadac6f12388d1b040327de65f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb266ff56bee532375b7d1759b0f51f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351fb62ed44ae7ccdd86b33efa56fad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca47b4672c9a2c25dbb757ee422e794633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdf8d9f69bd975ee3b0baa5207ce9d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0102fb18b184139b5044ade3bb182635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2139887851a0d3b7ce0c94f0cd5d98d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef8be8ecdf8e51672a080e20b97b7d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b62326beeddf27ac8f80647f4fde78638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9af81400c1d8d79c64060b1cc10b90639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364488fdbee1cd7cb41ad9de6545963640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f5ab21f02ebda9321470d88beaa3c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40bda835a7d2db5630b1077e6c720d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65755b8a592b9c6140a0defc4f8a4204643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d769d05ec31a0370691a6643c6b0b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090d54c58f3d2cb2035026517a1188d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20b4a3ab34626e8149ea65144b5de8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1b0ceec6d829307c356934ad32d1b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689caea41fe7d8cf567eaab89e862e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8512cb98cf9d7410dda755cdaddfd6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c7d713e3fc3b32e37986050f39d28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1bde3e9cd4a531e2d3d1c727e0640651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db505268390327de61cf1869da1ca1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b224829f9b3ef9c5a3e29fb2142f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c40cca5e305e6753c8e2f8e331a544654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b6153760666ac89f9e0b22c851b13655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3645bbe98edf70030d3f46cdf9057656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1156e02a220a0767cd6b728bc68b4d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605deafd63ecd9c6fc3757af80ce912b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c02ba633dc65f60f23ba23e49af96659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d891c35ab3c1dcbf2c316fdcd8335d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7165b3d4d8b37f6539553be1402403661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2f95533e808ad8dafc4edaf399200662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db22767594e518e3c2c67944a24edf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3148c247d2486ed222ce363d6eda7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4d9fcdcf75dc5b9852194e3fac620665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fa892fdab6c31b077a8740d20aaa4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f354a189a706ea4186bfba2bb9cc5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40044c4a3f8915754ce274cab00cdc5e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fa539cb9c2a32fab4640ac32c7681669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6d5ad7e3c80f9977619c2d3cbe76e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326b9924da10bb1654f3e9ed83272d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52ab0f96edcab224d98c80b80ac1dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739ab8465f79167b72708cde867468f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c76e5ec72f5befae62069acc465151674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4436a40803d020c85f27ac0acdcb99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbef1c83cebbd5bb6d803b9b86c805a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cc7e38bfc0434abb948c7ed09eae0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460a87370cc75745c4a20ac3a4a0254678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d05cefb95d702aec0d97206eaf4aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42717d5d99362d0896667512c961e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d1856d9409675d2e006b144ef9ab7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a746c8b5f7feb857105c200a6d7de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0123ccb3d5ae73aa53e243bfbd313683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d41a16366793f91f74b93da4c5380684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1a961e35b5e9e0213491adb860113685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a638798e4b262215a80a40bcdcb5a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47074e80fd5cff54ffec7ce535bca078687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fa0327b538af74937c9b0cfc02979688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ffc41b50ced808c203fd46f7303b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c514114142c502c5225cf4c3e6cd9f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af27270ba5b9e44a3236a97ca1ff0ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f107465fe25c55c3d80f7270138c0f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c6a27f7baeb8aa7426c6821b9970f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc234fe3aa04420ac6b2b88bec5afa8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d674a65d5fd99b24ef7ddb8997ba8d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dd37708f8e479fa03955d9c43cc22696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08aced53e6908420337abe0a4cdcdc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6acfb1f6974065f58c7eae21c15903698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854e651d3aba9c3422def0f577c182d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8db78d6788c96e2b2ae8ead638fd03700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80557b80ea7c23c181d7f5b279d9d327701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b89631b5a5a6a95f1b56803a58819702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb596bcf242439fbbe25f2a7f5c9b39c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928787883eb48fcde2f4ef185177b52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa7fb9b9a1ff26aaea6f64c6b6f259705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050cfbf1fbebe489bdd032fc9304a9b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c217bc4b76940c407fc77481f0da0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8104b4f11bfa81d1f1325c8e85cff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72904b3d50db7bc8a96cd9f4d56b8f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d09dbae8b4ea11a5a78e1375160fa7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf698075175d5967b58d1a85780edd8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9745d024bbb3f028bb0be5a5ec509712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002ad98805dc4b63d52584b52fc5a78713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0940ea63bc879407e61e727851d9ea9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0716c418b313accae29c8ff6e732ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dccaca9f8a1f9ac6da7740782912f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d13493fe7c9952385f24a38a186918717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14d296fc19f94754bcc51356120473718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b0c07bed9bf893408b14095c3d2bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68313a1de0dad9f338154105a96eba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae8eda97e1abc02729f13c4891a63c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b566a0e8bd148fae6d976e773aec6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da39684ae2d2825558af357e90a27f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623ad72f17c94c6389db055fbc2749c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26494e5df41463eb75a621d968dc3c71725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002deddec71f2c592e10c6d68316d97726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22d5f32cf063ce8e872ec4630fea33727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6106a7a3b4d4a991c19e1021e1920a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ee7e2419d47218932001938050df4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b828e5ae5e9a125c62f6931b2f7df9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d634d0a9310f3273b861e76331b7b23731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccf575ae39415373581fd1b1a5f185732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d807afe3691df8ee0556f636ae0c36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9918b6bcbfc07f5ec8cd550455d84a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa134e076a04174e38dd3a7cf93632d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24462adecd76ca5b03c5d991465d354736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef07db0a4066866a4ffcfde7eb13ba5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befb7ec131a3442fdfcb719706832ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54553c081003c26092c540886626af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b35ff71693fa5e15a9f545b28f64f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ada77b7f21f7dc5c4b95840a223dbf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700b9744bea89c553a42ffd8cbe0c4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ee75d2ee1acc9e19f31f6de6b148f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a3b21816624dceca99737aa00b1db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416adefc4bb3a0ac6af6eabd6dff583745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484c4bd4b0c95a9d416e5a00366dcba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efd43dd9369fdee5d80873a5085e6c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557a8f5e6e239a48587bac34e7044e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699844c4fdf89c48cd7aa9bdcae24d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb42e183529e05dfedff057282472d4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea077af1b5871d55bfd2a43d61a90bbb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320f59724d970d8e1865de26c7ae673752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee6b8ca31d163f0c60f06dc1faa900753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014be354836ab36bb02131db7f195d8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051cdd7640c494843cf16c2ed481188755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e262cfdf7b5f3efd13c6061a42624756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f0621cbc82e1648bf7b1c7fa29aa3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0875ee62f4eb322b821c4a8754990f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736121fed6c2701b53e3344b18d85b5a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f71e1dad0b108742638cd74166624f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f212bb93cb579a50ce2566f726315442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5ac9317711becb1bdfd9c42cdaad83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57828630eb1837a3f8eab2beadd15e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd9cd49bec431ab2db9757fb359dd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128b2dfcac77c1b4cc6dec535b3ce5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c218bc7304aaad18b224699ef787d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a5e7a692a3789d5af527f1cc9d0688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cc0072b2546cf7817e42ede1bc9049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6c2decbcced95452efb545535cde210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6296a18475527ec4cd74049bdfebdec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e6332a03b8346d9ef74ed1db74be512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9b1035671ef07891d57729a65927313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba186206cb43e2872e6ea83dfbca6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f32d13e841c61db707149c7d47c0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973431fa9ec68a9fc67976ec57f486b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973123d2002e39f13cff7613a02d3ca017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1b3ebe773a073a0045cf86149b2c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a76a7cc77ac3f6015be4c1a0fcbdd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaea4b4e8ce25fb37a1a0b1ccbc5e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ecf72703d3fedb9c6bcbf4c7b46af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfcee673bac65870200b13e36fa19522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72148294166fc4b7f07cc6b0686cde23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36b4d3a2cf7b39c813b2775785c88324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c3819b4df7ce1cc59e32783a0466525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88096c673633c6c5a17a45e4f56bf11826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04503a3bb61e6675933ad4f90fd3953327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e8cc14ad0b2bb1eb7c53ddc41c2a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9c49c5d45c9a1f1a2a1f5cd5ac8a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c08a73eb37388149897e5189efb4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac1541e95a66cdf4fd36938912611931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d112c8c8a353848fd25582556776732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183545c1c7b7620c056d67090a29dd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9337d6bb78775d5d0ad4614e54731f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91ddb9a238cc07545d4097607cf59e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16ce19d3895af027c1860c48fabfb536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cf0335da301a691322a73101d4c8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b9be0582635dee81fa1a4e4f37c3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9f5be7246b96e06c65f71681b4a4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dcaca6dc019b7a47ca5009c670f6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdaec717461dc133fab28667c98c52041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e008e29e24d9626a1ba5874212ad1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254288074d891430e951521f87be1be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220c5500f2b507027e25aae0a25d1c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41940d3cead3b594043db7a77acf4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6644da169762a59dae6d1cba3753d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc36387982f6da6dc5488bd99b545fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ab2f98a0fb8a81f3b0e362b55979848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898574e3d217fdf6ba5b44efd4909e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073628899d7dda8a545baa6c83d668350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5470434535d722a8c429d43e4ddc17a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3fcbaf5ca87d3df52bc8fc69192d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca13ba314b886e703514681f964dd2753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec23c81baff74ea3b8cb466b399c19054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509f65d6bf10c16edf1735bae53171e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ff5c85f0f526b94f8880b9d1f53a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5d4884a4a4b964b86642c271706d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789d228ae4a3e1dd7f159c6cd21bb1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f188d45d6cc15046f67cdc80f1ae48559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410125af349f1467376315c0d3b1a4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ca910d8b534630e30f7b76e453e2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83d07bf73cae8325a3a9e8a617ff3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f09011f32564a5309f3e99ba8110763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5fb78f0be047084c1c6a96c58f38464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d48958a6c43f960ee193708af036365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b530ccc8694b1f576dfdac57548cc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a475eb9a3aeb8fc3670bf2c9dea48867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23517171bd8a0411def160b4b8c831d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6e6dbb122c32b398d13276fa1399169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45054d4ae911a1564a7103bf6eff637f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad863c36fde5f8ee08349b1f47bbcf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0dfae961fcf966862d306f9e6913472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813fd190fdacd198206f99621c4222473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82626625b55bd6496fe8ed0fe5ceb99d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a7a417a386dc28b84a72f2eef474a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a708514cd08c96c7c1750abf76eefad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea2b49f7100c44bf1f1bedd5fbf1ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc60aefd955d10f1a60e62d5367958e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c46e33e6db3291ae3d4f289751597e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42426fa5896c7e6f426007725754414b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cf26583bc7b033cbcb8adbebf043d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774a98886d0c6b81248d858a267d6ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04dd2dcc70f242352fd99ac50563a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c39dcb9e618a632b7703c5be34146c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962da4ce3507c8bd396e03c1101e76c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888e14d4455b135fab00b55447214e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbade4c03acba482d0b35701bc020f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2114dd760a511877dd4a7cae02f7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200519be0115e9e4225b7e45421a2ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe6c4d42112b0ae74d65bd53a48d4290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807263c61a411aaa0f90a82fcf34a83a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7f0a94180c8d2bfbbd430ac1db2a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f911fcd43045b4bdf196cff083b3093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da46f674f5a42cb15272a8e8e38ec0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937d25368d79f9c07771e8d4736041695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36573a82da3c8d7fd08495489d68a7e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9fd8eac825fad7f1469bfb411061e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0f3f83ae51dd69616c31c700a02f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b2c58ed21131e66c698065f37a66f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3c1553917955d278712f88c66d089100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1d81c31cbe752ffe375793f48644d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79e51adc7e436cddf43a03b643f08b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f4f329284db2e07da479bceb89b1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b9222a333309aed38388640599623104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55104486d901cf67e5c12197e5653dd2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bbf91a1cd7eb4eda0f38ea49fe4e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c367a7f08e78459bb69237513d783e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1ed6e21716d7d3cb97b1c8f088d15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143642cec4df4623439715fc7a6e3892109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d640b51e59b4017638d3d19f4c2644110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd0d00cd527227a1d3e26e86633153111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc8e0ee0ea5d2efc3849082f45e425112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768b0a1c18ba0fc0f7dbb1572a9e02f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503cdb613b2965f4ee54993cde31778114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832067ff69e4f8283abec0be2ca8f8b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd02d7c184def7a2668ffddd29e1f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450a9367db4fd0434d2d9a2ee0414ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fcebaa3c2fd82a60d9d6eac7ce794118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63925da8029a951c5981c1865f2bb6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae730465a15e50ec736a5acb843de26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62923d2ef987e4b2eda6b4bb52b27abb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f918e843a9bd0d57ad13972c9977d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a75eb46b205d897cfbcc9b620a4ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e200aacba70ddc9c1d7c0e777eaab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302e3f866d1be057822c45657171499125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92937f162989340bd375da240272436126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d5d3871ce5770ef5b3c80247c733b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713562fdc75f5a45e3f93d0024b68b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3d7f068f65b08a50a86be619ab138129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747568ec1b6bdd9ea94c1af4e0bdfbb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0430ade0e9f1027168b2645e0f8c7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26a314f871c4f803572c161804bb24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0f052e916214a8d8e32ac7165fa6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18f2aee1f1a26d30b35191408f05ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba3003a370256464179ec4e9dd2506135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fea10664920480e0e287f29c923cd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc290de526e38956100f9a8f8e75af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518fa696e5b4041631889c6ef0e10b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d12de5ef3c549c52dd808fd8dd7157139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bfb7fc6486475ea3c6efcab193415140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131af3398229112676ab434534e97a64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a22af24a3cd4da15507e6acae8c4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b138f8c5ab163d406fba9a1d1bb40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d5372be3e5b3dd72ccaf5360641b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dae4c5fe5386aba0b74826c9265012145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f78796bb1d24c849f030f558fe7fbb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfdff8eaa613c0cbdb4da328c1e1d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178db80cdae90727db0a184237e27166148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c53890897d5f60dadee49078ce2ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be46e506022684f42154be8b9dfd74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448ecbe80de55884ec1e1205787109d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90fa8f9020464d7cc9dc0f913c04cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c72a14eaa14dc66ed54b08385bcbcf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cea37ae8ce0d545730c57eeba3caad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450c900415460e18f100b523a0be2cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af161de42c2a4f0604b33c4cea8f729156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2a233619e88e3b7b17088ac0b327c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01c79a1a699a45f2d0c2eb41c5be5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433d4e885fdc28b20a0d631f5c4cdf1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c017e26989abf69bde658bb79b906160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd39e1a243f7fb18cc0732f11eedd7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14eac3ae6bbcae867d6fab7fd546f6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88a24661f63da0aaf740bf1c79ce57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db772fbb87a4c5cd023c3622d1b308f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800e23564292a99be272f7e25ce1179165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f408a6ec69c25203203eb2c71abeda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71aa67ece2eeb2d7ddb54e9f524b22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c813451d7fbaaf803ee1b602cff98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a984ba3881eb95e32d65b29ec38acf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c0aa3f6ed27a51f8b207cae3e73d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2ccb32d2ef56dba4ba0ec66f6d5e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9463059a4940e33882d451b2f718749172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80916998d7757126df873ae0d8cd39db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd8e0f54cfe5d0756fb0fc15c8625b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc906e625962b1a4d81a6a8d50ecf3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bdc88b8b02bfc66921f8bec04e370176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2745c1ae924e5dedc796dde52f1e5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a29b1ae9f33dac1fd11a216f91e7a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0ca0149781852fc18e4612171f935179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d84e9949a8c75914e43403d5dfe9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3ad52757a3e6c4e0bb0967a84f35f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb83970f64676e687130aed6fc7609182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e38f83a80056c7b6debf422fd2ec67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c527e9d261b135e4a5b789a14d0742184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1d2d1a0c08aa51380b4d440eef53a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb2ef4fb1f11a011945c7aa1f4f23d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10785d445fdef66ae1f3511de927bc1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef09662ecf34e074707bc11e265fea2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad44626b616128bb6c52ad04cf008e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c27462242302fa8c8710d983fd27dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64080ba987f44e6b9d1de1e6b0f131e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd501043bdfc77b1b0fed74be538d957192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7af5d66bac6cd6e1739986c5daaec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677034ef30fc09eb3546afa9401f9e56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd23d428a7d5ff5a21e4c5b7657fda195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd6fdec4ff60f2ff3bdc7eb5cd39fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faa0a59601cdb6e3a6b4a0e218be68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20ec61c72ea95584939f72040fe96e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa66e9d2895842101257e746a3c1388199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9491454e343931efffde84ce79ed8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa1ca7be05fe6fda071ee689311675201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70b197c763c31437435a41dd049111202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562187a8919e012266ff4f735ec08fdf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66c4e6239f4156f1bee5ed565d3181204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452a315560dcfa38f99481b20919710205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a357c98b2306c702a574d3aee846f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffb319eeb7aec7a5202c02c54f78d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004e55fc8b02ed6e8ab15177ea15c68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac69b80fa9562f377e38ee0662af64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6769f9b3dc55f1f64acd27678e8cec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632eed7998948ea693f3de2b57d6651211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac3142b4d2c6b7ba61e1534c8e338e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f958dca72c611aa0f2b82dca654acb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16327ba55dba21fb7c36e75099ee7a1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca1329764012821945fd36dff77a0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fa8866e31aa13e454ebe7c4315b68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191efed8b8c50cfbe4d8dd4bee492ef1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b431b86048e7c57df3145150eeff8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee22b0016c191802139d463b2b54cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90389caa2c69a328a6d52a8c4fe8572a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59e7536260640b3f845e9b8dc4b621221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92590e19b3a28a27623242c57764a700222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cf1ef909f0176d7e892f613137b67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b712b8efda08ff30691a6f1f9c630e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3227ac27a6780b2e50f66fd6a470d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d8fb1ad76155e5de229be8c3295a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76592acb742cfb5ef545e0f615f995227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73d355069a61e3e7be30348e8fd6ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd67c8dbbbaa16d82c7554d83f48af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d4fa5ff7806b2a850404f251359ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13392563d575c6d15c103799d6dc06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc042f55224471177cc23ca70c0b6e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a557ecf186b226c3770522a3757bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902034ede8341b42b546adbd4490a9b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83965a27bdd5849739c857f96f1f4208235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3dea86c768ab996d3dfc6a0780ef4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b67687eb9364de1d5e98b7c9904c76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8eb086f8229a0f4fbe077fba69b4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f24cd9062a330108a7f375aca3c9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff796553b55bb149877a8b59b636b439240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f75701c0e6a056b9ce15d65922a783241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97910321840f561b7ccd99d1c915b55f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac6c790d4f75dccdbaf983447fa93b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050161885421333267e42c5f2403c12e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5d217106b2b26515294b4ac481ae3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04eac788266e9975835c2dda3cfcdc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2aaf8f73d10d432d2afa42abd85635247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee6b5a052eda48a69f5eca7424bac4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c42c7e4d90d6c629b2b09ad2e3ae05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7db8b785748b3e3d3269de3cf7cb98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0f0af8d8a7500f6106e49a279209c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf5ee840b8bb2edc049df4a0a2e3e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feddf1b56693542573d10e21250a652253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1903ee59e8c16038ddbe70618e59e11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10296b9f570322cf7f0c644395186c96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd671b73420468b322d8728a74e4494256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc0c41b0664ab5af10defd776c36ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169aea1037433afe5fa61646c5911893258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b31f9461f4c23d93d3360abf9ef5a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b4aaa1c31d23ee7a2216d37f0c6ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399fd1ca76e6ce00f17545f2a759e27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c95d63c414db6770e1bc43e4ad156262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15233a5dff93e82be690f32f433e9a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d7d91888ad3ad76a8e1aac2f49b89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9ffc74213974f92259fd7ff2ef2c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54223c340157d3708fce55423fa14dd2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358cb83385403086c832e23574a1679267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca50d2986deaf533901308ba3fabd2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e9a493a05cc0f10f8ba225fb3fc8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336e281f49d73591bdc63e118c7e34a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd11849ed09d85a19b2918e6f4d37d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565d4f80f08730043ba00a28c6af51f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6214a43f64f3b17a4b8dcef7b6c19273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ef90a0580201d9e3a0f226b249fb6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473c71021d289f96be47c902efb3814275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f32431ca832e057acc334760b4fee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cf45929a1d4b3ec132c17970e6452277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17c4a79807d0dd92acbc0ac014c659278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e5229d687b6e3c9ae6940c7a0a4f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c2057b17805935b12b6d7c58def55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f029ab7460acc08ad4a8718eb20973281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b76547be4687628ac1199207c04d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24e22f8fd7ca4e08cd1118430c72a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d33f2418c7c19f1b60aa1da324679284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eed905f40622f70a9143caca5b8ee1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c0d4933cf14886d695c8feb1738a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14d4ab10a192da140a41ea94c83f79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f8f2e683b267d2001aa93b7921556288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4bcdee9099791f8c58138ba4d28c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c264befff6fa68e0678cb9a98f4cb8c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849342301e30db13e1ae8ce6c7b9f996291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7653ab42eb38ce819b42a9f79e1613292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869115100513e07387ba11ed5db9756f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbef53b0db36461371fafd089e00d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1484fd61de18bad6034e108f63c1ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bccdbe8071fdb5a48db1dc53faa0fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25148bd4ac6ccc81ccce58c904c16c34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cfad05da8344a42bd6301bc0b356e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b52546376c7023387eb36bf1bb88ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fce51618b390b1d2aa013ce3d8bc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649d785b166e28719f6fc1d83820008301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce75886d39ab861c2d89144b746386302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b644c988b93253eeaed9272261d0816303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b81a8c1dc090ac77604047950fed5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1422bb15fa6bfb6b6cd66968bb63d65305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe5a3be18f73b1e74fb1624dc02587306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd63b9cf84d515e8159db6a1c28e16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8531b07aff50f6b741d0ef9424c1f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccc3037d0446f4baa8d5958ebabfdb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912519b81ac31ef885bf0bbded64ce1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb30e3bd1fc29efbdc9ae5ba2df6b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e31f84f085ce6d638f75a4e4897f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c551dcc67c5d15ae4323738a281a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b902d0fbe2053d31633653251abcc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125591dec430032b52a53bb5242b39a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8e03e0166fc1beafec402113b87fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549b3cd186f86685a515273d9ba3815317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c45b7952405c9c6e15adad35a08cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ba14aca7bf5e8601d2e382bf7a384319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf5b09680400c7ed7daabfa3e8b017320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e04430793d5ccb51fc6a49252aba1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99514790310034556d9a982afa0616b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a98051c823b79515d66c296bc9bfa1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abc6f5e3b5c342cd5d7663928b4741324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903946afc028e0311152e373a1752f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782048b9feb221e05b3e9f4de68daaf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa286612d6f8b3c4274e97d678d98a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17da72ead4c7f3ed76f5d121188bf8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c4ff5ff1283c3e159cc8125e302e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408630ddad56443442d7f5fd21792ca8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634ba54b22326f671ca8ea9f80ec5f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb81117f679b0c3dadad5dda5a986e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce110749ab5438d9aed2020a89f35a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357b41cd2567685ab791824485cd5fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbd887d3dc56217d29559eeb5478c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18148f0aa49cda6ab41777cfb5d89c24336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02962b0191f0ab0722e5a283083cc019337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b373c8e19f117ed6416e2f623b42e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd08bbd63a535a39e40bfef1f370bf9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b8d25422595e304c2f5026126b439340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab82f71128321dba755ffae9356b19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2a28167381ff201a6d803804f0d6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e046daedb0c9aeb24903d58013351343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6525ada443b6db39158da1bf49198e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118e144bd14496480bbca7103067fd7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee56a15a317fa0fb747697a903f81c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5dad89a234b88930db2d7b016dcf9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2423ddb5aebdbdc6dac507c00fd4e0f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21f11bc082f550c2f4c1a1db78d3b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e114a4033e261b51089d1371aa8b812350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a14611a74e04c15cf4e25b9a0b621351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cba577396b8670a2c3fc5707a580c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525fe2bac09d5c7163a7cb9e32c4f4a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6509e67a346803c0df2b10dd12a9ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a7555441973384cf6b22826f007a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfec0886f1d56033d1c831e122f339356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575b7b21918d360115418e14d2adde6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65c2bad3673c63c46378029118ac69358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1b8bed863340697a85eb449608551359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e7cdb34756f084a417a3babbccead360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc42823e89b66c2a363def087cc50f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87636a949f8f062a6ee2972773f25ab5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf9812490320ab7c6514d4b5ee11ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d45cbde30ae2b13cb26591543b68a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad6d3cbb5c4b9d6363d8a3a03eea14365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318bad3a4415350dba3f15f97ac57bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc9729250a4f4ccafa40a8ebbd162f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15d0e9687bc4dea3deab89bb748ec4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6d650060875d599685275c2b5d348369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dce96b69587fb0256d87afe8649095370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec18e1b62f19a47c015fb55445bb584371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556346f0532aa68deb5a1fd8047c2a33372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108e233545ccea01fec5a4f74042b88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce21b65028785b35aacc9dbe2143016374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bac04481940920d0e5c34efa3d33a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a33b6a54eb9464e8f1d66f2f2e168376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9828888ad11a56a858a2ca574d44785377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc991666df4ec5e65d55be59169b16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00457ea2ecae1196430e45a9cca9c66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782e3757b630c3cc136514ac5340a3e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5938a1ca0fc776666e155ce3d9cc728381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05510f3856c906057387a7b6d57eba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dc69b869fae00e449432d781c66c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864a2838c8294f008ac931e89ef230c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43626e6e94f39897378835142b6725385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c47bbcb00ef0758b7e9aefa4f9da4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af723ea43d291f121d55f9fd1744d8d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45881924fef51fd43ba44cc35fdeba09388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6e8580b60dc8378b08682b40a49e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a1e8eeb6917ffcb7fb142a2251146390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa7c0144faad50b1c2088726b7c206391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5c7722e46b2e662ad301b5c673660392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ba198b19a34eb1c8ab2d6cffe8d7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caa76c8d836b08ab5e98ee9e40b52f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc25ff4d537e398c03e0c38a054304e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c36e336b5882d5fcdd8fd8f075dea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2997ccb8080a26e7a391fe6e945847397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4d9654f55ea576216653470d49742398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41983a7798f7406b22b3c552d39cf14399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253599b7011600fa9a6d180fcbf4c28b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a157ebcf69ac22779991c3681bd2a08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ff1c324a3c20f510bd43875d3017e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2de99df4efe22abe3c95e8431f6e61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd116ee85174a42ccb88be6464ce67f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147dd8c9b8676037f40735c3e5b02d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ca418c40f3a18a7776ceacd87e285406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086970875659a2695b7c769657ae1af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1dc3991aca8821f9a851ba184ae56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea235750da655e1d18dafb8bf5967e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af29f555dd9e7e98034df1a4a54d2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81827e8b144fa547f9c345683f92832b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d928c38921830e807d409dbbf4cfd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073947102fc8b5269b5c2e9cbee48b6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea9267bb6e7053afbb8f018e6666be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb070ca90fe185320f4ffe360252feed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecc3d59e4aefc7f648324e136cecb6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa14e19b19bc4ce7c5776529fce619a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fabb76480ba97a37aa673a65b2ad6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880df59e2081d4ea7c24b1a561c261bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3d051b38f709b8e7b204ee46d8712420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55df6ccf6e40f4f34e765acf0541809421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979af82f339f8881b5bbf09a60fea6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89387c8b06c98d9e0953247799b758a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149189a5a2b6c35e6889a69e28d75ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e8948f44d0c8367fbe725b0df360d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b05c55099153453996a1ecbc36fb9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39811f2e99c760486af6c0cf094420427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d8eaa899225905951570ba46f2e3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc1dc4266bf1a01c918e2b19e16996429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0658d417d283ddfd0cf25757419587430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874c250afc5d4b9b990d281b7baeeea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bfa304c929aee2b1393c648fa1ac3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe93d4d2651d5484cf9568f8864122433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbcc23ba0f8d3a50762a5bb0420bc3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65805ee4e9d0418e04709828b81029b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096696af0cbb8fb62944b3f8c72d54e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d897d09a5ef8701d664b832a02595d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb3f1fb4b99196a0a70e6cd158567f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d185c88a5d6b96cc85ddc9a4ec7b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d8e5b09e91b407fefb16602d55ad5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2b5a10b1de578cf4f520f4e732c93441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404b1404cc068355b498b7994716a1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b3c846ce3a74ca8fc3fdcfbf3a488443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480eaaa1abbed95976c29af4edb9781444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5202738c6acc8db89dafd6ae33773445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca36d1e5130d3f01e766442d91db5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d22c50faba4d7981b9fc064f9b5d6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a37dc6c218290b4cbec1a7e9ee1272448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2521426e4e300303ee5b3eecbe9ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102366a460a76a1ad2207fa433a7698b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53183213bb0acca2ab69e84c2ba5baa4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986275c05f4d15279abb469fd48bc6a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892102e3c43fde684544183705dbec0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca8e18edcfb13603b6d0242733c3f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bddf41982fd7c62141c8a4a445676f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6dcaafda6d417c63f99ca2c96b19b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116ae30c1a2f39f86edf44ce4d98e27457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc512b6266670d5d12f97226bf70ad2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfee6115e6ecc70e6d3cb6aa888342c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149b8dca658632dc6e62ce5e686cfab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0337cf80054d62d62c733d03e53d864461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce61e6daec85e401463b1a5fff3b6e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbd25f2858ef449cc1c9d70c49e049463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f1dbc2b87c3053524781e13a7fec1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96845622246418e72069de815b6e349a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dc0b89b9ceeecebd4f7b878df7a62466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e453dd43a569c3cc1bad8db723caca2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d303d89873964b9a1e13c69d83f51f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667652374b6bacae74cba16d2005da98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4820cfd3d0fe3d99608ad2b343ce3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc9249096420789de0d0fe3db76787471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa12c1af05f1cf9f1227ff36781141472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73f482d3bc5255dc76fec1c83aa251473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29c7f4fe545b084a5957170d82545f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b354bf05d7bf326bbe2e5b711c0c248475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616701277c69d48f12fce77f6500749476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2d6614258119f32ed2688de2c014d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7d9e3551d514de24d8a58cda36901478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd1076c545fa6ecda6d83b204bc17f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f83dfe715d3341a7207ef233959821480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bb40e433213c5f67991dc05056795481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c8923e385d3efe4757a6f51a2dd23482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7e4f9fcc2e1b711a4b479d5a07254483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71995fc69ac49cc49c432606884dc9ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8367a9f2445cec9ef0b515b52e9676c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514da61c29076e664fb82662bc40a8bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f2a1d9a8c04cd11b8cae9c3895f54487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebef7fa5ad57e7a7f8bc93facc21f49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab73402662ac4f801868099623d63b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb19bb397ce3cc925745751decde21c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb537c90b6752074af578e5d2587b20f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9479d722d8eb4281a4fdb38f53cf530492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edd120bf73aed5d1adb0cbbde83bc3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382671698ad3c62c4b88d88dd0953117494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7dbda70322b4a6e8716f182b66aa0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ed7eddc3e673be0a036bd1e5edbde496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744e337022c35d04bf8b092184a45f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bae48f8d7399f3042779474223c6e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da44657aed1ba4b828c8df1fed1fc7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9223afc7464b9f4fb5e4339d28006500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcddd750065af2f4a7ce1e97a5e7eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f9d1e71ea8b5cd7733f5a19dc3ec9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa8b6f23e67147a7139e92fe9fbca1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024aca3c0e9b73c2c78db227230affba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d35f2274180c3cf61e591c5d655b2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee8f974c9cb5125a56da3e9e28a5da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be36162820e5e1c6bde639e85fb45d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5d3f9c585330112ffac665f7ba05a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797426002a4e277f44aae399af3d59ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeed946f7efb8147127230a26489da5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b046590b787cd3048ddbbf479b29f85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d831e0856e2f32a21090803e7b9198512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0626e4e62ec0a4ea381917d269d774a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27007666379fe136cc23ba8ac33f5026514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370affac720e51888e723b28da7cfaa3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c504707cb42910f223ffcd6586118516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c648d1252256c3234193331adb1fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdd828f73e55ebe9420a8f36e9128e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082272c5298f1b38144fd7f8768f8d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0bbbf15d3029334b788905d2daf4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66624aeb3a1c7bae1e1e00801f80ac3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63760085e93da57a7eb2f72d8d6f54d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e567ffb444dcde30120d64d5f04a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d61f95c7683f7aabd8b0e20a9cabc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71655c9a21427e19c87d7c0819c21abc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a65ca13be14fb0f7fcc5ec2acb56ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe7a45a2dd8d7e6d0132298c75dd7c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc0b6f70a6a41302ec0cc95631dd13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d7a0255614fd676ac3813e89527cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95497b5dfb834bae54406a9256b8f42c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f79fedeeb7e27eacf0566a3170471a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d698c221e1d34e540d19aac01076fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537fd16f608b314296648fa1bbe47b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832fe0df29f675392c3e8bec1ecfda1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9af564acc6a636811ac199e5da4bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b83782119795c411cd90fb6e9a3577536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8c4e681fe13b4581c49bbd3e003c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea9425e8e25b5d3924fbc7dd958e97538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c99bf5f4a379a219e248140276724539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f99a1e70fff2d11d00cef030cf146540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ca1a357313baf25d542e2fd95b23d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66e3ffc8320eedff681bce9a9ed6a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573a6bde75d2894485a833efb64a7a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59886b40510476b69381e929357be4c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066af91dfd1938243d38977de6a1968545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d513a81af5befb7ec18079b6166ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c15008ce9981a31ce374aab971b0f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e3722fb6db75d6059ef01e467471d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9c70953e3d6b775bf23427931bebd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c537dccfd4e8c3caa4b5ec4404764c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86305329cdd13a997aa9a11be0d067e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bea57c1d907bff7421d64fc93f0e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ea880930ca915c8c21e5d873f62ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7eda84284a0d9893d8c6b7f88296c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bb7c967325846abe6ef094bdd5d3e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f3fbe1ecae54f628fd5e80c87ac2e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83f2592596d43d02997c9f95a6bc28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96c63aee86b5ad2e258e4de5338be6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2559607b4cacac315047d10d11d5531559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c571d94d033cd0bc95322731f4e60560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ba55a345ee44b573df1fc67774f2b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddf444ff4b3dff6aa6df2902361692562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f723d352038d6299460a8a9f9c9446563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89705281902abd622fa92f86fd77c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ed5997bfd8326f08a82a9ee96a5df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee98e89707ca9be527c11492432657566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25c784b18a9b02f406807652cc9d4d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc773d0da0fbac5bb7bff6440e650b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa001d5d99595cdbdd9f0d8ba2087c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc72b26a6af4940219f186687ac923d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73493bb3d67b40102305c335359b5994571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bf30e9ce957daebf0577a2fce626a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48297224bf22437b356b4ea9074549eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e751f892519a78dcb872eb3d2236434574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e7b4bb839d7212cd9ce277972354d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157ad565f4301a2c899545591fa6a8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52676102064583ae509d31a24532cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f27158bb946ddad1aa8b9873387bc4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588a3fe1e895397dfdfcf5d8b873f07579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556782bd01f07c2a43b71e488ff94266580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f160e74f953f318920243ce65cde4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143bbbe859f6079ce338a9044ba442e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b58c315084be730932f76d8d2c923583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592256fd8d0bcaae750258443023232584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73307fee597d783760b34613a2397a89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c27e74f0f12bb75ae8660a53a56363586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52e3468499f423a3322153cd51fb7d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf3513f98c93fa93b7c21218b99457588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c947110b7d0221eaca35c6b8743a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6304dec121ed6efe1ef02fa0cc2db5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d3463f79b33b256fdc04689602b94591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03e10dd5f4110f1e104ec994cd0450592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c1f3264cec199fd86aed7c52b45a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9591ef051b9b370ec04d8361850730e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76f26dc5de674c01503c1a44967332595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a6e5eddf05c43575f3694b64c9937596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036010fd9da80240b1ec4d5cdb35690e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9eb351bb0f3ac5d5c8c69e20180abe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489020d7ea7b2fa46b74f67584bcc6a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0840d936b655eb92996d4ba5534b02600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff77fa375e84b74f8bc41bde4c676d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945bf29a86cb943ff73ff3fc33340d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4c8ba909a5d961d5a8afa615c4e15603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec6bc6a3070af89a2266294d875814604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364b89a4c310307be9bb060c371647e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5642590e52d6320425cc4feb1ddf2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9353710b9df69765fea9eb8c7411e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed841505ab1f98cc1b84725417122613608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299e53b4cb9ebe806b69f931ad8f6cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196c7514c9bd634510c91498aca853e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfd50de5d591340ee419597943c6a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9d52d027369fc7e8cf377a83fc1c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcb5bda265bf3da082f5811710e67f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec359a59dcd7905e10b660b6872c350614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdec592d635fdce164bca30d07b365615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5cdf0d4d2436488deb02e12681f20616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab187f5a2102800ae9fa0586e17d25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833c6f165e724b921ba5e967934b8b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ab9d7fd199fe71b8b61a77a35af90619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114a9f5d1a9e2fcea05b3436f616e73620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bf82cc5281e4092cf7d83a89fc525621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228858cec9f68d2b757311f512580ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acd44498fb60aaf2f7d47078fa5fc5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5c425796bf66775b1a7d25fbb257a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7875f1306387016914f9542c58aef6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a5e69d57ec09d3ab340e2dd585491626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae655beaf42144cb2d57502cd16e58627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f428103151ebca17c48d4ccca58bdc2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0c5fb9c0afa246691ff15be10d641629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f94a968daeb96e5d737f1cd1c6d680630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ede7242953d39924c4f6648e02755631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16aa38874f6aaf777a2d56faf21a25f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24493a808f2c306e88aef4bf993d39633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f54718a48dffd7ebaa6f3d2d342111634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7cdcae875a8d64820d3eee2882ee3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1387c7f8295afebfbb2df863c5cd980636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2613e46edfe1cc6512da77402a2a2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232a8f72b9bb7df0d1937c03bb3889d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cad66d9232976abf801c42e527e11639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb0113cd3f680141f1d706cb5f4a2d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62bfd2adfe207127f34633e29051c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00a432447a091d738ebfa51e8e7e2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c7d7439f7e35c1223bbba08e959bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68786a1d58f16c321e926381f1c1a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0923f70c465ce8c2e217cafb086de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fab7fb1b6b2f75266b40749f662a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6422025c10718b09072781baa62ef2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc34a1b63628b90f5f889f2bde58bae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975042f4ee09a78fc3f1f5043406a6a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcdd6dcea722a95f8aaa06ce1adf71650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af9fd69b7417439e55c82d8b29b93e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f8c31b0fc0ddca11a692e024d1185652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ed893f4222e0b5a61c164d9c726f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12597416c89c452255e2bdcd3034c6e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045f005c68346b10abf8b5c9eed9783655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51e44fa6238997af24ad9c5fbf70dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd133dd1dcb2b6a8b33cc4bcd00621d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ddc2ab8e54a49c977ef147b783660658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519df7a03ab8947a5bc87bb6b1de6e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfba7f6896ff5d0a18a924dae17b74660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6ed45d69a5f95ff81d0c34d9039b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9a574f39e0c25ca53b78bb62782fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23df66cd4c5847ac8cb72b0ae879d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f43f95f74c8912285d677bd78e817664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c2a3db6a320759991e4f93f3720b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34be2bbccbc01a117d4ee48e3f3602c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b82092278d309a87e9cdaccf5eb122667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7daf73cd0d018e8edb35f397152582668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d693cff165f6502885b8adc1a7a0c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73482862a5561a4afca6a412c79274670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465bc6698d5db082ffec85c69117917671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c724c96d01a5ab6fe1da3585cf2cb3c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fb67ab52e52ce608cebffa9acd1f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31d81156fb3832cfbfb1724c5fedca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b3ce1eaae9d3b6d665c7190be1c7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7307dc9959520bc6abb6dde2fa128676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82e8db4f8c269a6e2d24ebd8b48f75677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a945eab42850931d45258ca3fd75c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25e389dd55c32ffd106565108965ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d185019cb115dc21e62f73887fbc7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e47beb508c55bac778e0a038aa4f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8515136df36b9923424322608fd661c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f70d35d410f519211cb2768c65f76683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6d6c1b39b488165e1b266071588d4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813ee964d037aa7efac566637892faa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac96d744517b4dd50154ab2f684eb2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75423ad7cd6a5e1b2fe06fb0b2553560687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c345929ff207e08e019cd14457bbb6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57811759a19d5171b6233c029d1e8cf6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a752efe2ccb3ecd88ef1fc0215fc6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe393867ec6ec49005c8e1975a0248d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3abeea69bec8975893898686e3a90692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f2ce57a4962e4b19554db50f04ee5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37747f3c29c15482fb3c1706d5912d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb5b771ae444b09cfaea31572b3157695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35aacb97bee476279e3c4beba05d31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04299bdeb5f93e1fc88940d1c893dac7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab8b46ce9d67c9eec9b0c8ed1566b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e4e7951d326a012f13dcfa04df22a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349af187a26846f81909bce7df2179bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbc8e0b85c4be9a55d701ef171d9dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134469b844632dab73d5ba5d0bb8aa7b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41ab88e7c6cc87f5ffcc635f8ba316703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2027475b224720ad4e5a79a3730bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5f8281af5f9816195c374c2970225705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668af346b6f83789fd566031f6775b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b128e80212f1d15475432164c7895707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db0a1f895e7da8d3af67565dd4e502708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a773103b31d39aa0c6f6b0989f1b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23f566710328e8e126e1360fa899c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858867e136b9331cfa8c1db11def84e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df494995596c6f97d8a7584b01c04444712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2e1d92144cda8cd35e066af0321e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9a5e34ea0fd09112c283eb0b496d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d31f8cd6fab371a14287f9195d8904715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97a7b1be1670dfad56bbd0153b7b9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7468731971ea7ce2f9d8960240ab56717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008c360b594419125216bc4afbc4145718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb92f416ef2bf7fa7a9e3c30edc5b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423e6c82ccfc8cf18d8dbc419ed5bfe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b43d0d3047b3d3a6f958abe395c79721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c203a9b7302aed9c8e03acb9aa37ff4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12947cae4beb0743eedad6116ef04fda723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a6fbfd636257a9a8e903b869cc50a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3513773ee465e4bdd2f437b79541d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fafa19561c2e9ebb527b739c1828c4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87837720f447a35010a39c4ff561f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1301a29f2803d4fa62d1574b39e9d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099c253bdd38fe5e33a2d13429d975f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1724036a21922947bd97036febd3b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf7f507a2b140a8774c15fce47eb62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2df885a7ffec4b33ca28e522d79be9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1dc696a28ea38f4684a22a4119587733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14e215232db7b626f4483a669ba881734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d58e72fd2fd826d132416b93ae2a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d7463c13745094c07b6f33fc50f02736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff521da433719faac669f46548466d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c9769145e045acaa6fc9a7b48827b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17041885e5c3929f7a50ba990c0c3a19739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d21c94601a519ce6b6b356740fbc2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218db7d0bef1fa5aa55d930397b770c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b82ccfc8fa9794d958ee20aab33a56742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c5adac12a8a94c9d360b9c7da6ff4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4eba960a420a7ffd8281300524f726744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822b850c0322cef498f7fcd1fe364be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e1434b8750b198be8718b027ca6d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe525ce789d73c15a28b241e928c0c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec01485692866b9b3bed6b7d770720748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11092e2cdb4c989cde76e144cef47dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6893143846e16cd0ee024cda6c9ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085ee03480fdb2a7594fa110d7b9990751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5d76221eaf2b6fe27f74e345a13b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51613aa959ff4920e9237d1f846e915b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68577dc00bf6b43b9cc7e859d4ebe728754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa0a1728bfe3a1bdb0cbc61ec3e1e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e95d3c776fc8c96a00bbf7fea4ebd5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f97151e4a9b66b13e58d9cc11b918757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd5b79b56709c44cdde55adaa0fdb0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a720c1519b2ba600f6e61c2b1757b6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>