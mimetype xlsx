--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb758b19af73a3f7c5e973d4061f05a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9e34f46d6104e6d79778479719eac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52686874d302977174a4ca69657bdc003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11433c1a02a00d989497f8f5a5131b4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e88e46323563688ddb85399c12b46b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cded6e482449a14036be4fdbd1a4de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12369c3e011fdedbd04f48de78aa5bf57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6069bf4bd30a06f20dc8cba4591cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59694c49647b6f8c99141b93f83206e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e8bbab962737efa48a8f4415206d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8eac74f33a24e164d7951f386848ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37803d9c1d14381a432611b50be0377512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68678036f537feda3506c6094f2aa6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a1a4ba8506c89e31fad99021692d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94c76da8745da199ebb770a888b96615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb379d8c2bd421b641e89d0677c445c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc359d2970acda56496c607f37f52317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61946c1f22c9af8dbf8e0ad9c67b8d9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60852c9473264c0b650afc1834d5ecf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb02c0d68f6f0fad4032bfc3c3c6a7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbbf154492c057c5076dc4b5ea134d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14481eebc204af2afc1da676db8aa33022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3811afff6ec58a7f983784e083be9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5124dee564d19a6b9fffbb9813f888224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd504197cc8ccc6511b6a35c88d0d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d1369a7f64f17c3144b954719705326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cff01fa088c8d23502ff3de0ac97127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19d08ebd0c52210e08af57c13a349a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74904338031d7634df7cb8668b883829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f949313317ef1d643ea025a8652f3c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2744156f2549375e54495922d0dba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79162065454519eda3cf7a2f0ee2471b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f2fc9bb909f54970625b3a0b2584a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c060381debcc844a61ed77a89b57634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff018c1c80dd08c5db7b3fb853d971d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b14b37f43108404d7bda84165039636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4e25db68681a2314d73e8bd575f9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c69453fe6b936be22be03ab0f4c33e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4ea79b69849a56391824ff573000c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5c9ff80005affa85cee2b78ed540e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4dd585ad013ff0e9465b24c258ccf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544053fffe4cb424b352a0da775df9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c839d2b07c5b10b01090d22e82b35a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161b5d5566296f5cc7bf05cccea0fe844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00341a72d74a0ac1f37e3375b9eccd9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456a3295c8c5faeda92d79f4fd45ad546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8d7387ba2585cfe4ac565ff414fdd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8628a90d1d34539d800967f67698ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396dd095399d5121fecc25d61acea4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d2f383f496db22a79bd9ebbbf550a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efb5def146d25bb42d384f64f8711151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e171a720bc324c03f3a867320f0272e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08213efd5c9f4ef652a4bb2170dbbc1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3204315e295b674a012abfd3e1a73dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dfe388b5d06c18115c023808d2baa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557f091f29a68f44111ca8c11fac50956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c12cb2c0fd37c8fe8d546b6f3e386b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cef95f0505e85c77c6c550f2eae5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06616997b4128fefb34d704651b36d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f984a84662e760f60f3d1fa70d6c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21759c8ad0b38778909f518ce8a6c91e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae0077ce9b00066a8558e403005bef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78ded6808f22811847dc4d93c898c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deaeb13614c04a276a8ef45eece98364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8879bd4b9d234c1cf0a0b7138255365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908a25cbc962d7d33a779e35bdfb6a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c54259ae170a62a1b51ddbda1156667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da293de2fa8838cdbffb31d6c49176c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97db74a52186f7818efc9378ec517969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d9187310b8ebd1dd02909e9a1782c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623af3b104eb72997c09fe7112d2f38b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65910e02e9bbfa9fa6783fca7b8d08db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1a5e10edc9d09867dff2cd58cc85d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab3d494efebba13560cd3cd468443e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a78fb30a1a1007267ee8748220dee775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e08ca086bf6b3d43045745d325e38c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad9282899f193f9e9992a45be5f96277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2f39bcbb6b4bada79caeff6673d8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decf64342a2e4518fb997789e41aa8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d30566e8f281253e429ee25d5994d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5a454a660d53a9a56d3f293a5be3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6189468351db94bd38b4348dc2ceb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133fe93ed151e67ac7cf00af70ede9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de337ab982ecd690cdf2f76e06665884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62f3465c238f6affd67dbada06eed085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f7133e86abd31f766db034fa5579686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4b3feef02a2f56c3b9176a3a354ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259bb50fe17dc1a4b022e18bad8b3ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0c5aae07bb487a0cbc0b7bcd7883589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d9225e28ffe565615df3cfbbca19290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02c64ff6d7ec203972281f04d71eb091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9111c594ae7adb04202dfa41f4f2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576dbafaf74bd6e462e11dc56751c8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cb7d03bd7171ba260f2a4ac4cc37994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eeb39412ea4b78524480e9c3729f9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1a64e7a92c531d7110c2249fcf97f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a1a6eacb904adc37fe9187fb6c26c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d629965845d0d0a73b80c1870d55b8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c95fdaa725c9dbb4a72295561983d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8869f58d610a544303e8a0569fcc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c698b1ef5146f2eebabfe170fc16ddf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc5de37f03fff8cfb8606ed2106d7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dd0cd3b5ef09085fd3db27fbea05e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba73169b6485fd8062b1e6749cf851104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f3828edc42116329b56e016785304105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2fc87be4882cf0c84d49ff1998c4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084afb44202e310083e58e2d530ac27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d4340cab22c3a7954ee008abf622a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dfdbf63f30124f72b6275347515a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ece157a3f483c054d69739c1fa0cc9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41fe0d2139594734e10583207d662c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c0cc7122026eabb6a637a69d70601112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f1479acd67f940de21a13d9f0398a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7c19fe39ca2b63b4805f080997c2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4820e96c95dd22e0fa323578e32e393115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c315573693feeec6549df27ab6529fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0006fadd075f3e083dea13e10f6df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15be9928a2a9f123343b2d833883b1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094f792b28c9562f5ae973bb4dbb7fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37301bcac93fcf8b47dfa017caaa1435120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3818184e5e6373ad3f293429141dc7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bca2e3ecb2fea94a10f6559804f456122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5e499533dad41f87f216f142df71f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a9d0016b8c26a61402c56b7a62dac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb671253b5ab8e1dd83d1de0c3d25c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d2f4a2923939e0ec4685e65764277126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfa4880b39083ab4f1d83902c07992127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969fbc3b04a7ca6340784b694aeee9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0ce5ae504517578e079b87b9699f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893ce69e27f7ae13a34036c8ed8f2d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272509a937fc114b846603a53903859131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b94a8245e1ac4583fd948826f85841132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8c6e337364c38e09e433c269d0eea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf88992135eb5ae468ce5ee0ec8a59d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8378be087ee0918b220017f4ee5a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573db91fb6e7e4cd21897bd6818e571136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa0c9893d682c33ed3a093eeb5ed0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ceb38b72e2220bceab08551066da5b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36957564ff957e784826a48e9cb542139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ac16684005ab99af23cb7dae5825e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66698bf95760892e3307c7dd9eee9f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2348f1a5331b9241ad58acc679eec03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703f6280d6cd86475fe74df517fec4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3519793ef369ad1376985b96de7ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5458acce0101c4c181c3cc4253a1a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6615919f70c7e760f6f93a3cf6c7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf971199a315abe73d4cf5930e98e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf92a9604248bc293e9cb061f4d0b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc32bdc824ff1e86ef5a173c0c6a2b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9bae965bf79cc0f53ee2b6e3c7b92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a965f82f2524cd333ad443d95eb9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114c4e1fea8e36c7ff79a4b1db7c359152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683fb367200d80fd80a2946bca9323e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a4dd931523822e4f2fec747c0c8f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01bce17604bf0b724aadb572918a5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fc0ba4c8270c18b7b43303c5426ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad691006da61759f21e4635bd259dbb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c2737e6422405b8650703ea6f6100158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c5351ae7610635b60146dd4a7c3af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c72f760514ace4dfa5adb829932a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49da53302589ef292d4b413c311042161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0bbcc3e34629b400f384bbbb1c8c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16249394f2b53bd52d3666be978eb5c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570fbda5cd150dbfd632151dc917cbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c8d392bc9a5b339ed0f0845ec03ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a2bf3e07423015d2c09ea68903d30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9f645678de27639c59f5d4f3d2e74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a66d0afe67c2333b3141e50bd307b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d23fe4d3567150b494f1db50e2aaad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e9da84d19a29183ff1e12c87c9d20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fee6e3b18174e4cb240d60b1e85f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a084a4702b1e5d0294d09e91d635f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa0a90b907cf59541d144295e26f28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495d54d83594f8ba6a19618b01935f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e840fe29456049f9500ec863660416175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43876d6b4d10d31a38f0a04444c164b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a105bc592ebe0802122a80992053e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475415c6afd356533f793009d95dadf5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041358308bdb4b52278424f49b62ced2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59435f92e02511542e0c131b1c093f0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d95400d3eab6d5b2a366357824bc8d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8c565ed8e7213d8e265d9c61164d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e1f953fe847876975f7133257b345183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef65ac6ea74f615efbdc99c74c7973d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1a913aed70ca0a904650b5f2e6b03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20648386e39a37880d144aff7b16f24b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a4cc82e22ec59eef192bf64e9c9df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25af5d41fca41f04f7607978bf7d44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78cdf5441231c3eab2fd450ee1936e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cf112310df79a1cee042f17e90433190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad12c8bfc1bbd412c712ba3f06a1ddf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de181212899732c900cdff91194156192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfa03d11b889a3a398721ae7251172193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d675b51a0f756f64e68bc5e04869173194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653aa98733050de654c547e0e661e4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54a66f6e88950948600012ee69262c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed1f3c087aab4aba3f9e9c9dbcb176197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26acbcf3f29c1797d0fb85e3d4cc47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbef3531cd6afd7fe680f8c6998e66b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422a71c4dfeb29638cc175afc454e13200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142f7906de4e636339b10aa555213ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb3f2806ddd7d9aefa117eaffe879e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b33e69045ca996a2c2214c4f7cc5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd38d0bcc31802201aa4678b9d36107204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5982701325f7f6839e8c1d76dcff6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be520b7ec8a54f0fdeac10674bd9a78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8dbe72c0b5f3712c4256b9ae2f36c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c23f996ca918d33d93265f638141d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59684226aeffbbb1b9227c093300a14f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405be1f7ec29ef65f9f201a84ff454f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7d87214903e2622c8501235e1a2eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce7a7658499c1fec7acc885c172a54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d822d2c9e3c1bb37601fa996ec72c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78153fbe4757f00145c23bb62b0d95ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eeb07a734aed02bc13950440595b7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da1c95ce7f604266806ad8f884bafd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abc5460ea1efa59d1f428daa8e1c7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaca433189ff8cdf9b1bf19631b5f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c17ea9d6e9e894d4f71103cc59e55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc799d77e57bcffef1f1cf1f8dd384220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752707ee352cd971fb2aa538e12dcdcb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d73f7866541986ee00fc866ac0278222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0182f970abe6831629d2b5eae5b62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaaa147059e527a7cc19b87f5253f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a0a5c77f3022a3f1809b9c029eef7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c947765f101b55f0d89bb318896db9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e5a64a2b4f7ce34c10a85ac4328aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d838915a9fa1a2c6a439d70afbd1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e67e38adf742bf9e3e9daaff50134229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675059b612a2f24e5ddf6256790db240230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29d2a21c751b70e035719208149ecf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afa1442f1af84da904000ae1cdb453232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50719a4f98e7b4b90830c8e4a813971b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c8b94d24918a9c7cbf44020b7be8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca91ed3ace10c10eefb5f309586b20e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e742022d934789661d598c320975612236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988bebafc11a734e29148d0d29e300f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418b6bdfd15e1abc0a8ef806609d9af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86b2912287295b79194335fd4a15cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792a74c3ade6b4e372634f3fc9966db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a649793b34d8939a53f9ef4e561e9ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcb7e3c5f45cb35331cc53861b176a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327a5bb9b8ea604b7c1fda734791288243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8a27123eb84416c3811755f367db5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8297eeae7191c0ab1b656118c9e5f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f66dae43f2076057eaf6e23933f0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b9cb895b92b673507aace180d8779247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b50739342693f4d77e70266b0e098248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2047775e081f5dbf7aee5241b1659b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422aaa1744ab52b6bdf816957dd115db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cef34dc04b2d30d18b52861abbcd5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dcca33dcf66a77b200493c9f8dbc7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406acc25068f1ee683ea1adbba2d7a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515f453eb6a2c6d9bec68be74192bf1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421029809bf69a7425242c9a72a8d654255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5f8b48ff33d9df240785960f2a2fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad04c6ce4ace81e17fed07569d361e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01661d194e43dece3f548954baaea3d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd0cfd2eb61d598ea0b7507cf0301f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc23f5c682b1800b94b1b937240121d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b9a53a96e0723cf0eedeb265d928a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a8164ca8ca8dc10d7d3316b9b0cdc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6f2b1587790cc848d136ed3a83d13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7444bbf27f94bb03ef5bacb7db0cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c34f5bd560c822462d5db314f54282265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6dd47383d4a91b953c7e00e9c60c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230aad9d395a6a464ede95eaa25ccd0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad0e7840dac1de3dc3fc5e66ddfca7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28af9772c720d54dd4dcd3ec7fad209269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085713e9b46efc1eec6a851dea3fa78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc6782f4408eca33516f6ea2136d5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fd47311a92b89bdc0b4298e987de5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb643433facf314f16ca0efb2f0ab8ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee5aee8686a7c6870eb5538d2b2241274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62721c30274ebdef5c96fdeb9e13d176275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e37f96fc12357fa5a9db68c714820276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4d0ce324a22cc2a059f75154f45b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260e0b5ddb767c6c81c320f59f93cb9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242f04daabb793f74d00958e0c98bed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f591c6b798a6d92317fb11caae90f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a777b8a915a36ad6b494a4cf7ad64c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6ea45000b9a6b5d5e324e61ee8929282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7746a30a147a4f7f3d0a87b6e5ef9a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a6ed6ff97ff76c705ded4db2b314c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceba357326ae3a7aff3278b64b9d54b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66301a408fd3d61a73fd6346d5c7bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f2b0945d828ee5f4f1a8410e1c84f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750735f6724e271ed02fc03b4f636a68288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1be38c2adbd1a4d8c33a3c9859d7e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f476e97cf897fc130f99c16742e2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996818b1ca837e6f9d15ac0934133c95291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9057c2f190ba85b842647fc8af8d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f448003004af99ba6256822d24c10a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e163e5ae0cdb78d64ce41753a87101294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b685ea99252e4d344c78a7c650dcfc5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd738c5d9bf82ccdaef16a920430869f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5583c939f35c18c5b978bbb188c1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3fbe986845ffe383851e9f17dd75d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe711f34b8635aaa9d8513b90bf42a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579e66948475201c15da5b4de265b19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaeb2ffa0d3be49d1793f6e8fbd0719301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f222e288e140c55ba63441a1123ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3e07afa98eaec325adc9acd675178303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e424696fd4cd18c1dc824c9a5cc35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52550fa1f3a0256bb48da83a452f13b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643df7f77ecb9de2f4fe865d5180c239306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e72e7210c4d4c291da8423a676f5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090a13e5d9622e83564df30ad06293e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81143fa073c4298e365be8e3525c0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be60290e695a09ff3ef849bc31e2e47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa9b0453dc9d46de5e5465b69a4cff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa966b15371e0ca69726766d759af4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377aa6768f2e2a5031057a95e4ec8e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca44a4e757f6d0c20aa21f06d689091314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870d050d5ab58793002c772eecc4e63315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90a29938c8787a7260f7b4b97b8dfa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917590f63217cb803e96350e6ff8647317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e95f053a981fb18a5479fdcc1490d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b769c63738182fafe4762634157c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6153998fca3cff314db7295abd338a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c238c4be08c127855230084737eca62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9124d14435fc3cf53831c68eaa99b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06ee867f84b149e840f7813de4fd95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc2d20ca743fa018553bedcfc68e51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cb4ceac6fb86ad0601eb36bb61773325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622882a7f2b26a6268372f1a7c6ac184326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e9062be2436154e4cc9a17faa5511327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b482ecd360410d8dc9ba82b070f943a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391eb1fd6d9e345b2d0e81d6fbac66b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9bfa7e2f74ebba50942ed15c4f394330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82613681bff52a0db0fb1e02a9964833331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed36e5a0c91a747a6a17a2bfcc38f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8f8898affe699ad4f2c749d23f3e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c6fd4a0164d88d3820f7ba682962e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82c126e4832f2eeb1a3f99f112332f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a163beed9fcbd6e001621ff9265f8ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79809a0c192ecdc64da46160c7add3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522b645a4dd1799ef578955d5831dfb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bbcfe2bad7e3d591cc0e4b0e7cd56339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c325b9ef889a0212f3fd729128f2b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e39ce69b77ef807efb9b92d0e1b45c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292d42378011ea8ab7afe42a49eaece342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965afeb8b282ac95ee78cf5516ddf6dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eba75ff63f4c560df9abb143b8cbad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e21ec9cf4dedb3fef92e7aa47509b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178b892c3b240f213621f0dbd7d5012346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872c8c28579cfbbc4fca2889a0c2f02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31845494ebe4c32f133956441b97127348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853cd52d095112a0136d1c2dd31ec47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caece51996924c0f88afe861ceaa40e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1b1f33ad5feacd1bf39c1f25a8e22351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e741e502f8b0a5c11b828975e970d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c91c4aea374f08fe0770cd6cfbb95353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb736d51b15b0c40b178ebce513519d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f6c4821859adc120be6b70afed82b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504d2303be8d4bef43fdd87f4ecd086356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263780852407a2a780dfde5cfb489280357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541ebf54eb2701d252854cc858b3bd3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e3678d34a4559c0041ad61875dca2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c8c6b45210bb47f294eec49d6798c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fe065fa7824e140fb47c91a938601361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217a2f20fb67e1875b3590e8c7d0354362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da6a46eefb379b0f59811210f434ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ca1916143929d31fc7f95540c7997364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9c84fab8d874ff479e5ba58d29ee2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267141807e45e3295d981998a9c0fff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7727d31ff76eca1ef4e7fbd20557c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce62dcafec787e11dddcb2f0d71a49c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da354c571a49b95d8ca2d647869826d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15129b33ddc749ebcf7818fec7e3dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15914ed51ac2bf0b0c4971d7e56594371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669979f504e17a622f3c12bdc13124c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf1c6588f36b2414ba8f858f307b50373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb83da5ff4514a4aab7419489a887f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edff12e5de11f78c6d5e7fe4963d7b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f9c5396f0a3df66f78288540959ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e39c2e5ec0e042adeaadfcc6d0fcc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb245a9295b84ce310e702b54a19589378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1821d8e716ea39aadefc83238d1d478379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cf5d11b872cb418932000f1eacd16380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012fb83410867fb70a3c1e3e32df8a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50aa757d85367e2c38b5368fb1c72d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fb0af40f9e1459bda0193a0588011383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c38ef07dfb164cdf3bc8b8960e7bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627897a214b77d9042484c748cb9dfb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2278c5187968b78af99a7bbeba463a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997669bea577cc325d3efc254ccd6d99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec06de16cbd933a022e09b76365da22388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe3da3b2ccb70508e84aa40629e4c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b777afd7cf2a896b8ab53c95c8e6fb7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb7417f14476ac7e1aaad03d68bf48391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac23e86d35db50cdf150dfae75955fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200677a97d0fc215ddde9eaf45386e6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617b241414491f0a17d2c815414b233394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294fa3ceef43778e18460dee494d523395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b15c8d45c01bf5c2d0a9cf68e6b52396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3cc53f4c750449aa2317b6b273137397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ab99e491d8c687b4ab995f164a2c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fefe97747b351fc6346acce0c6509399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bae9b8d5a78c5e4ea90c378c77b0aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724d28b5e4d0a22b5cc18262ed53153401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fba53ed7d6a423df9cf28cb455940402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee38cabed4a47418b82de272184344403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc4f26b525606fcaf494707cdb174b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525810839d98258dbc5d87e3a4d62003405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f65255ff4a38fa093d044c8aed771406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe91767d65b80fd9eb2873c01aab04b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7100b33180cda2ad5583e176d27c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1543563a37223bb38ebcc68fb32c8a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a00433fc65c77eb7ded27f9d20bcb3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d9e2713f51af59ae1707e2ea588f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c02f1bcb3773229689cb9eb47d8634412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeb55697405fbaa01e1f96aca91fe0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eafe9667af8df3a3461aa6ad11eb79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b430478d9e32e20a3596e2e7f445c35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5b8f4f4cb37d109dc91766f277177416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336156491eb485bb779278ceba8caf7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1995c596fb7fbc8ce7af7923621af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4befb49eff797ff54e4a07263d6e9f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de98ca096665af57283ab094254b2bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a4f59f192ce9847d5fd34ed9a80c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c48b5aa78de5820607b874b89a4ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96dd5b707ef8b631974f90045d145f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31556d1eade5eea0a7cfa008c3ec51a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a93817185627c60be6bab9596f1b73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c663f03f54d6d38a1847c0997bd2069426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b020d48009ace92d34bb961f57d8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0312b32a9c4c189026d6d5a23631fbe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc558ca0a7d9611566e12fedba4bbd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9610a73aa8037183d5b2383304f7ae0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa50d37e52c1e5e921ecf99a35f359431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2d938a666e35f9ba0c5e82c0e0348432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3e348c42b919e2883b2fa4acf966e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f19b58a10025334cd143640eece710434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f8daf0e134a6455b06dbcc9077a62435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f9c242c3c5038008692c34ccb6000436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395caff25fd735c155b1fd6b5846f8be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704d6b7541c4eb8919be6dde1614557438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77cdadebefd75157c3c6ef430775b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c12891e8cdfce28f21edb94fab60bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80050b260217d576abe5d6cd45d331a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5008097c87f62368ceb123ade87d11442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee69df20669b657190519dd6d1fab4d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe908958ea2bb61ed6a1850bec6363444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e62b6a7ee97ab69328e3a64c2dac8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507e58879dff7a54304d531828487b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6e8681abde8e0d7c7125eca2e6354447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce216e8785ffb359f1c642f3da9216f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1be0d738005ad2ee03f3413b9d13a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3858e2c16dc0c250faac488a53c6acf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80554c5ffdae27e07ae3a6f7556cf95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebeb898ee3bb6cb6e1fdd718072a4ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd47569f0cfc3d5849301c0cf53146453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ea691d8c5bc310169ad7634992894454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f7c4cdf72f2c6a516a8acb8776c2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ad59168bf5e2cce77806f3a9db087456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21125a96aac3e10d498645dc2f51da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e465b1e588bc6813f281228c4831b96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58849eb6f44e07ecad9d46f3e71095de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896056b078e392a9cfd67ecbfc7a1f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd128459295926836f934ad1697eb5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ce2d0a8406ae0f4664522729a05ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314566dac0b29ca1abc31d9c4b7aa38463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98611733cb8921b43bb4bd565129ce81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91812b83c7e3bbf3875f206e851d88465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac36905d2eccb1235b8819add62a2d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8bea34994ca0da19ba506b1b34466467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b0707c45f4b4a8158486a9a0289de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cc0d47e04e1a17d865455e638c66e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2123d0dd2bfc13e76306c194d4150470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a5dadf767a77698b8c657fa849fce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44149f510042d9d977b2d389353746bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526ad5ba24333134a5fde9dc01e4971473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fa6f90e8fe4921a794b3bee2ac463474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95ff8b2fe26ef64586b9270a9c95b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621f40fbb221707a45566993765ec8a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cf8ace092261a8440289d9cb13ec1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26ae566a086bce1943931f354587c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186464a0c94be4b0cb26cf3b5f8954b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82f5d633d49dccc1f22266bda56237480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce84b8961231a70040dfd18b9aa3aac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa26c77cfc3e393d56e66d4dfae8b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8272cd6844dd212ebd6c7c5e14357483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c36b740ea448a362a8fe570594abcd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ce7ac326200cad0a878c64f5ea05b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93e3321d228c16b881494d14537594486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4f77c2427c9e7eca32dd2449e6bdc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019d1a5e7b370e6e8e0af617a176bb0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43cc07196fffee0dfe29162ea2c531489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e0addce31d1b29647c2ff197b3703490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975b8f0971a2504cfdf19a2544d67eb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11657a4d170c27e4be08c9e898c997492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c674752d2d41fc1b96fafe3f0c84bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87c177de3d4f79024f9b21c12f2c3c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c9f5accd4d8c99938db44ac80e813495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b4e929161ae40a48b839c290727f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32098ca1e1dc784625040324be8bb0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4fdb21c6be472fc8eb9a680a91491498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa13c74e3427972b0c11f632386a0d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287eabda35b73d914817786cd766550500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c3f467dda79d95556d2df1c59d2a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d47e5635795419ff1386335f600b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dbcac9c662244678b7f28c6dbc563503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9ea0f83cb74ddc3016fb67b75e8dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f80b36bba820ce4146b7a57ee6305505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dcfbdee158c94e882654be5996647506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e2309bbfb8ab518d895c6719de17a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866a10d76b15fb7687a8d77777e349c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa785bbde8f82ec59929e57aee3c5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21d54ceb9b378546ac1c319f886a0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50ffc45b8567c0c891dc36f5dba4b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16119f4ecb5dc14339e5745ad1616a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56bb7bae594419e3ff1c62cf3ad910513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a05f12607b9c5be597a005fa6ef87514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78ce2d7e44f1644031a8f40ac17806515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aec687689d23e8ce52df31a4e6eb22516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd386cc5660bc7e49b00a1a1cfc2aa1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843772529a600d8456310aa3d56f7ff3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe38cabe6c804c2e2319a3dfa0544a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74410b3bc9fd58989283455467412c2e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e10567208613e339192f8839f2ae10521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1b579588b56541ab4682440633b17522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811ae1c0c3a1898a6015fc402874786523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3551cf92f187bb878fd9651699ddc2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24058c34d951db17bedb4265e671b6cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41f981ecb7105d707ad7a7658c2bdf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004235c29190763b50fde4979c7bccb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e115488580c5ef92efed02346e07e35528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dd8e6374ec1f36f0273b9158c8306529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31716ca5aade35b34710efd629138ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460112157b9d733223d856ff54e81696531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc02423fccdd24e0ae8a87afa625c85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5289dedeb1add6700478859792f80f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d682898e3727bf91d2a75d98ee0eb1d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86838340427151020c6c7e47c4184e9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ac36f040ad1c018705ba35cd07961536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ab0570662b3f5d72217310acad6e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405d62a520458f6adc1fdbefca7a97c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90c2e33267384a9993b097af17bf2a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e7d43d50d419d1174a2587d1899dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f9464c2a701335879a8b2f60f7fe1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033e8d9bfea14cdb850c778d3c47469542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9e3fce3dbaeef297ea786c7079a10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dbff5bad00eb0bd47cad5cae8bb2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b47371cc6ab8f7a13b11958b18d156545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69d72d155d2bd37ab1c5bb22acefff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba341559914bed648e88a7a4e0084fbb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbad529a46832b85c2c83463b72e05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed090ff83d733eb2e98c03a84e2696549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385f32e29b9bc186033a0ae9583254c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75caf58523a3c00ec3a532015626ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a89471ba82d034c9d4d13123817360552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475f7ffd1565d02b26aff7ff9e4b02d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91643ebb6448cd5f02ff6ded397ea8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc10ec168abca14af2d78d3195bf4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168b4acf6b7831129b770954251d725556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131ae98eaec90f8a955a87d5d48fbec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38f3f6febc8df24b05f8d676f9e5f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4aa6e64a4da4958a31591bba89717559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a870574e3f83a29156b66d9a216f113560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab35311980389cfce9f48c44541dfb1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893ad9a759399c2d4c030a413395195562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555fbc38e9de02bf555ccceb8d586dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2621b318e96d577975cb70c22e9f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df9aa610ff532ea0fb29be78e0b748565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faff9293eb93f7abd2f045d8c6532e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be138d2a70203e2011a8e13e72e4cba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6014addb0bd1bb6806f941d00503c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f120d1953f3bb2e1226998582ebc53569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddf0798e1e16770e247a8d1cd89eff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0dfa6573ea140a58d4d92a1515fb7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334b6d437cce295e893febffd00121f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3a05da75b8a6181b40f5ab732ce0a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c646bd9e5974ccf30799f1a62a5e4c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96480ddb2d9da28d2f2f24eeabdc32e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d07257705eef9920f7656c6e6380b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d9782e254bb006705a45159a3e249577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f367819138465dbc24271c50a4ea26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b874061ced7218cf1f3fd620a486b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41669f384fee91d822b6b796cee6da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cc1e2e4ac79a40a763424a42c9b8a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a596ea6480aac3a6e721366614999582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dc48e25d3f08b5f15b57c4331c32a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07d6c236e0c678cf5619ebfbcc5e35584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7cc6bfbbf7a30dc4e27d9c0a4135e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c9079ad1da6f6173712cd8d51dede586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ffbf3360d6c61827dd0934fcd2c8e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec212ef2f44606205e596e549731bc71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a3a87f577f569caae0294f7cc4bda589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8c7bba9fca0fc42cc9d15b58b42d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4595034ef259bca35a537b0107128591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce4d0bdc4c38f5c3af1f21ebffca62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d586a92ed04beb841a6ae2321e98f6a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46828e59a25934b116c82e6e20ae3e7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16ad60c53283fdb5f765758ef8f00c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ff636f9e54f17076e74b214cc7bba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14963a7c1ba862281a6eb2042358b30597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cb6e6cf17a8a3a096fc945dedcf69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3a7057d6499bbe3a442e1727e0077599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aad5d2a8f08773ad3af2c7c0dd3b8f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932f6f2f4982bb9d7748f1adc3da6b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abce556ecac01cbf17ec16720af39ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f458e0477a096d91545b5ddae30f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd0d858e9183c659948a254a7facd6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a0b1d8a8bf8e2cbf1185e00bc8c16605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf62fca10f16f05bbbfeb22bc2b49a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d91ad1556a629167f0a51f1c163b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700842cfb00dc0983b5f6155a944a51608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88689f2fbc11f1c1cfdf9af4d94487f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c83a02293f68afd068e7d88ebb6565610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646a81eb159ac7cbbfc88cfeed17afc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7be4f8536e7d309f4cbc6e361dd7a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd7e453572cddc3e7aea1b3a374df0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2a4b6382c900af7340fdbc735cec4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e38b3f72e803fa6c03b76ac3f58e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b01cf42841e02b930072db3975f11616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8963af14db8f06597a50745bf802b28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ecbe313c23b818b10bed557a9fe45618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99691ed63d2d5acf04e00be608e1c46d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517ade07c784dc61e8a03c7a530962a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90948634858bbbd0b642ebd115c8b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d74c940ed1ce34765f07483da67ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc90d9e68abc3af1b9b0ea9ac9dcabd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdff904d3bafef625f9c8529e7a126624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79319aa0ba58584187f09e9e0647d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a2af6f0f66e0886f510d7c8ed0b3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b79648f6455c7ae97f18ecb51e7bb5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9278d81027d9a980d615d0f31fc138628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec425c83993ea697063fa01ba984122629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe05d9712fb849d63dcdeeff6db20bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c04cd9019edff1fbf1ca2cb6bf674e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fdcec135f4743ff8176dee5e0105b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c707126429ed60a44b622cbb8ba7d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3918d4cb66cf2f0405756bf4c72c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab0d1f750afb85a35424f7c94690c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c94e94d3cae288eaaa774aff3b1e3d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94edfc873a42d1127b16e191a71f4bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d357ccfa49ae5288bd091d49e1240638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8894fec92411762562efe8e276adcb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91bc23ff4895343bd1fe1e2429fbe8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffce1c347f7625327fa28546a6389e8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f5f47c887e8094206489d73d4db1e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1b3b745a170321a17cdf1bb32e953643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2db2b21692de9323346a1a6e95ec4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04939db4cdc1dc290b968ecae85814645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fae997bb840480d681745d4406fa9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390a4db33b0c671e82f2ba7e367a535647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acaf2f59ef1df4dba86beb9e000b8f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e701332de723f6630347cff8dac0fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319462e6595075e7c44a26cdbec5f73650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2077b1cd4083bf750528bd4e16ccaa9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff555897d7765cb6afbc0af526c66f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bdccc4703f9da7bd67923497569e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e47d3412773d0d206bde1565805b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85143a844e9a77236b48fb31a9fb7d24655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a51d59a00ba6f015f6d35e71acbd2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb0f9713e9072bc4f32cc26fc5a6a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736675d0eabb86313ea7bcc7c12f1dc2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754a2e32b5721f864b8cd4d1422fde4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b274c1a41dd05fc086dbf0b22d3ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761862e0c0170c87fba26f2aacfae53661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c269976ea4248aab85df1ab82b61f68662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902849a0e541bf2f9ddd19779dfb993663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f24485586e5889b9f4636644da0347664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a80866e41d905c9469f591b4564121665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b22721d1ff9a3ca907d64fc0289be6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9c9eea945b0e5bddc6cfbe8d6f18c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99680cfb38c83496a0d6a7dd465134de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e4bc7f6aad4b271825bca2ec76ac0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5fa00e7bcd3a05412217bfdbb029b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf28a79f589822826ad2a228cc6675b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f62114727b7e025ff4081e07a9b8a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbcc36e8a1d5477e81d7881198160d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43f2abebe60afee49de44224b46f7c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b63361ce77968f238557b6a90e1ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c72a1c2543c6603d72cb5c2555358676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84024be47063003c6a0ce9a7a51a65677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed1cfc53c61d6a5dd866a6e38cc8ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf5b46731efe5c8abf83122c2274cc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df46c9d3317df5c6abfc0a3bffe489680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466957ed3504f460d7b17e859709cee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4c4d8d619ff44a9a5817033e0be5f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d574b3cd7a67eb0f0c469560ae25efe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757d4ae93bc0812b714ea3238515540684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40b75734ea236af7efafd968d71a40685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146105e0cef55a263c7f26375b5cf71686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb97c460cf04fb186610e2d22f8b053687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310741ae6f10f693e4219a9c6120ab9a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c6d8e31da6b4418591f27d97f2bab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf1ab5c098f106c3dfaecee884c2a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23cefcfde683c44ebd150919dccfc4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeacb03254cdb734715f5ea864ec910692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c4da584fc40aecdb882228c01fb74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328acf6b688b9595a823853470ab281694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7d9b20ab15b19645a2cf27ca2432c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72700f0d14e90c76bc823911df2181c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb82905278c09fd8c29337f9e454cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b73f682a6d6c8fd0fbf180ccd2062698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd849a223032fcc9fc489c688396b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e538708c8917a2093b07c3f502feb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00956503175867425e62b7170e32c331701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a943f436539e8a7101ae9000ddc86702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ce2641688a3f6a825ef87553b303a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2230a782f5354bd3c30ee8f2208f36d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0377343e7e348bbe67d8902edbe609b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a31f66dd88d709d47a9662a277ba85706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6463050e14170c8047ad7fcda76844f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e5d43c61b8f81c07861419c4f1111708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814f8c8e8c71cf8c85c023781d1058d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dae02d30cc3601ee9991cd36909c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fab8cc782fc60440ce2c552de7944711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56049be8de6a1e6f1f589c6fbd463224712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010d9fd4151f01d7c8b8d30a978ffb2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9de906f908a40a3d89ffe841b1fc0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f93d7343cb744752999297f3fbcb8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f792a5c6b39142dfdf26a0a929538716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b48b508ccc99a7ddd3900f79db2ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a894ae8ccc31ce1c548abc2003bb5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec84e73eaa9cdc140518867a600b77e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b92da4dcf14cb05bd5a977f125123720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505433bb386c428f646d83cbb0a2c9ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be441e0136c9452a36026b9f8b2c8b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137edf2bbe486378643aa502646fdd5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7084ce85c7d55984238546c6d3baf5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d4736ae00ef2f9f926a9327f5bccb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57581380268304bbb975a977acadddd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f52c3e0963951b4389c9e7af6fc3e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269a050d24e45969ae945d1ee4986d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26221ff118329132377348741fd9de8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438d3576210cb928e4d695eb89a9b12730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56251a349d2ed38969d929bca0cb70731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41fc9a32a431f8fdd91939ddf5583c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452665ae3b7823e6c72c2bdda2a0fa0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03762e0f0e273231215a8b4c606758734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6634635de13b885382632818c4c090c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6d4f82b1d382f6d4a8c94bdd7a192736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89101e659bbe90534edc7d83508cf587737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d4ffaabf85f3db2244b06e4d0f018738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c0256ab8fd73ecba9613187cf0cc5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c27da293fc620cf6358b8562067cd1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56071e413c813c01c01e306805409598741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab0792f632de813ef9ba9c83521d6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebd278911d46691daf47aa737fcbb5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66907c71ff1964a19b1c25a83bb49030744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5604e6870ca2408938752990326065745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243f6a5f9840ac933829101bf876062746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe032a1a222a42e988f981e200e0fefa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037ad27c4cc59078db275c22730b77f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2988f23e1b4a059de66bb526a51228749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3ba53f9164ec2b654756cb9951149750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eba95038102811553307f8104720dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312b5022155ba8b8151a22a33e0a98a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2feac42e9afb5898fb9ccb49df7b05753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818245476a0e0fd144ed9a856ac19e4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26b5121f022ef5b7fd482497bd82aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a944038a247630304e38a3d17184a30756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f5fe70599b174485ce78649331c80757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780f9e911e3aaa718ae85cf19ee6aff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbcedf29846689b30c976750bb7850759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fa325c83d39e25a48dd3227511d351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab754af85c10e62342fddfd0512c2f242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30384f219aee516b3e1ad342ec5336f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b2045d25fed31474931fa935ca0a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fba2d68d30c101898b320bfa768e6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a792b71c1e318f5ec889cc493f245d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554861ee3552fcf8669b18b3bcc89a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef4dad8598e356391ac2d960049b028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba201250218cca3dbd0bd3fb18e0ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23ef47bb1e8dceb72ecdf5ed6cb66210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd665080666f23ff117edb1e10882e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc7960ed5752ff0bf08615743dca5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b128ac562704a0cbc4c24f9be014e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90b2c8f8a01a4381df2199f043360314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e7435ca9b19ed8aecf2ad0deaea8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06c068d0fb6099983ee98aef7310ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40e22143c34dceefe1b187515d4a6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1d76de472229e51fb1ce0e6e8506b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb577f144031388c75439d208f84c07519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28354d38467ce93cc9226c462e15dd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ac7e1ef0a7503d8c3cb6f04a1dfd521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54d01c720c7970170e2fb268b7c94a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fd1bf2a4b398b538cfc8d9c57555123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ce222635d09945f7c457f53c33a1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3485f4e0f10d02ac40b482418bc1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8737430adefe55dd9c8d3df9dcd609e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1143f7abcba7c4d2e3e887cc1833bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c78da53a666e9541399e2f1b93c30b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700db98ab6c67453595f7954d185619b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041aa1f41d8d22b23ae8995eb82e1f2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b010583f6786ade4beffc078888cd431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfff5aed362f8fa9bd93fa8f03805c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd5c0f7a78f822846f4c54dfc7ca3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17b22488584ff9bb1cd105dd108a6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee36aa97fc738fb653b9967ac5a300835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a279d7a310e1ae018d6431f4df04b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4949c980bc9e645baf9729eb8e07b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91b9ec53f5a0d93f519a75d048809a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a77d6981503028e74d7c98ad5f07e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c2cfcd477dc64d54936a840a2d69240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a915ee113c0d255d19ecb1b7318b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f0abd9a9d44e9ec52fd657d9723a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc42a18bf1d585608c54edfc3ec45b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80243be91ef0e731015baca6cc23f5cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c8ad11a60385ae0cdb3929d6d9e7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e097671ef5b864a18b0b077eb2e3b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d085728cc3f9d8fa20c00864db10747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759b50159e1949bce12d9201dc1200a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf77202f947e756d748a33db706a5c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609694bb3666cf7c214c7c48099533e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4191f97fe1d7401e951af5cfe0bd98a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f78b4cf395f50ca750c69b1a233d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c98170b93336c3a158bab1559e559953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d0b71f492e946bf7a1fed53961de854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec9d77fa4ce7200d2ebb312fda516355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a36be6c983373db60f1c62241aa59e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7750560c5f1d229357c6720ac1fda4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c432750aab00ffec2d5a52ae83ab658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825429054e6037db460217a5054af5b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cfbfc1446976eced852651c245d5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbe4cc9844a955bb3078c1806977f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963161f90f0521de8a79b437047dc8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61d2762ce4731e76abfdd3390656c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90016d9abcb8296af3f015fac28b7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4019010a26164677a64f864cc414c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f830d19689fad085a8633928a085c4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743372c62dd27e7bf9c33fd3af720e5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8071aa65532304fd3cecdab8901bc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fc202cb1362e02531feccd4f906ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68dc1bf28ce97defa57b0daf01ef9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018526ec11b2cf490055926e9830b79f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf4e28b1d6ad3ea9397bf95b196a5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5122a866d013cc82b08fd80712dd8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723ccbbb54054e01e2481b50681e57a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106d687be37ab381a1bda32eb570af475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070c32b717bd63a1f53ee1d4d26249676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca8946b72295771078cc640ff8aef977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdb6c9a67c7927d5de028200665a3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f252be184823dc780bac9b6dcca760679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e90e106bb951e8be9eb5362f2a7fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b294a9e84bd7b225f1bae20d2bb566081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde0d703be5663349eb6b45705dc0c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a61533350153a03c08b1e6445bbf383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d702342d1925aab87df3a447acea26a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dc7e32bf913e3c5f158832b792d3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e6e23996c3cfe2dc25c192394f81886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4ad42fb1409b1215304f14ccff11b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee15838c2b09d8747ea27ff3f3694e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715485b71ed5fbc32597d5aa500ee4a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e3344bf6bd49167019af12d811fbf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1112f1dad9c67ed72f10fe55c871791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f14c43ba6a7c1d49328b159f30ec3a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abe081b0abd76eedc590e1726989cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fedc1f2071171b2e595bbfa83ed22a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21ecebf4b58270a05bb0515b2c1ec695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dda481db8191a440e713232670fdca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb3972b065a5656da4e5ed11f276f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c627bcc10a5e262236ac72ac16d61fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480cf8de5f896a9d388891b35336a9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184505fa367964cec02acbb82b03dcd8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d385180ef6d27d27b78279e56628d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977fb7870484a3189d3e87be7b1b088102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa860f469f4b0f2f8c7ea9db054d7cdb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889ba1ec6e76bdfac3af045184ce0ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b89071c64e559460d5897a5553d555105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fa8351cef3384c8a36f396748cac3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134773234ccd66ad4250f0065fe513c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf2bf04bc8876c2bd7d4deebe8d736108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7f7a2c0aea59570383502f2153506109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76194e21a5d56adb13c5cb8a7de2b687110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9574a60b674f27b5d3131b8253545111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198d4ffe2eed0ab8d71ac1890a2c9d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17498e5a294786be8f82024f0a1ab663113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b10c7afe3d5b535b175b8008861a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a5b5311629d926e349fd0ae77042f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa130a11dcd193b865e51a99f37c68e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294f63f033ef36b190f85509db6adf5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2878e0dc8a489c17f70d806d64b543118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23684103ac011f1ba8e033354b526e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7288f459452854b98f60952e21fe5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390b3d1f62de5658776a510101565ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eea2034c29eb32d4f61d5cdfd59e99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef48ebbdf5226f067adcac6975c358e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b368ea7c41633712f8b95bc97a27b66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540520303220ee9255c066bbd00d495125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21618b679597e7514c2561fb9060a6ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9a13b199fa2bcaf549e7e488fcfd7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcac722dbec99d17adb9f247d6f01e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac1191dac34b557b616f14248faf0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298795f795f4b0a01293a5a79cdb57b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae1084b34e054636cee9a8873884e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac14a8997ba4d2ac7adc1744d98e8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd7f316d29f94f2712a18ba98096cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82342a79f3e4e1b9987174357b33159f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53723aec6471ae7ccfd89024f3e0dc1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9183e036aeec389dafdf7b0af2532e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75f283542e6d0d4cef48f5f1cdcfd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e23209afd2c70ef21ffebd8cfe024f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534588551e21840b8ee6dc6bec07384139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79449598374669ef58b08217085fbafc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e57478f75fa1c85ddd35f094122df9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ea3ab68d62e529b66880ccf078910142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e8a00e924e8c79287c9f3138a5b1b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6832f434a0d587afa116a91c2097c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd042e2f817c2378cc71ad24d6b20fce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1011314b33ea0420e58532f1a161a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd26b301483281d6ee9a94a50d103c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13b3ec07d0d4312bb635a940a735f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930b7c7965554ae7eabc499f6fa3a4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d967bd54c4404745aadf96c4805ba3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5e53b7604ce815a98f05ba0551d94151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8bd9722f92612b8a34a7ee53286e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322117625140f0c3c47129c08ed147e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b12117bdddc2e05f84e47c7f4dee6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79725ae35d9a6eb21daaaa045963b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc405a08df6cc6e709630f5e9b49c88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d973bd0ab21e74e0cd6d980342f41dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1429fa8bfe870e5f05d9046c3d652e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190751e86ebbec44a3cbb97a5748265159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116d01233f703cbfe3663324f0c52f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b172fa026a12ec6eb10cfb520b06dbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548356de8a2c0e85419cc70e737b43bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a96f65b8a38478c0504c06e0fa118b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae1a6d7a1864e7c230f8416b0dd07e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036eb9c064f6cc1bee8ac06c0ca306f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377b85563fe8a8fc5ffe1438572b5a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a12d2672ddbfd3912ac09a65c54fe7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b0bda75c3eb65e52613a7b02b5ebc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce34c2610f5a82bc57ab6c10feadc6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46be57f15ddced8d703a1962a4a512170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c7dcccab5976954d4b1eb90540113171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4fc20d84f6574e61e09e200c85084172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852d5c80d170c3f6e2ab60a3ce59edd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9a4b3efe8504d99129243fdbcf136174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29e34aa871913a6e30cde8dcea9504175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8a3faf4e4b37da2e757ed875ec370176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a48a124953f96cc69bff43393d1d7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24194dea2c18e933d6cb523ec34f73ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8b014ab481e7bb222d44de68ddaac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b36bbbf89e008e22ef3d333f46d806180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40332eb79788660f18b85083b6c02296181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b245b7926e9083d6680ebeb741c7a78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e9cf000b6801d60015e3d6cada938183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40f2608a41397092aa69c75ad4d854184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88afc69423ff776be213fb7d077a96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4eea479c792671d5bb257861cd1c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6c4d0927daaece7fd4f24228b406c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ea310df0ed8bb6fc512ead0689748188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978dd7f8747728266bb6743d0762990189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae8f6ba4e58fe25414993b5542292a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547c4453480fa34c1bd3a07c23a59b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897a4d671f15c79a2262ec23c4eadaa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1aa6b0b5cab19fdfcd57d8d9cf90b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be5a08561ae1ce832a99411eb3c950194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad4eb51eaf482ec199409e6cbbc24c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ecb88b2478a7dbd299d11c0427473196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa144ab3779db4a46e16cbe3d5665a5c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5528236e0237d1ca64b1b42794e9ba7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b91eada1d165615ccb870f74ed0d94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de8f3ae2d34cb21be60e725a7a43ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9d6be5bd4005ed177cd1beab4026b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5363ceb4d21f23e0b4487c55aa809202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c1d8783c5d9c857fc76634e2e3833203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b66610446d1d162de516f1824a5c89204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac84f5c363ae44730dff94702b77ecf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccfdfad42f8bf0c24e9ca8f1c52ead206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b1100fddd4f466c29b6ce9feb8c63207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fbdd510d353d0a733b08102a0c2e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e106c2bc9db563d6b175f88760f108209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384f31f3583155a3bafdc786f45b541210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c07393b3d6ffba9c6a88bd20d8350211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e6f668977647f53488d38ea736db7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c50522f6e9e8d17b161ce70bd7186213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985a1e7210dc38d15ebdefb29c61bb7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24e65a989106252e470bea09a68d02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229e5c034321bc8abc0064de7ac2573216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51cb700a26cd23552c09bfdcdded0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cf54dd0f2612fb6c6d1703eea167f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8c90f82d398a129b07c1ab57e4a31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4e27200698e4bbac0b36e90f64e80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd3ae870e2fa69463fd676e4c46b33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901302fca30d9157292f79c9dec4d6ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aed23d27d3d5d894a5d768ed5d3e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91180fcc1085db67e983286d01ecbb03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c4fcb731bf55e0ff1690ec6e7c01e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17874fe80f4af0a1a1d9340e3633a64226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bd304b0e554f1f391362bf26a4fd8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42e38d0274d958717c4346eb849fa5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c2553a1e452f8b657f18c00ab7e32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91499098eb694214f5b293b78506c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba0284ee4e2916f63230a5b547d6be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d5f200fbaf5092d345ab6a5fd116e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1922f67a8bfbb6d67268e69544694233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8398b822303cb09bebf459b6a13d2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf98a698c169547e745e8cb4320bfb1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a9a5c75a00c9686aa689cf2ef054f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfbd3d56bb28304d16c538159da233237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de283e1799ace1c6da314215a9581af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c47f2bbbe731a1105f8d49b0e39e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021f2a41f64c06c17eae64ebe9c4d31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d4365732967d94936445eb86d7c7a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d927a61c22cae4f4ea0d1338292416b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b69ef9a7cbf27152533c46ecbd483243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187cb3d62798fb0cfe01fd83e893be4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175abb1eede4e0741668c1a936f793c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129f3b94ed3bbcb35cff4f1d59565ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb58ad467a6861edc5746f4991410a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c57398e9fb48d5d8cf9009360199a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36090491193f0d9d31d68a9f513e546249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e13338197cf980ea869d5e589d589250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37c82386c33f99fe5d3bd1b923624e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea927a974f7c50c6e71daa67abf29d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e7a8de9672bbd4f18612460a7add9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2614cbf20fa6249393a131f45b0e67254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b332e087e34bba364760705d34c58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02be0055c16949963f8a580bbc6296256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408cdde1f926765061314cb8c37c35a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831cfdce960e0229ac6d8e149be331d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5374a3cd5c5df7c712c7f8d4f012e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ca270d7a6f771fc948f0e3ea8b37e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2a0a59e19ca2f5af1576e85f33d3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729420b13326d27256697d6efea391b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d88d245a2de3322cc07a8403405ae4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf117970f8f63c3bb17db3c1b364334264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37491a089aa8411783da619dfe096cf3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5164bfe08ce853582149f77768361266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33551327f649df133391224000456a86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73648cfdfbdc48cf92526fdf2287b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef1560f8bbc1490706e7092fa93142269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c6b1e0d2aacfe1b6531b0e78cefdf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e880cc9bb2438d628e0cdea9cef7aba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd461a8445ea6734633b955769ff41dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8a84bf7c2916b6fa02cc923036cdc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c87ffe1a7c2b60e7040e0712d14fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850983c13485bc69fc531547800558d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088c261feb6d7c67a89ea664720e7a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e697657e98462b6feaed08cb1627a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01811278383c584b631feb85115481278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59bc1026be5ecc1e5f0542e0731753279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d583e90d2dc1671f9bbbd38a995127280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6665dc7846df703bd3114bf8ebd68a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfcef140f9e67becf50fd75ea2eebd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e705271725b2169991738f3327330f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8343544c7cc47807f44c74b8367043e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735836792a95a549713eaca74df90dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fcf51c6985dd356f25b100490e01a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b0b75b0b9cbca9a5be104a8d3e9b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127cf7177284d313a608853f27c5fc5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96417b76e947de342cc3457a4f4feb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e87e41b09d8e1a90a9d1168c65e37e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0e719fbf8da64d6e350f71b82fdef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863a9016ec828add07347e196373d9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9177fb2a82c3c22a29cff1d7bd9b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd8836a1e3c415b061b088c5c9a293294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a894abbfedc652c8cdb9b9af9dd1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71d50b46e301333301b1516c095844296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db2079248324936e17f689c16b32a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f6f0bc52485ac6c0dfcdff99ffb67298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab65bd1ca67cda97ffebede6926dcf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e122fe3fdd0c92feb5e65482e915945300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314307e89ec19e37c2d6000aed1dbbb5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381e2c6cdc3df966c01c3f0c720739e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44295a70b168debb890e15991b9420f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddc46540bbeea1c73ec27b6ab6c8bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4664f720a5e2af662b85b37122733305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f273cb2fa400d028b37e75e861fd000306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1edb63391c21603905da1620c50df7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641936f1490aae9d008acdda7daa3d18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee22d52db8c9b473f845edf2354c60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735292192e57adf03267908b37e8dd7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5129ac6d2bd08b7b65f4d137404af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a3215a0904ee32ef89370c491992d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f405fb3d3311414ea2557ab736a835313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476825417aaf5e44b4a9aa6ebb2c1a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5db441949de8f9468fcc0aa81ee44315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1879d308cf84e96fd00472ad1a49e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733a4fc9b85ede701cf8daec0296113317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ea8091ba099f86c55d0bcb2db67f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbc9f181a91ce0fd404948a42a78a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e748167eebd689f117a312c783f21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61b147c86f0110184eaea683ffa477321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9c028c1bc57df540398bb600f5382322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f596c4abd98c40e32c363dbe7d52979323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079d61c90b0c98859c49b2029652892324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec559bd532cc6cdd9216588e7019df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda76b52ac970b1d3f679ffccb66f80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc655f3cefe046e3a5a7915b36194ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228ed5fc0cf4dfd3a79b1b22848e729328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3896e32b5c24cde8116b4a5e9f262d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb3c60393efa754760aefa3e26fdf7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c60af1acfdbf6ff95e43150023b26e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971081c5022ca79596414f5de9127dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe8829b8fd26b18cbfeaefce3de0cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56c0f115c311b0f2d3b0b87ed3a9f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed4bc12c31b6e4cb99c39c92be594e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba16cbeb651a54ab0025cb29c257582336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57536f752498278ff52e39b8a8693d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405eacf980303906613b1796a74ed78338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eeaaa516ac589fbe182ce0ab9fda0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50919d0aaa61dd217b2970d8559b2cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e362dc01282d457aa3a546819987a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851a9f88d175358cff15495021b33ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4927308dc9dd69383f95b15386a391b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da01df092e3dced15a65a01688256a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6663d72baf717545d67e933d599a7b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd4b1dbc528a60ddd5a9c1c4f41806346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee170f91a2a8cfd0c01f36480e459749347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97ec7f9115dd04f75559f9ed9c4de4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd76d35ac52f4bea7ff13e5596da8cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e542968bcef5603a841e46de0d814f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895892f76068da2d5b2e3cc56f01f46f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c89d2b4d1c051298a63c78a6f8e1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e15c5a0ad1a545b7ea4554acfaf64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e242d98c4d2930e57075f3eb67a1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc0f512d2a6ed52708d1bc4ff07ff3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284d21ea80b9b1d87d037af9f052573356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f327f3dc7b48e2849d80e5faa611a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77794176a6be5df4c3d2268b5ee79d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc17f00c57e89253d53455c6ecdcac4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486b2ef4734ae242353e5c6adcab1a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb937023b2b26d081d135530f7f879361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79369b21ef0f5e2429b6ad3131effd6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe2b46a53e8eb785d94f1831493429363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a7364ae275cabfd110f6d467ac234364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a8236cf7d614a5bb787d25f1066f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3ca1ea6b6eb75ac54867b11f35fb6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92026c9bb4fea5005e1aa5d96d5c82e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9196b6aa82559a16f53e98add7f0b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a965827e5fc724e1eb2455f1861a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eead0c3c14d86893fa4060f2597a69b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52c0df2a124191be1c51cd095cf95d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8b286191bc8c0913c7d04c4dac006372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdeefe543a41e8b19ed7396d821ba09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c4d24d80d970322786c7ec9e82e3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39fe89eb10eebb63d3696045ffa568375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d41235937bd0262698f66e91ac91e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb86464c47cf893e92a4079c8d5c4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafcb5c04a6793dc56efa521e122106378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4073cfd100c0e5df4558e731e5d0d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12007110d2d6a0ee1b3f1a32434a13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2a385ae1f54431127a30adf13945a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c89e77add4c71b4fb1c538af3ecdb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dfd3218a2e023ada52018647f59fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4d49de3676ba286599d6b7a14292a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ddf31e115f19204ddf927342cf069385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4746459030fc6d399c6661413fc98e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d656855de2e1f169ca388ced90efe28387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69a1e7ce2c3fcb97045b46d4adeab1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16538ad8327f3309ee0c42f5e5507eb0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f5333c2e9ea1bd128c7d7eae0bf7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf71f059dc9510e810230d5e75d409391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59159bc86fea245b33419a6ad7519d11392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88a6afd7ff865bb42429167646a27e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a90353732ed3c1c1511770fe41f7a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d66044d8a0822cd69ffde458f6228395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166df108d1eccc6e640381be3b5540b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821282f16ddda6d0b4575c6ac4910eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b7cf59dee0dbc711048a6729dbc49398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e313ffd6c48184ad4f3cb026695f84d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd10258e183041e222f85723bfebfa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5958d7c2bb3ae5dc5ba2dcb956446401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16635d9c44e96bc0570da811230f4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998d69904be3a7ae5cdf6c68efdd846403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21927d2711b7366fb0441c99441dbaf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16c2d30c53a3228a29bf43971d789a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e31f27f0e640dd7c96b3a8463be624406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16276776467a9825ae645bec7e5ab04b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f1b025fc40094fbe98fa3afca87d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bd051a28e705c496ecf92cc76625b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9a43b4316929276ebcbbcdd6d6d54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcc9ff3360cdbe4cdb5d7d0fbe06a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf6b040a826272ae6a7d2542e47b42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d89ebf067b698fd14162df258d9d8a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d47ef987077887f91c864c363e8ca3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4c003c65b0136b00e9f6cc12613fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687512edcde985a894599279c8c6670416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd0c01008a1a78906a4c248aa3ccee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2911d57d0073e6e2e72c082fe5b032418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fbd56962e8e8af55a0a99b8f74ce7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077532b89a1b3159441ffeb7c7dd172420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fe9a1f3ebd6f9799a09aa1d5f1fa0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa274982300c7faf258a2460bc491d85422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062270957d06456e679070613ea14ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455617a1df824114d74a963ab5c298d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48585831ef8cce4668a0075be515dc6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa2bb5f97e721f67456f065e5cd918426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131738775334fe1df9b4a60f5906d1f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682598b9416606b603e2a843a261ec33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434f32b16300e8c5b9c1500ecbbc378429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc83493fbf5edcfe751fd839f7a374c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27382a8933bf3fccc8838be00a5e9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c77f716e6329248899b24a75bbfdd2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769812101ad1294e4e1b72189beed6fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2a699d59dbe714b2cf0d79536584f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7e9e3107cad515801bcea45299d75435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3f537d652cd814efc063f918d9b61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894590c93609d0b0993802e0f30cff3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a26c1df9853d555435882455799cd5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13153f927110d244fcf21aeea7a615a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c50da05b47606bdbed2b0275f0316440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29b8502dad8b284a1008a10bf7af51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f93c1a42b05a759a2ba77151a75d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da703f6fb554d0da49cb64313b88e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c702532ad61e2796d92790f0bf7b3da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be14a06b4fe653f372637141230f68e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bd0713ae9a25b49e483318be92a15446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fcc5ee21de719e2bce624165714ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb99b876cb6ba3ccac0bd8ea865fc8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b236a76123cc3ea22d08d550d1314449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f0927aa1f4c149e5a8c6eee882323450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9e5c7fa460bb724b2acb07c8d8bdc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4b21ad28b7bc041b9c8497b915875452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f873e7ebb2b19c708267fc6d077427453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9619dcd1924bca4f2d0d6e5828e52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b625c85cb1b1567a0b2463c4385be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104bcdc2689bc6a1724ebb08fb6715b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a054fed06e351c66d9d7c84afdafd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109703a81398a31ebdc7afa0c77db4d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ddcdd0c1479b689d34930adf1f867459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6a26955e892eb178a80b83e750221460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7db132c5f1311baec3441bffac6f96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a423abcfbe569910bc00c29b44d428a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13abcd2d6ab57881d33759c563c8f03463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53bd788336c3ed92acaeda16203a5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a618e9e60c815b97c30cbe82979b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d488795230367228e805989ccf6bf6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c96b2c6ac6c9498bc2311ecce96a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff56b35e1196b06adf6cd6ae227cad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc941d3e73f5548b465b7f6f14709a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ff6924024a18be1613b577f2b26a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1d4f35122d7cc1ebd7f454d859116471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171d16d80709e856163f8e7edc8d05d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179322e6938bf4a90b1fdc2dcbe8878473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2857ee56934f6c08cb8eda3592467474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd30ebec6030fdea53da47d9d38cad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8a889f8b32dd760c166fc9fe6fcec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d966a79ae96325ff50dd351c53e923a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977c8159911b257e375df6c25031610478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1c989b594f2a99a99636dfca6c848479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbbe46f26bdfe58b4f38541e30d01b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836165dd118071be2e6b7f0bc3c6396481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cad41ab351c0e8cf0b08ac5c9bb5c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14befe6a3377229d4d943c821ab40a7e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1402b08ac4ae7879f9877b5c85207484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28187e513055f40ea3250a3dc71ec8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73aacff2f106588280540146543cb1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335b79f24553a013a2854eab3eeb7e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1c9ae8860c75de7b8b802b0fb6471488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7a8050ed14b5775b63f3eea980817489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcea263d830f01367f2599ff3f1a91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf5a652c6189dccb540f5560631aa9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545e51870f4e00c217dd63ed5701176492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6eafa3c7961d081893b7676fce6072493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1b9a413330a7b90aedc8b5229b2d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042776badb02d7836069581e623130a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6fe556c02ea01bd92438102b2b995496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc108afac496e662c342324f7abc866b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f116721212826087131d0e5502220b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84b81492ab417e78cefeaea29b6b38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc8d6aa922b692299dc6ab06e70d85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e364930317265f5a6e156b89485ef3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bc770126f1b5f3613b1caf6b55f24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558d8956b235bda1a471421e324ceb8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc3921bd36129991ce56c547c470df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774a1e03116e11f2c9fb2de109c1018505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dd45782f0a45a4b58d57305618094506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f8c70d76d79c6356200d7dad3e656507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0ea5d020b25a576e1bcf6a6629ceb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c806ff600d1dc69503f791c5d3d9d66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48235d4c21954b7e964342ee927932f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bd4c215b892f6d486801b2bfd98a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618a221022035b01cce47f0d3194bce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5799066ad2020cbcbf0b0763394fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c555237cb999b2c6f6bb097c56c3bd4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312bcd647b7fbcc7aff968a375822fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391608f0b64538ff0fe3c861bedd76d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc6df86399c6236dfefe3ae6b13305517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47df88dc65d2a6eee7b53717a209a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2d75a56dd8d5feb0d9f4425e6857c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b385e875e24948a23facba4fc072c29520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7de8d07f62220971a609a9ab10ffe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea9e129a547caa42690d7e3aa7205c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605f0d40825e66f86b00acb7af84f8d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609c142af6719ea1c52afcea03c4603524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0e12dfe7ce7d0d997825fe1b11620525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4839550847a4d4d4e29c4bbd6417a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf1772bb36782d5bef632bbf45c1a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8161d2fa8756f8b061c4747edfc57f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb668676d1d8747b544a9ef8f54ee2b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ba272432110c7179db64188908fc3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e14fbac3219f4d0d199e5f15e9658531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2dd5944cb854256f76c8e7880f952532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360926ab50be11eaf175c3d1de5f4b36533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb429b20ef4707263eacf952d9a990de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa97301ef2ba976023c02315275fd2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec4937679f74ed2ed61fa53b14e646536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935067536c9543fc5efc55a42b0bd64537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541d227d77b2d4453ecdcda70f60502538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4b01fc99cdd5f07545bc040c56975539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587322d953ee1559cf555d0de0d6e658540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92ce346898e870c0f8d6ac6977cc3b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e6077121bc4db95fbf506c2b4c64f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88740e5571ea14e098dbe821f06169543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1519d1c575511791a175d0fd09e66c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16799f328a145a76e53158879585ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaf1d85474d3481d064ebadfcfa4b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705c86dc3ec2f115129c6c11cc35509547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a959c240542b9aec7f5d04035dd1c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998008eb4fda0733af7db106289fac5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255755f5e750f0e5f9d65958c070e43550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fa4911986148caeecde22906549db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f165ab84b12fbbde4e350a283576b05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9834a735494867151c8b2465efb8c61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cdd7059e3a972a00c83d25a90b5c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e3fd9524dbca2a20769e40a501568555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b9d494179814391a6911c7c13f6f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5310ce814ebbbde8297c73ea03da9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0ca8e3d9be29887aa6761a914a0bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181068947a865021ddcf1f1af547d1b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418da0e3b40f130f0197717f80022885560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87f367e58f100e7a06bdfca326c39c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8028a9b4cdea269961da99ae093d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19009b0e39074f583b629b568f899e4f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce279143ee2e2eab15f970fa5d886f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580e915d4158d3f664c7429bd885d95565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa11d0ba889768d7a3085e6f9aa48e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a147299c2ccf8b7455543024ab2348567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6a4c487c03209d31ff4c8f1ded4a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddb9feb4d995ab28bc04b571561ea5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322301afd36d30b970984347f500e54d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30215cdd9269d70cedee2d7b3a5db3a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccfa238fc2de9b58d66ef5d6ceaab9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb30dbbb7ffeec1fc24020e0b64d0f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3897c8cdfb7ad017e05a7ad6ae3ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20905cf306af2e5ab2914d2a2b4c4709575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa4b232065273b46395ae3d4c191b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bc68f216845c4ce89557b5db6fe55577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d99b2d9456cd162b733a18b118cb0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92de2ec159b96f637f2a27dca8178f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e544ba82a528bede7b4d2132fbb9d51580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b535e3a1818a153af708e04aaf6b3d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa120af40da24c48e3573f315f4230582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11b2f3339aa598947b91abd9776696583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff8c76e0baeecc46196daa232d2492584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f847fc68184da856cccad2746842ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6439dfd46c8d87ed245b3a45d8647e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0cc13013a4099667eb842b7d53f8f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4417116ada0bba6339d4aaf44eb24588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dddd5348396eed27bb5941f62e0eca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6c5cb82595b8def125ff96ba1db32590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636152cc85c2a0e0e76afc5cd08aa936591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59143110a70183f99f453868b68ddb76592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184a846e16d9cceb74e855351f0b035593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5daa1fb2f6a9fc1ff738db4846556f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915114f76aee3d5eac5a64513d6b1d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab358f6df9d527124a2cfbd48d8a153a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0b7d43e00b783249936364cc81425597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0829c27788a6e53e55dd4eac0164d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab9d184ddd873be90e37c2c36a4c54599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4af3f4db5bf678089fece229a1f15d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443fee5b7748ae84b379fd95edc0e1e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca5345011a731312181015d4cda73e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9c60d5f681a94fad8a30430bae033603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf13c2697a4eb5bf350b5e0174f353a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc0481ac2c96c57ec1e0b42064f53e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b4edb2b81305a25957baeb349b9b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9691e6d9eaae4f908ce85dba7c9a1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeea4a0228edf423516bb1cf810b60b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76b954a5b31c078b2e5d3b2721e797609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7205c120bc9332d37e0c7f482cc358610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bfeeeaaed6165ff9ddca1d6417c44611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19484a5b075858e709a67a0ed1bc562c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396f9696eda515c8e8fcb882de236f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fd2717acd8a8b005ae0dc5595bc9f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb9cb1320d2a5571b18f21951b7422615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429284a9e1f8761c6b219f4b46f0f61616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b940d84dc59ad100f36406477f754e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4af8764ba1ce16a96866ff69c31a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f39b950075d1f41d60d5e99c6f417619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543123e0bef2b9fbe1ae8c14aeda4d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a87aca02ec92a727734003f109d85c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741578dc58068de28fd0fb6a372dbd37622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c32a526c39b7d89e51193d0853ea5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a36b192125392a6c5fd85b139f19a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdc8578e2b1f2c51825d9d8ff96e1b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45525f66a1cfd7e823bdf90fa3e7ab31626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e383b1c2c6132f1974db9523eda86627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24529bd330114939bdba12b67f07e45628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ffc571351ceffe8f4333607d6c6f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb154bb7f1ea6bab58c4b69dbd2f9818630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615028826448457d71b7759d2fc8ddd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3a8de5fdbf35a848fc5f78b33d9b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949db162eb30060da7060924ac39c057633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bef9588e2105f7100087f06c21f385634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48855800e1ea66620f1c4763e8474932635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf42e6944b152ff5eaef7d40107c762636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bc43c67d8d8cac74d097c0f3c5c18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddf35cd34bbd53ddc9948732186332638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cba7a7e91c915ec1620d8ff64024d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fd10ea52f0e3b58fc76d42312a695640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa4ed7865f1317d24c19352c0d37c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6540b40af3e32b7a2df36c8ff21e21642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16464d7daf1478f274317061b73a4db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ba7646f11608ad31d601510fc3206644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef39d32c4178c8beeac1e1b7d1b5dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c8ee9ecd1140436ec744b0acf2344646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc7a6669dc2abf544005c9455b804e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4471ca06ef70388bac600bd3798e975648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e06e1bde62053b5f70e7204393cf5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c7dde2600c7f5eec6e7f46f25af7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0db20fbcc7136e522222d61e1d0e62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40811d17d8dcce6dbdb6f3956f5ac6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4637831254520e9a9a1d041ea155965653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81f17f25e95c62a9901b7fe487b931654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7cbccf7e2c4c31a9bd1adb1547f6a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9fdc5b21bb41eb3508fdf1cd298c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb50552016292c13ab81809622d949a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fe4589600e3198b81a2e584474cd7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4954fe815c20b4c57ab56ec0faa71659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d525376af547eca2a7b0bfb0a7fb1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50b4e1b23e939a98f14da2fe0d1d48661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914ea6032e8a478790c468c42171576662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62197d5f10d004c4a216efbe5592cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7cb7e862d2f962e140b35848d974a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2b8b99194ce7eb7536889c4f39267665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb569d7c87cd2a84f5b50faeed6962c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e296690bb4461d0e3d5ec1f785d0db4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51a9c08ebf0493f6247eb31a72aa23668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ca5cb45260e6986c40d8be325717f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182cfec2ffe5bb0bb995bc2ee66b671670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cc4f694ea529b06d4065565d3f978671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c9b09a3828c015a1300f74092bab9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940801464540d297e4950ca92d39e63673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a987ff7db687648ce4a96da0bbf009674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e36eeeec07b67ade759e9fe9f001f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b083a730474c806b5445fc28d823a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793430bd6260f2e9e35863622e5bd1a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b65f06403879a5947cf06bada516f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaceb8cc7d2e59f824b2fe8d2108db1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e1202d24f88fa6b9f89f0d00745da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fcedee991865c1ef507bb1c9c6cb6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113b0797081a419e7372a71807a3ac5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842abe2398899d43f338b11f040a7340683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac5e118768925dc655086c2f0dec52684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec367318254098dd6ff5b93a06b2f034685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb91d10fa0ef32530641e208608ce6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e3e6d372b11e438a2f36da3479ca1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd36aeb0d0f4c8a757f6e4b6c94ce86688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661152d5e28a861734590d286924496e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58e796eb0818c63e52ad19500d217e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d4a9a2f20c51bf8893c959bbb12ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162a23b439720490cf4d8a021538442692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03d916e0b1004950744fe2cd87484e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236890637c182ed10953929ad3c2c29b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f055378a977f6954549e8d74d8512e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05122610973e117f003eceb9e0ef1553696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcf5dc5a4901ae1f21e0060f9f13b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900360a64e1acb1589bb6399922d141698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056a5007018a607810413e1972aa933699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7dbad1f051b7c901e87f0838860a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2bfb51fe493d2119cf1be111682a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a7b263284aec3e286fce28a4b4283702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b980f8d82b543df7fc9612de6615a3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169b38a5056092fe01b386ed456ee00704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d41d5311c5ea327d48e764ea8838cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffb0901e36674f6c9e8e0e6a19e86c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1f8ced41f720bbb89dd112f022303707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f1ce1be9a06a3a3d72654174ad8ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dbb504dcebcc5c77e26693aa919ab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963a3b9102122e474f03db7c13260fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb81ec3db1d6b21f3c7c97b29b4ba8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900871c5e666b921f0f46f3f7a3007d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f8a8ae64437f3e8758323d3a32b5c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c824e0a7f61cb21c82d8e59a319708714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c053662cb91879d9202b45c333b57715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acc8574fdcd51eb2a0f46e1ddbb3bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa592b4e832bd5f73d301be516a346717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b09aaa11b2d4fe03c9ec202085f7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d198959dfd2f78afac1724abd81d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169273eba7c196c1ebea6a1a3a50d4d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10329b0279afb753c1714ea381b5a1df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3e89b2e5f3a1707084e9a3e0bad4f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceff5187101c575f0ed5fde844902cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b1b191d1b35e93e354e333659b03c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c1e7fcf7e3aa4dc44e6c058ea6a4d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d133e96bfa3d438f1a85eda7c364e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affe6fcea1cf2e9cabc2d794423bccf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0cdbbd9d686ca01087613414d2251728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d604c599905e0b468fdce5c4528705729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb609f8122d864d7e6d39e8216edaff3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675562cf166f552560df8470a82b8fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ff045d8fa3f980d035fc128968b2b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69371032a2bad36e2fdc2dce385ba84733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ae516a66d2fd272b16ae0d584ba77734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a76cae4ebf3ee34853d0f32c73aca4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6c9d867fe596b6fac462b1b768eb0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50151c116ffcd2109a7923901c7d91737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25225c43084149d58cc1cda131b98618738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d190acb3759819aa4ea855a47dee2c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c704713bf4a2d5203dac0d09979bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a980180977485feb08d89d3bdc91b74741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7516a5bd9cf661b19f89963e8cfef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c14f48d5385c4e965bf0f8621d418743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f8f35e09d4c3cedd4125f011c2da4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910287563ad7ca10a238c555f0a87c22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61559107fe714cb56d949c2e251160746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552a80908462c419c6a40d4b5a24404747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71f439e7bcd02f6cf1b7cabd21ae27748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bd196dcacf2c03a5804975d04ff6d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda77c0e501ee4080749022594181d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa581399f2804f291c2c55e470fd577751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795ed2584b6766afed3a057ee6da514752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaf6c7b316bc125ab4c5629b1d863e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ab8c8c5d391070416fe77bbe7de8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cc504dce308b1ba20395b12356942755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b4330f45722265e138bb8dbae9459756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9b749ab526d298c05d46bc508aadb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df7ebde735c7e78024d734237946a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56ece17623e324cd7549fa17cd8301759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>