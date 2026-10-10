--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1f656a8f3985628b4e535c0e12f971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98c71f0affa093ee9a880a9767fd9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbaf3bf7527b3d6c9fd7f5afc232063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef400b0f02dac1623b65e5d0d235594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0322b529a4cb51d0fd2f6ec855c735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9b1335c79e0ab71255a634bd6c8976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c761b1b8a827598c9a9a54d5fc9477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce258ba45eaaec9d30b1950f0375d52b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ba7c20905c016570d54e9a5583c2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58dc3e280cc0a02050caff22d8a06710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec5c119fe56417e7785a11620f5c1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50604ade1dbbd22863a8309e6e42bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5839f2414ef0e8f0868cdc96b5d79e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ba30652564c6e052612ef72c1f2c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea80e1dfc40fb2b55af2f98106b3b4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507d293a03c483c8a7b5030130d768c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489153835ef6d6b56ca0bc4128494b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6539b694832e3fe2dce081657591618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0219defcf503590e44afb006aeb1ea219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9af7302e256e0c6e176ee8da0649020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f31cc377cdf47d1bf960e5d61078621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27185ef39ba738a583c7f6ca2ec32fe422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5336dc2c553d5beac4ff8f164680f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944ea6603d0225081ec7f7faa37b97624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c17f50ad8b33a527470570adc763a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5861bd645cbdabe24130fb8da915126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a261326e15414ffe3e6fe19b953df4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e132d1d52cb9ec827109cd0c35708c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec30a500d3f3da7a55dc83c975023c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5687349f6b18e8d6877a5825a1a57b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66045d8c6b06f54787f51f337b97156b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a9ab7f5e96b70cf9dd4ba62e8971632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2e9fb61a316dfd4b1ecb63f98842733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e6eb3c32c099b877b069eebb595f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a3eaa7073bf7e40a206c9d6473de235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d518c9a204d4e08cf515ed76e7c9a4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e609a763ad7af9f7a759b42c6f69d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fac6f09bd0d13f4ece2537f4bbc9b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933c854cf60fcdb32a520217b52da0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730e7f9c427523dff07e6e8225c663b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a1ca6c545b33e9c4dfa867feeb11c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb2eb24813be0de89e115077b98ef342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a65212448e595bf29fec1052b066243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c22e13845a1102bcdd8d3c813589bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010ee1ff08b9685905d25ac756cf5fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873016480cf50c107aa052918b27bcc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d30adca4fd69bc24773504656a00c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6809809ee51e6fc9f0c3f112ad45148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c3ed6083d9b3743bce2a86e127dba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479185c5ae07b713788d0182173648750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83242242ebd6427a36ac0ef1f6eb9fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc97e5449d40364e2ddf8da874087852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bdce4457104d4c1ea3f9d1c7be0da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe40af27c8b7914c401e4ca7e3be7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508e029b1f50f9405450fb88f93f7c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a26f80587decb318ac16ee5ccb18c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4579f468123b8c6d1e502b128a7fdf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dbdbb1d4e2d627ef4f6e7673cdebd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd29e9373f010f7ef2653922f28f01759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942b48621ec6fa07c937f3a4773180960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e59d27d5ad1ff7517188ae897e97961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f3681efdc000083ff744fea0cc56f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84375817374e2891ac4750d90942705663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372ada2b47c4a48ccd12c6cef9dbec964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec20ce0e50ba8d2a9044a96034baa565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916fa24b0ffbb0c8fac06fd3d167a6966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cb4d5057f0797e53a9d50c7bb810467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c3861a32ab73bb5cb177c47957cb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cb98b54a389e7e40b5956ae601ee269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ebea17f8a9e4d871140b35e9f61a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ddc0213b16dbd4edb3cb3b87347fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df7ae06e1b73346bb00ee7e51b4de872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e785d0f393c23dbb4c1cd59f4ddf673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44606bbef0946a79395cf4cc3b468cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c4826aa706dc320b3d540351cd74a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ff6e04fb0fb01741058d6c2ebafcd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff2961c110f8bf2f71f219b1e0409e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac800ee29126fb53c8045c3ba38d08ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7a3690dbe53ee2ed711367c61246f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238616c605c9dd7ae7dccbb5847943280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88450d10ec01e7dd7647ed7b11e94eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe4cba0ef1eadf19b087354e1668c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dc9443b43d0018ee89d314252337983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735438e86ac0e878e8e5fa9c62a2012684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541adb3d18597318b3bdec798268d91385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340fd2938a41a9d9c3128678f5bdad086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5cd7cc886abbdab7889852919d68587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575942051366048fcab88966aa5da70688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07603615eeaf2f9221084ce3576d2cd189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c38f7433020b1cfc0e6abb059046d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ea05188a9c3bd4c2bff0e9660740391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044c0ded2a382d7f4b5a03ea28e5b2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04830fbd80bef8c50e6d610afc4274b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622336004ae57941ee915180afca2a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104f122ab0a18dc3c4960cc43c7e28d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1b0515b44fd3812fd67203c6acb5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44b6713b5a3ad490e4eacd545de87597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667ffbbb9f500d55a61329798abc12498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f32db270e19513f8b7148e4a6ccc0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7066d732e8134a03d265f2628b500100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422c988d59ba4e5ce1dc2c9eb68e9fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee840301668483883194cb21409b99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7b5a58c29a04455d5baa8c3a6a29b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cbd1abb0c4a51dd04cd3007ce3128104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff4394303ed9fd673d7d922999ead9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e68af04592732e6e729ec9d6155496106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac76691ab2a970d458cafce7e16f1c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f3e1c6384a5d394b311987af31e97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27000c96d94b5c296bdb21ddacfee2cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef9f800738adb887843234a4f88212110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386bfd017b29795520c3cc85bc29859111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc5a90f79114ab3d2a8444942504d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbd0381d14373226d9dc3c29e4e197113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceec775ea91f66c23aedfcec7705b62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e899ddfc12e741dd558df11ad23bd7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b5d22447e56690f7255c388a88aa6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05bafb3f7a3d4e35d8654f9483774e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb23ec50d2defc10d9706a0353fa60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779d51ba48947846950c3f865f8a2e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a705ae6ed88ed4f6fed5a2e7692a402120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f7e9d3b25b5bc9c36a797fdda3f39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7c358b09fd6f798d51f4b5bfd697e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e716fe12e77c194ec70e22ddaa7367123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9d5ce671831c92331ceeaca51959f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6a63bcc657e5c3e278373c7d951b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea9cce68265d7b410f957d70d87d7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c929890fca8c9ffe3213d52eba1519127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf1fc1337c1797d9338b857afe781c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d214399571bf13baae3d4ae74349e78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d776d9d6acfb9a79eb841d01825d9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05837339e16228f01a3344d01cc06e34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedc2c02cd8b1d695a223a77c99a308132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decca5293a5c3064d0b93b27875de09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10789c500b0fbd32e089af6cd1611e56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac421e12cc31420d7a606b5a6412c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf151a06f31dde259ed65b63dbf4eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93b86257e24c9e56498e8b876abfc7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb1e40ad1b357b8d8127fa27e94dfa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c42b45bf643482d5b8bc7d4b26e3a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5e5d1fa7f26c0d41a6ef86e8f2081140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bba016bae87183c174779fe1b9af72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ec901f7574f8dc9c2e21ad3da9b29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aad33bdb0b0740f8da8fe3b6ca84aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4901f0e71650638aa86fe2ce3b2618144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dcb303ded5678a9d543ef11813240145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5862b9ca41ac80c5c1c70ac3c20dd52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61415b48381e9a1db4e6718993e34c39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff71807ffe600f2abc051c17d65249148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579a06f0c35528a37562a98a0236d1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8643a368751eec363adba01d62505150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d21390273d98064063f62fa3157450151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae2201bfef9291b0ae2cfeea6d12ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eba449cc74332719e721e22ed116fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ff05048876d1d8d517b768a055b1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837dc88dc0b04d6e511a52d7587b580155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20da2d9ec048e47169e429bcb0d2698156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55803746d5963ed018f5f543584990e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce059b595e45f3e89942d1342cba0483158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd2287febf1279d1e297f93ee5a069159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb725aa06dfca13b0a66c9cd3cd396160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaf2aa2b0aa0a71ff4434e469bccae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f170db1fd449fbabe91d1894ff4810162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865223f52d580245f25602b33e485c15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e3fd1597b6c4b9d9473079dfb60a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a53c9c0af8634ae8016bbbed47ca8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3193a140de3d77f773cfaa590575e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699038b2dcc1ec6871cce0ab87ef249167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec0ab58b742e7a1d2881da9afe9b9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde32f821358d71ca88b297975fd5fb0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8db2a79a551584331bb3177bae1e2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c02b518505415f68923612169b564171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260722194a318a98c889154573de0a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdceff76cb664d092babbb115c4ae172173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2158ee196feec6c9547f71417799a73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539028da92509bf52aa3eb39134086d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804133c9bb0aeab67db4747fb0d833e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88944d342fcd3b163206651839838ae9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b20021a07a4cf6d8925eaf2ea952f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29460bc440cc661becdcd9f16142db2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd97840253cd18a62b3a94d86c663bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013691c153649a2523d8f05e2245ce1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c41b1fe7d495a3b97885c31c7e3b1e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a395538b3b549d98981f1813e9aa04183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff730228476a8c589d528e43771714184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064ef2efc30eac170c6d5dab335a11e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda443503a351efd92a7d1a0bef5bf69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f63f846092a7cb6d03532d99bef0a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829f078ca42c859184e0c800a48d699188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef64c692d22acae077428bb7792e2be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab23b7d50b34e46c5ff62f01b5c086c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b67156f13119bfd77aecbb9dedec27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13963d1e2ff1f7eb45a2d80740452aef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8456c69f69a514aaff88e8c47d90c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da064b160884437f0e8eb7e637eac973194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593422fe2ee53d28042921e320fce7bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9af55f1a1b3ce5a3f481af1b3ecb30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe00d4e703b967305531e99be0fdd6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613413516daea71315fbd507023d09bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc66e454def2bcd572f85d2148d643b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4effd0a3309674236109f7ad4f0875200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45548d7e1fa8cf2af0b4b1fb5375073d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5f73006de8661839770bfe4cfb507202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6106358c483c3a925684fb1a098d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e02cabba74048e2cc514ca10902eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa49099755351cd70496da9f2d8da8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89513f23eab042ac02dba0fa5d385aa5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab6393f21e40d382703901ad1a38f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4bb50f19d6b16378738c78e066837208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b3bbf3e61d0775404248aa221a48d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b36bef90e91305aafe865cd058589210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af8b9929edf3400da5e635626f4920211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e773b4b197f7fa7e13a4a17002a1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af152fee06f0729e7ec34622a9bd1d58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18f423e5a0a295f9165f8bb5f0d1b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d42908766eb2c7c5d7f4b963b6b90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4ef830afc5d2e4ae01e622e07c85d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7044326648c7a2fcdd1267791cbb4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6199b656d21be53bb58a00fc16956218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2bba740a49873f16afb257159e73a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e890c61f244072398464a88f200033220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879a8845631b8d6ae3dc03d9cf23acd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72da604e7d5bf70e7d9a90567c8312222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898274167526ed8e7a82abfb84e0386223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ae8abbe0ae2b67bdefcef092819d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc41be3bd952fff646b44d11bd5bb5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b15987eb39e63b19a92042a8c85726226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916db8040901ce87dbd1dcfb8830b61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ed4c73829711b9a9e2fa92d7c9cc2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8fd0273e5651dec42f37924fbbe7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7e7c2a6b34e13cd43059252595b38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991ed6dbe2971d28c79a50a588eb85b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd40a6d4f9ff5a1d14d1ee2b591526c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b4c83567bf3a3d64aa9e64246391f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddab944b25a9b270e16e67cbc1ecff3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e27603ef1204112ddda198dd8ebc3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52599fadbd219816e5b9cafaceb0a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602048be3133a7d137185422667fc74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c903f6ae6833c1cb5a83a5120efe7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71157050feaa2fc96eda32c27b63c50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516f1e160b8e46d072015c34428a2f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9646d29e4fd7f940e5278f4a49b51a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee81bf10b82a7fe3b2de1055e8a266242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25682c0a98eadcd9fd56f15f983f4405243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5265998a6b5323902d51126bcfc86b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c70921403a6005f479b55e4c66245245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70150894f2ae063eac5b159623c9bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d66c54e79fec5944cd80f9582cc0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186c26cdf02ba416b80d20499270bba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482bf8399e540c6aefecfb43b08ac0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da5b7267670168b35b3079ca9f3b1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a79051e8e49d46524687fe82436e92251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb505674f200ec8f17cdc5a69ff04b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4ec8ce119eb82fe0bc6274cbda479253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b52d5a43e156b03e005a92b89ce04d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7df7823db0e054e217724dff11e33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8488f94eec7fc64e357b8274715ec91256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfa280ecdda50d52a94e814dc051fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a5c294f14c37be782bb8f6ca7d9ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5cf8cf8bc44f10c55ad2e427f0a7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a0d4f07f823fb6fca584f7a44dfef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c9cc9033e561df17c05eb9f524abb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47da77b2a2754848fceaa68e7fdfbc8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351bdf7f5f49236a147ad617e9fee1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffff6c445c4253b7d6328edb0422c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d90e44044aec26312082efdf75a519265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c88b3688dce2861efb8ca6b341696266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48dde022b3bf0d082466decefaf262267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb84a90123f650ce826411221c4d4cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae6f133818c5c61d0b85c3932f50ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b469ae45e1461d9b7424d9acfdf9316270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab74b42ca9969720e259af820b0fcce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5ae1041e844f3e943b5551c9180c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f03371d635020e2a2ec23be677e53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c0196009a50c1f170b3032f7a8a3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32260e2600343b409bb0d69b27d46951275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157decfc24d9074528bb5e9724902963276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf6173f6b35ac0eb1ea2f1e633b321277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8b0f9b458418653bae3c1be0fd5c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd7ddd35dd303860ae6d438c046471279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30323e85dd7cb5eedb21af80b07db44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f181abe25bd11f3531b458ebe73b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c157dc54e838e100d8f2417dcde07a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e04638af4585042aaf5fb8f50d9c44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb69f208d80022c7b6a45c12ed78a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282d05d48b3768879740aaf590da668285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c911eb887c89f9212410532ee229383286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25908470e7c05172eb5a83f4ddcea31c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ce1c2dab20e86181594f19218c265288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075c3998262c24de456b46fc944102b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ee7c46a6f5d809f9e460cfb1b4890290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40a88068b01c837850eb2edb2ad125291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0c26f5e516543068a6b0e653ff272292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474762c04a79101235fde8a16c05f29c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acbd23f2e2ef24bacc19a8306a521f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97a89e197a486f5140170808e93809295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586e954c16cb2b117e200ae7c5ab7ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922611a5343c1ce32855ec820a9032f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e7438b0d87a84e31f6d8455b744ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07175a5c9f562c29c26d239b91a302f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2df8617750339ea749d5890fa11f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb3237bc290fac627bfe3e4432095e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1313645799d79069f1f68fd54a89af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d1eeab114d8550fa6391daa93a6fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b824e0d989598a25143eb9e112f6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6f8f1da589b620ecec875b15b3898305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fff00c80f0e3d282d9796053a847b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7ccde4048c13e22e0ee3d099963c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6a3a3a1635d6d0f837c9ae3498f2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74011b7b12718022473cc49bf0eaba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250dc621f66eb01fb42322fd942d39c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b60c1c0104c40f39730dcedbb05139311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a7660b1e9972c405c79f579fc66f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e21dd6ac072276add5535aa0f16ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36700e1db7afdb0a4450d53aed3bb854314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a9a0b394311cf512e42bbb0c30986315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e6f241366778187436198cf4e3432316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b54ee3effbe1be28dd3cdc545044a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46643fe2eff56af946743346cc44c186318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f05b982b3aa6a23be01ea06a41462319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2ceeffcaddff9ed30339dca79363e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b98cd2652b2c277d0be8209f526063321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ef0d15befe143e3f6d0cedc3ca690322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b74fd66f9bf90a6072fbe8cb936b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036bb0915568792a509813cecc68fdf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79021984c442ac09006da0cb6d27f2ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94fe3a6b1d807f08ab0411536a1a4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c2c9f3fc285b42cd70b6c1dca061a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3b37daaef813ef86b25733775b86d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004da26666a5d58084dae471f042a30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcce1f775855d5aa65a37a0471e2bb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e83d215d4257cad3c83d7f0d46481a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635001eb23496488c0653229767feb13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864c1752c5b5cf239e475ebc8941401333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c662fa7dfbd1dd8899a278242c0f00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6505593f74bc97ca7cc8ece7e5b4a07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e2b7966bc68b3f1f4b92f30917370336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14734552ecc977319cbde0acb048207a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa059cc7d7dbe739941a78a4bb51265338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176de1f6cb8cc863f6f9837dbb9bc07e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55decda542475c294da253135dfdb10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cec3752fca27497495a890ee950622341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e38ea3b0e56e70f898f868703bcb3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6f6caad32dc2320585363473d13be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e4be11f458ddf7fb2635977fe2be7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604f1b3abfe09c0d88358b7c056992b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78917661b35f8167186e83e4ad8cdcfe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca61614c1a7d69ba3ac62861958574347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a9e1694721e637c540f21ab4f7253348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132983e2baa762b39a7532e8514288c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52117ba36f68f8e88e8a09eecd5027350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5734cac2c264bb5b6da95d71a2af6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583cabd9b820a2cdb9dec084110ca45352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd165ea60af656bb8f351e36caf470353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d94d3d4ca8c7bccf0303e7a98ba1e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45977d834ea8a880ca7fa3cdb2ce66b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecd52dc6d79651dd20b5d8267c52fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60f4a8fab732411503572d39d00447357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab4fb2afab19e2427795232b9c1576358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768b6d2be63cbbd9f02d33776441e8b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8137125806db8c370763eab439a47e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76114c1e1021e3dd078aeb480118c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739ecf9aca53d2c803c633221086a79362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c4fe563fbe0a52616017ff2447e61363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d7126c58da9826e45978a5678459a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb267bc427b69a91f94ae25272275d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55fb3e330499d83329ae304a10d49b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf907182700130afc7025b71a07021367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765243d900effb9e545dc3431bd7127368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddaa097b763f486aaff88a0a3233e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd462303b36d96055ebf5ebb1bf3d9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b45c87afbd973ad7eca6be85b860ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad855a1c805b543639fbf449b7ac5c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4ba01fc832c679919f290fa14da6c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1367153b28188375c3375b3ef16d50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74d53d4637d553aa9c449d0b482659375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16697ba9df28a3e7377e4312642115376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150c6e82ae0575fede78d90a7a4196e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eabb6859f0aa10d7b43a6b2bffd897378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c14fc13ec923788f1cba36163986d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f3dc7042109926257024abd9e91ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e1c12c61140834df5980e679e22dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135325cb576b3957bd7c746581f85bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927e90bcb17408f53acc433509653df383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedb075b430c10e8ebf6bbe2f6438ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ea75bc91eccd0d1f3203dbef91ba1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d160592447d9d00dae70525590b0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9452e1f64ea57c4a37ddd14610826ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e1fc180636cbc13bfdf25d54120c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a97b59ba28bc691da85ea04a0d407d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2640c5dfe86b4404333cccc260f38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049981a4998fe3094b6503e93f86714391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6375c29f413d169b1778ed76a825d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116c3dea96bd8d263a99ab0548ac162393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856e1dc64c310a0cfc301693e4a1378394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705a3b3a8d9a5bb372f02101e4cb726395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da46be53777fe14508c2ff2144673d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97f90bb296fb5dacb9bc7130e8002b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f384dbaafd978115b37e1d1b555c14398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a1226a4cfe8b30ce08e23f71f7a54399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3168f0dcd973b27403c91ce7a821ae3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d12bf9ce712a40b9e01586964429e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0dbb0595422d4050b46f73b168b91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf666fea63b4ceff0bb7570b00f7320403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5587a54d64a0e48b55ab097e614087404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578e4ca441d55b061dc75222e0a76a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c88e3400527696874b313d2f749810406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19f6b461ac923e9d0460f0e69adfb8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26f104113cb738a9108f53c71f1c45408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab10e15f2240772dcea1e5749124c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9c379a4f9059cce211a45ec6bf97b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6195f868b9124849b062703bf75f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c76179b100c7abadadc4bceb0c546412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe750e8574696056d0bbc10e22357b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994febd27d32f508561fdcb6a072e87d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd42395276e9450a957d4e24a2bb531415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeda49e4a39d7949b4ce5d766301571416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459b4b24d472c361c8ed468c4127b21417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6a1171505a16f517005f3c6a24b15418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ac52bb8e965182232bb92d6e59332419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f718233590c59f6eb315f366f5ec9dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e971fc4b549a4fa2695b32a7d855ba3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0e2665306bf2225f207bdda7ce0a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05eefbcedafea92ab04a3c9dca016e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7166d5fb4636dda85828c92bf622a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b91d9a8fde6b6e154a6fb41be1739f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974957e5c932494cb06cbe7f692ad8bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4efdaa599f3f4c9a9b4cde922331ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce99eae0b496c60018f4b91639dadd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370faa7286a52b4871ffe5a401d97b7f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9fee7a8951e626f436f66fd0b2292430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931a69ca1c1c20169a37614b835c7ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb6033e7175186a8b68c091901b38e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8299d63d29b811e9fff0654476a9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb954b1c9d7bce8e44cc1defc7c294c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb675e584c109e7cf084b4d23272a86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c7a3e9ac17d05367b3d2aa5717aa9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ad89195f363304509fb9ec240aa98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2dec1aa19efdbfa6f1742284c0eaa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70d25ab77936e875cf7b733d4be4ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7c5b7be6c400a294900cad65a4c28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb07bfd3cd5789aed3a624b52b6fe48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca23ffb38d9c55b3f7d9708bc35e00f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4549fdbfc6824b0048791e2241401443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15daef44d274e8f7224852e593d2599444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd105dfe5c140a4b50a0bd2eb5771eee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7229b2d24e33d5a2da68361f7a96aa5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e30d66f72862aca220d3f029fd5c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeacf5a3175a85257a069fdbb801e82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a89cc551051f59097dc3887818ea98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b25aa457d095597716fc152da10e4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669a373edd4aa11a9de53ecc7d0de27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481930cb0bb6807cba7f60f015f5bc6b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a924323b1f112ce374eaf59209d4a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e15cc738a2de003e62920595060f5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d83266055e96c70f9a05aa95676334455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e35e0e98b836a673f552f7930cb92456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175d23c15552ed6b05a338b1b09c915457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cd1aa68893d3a5756ebbd4decd6a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaab3b7c925b03b3731f242bef2821459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbad54ea01a753554e0a3e242b05f9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a60ee451804c329ce5d7336dd419d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734d707544db83302ac9e0fef524928462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3be8a57a0632fae763c9d6067263c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbef18785ef3e9500a3b27314e5edc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b505fca5ca8f8437d427f0da8dea72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c51793e5c7f69dd2af1a1fc4020c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d9df00c0b7edceaf6a9e21bcffdbb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609aff13b14ea3b5825bc80bc09b8de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11af7950de52be1d87a65de1013de0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b3570d49753d7b34d1551d91f1675470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89163a0da8c304fcfeff5d8242c93cda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1035ed99c56a7b2d027c1ef8b941f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7de1c9e524ca8e19b76b5746060d05473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bcfbd3abcb82b2c2317cb14d32e28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f236230ff8b9d5e3b3d15166bf85d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bc2a20b238d96060cdbaddcb08830476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188eacf14ef523534411230359bddf0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf1dd81d11d070aeb6b5ff4ca6d323478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f83bb9e4745d8a15c4516e224a1bfb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda597fe2ee92d9d91443114acb22e74480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68030a3d4b117c417f1fac80ca5572e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3451326622b136f044a7ce729e1df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27641d31fdd76737912a6ce3379d51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412192ca5a68452ea899096c66c20e9c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3b83df1e93d878bba17f89928ec50485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51484438cb98a69df8ca7191f56d9a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ce967e35a9961f34d56941cdcd666487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4e46ea1a4bce3587a0fdc5ea0711a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb998639020b26a796e55e3b696c86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342fdf5965539e5d36bf9a761b076c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855b7fc5792187b351e29e24a613066491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9476bc595b21d35124dcb0b7542efd6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2083f4ad0b4d35d9bbcf2d3010cc405493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815b449984f3a99ab51c5509b3d29d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faae7d0d114add0a379b1ff9fe55435495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d3fcd10fbeab16c5b57f53969e46e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff9472c96c72a43bdbdffa82acc47a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46badbdbbc1772e19fd6c25b1196fb5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99f2d93c9692d85f62f8c49095e214499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443020766a9dbe270f571ae7b635ead5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693ec1a0563155ea55c5dc750457d49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb3d11a391080c7256f88aea0af6f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a8e604d09d84c7c56dac7a6bc6de3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96978e0333b3a8928d95ee1c9a0a65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93dd8d627607a0002d5346ea8907ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905cd5964bfa153fc9d5f50b4549937506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa36727f976b9bb1b344f8e78ceca25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42555f084d403a837ea08de661094aae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a3b6c3de02dc65fa0fd7467a76669509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959eba55f49e68560959f3a26fc12f9a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002300871930ff07ed2e5d72373fd29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d700616b9615e255551bea449106641512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202be593f75ccb11093cc670051d082513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a995cdcf73755ac18b99d5fcc4166b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35097cdf7d4b8fe48dcfb3cb7c0a7616515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9facb9a3a68312a28d9fd46372753a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee2a52396c11eccf623cebee0ae591517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b73f255766f5a58cce3c921c0ad52a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21478cafd9e642d0eec88108a95b4518519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9e2b4b0ef7de2714a420e0f5e85a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a99df979e5ce1784790178aad279bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae71d4b0595588d49cd2759ea55163a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300f59913865038846248090b5b14b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff7548a2dd39c8c43d8ad285ef66c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e1ddd8b40d06e9c02477b3c28e8ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31144f05036b395f3cff242830482b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65b7d6a11e47b5ba217de6034fcc41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3e16e28be69b5b45d91ad5b928514528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81736d1c9316e568bf70587ec9a568ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2a1eff68b927229e93108cd5c4ad1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89b39030d43e7cb35eeca03f6275d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202f11aef83991b7cec9f0faafd03f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4b83d05bf0dbe1bc3c84b384d1890533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb05343ad8b0c016f2ccc9bbc9a3ee7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255da647f1d93f0da067082ef838c6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977f74824aaa079bcf25ec355a9f912536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725fb58ff71a68a749af8b05754d7d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cc251b696b5748bb4c0ae10220804538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63353d48f9fca9a6de1c76c6b5dee2a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480322946c49ee28aadfafe1bf2f298540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0523168783b82769e5e401b85561c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115026d238e40208840ac697e3d492ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646e4f4379d14f08527bb819aa22ea4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f17962df092eb4b0c3e633e36c2532544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505681bc51a031c2f0dfceaa55b2f39d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a4e274b4a851b63c96b92e970a7c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42640274a8a07e86e7242687887326e0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6612a36762163a69034c93a73fc50548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594de1b0dbd5eb6f220a6bc2f3df3ef6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf751af43a56750f984c237015243a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe453a033202e84eeda8c22983d6e49551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c8ea6f05f1a0bab123cc82a96aedb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad12a3d350d67fce371f64f635056c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d44d8029c33435de969b4be3d46e7d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a4f5c5d3054fd6fe597641ae1ae1d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13e03c03a5e887b96c32b5474fac4a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaa0bd2843a0199e7aa30905ead5b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11357091e12d813a03f7d7f6eadc133558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6310d7738fe1892e288b134ebb2ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a3f17deb2dd5322bb8678b993aa25560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec3f9bf81e4ede64e27b1edae4e9bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781077d5560cc3a2ca16acd0730c38b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269b0650698c1cb4e2b2e221cc28bb7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870b765ece95891dc55a3f79845fbee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc1432da597fcee9ba2aac5a7a4b8b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578d6834300f94030bbc0e869fc2fa2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21c0a53b031d9447c63b09be3bd50a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb04b255aee9a74c8a9857e5cb6478568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729d492b714c6ec72a68941d19e780d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bceb99a3a267c48e48ede810b2f748570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e0d64426a58f64ce9ca8f3ad91153571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb176cdf8f40ec4c0e27e88ab679a4d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089fc648429ab83b4841df462c0821f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b44d4965a473bbbaf89bbf3d92d944574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417cd7599c2799582df6c7035ef6328575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15c5b63ff039ea41b23f57176459c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe9acf4a93e5e5570fc06b63083d96577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4ca6c4f4e4e9608a3bbc20c3de0cb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca50a85bd7ff0e2ba52675249e2b535579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba71664cfe8cea5f7e7808d3d2a9d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bf02d9e47dbb6832f8462931ec7d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4e42136dcfac33a0270676b12acfc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0c1623593f2d81d7643b5a6d3a05b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b9a0878979cec1b423e28f0812d42584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff5836b2d93e06e2d3dc599b3f2909585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cfc0a649a9dcfbb030cee96612cf7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2c3dda8a33a4394cf5047531e15dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a447c72ac8fde62f72770b19899a2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aa9b9a6471d2f4fdbdabb492d41b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28f398f6a54ecd067faf768ba25258590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f026c3b7544db10a30e6bccdc0ef039591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4553a03ff8744b73f0dbdfee21e74f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bdd940d46ce5a7e09a428e44320f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2c4df168610575386f4165967d4e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6e94804bf7e6d5b0b3c0cc4265503595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e53948a0b1e26bef4f91ed8741000596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c039808a7f9b881bdb71f1f66756f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644b5b16d6cb532922bca43ca014d55598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac39e550ff0b5b6e53e5889cd6ea9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3988033cd95460abc55759a54b91c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa71e068033ba5b09629d0177dac044601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50054ab3a232b8491903c6e58ce600602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b91501ff4a84ef444534ee2c5b17d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31475ac527fa2b8fe853bba5fa831aea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38a3795eb68c390914e1c03fc250f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e50922f1bdf0c119b7b10914abee6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d24dff4a01af9eb96bf8a697c85e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b62dd4748d9d3076239d3b71f4d031608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99eb26b71fa6d14c652c5ee1e82c44609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6410a6485fe7bc0c936bcec3a38d7bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55b1ae04da71e2205da96c47e36c12611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91414adbd513adfb9b4ebed64f3f0fe5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe07db172f55cd7779bdcdcfca20939613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47932a67723987e31d72c46c05c27d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdc40f0a3eb30f2ff4c0949efe3d0c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4fe4ea389a76aef00d57232ed4a07616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83504773c887730a53981b60dd706c8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67260181c3d331499457d878ee95628618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eee9a34611433cb3748e756ad4c0bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dda86f573587558545b96d481eb64620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f485fe37184c44d9ae3c0ae67806037621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c6787f2fc4a2c4f9cf68c14d540b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1a1db22d997a177b6771ec1ab8994623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93e0b66ccb64fd72d6c59f4106e5e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0973bbcb65abf356c24682c447b267625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb460f0a6195b0faf440bad879b427d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4785d07d6f608663db32250f47065c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea91ae7ea047e093b567ae06b3f51c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d029a6ae781c599683a13e6bcdb1a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060311fa2eadd74453ed6b99fa61f7cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6307a97f75efa400a5c7df15fe0bc51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae232fa97a62ddd7d03f1baaa5a42987632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad733e6387f152153c1cde2a7c978c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7414b0892547763a58dea57ee4c4c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c33cc3e46ac096c39569b5b9da0733635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f7433cac5157db62151b0aaaef5d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887f336103b8abf45ae1b65543dc303637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441b0040bcf64828b11e122417ac718638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01252e1bad06356b7ea26e62e3565326639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa422588c7f89ab3b2507eaa8a439d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab57c7a8b01117e624535f4d16661d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00056c722bfcde9f15124b326bcdee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701e533b499244dc249d4f4e14a13a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dab0da044a1641884b48a31605e46b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb60cdbb4cc919e870343a6be727031645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e966dc0602c913a385ce35ef83cad5c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bbfd3313b0eccb996aae861ac7408647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee275d5d3b9d8800fd2af6f7e28837648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b1653060adc39dc35c2e21873563d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf6e578259a9e396baace248cc5c8e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c164111c87970bb630afbd41ad011651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862e54a179fbbeff4f42f3444e6ecb6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4b7f4dadebcc64d8f4a2ad7eb2b75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdca35071bec2d025bb8dfec0af44e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a89352da7578e6134aabe02fc7445655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c88ab94fc2f947f7991693e2af5500656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adbf0663ed456ba767c6a870165e88657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fadbd4ce71df90a78b77e656c71154658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2255072fe428b6014df2dfad96ddc59659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786067ff49cbaae524e3dc43f1bbc150660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2c4aad9a089b7ba83b92424ef2ed4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f778f913b7a7594ecef5018dba66bd5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872bcd6c82be1127b994fd4648222c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f18bdd27a606beddf3d21cec8faf3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990eef46e0e9d3d9cac66e812e93623f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d1060bb8d35647964a871ea1dc040666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178e40efc0f74d83633ea964db18ef3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9e4719488f5d2e671c23d6ef4ba11668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd69967219ba8e732ba7c9a504ef885669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa7b291376ae3e2268fc1c1fec95a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc5a64255d670df14a47db018b7813671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2663bcbfd179dcd5d21904e8a3e1c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90777e4cc81a926b8b8247762fb0ab76673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ec6bc1df5dec72acc2276ab4c3f6f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd182ef7b7e95d556df7f700b441e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91151a20e58134c9691f8930132beda676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9823a3cec465332494a3e737ee7d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61724d765276a6f64c598ccb9b7d25a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a272d95693d7152e4719353571cc0d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06232886a188e258700948cf7e6db37b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e952ef50e1dcf30ead5e4a3fcbb3d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcedcdd9c3b592736d69061168c16a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8c7ff760c79a37ab8a4e6c8c1ae11683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d195fdd7cc6fe0bc94089cf706faf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8ed5bbc5cbb6d6f43ec1ca680da6e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3f775b3468de03f845b50abc55220686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a37a34723cd1f2f7331ce3a4c6d55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4329a445ec8ea437b87248a6a672893688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd5c45b49b6f397258f042450ce430689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a021a3f87f3832009257bf334653f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a425f2b6f7116495ebc619d777abbd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09369d4e45af6999fb958bff480a55fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d0ef2a8545ae0f1c4d73e5e32c4f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2964374a2a35d2b1e89f3a83f90fb4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5a56d335735a846b99e5c7b90f508695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c37919bc8ca1483afb66ec54387ff7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018b990875630082e9675dc613210a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d6f954003c6ace11e7f66f7fb7a6d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a285c9cddf20df2e91165b1bdeed7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5d9a9fd423820488b6727b42af081700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dcb620c1dc4dfb9aee28b523c9a8c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833418ec4036323316a3f96694b3e1da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a44b37e0071056f425c815e631c89703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb7d8e63a32b96446118a07279d2d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d7c1c5496208f7c0e35a5fb3cf1c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04fe5ea2f4abb461fd4253d4f88802706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5681d782ff3a73afe3776f77a26730707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc15c2d88a3a3d47b41de437da7ae04708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cc5720c544cbcd664c78262aeeb18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513b7474557cdb3a1f1a2212dd69e9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800e55363d5fbf4e991806a5934e009711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad99b319686f92c7631fd2c5db88093712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f15a4a139cfd8154c08d47e378eac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58201e527bf368dfb663bd57c89349f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b529bd11ae8690e639a387aaf122a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666633fd38448a64dab4d7c31fe2e1d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ae775fb4d3c76609fec5bfbaef1d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d1fdb2df828c72a4d97a732df25a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92869beb436dc33db2567ce6b1a91260719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c5bb49689a9374bea2af7015e5949720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6000b76fabb897695ea384b3581912b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabcdc095475428854a3a814b9a9c90722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fb3e4008665b90ba2c027d3d1ae7f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e31ef92e61c9c13cb5e7089a961a8e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ab439ab0d17c06d838acb48f49408725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3df56a779bdbb36aef0b48bac071a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4a6af30868e6bcd20f6a52d2d32f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a93fa429bc5814b1c4e3fe29cc41a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478a007e663ece7b0159b171b038594729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608e6f3a49deff0c08fba3a77a840a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dae66eb389867447b1e0ac3c569d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd993b666432a7a6e743824b817bd9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e0ec3bfed1507e6d144d5924969b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3527f8d8bb13fe7899ce96d55d1ddc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cfa9e0ca67eb6ec440a752e370e9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88492df187933628c04270e25b02b28e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea13fed2f6e2a3ae0a06f1b2bbf172737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464d321e6d7fcfaf5c9a5f3186c5ae9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e65f88d4ec61e3f29c356fe08d6021739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de020f18323eecfde54b8fc4700e13740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4afa058bfdfd7d63223115de21cc3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7497511a895d86a346c59b406f44243742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506adf12cf845c1b52c06edd700f587743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350780421f6c2bc4aa83031ce84bf0f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac8d08d291d416fb00be968ca9aff1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c26f2a02027c8d967e073548e57fa5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf511f6b0bf9acc43f2e8888ec035d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb3e105a41a23bf72eb554bc4055dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146f9215f2709538eb48f25b8836413749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16469a6e2f9bce6572eb4241d806d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a7ae4d79c3021917957adbeb529d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390e2075fe5bc36b3bf871ee061c64c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308f2bb589ed676a326f5f4347f9160753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff29c093bdf8cf32525874248bbd52b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102b6366b749739987d5a87af41c622755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34028865537ceb027bfda2156cbf424756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac22c87c9a0ffc3f511c0b5ad284e65757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fa78877cb49e0c9320f68ce841707758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c8989282b3ada0f94ca88b532e0a5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c7730cbaeea998ccca6a01881ff271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd01b0e2869e603f6ccbdecfb4ac222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199598d59adccf795daae0d77ba824a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917b580a3defe16c32355c4078f3f384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebae14abfae1d6ca8df891db9a3a465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd001853671b97bb5e1d2a9ebab5d6de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cab1f547f88110f671173b8f65087b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412226f78677c605f1b5c7307e02f8b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6620dccad2d4c527d769d4487b65829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe39e4cdef0bd6b329dfbb0373654e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b63081933b65317fa459a2cd3d56c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18290fc17d3a520c5f1116388b6f212d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad596bfc37de65191c8f2d7622a9c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880b0cd11a169a8fd02a52f9e2014b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5c86cb303dcc7866cd0d28afa2fa815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755536ce988b9f3eff2c493183d018e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827e7c461b03bb8cc2c832e8353acf417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74413a52b4178f2caba0efb0eae7588b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ed59f97a57e3632a52ff9eff603bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e3b9ce09be95414bd43721e6e706c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ece40bbeb51d4913414da86655fad621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e7773929085604f7608432729f67c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5907d0734e26a87d11cccaacea1f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fcb739c7ecfd85cd2735f0e6356d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16252bb5b171cf1c84f38f1e023b27a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02f6c3540188611345caa854ba0dc326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f644ce8842b561e8971ed19b216b0d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a526bef410a7dc0af73c9b31ac9916328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269880bf7bc09d54a3169e77507ec7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd228b365badd6899090189c5ec5d4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3896a82975c784982fbfabbf43d114931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ff2c95547658eb7228fd4985a386e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf843e4efa4e9889a53ca09c0112d05b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf55eed70dd5a8836aabd834ebc08c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcf3474eb8901d7eda359672447ac435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07a445474ad92a8893d38405413dec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3a18035ff28c7549fc0d18e6e9b8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cce7037c2b7f46eb72ae5ac12376138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d4a53c199d598f21a17fc14e51f7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac079e65b5ab8cf07b2790ffec4769b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c722461b6f4e009f3f70f99a2378341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6e762a864876d1df8dbddb19caa4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d76172dddddc71a1f72c92269d0b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfe6578203a45c97564ea3b6c6e05744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42520bdd77e520a596a8a9c7cb3e6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc6a8e2617c2099f3b3220d593309a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959d98f30cab6aefebc472cb697948547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf795cb593489e18843cca0005698248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c43a7f646b55ef2e2b84d9c0442d4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b81e8a671387922988184f5f731de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3104767faa2b30231380173b99f4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b2c8690f6ce8593fecf4f696e307252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7408eb42cfdfeb5dd7dbf63e6048ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183e6470a3b56fde103460c1b90b67b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c2e5d8f8a22f8e105515c23520cfa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43536b442d54d2c462d675108a3096ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e03207b7f8a805765589102ed9f8557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcde7800607454bcdc4d5634206b47658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d563e5f3e1087c0917d1850e2219a1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ff4488600b89530b6b465727c0e6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa460eca36ada77fddccba7deee89b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d973ea0e53123d07e57ff0ae61aaf4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c9befebeddc1b9624dc08ab4d4a3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664f426392d75621a28e4db669f862964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dd588c23dcc938004ead97dc0d4e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327be01d331116e2ca54f89be01822866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248f11abf1c18bcf548f5b0a42e2cb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede8b09138838e7d013acd3ad3169ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f56b0c36f5e873edb8d493f185385b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda7cce366f6871997aadb0e4f1266a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c624ab7f2db11b263459fbb613bd2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7269214b18ba4a4316ca64958582972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf1cd32857b3a3cbe446d32155c97f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b366751c3e369da6bfc67deed20d7274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590ca5c3bac1b5ce8587379d57eb1fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41cbee206e11ab71d0ffd07959b07e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2ae4f3ca802153a4d58487647954c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdb7b2e25f32fd98c6ae30019d97a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000878ba761b40762a2d55f92cca4be279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d545b7d4cb51f0ed36ad34e65564d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45642e7d98e1b8cd50fa52d74c6a762c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ecfceb828800bc636865113cf18c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b979f5528f7bf4e69748ae01ed375f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd755c5c7843d8d43cf4702153293d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ef85dd40170cd48d4272435b7339085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e5fea64617fce038bb2d482e181eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194571f6b43d718455d27c911202d11187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7ffa1eef485e40065831a82ca233a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148e68e45d0be691fc80706f2497e4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311d2d10dab22877bd691ef9dc27c1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296911aebde3b54c322c07bdc5397b7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1027e0460e32704caa3a3910b18eb2f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503875919328502d0c8d30b1a2f642693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497873193c2d85c4dbaa1fa27988deb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f52726af0b3a7e51e839a7f6a1729495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4a6b655b0e12753ae2ad5e0cb416d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fc4cb6b37866a83cb3c75a049ebea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230398a9301ddeba553ca0540ef3105f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f906d5ec8f5da0a12b12adf68a8589c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8eecefc0c9b175584ba60c5c5800b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98173ce1d83b1917021da9ad1338127d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07361611d9f25164ad46e0b31b748d41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56826e8fcf3b8ecea4eb338568ce1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da1102b1716c9ecc1d531f3b4c0714104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298ada26c71f94001f8475759b21c50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0afc013064dfedf174ea69a5734d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111af93799c0238fd015f88144e1f306107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d735d404895fa31f4eaa60adcebcb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cf782e09c7d4069ba8fe2bd5c4d6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846538d3bfb34b467389259a03acebf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe710986bf29f032908e798f9d1c1ec9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ea0f0f10228195120996a923be8d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acbccefca0c6ab8a067f9c192c5de3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304744e11e8aec7ecbc7d79eca3e93d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d269e2e3699968141890fb67057bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4202d05e7ed7ca4c128ceae3f329262116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13ef7feb6b078e71a1265ed8d155f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fe7dcfb7a1e893d6b975cc3a8f69e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ef9963627c9f3c637511ca362ff94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d5bf7bfe62101a29fd264e139c697120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce7058470904f1a17da21084378b6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301aea0c2f9cbb899ca27633a1b8ab46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc08dbbed24a209598def376f80ed7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22565459e9109a14c116c1f42bd4668124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c19704a34d1f6b992e36971245ab0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a753ba8a95044ac5a4f651ad502eee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc9e82670b00a92d35d2155fc13284127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceeb6647d8ea967ee8dcf8ebd33284d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f522bf3ada901addbec4e0ab32a03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cad939e77281db592cc22f2d3a65c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce150df4203447640204e98764316a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018e03ca70058849ccf46ab57b7e0d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d0c11e6fb91adde724413da26b45f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ec9be865625614046d3de4aeafc5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46e1657b79d2ba1ef511080d581413135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad30d5acd6c3f0b45bf14e22bd554eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6042c9d3f90ad1cbb58e312425632f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d879710f2a9e0f0f9dd4b53c3705d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87306a60b332f0bad51fc0259ac9d34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eab1198961db73c3bdf8fd337dbfd3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b205d7e6f6a47301b9d6f1ac9b4f38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d3075e406b333b5f45563f478f9d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f882d03c3f37c4bb7275827ffb87d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f81968435670dba87d4cbb8944a9db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25af5f7dc010cd1b962d9cf3d2d43b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fa8dd4e5e048c07e84dd3ce6dfcdd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8784f485b3223dc1a0f00a09833079147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656b302196af164b3555ee2fa956687148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7697938771b168fa98d4a749b6ec7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dade1bafbc76f21832a98b7649a9f20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f410cf2821dc715c0f91fa42acb802151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9aef90e0c82e265430bbb596694d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2d144c22e814b12b1b9c0e164040d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa0079cdc6ff9f5f1946e2ac314793154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0161e865f5d0ac3d1bb424f95b2f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1cc870783ae53bf04d91d347dad92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54accd4fb0ed51b0fb3885948d1bda5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2046f325981635aff9223e8a25413158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333ec5f604274df80a1807143947e18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822efaf4681d4d6129c81e480f237bf4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85560b215ec5273dbe2ff60ef424f767161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055056b9789845821e8e51d151343f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ec4350146709da311cf28e062b472163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61617d5ddd6511d941599823e48a63a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f26c13e44db3e1d08be715ac41cb17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4765be8c35e2318d7a431dc45409f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6699df4df8ac624fe59f42ddc445b90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a550813b909876553c65859dd3391168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60941288ada0aeacaf99d93b3f908cee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700d140606a625cd887a387eb473920170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7210efb0d8040cb309250a5c0753d6a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855b397f10062da6e1050377ed60dbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f0fa665683ec6abb77e75aecf8884173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4530717f25756d3a4b10806038f82f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0744388631eec4f605b5e9225bde7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024e011a84b62c9eaa6a56baf6da1ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b417980ea5350d4a64728907f8235177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672356ec41fe836a55cf6100092a592178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279f397a75086e7b6801b8a07f34ecc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082862c71b5c8346628de3ef091e03d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394537f25e4d41a5fa2cb9948fe9ffb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1c2b85e3aca3667f918ed77dac30b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41e850645f5dfb124155b76399cdba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3842b388e33dcaea2458781d464a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cd428983742b669edf6a45df471ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390820769749918d5f8505c3f43f7e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af463195307ee925f0088c4db461ec09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cabf5684a356826692a2276c2e818188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f33a2dea04a98017a5fc5b3f934933189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be200c2ce6c376e2c7783a384ebf3fd8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f09a7854cada1131c702f68903596191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac22b578e7abd6e906bf963fd2c4c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cc7f6710d17f2a801803ec99056cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e0529d138cfea8b75647113578b29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9985b74be06f6ed1378bdf1faf002195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a05a8ac06ea269528932087889f65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a8730aba32851d52cdf950e923b66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3889af5b584f35aa5b20b5745022e5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac282e04f1d2c097f5f200cb1ac17d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17cf163e022b8c16e90b0198777392200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cd98b928a7f5c9ffe147ebc1c632c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a045019afaf9e04ecbc5f79a12cd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62139a793f1e06369f21eefc74584787203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f82a60441667001905cfcdd93eeb7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfd119acc1409fae9f13219bb37329205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab4efed93160e0ca1ae68ea7dff14b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6496f6dc5f14806c657dc54d2bb9e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d024fd982101aab1871f19fe08084ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8741b195982b796876a4d410c4ce3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6621ac8be5fe59997f02ba07217be80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fddafe8a2c68c6177bf6b11fb68b13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f30f05af4fe004e640b4c4171dd69f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e16067e4df3e70a185c5a11ccfdb5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5264caa27ddc03f3af31235049087b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c4d28d12f019ab921f278059c259e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355c7641fb6d7d468cbda737ff21d70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb33df9ec4cd569ea1116ff0e53abf4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ec2779f76ea7a5cee527d2d075331218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398485de09b08d9ba5bee8abb8c938e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1b7f8fb8adb24f45cec69b925c51c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0ebc0a15b9a60dc6245e6229eb30b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3335cd8da0b1c410494a3711de0fef6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec3677bef86b99c3e5c445f22cfcfa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b628b09f7cc291fb45af427f65f96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708fa112807cf392956545908e077d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032baef4921cf07657620aed60a85dcf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf51c03c8159005fb25665038068503227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca1c2afaf1064a81b5ecd019e50da6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf0c3cba4aa9708ae7fc7177fbac03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a227aeabcae53b2d58586bb86216a6d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63181507693fc671fd14a1fec5a373ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde078f8bbd40943c2085942683c720232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d9109ede3efc8ffe0a0e34e88efdd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088b559597dafd1074ab1239f7ce63e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbe25adce2d542cafc1684503bdcec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492f089af1b11d0cd948fc2bbd1e6b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190de19899f502d3928a331f377744d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf93c4e73ba98fe6e9588b46994cca4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2487ec30e7770fe7cc8862c8faf7830239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4106c6a5e272e23407c9fff3490b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588f5bb1ffd35c624d6ac9900cf9938241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4a56a3b0c4cbc31bb7b222a40aee4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb1a63b1dda10f8e8410e4222d7011243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17ad882897870024b2ab935e8fe3b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85178ab17bfbad5153c0ecc54431d39c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106dc2626ba1e2850e8b94069cdcde2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb269960ebf6e674b071c20b7732fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648f6b29d500df201d3f51262397521248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483288833270c82f6e1f7c8337353a7d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4adb9853d5958ee59c56f2017c782e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0240b0e0865ae5882884934f5d7ba47251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e269768e95a865f6d32cae90f960db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328ffe900497d3a6c6177c611cfee93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1c6c3d78bd34f55057b9dccc788ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754756d17e9fb489e5d40e2c5766ab8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cd49af353619e2a2b9bad9670712c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0b7e965ac6e237ebfcb2e9bde8015257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3957da44c92ae8fd27a87e2ccf8a900258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a81006bd9d280ffa9eee65fb97895259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45545bf26cc7b5dd2559eeaf1a14c6fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a96dd69407d0f70946d89e8617cc8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135f29a72522bfabcd6f3acff2fa615262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b0ca4e6b7276ada4356609106a790263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb6a6f0c4353abf4bcfc6cd19ca118264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5572542a65b024086c235593b2720265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fd6d192ff83f611a4f22df4c266a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56bcd3033c7735c3477c41a88a7337267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220b2b7144b82f1922a735275e11d40268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410c2cd4b05c00a00502bce3fd019a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea40bc8e633a810d5f303f224c3d50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d73c412429d8dcfa196e1fcc75271271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b465d4b208faee89887d03f99670d31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e45d11b4c8c5940a502553ea307800273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a21d1361bd90e2e8e421a216ac6307274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9875870af73da0000b4f76cfa9afac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba6b3c7f8b5044f556c604884d24a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06f4ad061a07edf9d7f611d72c3cee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2d3482052df8a1ddd809874fd01ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930dba9a0d3a8dd14f8dcf836f1229d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f2b10d540075877fa5d6a2bcebb59280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4733a05d80f8ec7d2744f4dbea7fc90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92eb648d8c3d3d9dadabdc3e296ebf8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f25046e521b2332813b6319c68757283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e1b43e199df8224fc17fc781a3aef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f58a12c2297d71224c878412c5139a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40351a8865683ad0df38d6a42893605286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d939de93124f4432aca90dbd70a3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd939fb64cbf127a08de0724a622d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a88b823018c45cc9573f7d0f6f431289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21150f5c4c78b8f92ec9146691edc61c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9f8b71b7702af058467d16ebb0ba0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eedc846376d5c41643470012022098292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee7a812c7a5030ba3e38ad122d50d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d122a81d6d2f7459fb9ea5c3b31578294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc436a75ad36ec0904977a4f770ebbf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfa0e38cf4a62150f4213067ff61d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12c215ea5973fe16cb83035ef81dd1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b25c34a5245da60bbb5c2307df1bdd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f020d933329f70588650986ac363f5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca7b1896bfda78f67b82766375c2e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c727aac3002e1204d3c4196cd8997cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2465a3e9806c0049b7725e411823a75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c396ab6f9470f05f233cf5e5d9e40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d416cf2440ae110b2722483e48af875304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24678548913e415b39ca821dbe659501305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c18ff0cb11dfed93481c45efcc745306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ee9575e2e9ff90ee2c0ba822b21e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fa643d9b3dced0e60d02adc502986308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5ba3819689984295515058b627efc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01388f7f98d19e41e8fd9e3f91f1c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea86ff2b5035d1a877900f4fde68da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6074edf53b42031e4558301ab2cad8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb76787caac7c2a5221fa176b53ae3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe52c20ba2f62cbef201605bf443404314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167c1023f98e22e8ad983b777c0d738315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa907b4ba76adac4d23207d1c9519ec9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06420b3892d6c48c72266482987fc81b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ee444b5467ec76bd30cfaf667cbf5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2c39bbabc24d4010c2d5abf20faa7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd0ff6c2135a1c86cb577ad4258886320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dea3e7316d0b8b5a6e1d6872be5b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418d42fa75115796cec59479f3836d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479961f3b9acad29cd6959823be1ec27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f407dafd23062fce93a10e9c8dda8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81febc89e70974a146c9986ce306657325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64abe7f73d24a65f02c4eef6eab31eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96249f2b0266aab137eba258f913b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e786f6ec2dc304b0e960d3a89bb9419328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0e2a9d3ae7f235bf48e8b7ebd2ac5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367ec7c95a14fca042ab8b780ddfcce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72d71088603a0ddd754c08287dd665331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4ea4eab5890f9259374ae3df4776b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b49f551728b4c05de2a087a142ce99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81797db55d9f86cbf9e8c000271ee369334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef598729559aea157177def8bd34ad73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f176768954034e970c009c9d90e1ae2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07455937ff079b8c776049d798fbd51e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682607448a55747301647b62afdb885338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d6fd4845b90fc66f982e3efbcf1b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bfe4a0f35f5092802475d6ed3aad0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f652091d763e192e21f79a2b9e342341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cf5bf7b699bfb916cdcaba727ac02342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254e18654750cda7eb10fda3f419166343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471b752d41c6832d54e18f3300ddc92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e2db680103c6a5581cc6fe9ecf14b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b708d03d1f8994a01e877e1399fd39346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75d2d998fa6a7ea8d75b320f4aafe2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e637ab96a8c42ecddd4328bc061603d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a1ef2f36c14c338b11d10f0c8364a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670d369a35fa13a6e1912a84c8b3d75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd07538f937e9b0ae30f70aadbc5981351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa51fdc26f7254ed7c037a93eaa3471352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a4017491987f1fb0e3446d3db098f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451b28b89b242deab912acfce525f95354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b3f00e0d58f41c51997fa8966bea7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f4724f58f4edc0662005e0924fdce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055920d2b94238a702986a9f4600eee1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cefeeae55b189a8f227c82862c81ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17a3046e2b5611baae68901b29f362359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5119f19fd2123ee76c160c49320f96360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95b4b44b58d79ffff865dd326a99ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bb82d656fb5b04ffa9c0ce7a7f7d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe14349ec847424f04d4fe8a740648e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979f648203ce7614580f9a97539e158364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2caf7895850ff5e3fde69b67dde87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37316d83cc5bbdd36c08c5342048778366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea738a279e3d2b963fad312563131045367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f8e2baa38ced8c50689a6686aeef5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067a7bd320b7ebb10eb1a7197df53bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58ae7954535e3f71201c7dc99a2fd1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a74abd28127bd51b6cf9422997cdeb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf6ed4936a8539feaae518e12642da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babea06dd8b1e255ac5180f17f533d44373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ef809e7249b04ee47536fe5efc86b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d299ba3b9f247076760036e3895aff0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ca5df4f05d0dc90aa6f1084efd7e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305bce0374ac16e438b333890418420377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08762e97929774b0560a4023a4fbbba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a032182794a30d8e076a1ea3f196abf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb919e4555cdd572a5190d2e86d939380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113aa8c80138e1db55a04c0d877664e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a2ff3c18fbf2bae511b6d7d0a01d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef6495af4cb0b069a619e17b38c90c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6902dd9c3c631c7d4bd7165059eff7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aabb725b386d67a3041b2154628679385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839c09d1a91900dd5fc788b14e17e9a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354fa60c9df3c342a4df429a7ffc191387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b94cb8a20146b5c9ed6a72fb6338d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5688e70c635f33d5063f84d3af72c64389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ed8e9da9a3d856b6cf779a22860b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918193fa2886020131e2278c17a4ed51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d362bbb2ecef7aa9bdeedde3e08e872392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5196cdb91e82156217498462605b947393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7230df89cca575ee66de91dbd7efd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20db1793a39b678fe8d2fce062515f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9403363716112d57d46c949c0d32c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41347459f588c3aba112c6656ad945397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98c2c3cc6663af60c82997b0d5db1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861607800f278d74c10b742e5caf601399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10926797f83f4bcea4f7ac51f02c5c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7eed3f97073ebd00ff4546ca6fa381401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece96b25ed82744ce6e6fe575333aca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285bda4ed131b6bf47089d137c2810c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc9b9378f51aa9eed10914df0e642d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafd684752e6c570d1aa49c44148b06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2e065d26e93c1f5ceb9cd0571b99d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d40bec849aa7a5d1f639b246552ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08bb4435e08e8eac564eea73908134408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80a42c572066f30251059d0ae72c31409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5546d70b67bdd5142099381c5a3fbc3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782020cf7f9c5d23c966b5b358bf1e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ead777ac438a10094be5f3ae0681cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bd0519c2bb1cb31f2b1096ed73241413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0733b301f70f5c4e252d55740e03eee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c7d52bff9f2f61b9c765d24e54ec1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db80184991cda54faa5238ce1017d21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35423f9464af61927a1c256c88e488c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab33bb7c9764a80220bfada7739ec10418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ee091e0f4cfb1c45cffcd91c1c5de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a332d713a080c21bdbb10a51f147d00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17f244506dde892e9260ab1ea5bcd1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffabd484f75733f1a3413a4697f68d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdaa85d3129f86c936feb5d6517e4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f860c8338933c734d6cb4aed53c7b3a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a28439c5263de77e4b1db33b684673425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f92c0e0224afcfeadcdfc3d9504dfa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41207ac95f3166f4d9512265aa6068eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261869bd1a34d94c6f2640cc868fe90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabe8fcf9401b3056213a1c4b8b8cd6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a9c69641158c9318a433730ec77f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94962003952c2b8d83a7e07d5a40a1d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb006cbbe183b0a2d94cd089ae6dc1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c4f1d3fd2d0c4b1eff3f8d3b57981433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fa539644397f7d90271cc6019e0c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be3f1e7342e43223a19c656d121a50435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee255fa91286318efae40a5b3a81e7f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7430f39678aea9a51feaf96f0ed84bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50c3e6bd7e07500d9eb004c855ed2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608cff557fb964ce648f1dd3e13dced439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c7efa40e0c9ba0edc2d84b18a9240440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5377074dac7d631eb6ec25cec09a2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5517f2873d865067ca9de712a87f62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2750cd10f87e1412fe5a56ab53255443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6020434677a0ba9099508e86e6d23a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0aa1dd133e5f9d83460b1f581f20a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4851b8252e020083419abf3ec1cfe13446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cd5331ca103acecb5f519c1997bee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab20afaeba185d6d6e5bfe4c282973448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d54e412c8ec89faf6910056984c09f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e12239df2e31cd0de5a2971ace83a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ff7d6d34b33d47703de76dd4c3ef3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed849107b2adc78a91085edffe83344452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4e1fbe05560c0eeb728aac946d6fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab37308c8afad63e9bdc82679cee4a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebe32a37f2f9e410267d0269e2045e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ec27c7fcb9622934d80024c9875d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abf11a2417cab46f33998076408d2f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0af99d55e3d359a5146d067683d1f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de061a7421de61fc310ee6f99dfd53a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa598d6f4111e51e74e4e33331eff5eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec646b5d0a550bdfd5d9fa31844a1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382ea045d70bc9df63a3b37638c80c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29251b74144f5c3315748a0968b7b339463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b45da5327fcb80890c9da036c40d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798263225b5c237a34c70a60a1ca66df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6974b90d88e8f3cb65583fa9c6bf5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b800f2c1cef0d03e7556af56cbddd2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ec5e0fbbbf0ae426de2b6f00bc90e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a6f042a7ee06551b552420edd362f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcabe2cd281de1a34785016ef4cbc63470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd7d73d5609f46656ac86736788771471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97196a0b9b4dcf57e7a14e584e6967472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba54945b60729b2db758a09fecb98c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3db1c86fc90312f663263ad2e363f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251dac8a9b4587c17197ad8882b3d44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6086994245058c1d0c834d850db3b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d64191d66e279825f854e1f5e2b95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c098bd03c1e247d94c9e73c638695a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06518ebf3286a2a2700c7ce784ed3a39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8724a8d9a25cabd1b7463f4dc99a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ab28db7d510de99d758ad76f627fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a528276b95a21d25dd56789e77331482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341351f2c28603c783120c6176c24b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137d12d75d50091dff5c719629ee332484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66f8f4d2ba5648cd39ecb6fd72d55e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffd9d2cdcf911c0f3c0bc3b7e31c77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4abc25840435a4febfd31a3eac72b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ca1af56d974d7041633233850af9b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85e8541df129bd5a349228ebfbcd16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448086f822d9d2fe8940f6cb69d205a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0013873e475ba02042c7b2e12ddfd9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86843637239eb9ebf46a259e2a0e31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd19623b6e5364078e59fbfb906b42493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef95fbd619d74b2db446e00c974a15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749df99c8ab30c637df61560540dc7c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6f0ed10e9ce9b745d49afa645495e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af97a616615e72dd8c07759641bb69b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcb4e46eedb812fc49c98df9f2dc05498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51152ed0fe7eba017a483860271b7b86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acc6b0ec4663c780ed1f12d4bb652c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44d0ff03a1fca8f8e817b77040f935501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6cbce3245889692546f67d8f56f37502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac49b8ce4297c1e579cc4d2d6e7edff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1a9c0ef6ab1045ad0ad22bbe09722504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216138a71a349d0eb3e9a0324d049c21505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6680dadbb7183d62acce49cacff78506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103fbe622898382202d8ebf873defe3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f943ea4384ccad4aa9421c11aa35a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3ad6e09ea68b377c4b5f76fc39460509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141f1347228e5bc257e7cde7ca0e74a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ebe1e5ad40206699c81627937027f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588d032c4dc3e001b787eba4109b958512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1715b968216011093016467cbe7d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d15f0d45f7b3b52b9913a5992d7895514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4e8add8ddf444fcbb288215173a7e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7996d19167925b1376773011de16c28516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928d2a2c9308e11e733a97c489c04a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5883a6ddcaf59a09e1ccc2a7824c54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfbf3e6bc63d082b3a0842e59f6ebd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f167a5386b61910b83ceb8c9d67e0fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e94347fefdb6ebf6ed030dbaddaede521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3454790c5128bc534273c5a72db1e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253469a988091e0ce15c01be85685fd7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf63c9e8c79f3a56bc3e8083240f0c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d06ebf98428546a79f74552d0aabb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48934130fe3e4e9ca2180595f6efb4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245401e0fd631c4d6379512e5a00fa4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cc16f2344925b389f4510de469052528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0585ab2473aff04de7ea1b3c97e1df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a147530b789241f026c30dc92cefb6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c631b60802e5f6f2daeda415bacc3d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5de7058431bf6fa383dfa9d244d8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c276f6f8ee26ec2037930c9fb1628533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf883bae7531719d5f5f96d97a62ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344006027a9ceb08b0d60cf44503b7bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e1e768ab733edd3436dd8cbefa0b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be92cc74bb6c3361489438c514e20d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9de9a8a222fc96582f2cd2a1b8583538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebc3bfc01df04766a9af685b1a87ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1811494850c3474562d081ee6e59b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7afea659c28c4aea9d20bfc38b37bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498d0e2ce858d6279f792f66a5fef27542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f943a0e4a1f6217b227853c7dccef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ac2647b2157e59eada983d019bedd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020e7af7223366497a53edc6b527edd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaf4ce74394ecca4fe963892b858d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fb9bd2fc5d44b54c03ab7ea84d5a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1c401c0bd907a715352ad85625f7a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2d9058cd4be257149967dd3c7113c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a526ac08a90515ff02fda4d1f19e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae749cefbd0f3075db6a472d087351551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9c612187987a78026684477cbcfde552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a103c303986ef1e0600d456193250553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ec2625f325362c351693d9a1e9857554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6662864f86dad393de225af007aaf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a5eccac5c39c489dbe84f7b6603da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc26d40aba8d17799550add2e6d5f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815ba354bd65d2f612929a9fa176da1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b5ee667d64d79efb7f1ac5b98ba39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af63dcfae42531c1762254d05a5e310560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcc6913fe96f628b698b45971e7f9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e6702f350fd97d56e04ab74d1f296562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62189b84c755b7a53ee744604e155107563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8cce12f76d0d4a3038b3528823b18564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755564f91702fc2b93e55661182ea360565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f0b90103270990fb5df065d745f91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54e4ec934d77a05cb424bd235fe601567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24570aa4135dd9e0a4bbf2408f4ca0dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcf692e1eb5bd462db0b600aa04985569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca88d02560d4f1731b6d40e6ddcc8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5858ac3524cc603e187186cda20155571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc768cb7fe5bc3c87040a31d366c025572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb652924d4b952f53f51d665bb1ea4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c85a395a230dd233735a5a3783a8f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d9351b90abd4ee938575890ac0b9e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f95401e282ff027d738255ff9e1d5a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f006894cff215426febb5410ded1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4c8ec9e124096c956755388370c91578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1ee8a1ffd1da974b0d8851d905174579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4395f05dd86e9f8aea860fcab333d20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c29d4cbe827c9611887da4a0d8fbcb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956b1bad6d50f76cfc8935e8bd1d865582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493ba2e9bf15315facbe5d7682c13bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e040f20c34b3eaafb88c850da0d339584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a2fb3120fecc602f078f03d52b022585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2557fb54b17493fc585bd2d8b7286b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9f1cb059b554d4006cabdc3efd1c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf7f76712cec20a2dbe02a89fb1b5a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc97038b8051e0140cfdf654acb3c41589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e83100ebb1d889a63c2edc903b267590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbb2ef5500178915ac06dd8b4f9cfc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984b6e8f6476037334141a9dd6c44ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8c2c2f0642a7a9055a45e0f5b5253593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf174c830bcb90c1735c9fcb140f6bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61288f6e3f28ba60a285241667b9f108595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d6ef81463fc94ed56f72acf17be59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cca05b24227d46e1b857fdd93d7de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9aaa85c9741c30909a3481ad28aa4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d383f5f6ff96440e516e3b64d52de34599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a408f823b2cdd9e7c08f80970c439600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f40b16b82d8a864f2a214ab488c21601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fbda780842881c0ce6d1fbe9f713a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8201c71aa43c8ad8312fc57d19fce3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffda4d43ed17b8e416bba576148c2d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8d5044b8391e917ec006af95f24da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf99ec0b1b72eb0a8b0d0ff0f551269606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c50d01dd964ca8275e07902aa2fce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5854d76f5597b5830bc7e6b4d2f47608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9d2ae00508b4314cc89d5675a232a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905eeaa499852a51c357941586b6ff34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ba456663c0b0a8258ad228da90653611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e040a32afa5e825f553e9cd3c052bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f5f233fa47e0926abf8e9824725c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606dba9ae68e1bce4d4b40fa219b27b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b329ea3c295bb0d8dff9787b3140637615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b5ee6c0a49b05d41ff42a6bc9a281616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b69c16a00b9d99ef7e9d8086d298f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08d251e8f8d1d4ea70d5e2e18e7d33618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfdb255eab2d964c29597483ec1358619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148509c730c363c915cfbcc2c0e3e18c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62b7669a17e581490ae44c56e8f01b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372817ca06f78907bf65ab546eb961c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdc244f18bf6acf97948aa16692d42623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c9f009254ff9fd1acaf0d291fc76d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84158aba0a2c7aaabd0fbbc5eab27b7f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4c98903439200b225b56dbc286e64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962dab547c59af08c7b5ba5367c9502627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d443f38d9f28b85a9b7deaaf48d211628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242ceeb3fc011e88b14848c61ab69da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a6aaa92ca8ade07fa9057efdab62c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9a482cba68413ff5dae9a5985d3e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d47a0cc1441ebba7a0ab0dde6ffaa0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb41c944d815f9c7388cea18cb9344f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f270cede79f260fe5a350b1b9600f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b587e482d972303938102828544e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10552b0ced5db5de9353b73865ccb05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b2bcfa5524b06cb1f6b0643cc7375637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd31ea2a90dae7701c3380b76ad5c52638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0779125cdb77156e0437d50fb28ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459c83e884be07d54b2f9df03f493fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d377410be14d741f3632492b841865641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abb59e9c83a856c6ad19a0171b9114642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f039b6aa359d581a7cc32f48bce1906643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad83283a48195b8698d4bb38a9783b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584771506c3df4763d3327ac7159acd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7603350da908352a2df618f321e00f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a6f757e5038c56d322ac9664171b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9635e64441fa336993a69059ac5a582648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be3651211992276db1fd8de380b45e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f5f577a9802c0c1678a660339476e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8782f32d0eeb6021ec7caaf93d882a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdabd5b74499d523b7820b9a51c71e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be614d6511f09ae4d22ec402a36ba50653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743a53cdaf240ce841e711b09f4c4fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefd1928df27c8dae4d3e038b7145c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dfbfd0664f72afb032cc71209c36e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43aca324fe131432c43fed841d2482657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4718d1dd6a69659d411ef976218cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336952d8d1c3424750e3435caf0deed2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d3e8505423145e66c80e293a4ac69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f1c6b7c16ccb402a5881bd9660ebf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89ad2cf10d198bc487ad1814d0acf4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1e7e5880e1e10d073a864ee7bf1bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b1ccab2708969a1cda96ad11c977b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247375dd6a760495a4b6a737b62a3e42665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b6dd531e61889180cb036f1050ef1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cd5b4bbaa73f89a0cafffe22eb878667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a61df9cd1a1f57c3774fbefd9ce98668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5c163103e8c3b3bda958b34a31dbb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41d3af0bf25e181d8a44d6ed581ed2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1904e8c831058c8534584a273bf6580671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b18b60fc4f62735188a3346db547d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb304a21816b2eae2d4aff85e981f34673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6479321b1ec174a919f2f82548eb32f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59fbcd64aa205e8f592b45e2b8dd80675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952f653a0715119cbd9adc5e0369c5a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138c9f559711c80403a1567d71dc230677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5948730093cb59fec4582818d8bbc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b48020b440cd8345c8459e8e42de37679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1978665f40334c1c88391d76b172fb6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a654b0ed9be51f4349443d2a62f8977681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c1626f8f4479b499d67f6f0be1450682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6275630108b9877e652b20b585e52683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a34b70d7682c68df38d681a3bd7029684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dd6006c068b1c9ea2450e6a428ea7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861db4daaf066195aeb73ed2c915f74686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455514e658746046e78156f14862c787687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaee484594e6a49d0d82ed5ea5b5941688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9587c14a03133bcca50a29d4030c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0762ba8bc385a642152cec7a9f546690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e9ef9a700b1d4c4c178eaac1adaac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28236b81bb81b956474a80655795b7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f5dd328ff5370c2e43dd89cef7237693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10929d403df2e001675bc5a7298a228a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849c25b10810d78a1e73610368f5a47695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729c359c7fc8ecbee659c8648957dc2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76448713849fdb41428c2de8aa27030697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020e91e06595b17ae9b6786a00f70e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939746e861e8e59f840df72cb107c28699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c452483016deae4acf8e01a4b1475b0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08d5be9ef3f3323e7e102aa8cf0cf3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5e8d1a5ca91b9700f3301c654dd68702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc3f9417b6755d57cda7d75fe1dd91703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ffdbe2839d41503ba3c0bc0a4ed8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb2051bc192e52f1aa99bd00e358fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77163f6c9c1daab4e0b878c6b92c8cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfdb2afcc792d1ab606e979c076bc0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296b3aa6863bbf368331e4f88789580708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b3388857821ffa09ce3597180b027709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35283623a508d08e87800a410a58fb24710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42a760107a258bc0903517130d7951711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1e14ada49138ec70d842df646941a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc456eeb586ccd93d760da1f0f48bcc8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf065fa44b776d33dbd84dddd058f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df1d9e52a53ae16551e74a0780e639715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fe02772a15276d58e60ead15a23a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04fcd1b43c83ae2f1d90e2b50649a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9d9df4196da65c737fb8a7c856a94718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5570cc64c18bf165187b560ae744f00719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef986ed7bbd9301bfa6160b9470479720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da2627ec82c8c1165b6be6afe6c0c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4833e9a8f58fb96fa29e718be572b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718e90c9cee2cefa60130e9a46aa2c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d0e5333a3a8d802e8422e5d691357724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2510139716f1518bf13f97f92e35b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e089ab0bd865e543e2a192d012531726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262e2ee0f734f2395c947abf5cb529a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90f542d8bfeda05a020f81559894a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059f1480edcda3164ce17b3d3c12646729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c480d94e3ad22735bf29f198feecd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63a5f14dc44a137ea1f9dbfa48a774731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17e89a1a8f8712bbdc9e47f6622f39732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf062d05048b688c0d9f0bbf27379ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b40df7b3fa69e3212121f5a38fccbb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30056ac3e7be980b3369bcf492ecfa0c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb18b2103bc239e83d7643a93e8df4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577991a564b719a005749037ca8e39e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652289f28f60dba6c80e9d66f11b87a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994b1e75c083fb25ed3866e89df6082739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6411f96b82115520bbfb53519ee4b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc2b7d0b39deac9a132d191b3fb8e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7834cbb91fb5860c1cf509307ea71742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbdf9c71bfb4f707b0b6faa9e4f840743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e4d9e4ddcbe22658b2ca5fe1f7ab3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a93a0de6874bf0094da1eb3187bf29745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b68ac5ac64fa860b1d083b9e5b252746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02149d47868c2a2c1bff267fa7a2e3da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506386d0fdeb6b8cec356d2512cbd4b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d1d6ce673611688947a2eeb8c3c90749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c83e6d5fc297363a3e579e0a87fa18750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972cdd0a2974aec9419eae954b02ff3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559ccb6e1c7ca574c2f8406b65efbf0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe84bd0314e6249d64e6bb4fb658bc753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>