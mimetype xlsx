--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9111585329ce4607f135698718794b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59831ae0aee1c2b795d0b92a142254c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a840c7e58ea23addac83a242649d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04422718d0ec28ef02e149b6f8c596f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f070c470ba4c4a784819b0309a5df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2d0c8a57df747d94bc9aaf41afbc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f81d27ea595c82394ca05ee5ae53277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9569dfe563d2367c10933649df5246b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdd07a8b2dd138042ed1e5cfabdf079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b052d753b49ae6ac4cefbfbf9f42d5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5859eac0f0a438626f52cb20544a7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0e190087d60aec3691c56a565bee112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f669e725183d573f71eba6d38a2b5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a5784e1dce6cec23ad4f67e868f5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e59954fac79224dae31921ddf4914515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2ae7300beb113351bda53a482211a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a6e4ab437d8e00f82b638a40ea64a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cda3b20ca28a7b6d1fce46ed6437818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b67001242441e7f8c11a08386d50d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96636e3c7fd2419503dd4ada34d8f2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f131e28679f6416a45d6e9ee073f5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901b05d9d5cdb002c7cbdf95fb437d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe8d70786c7d17884c48d9e8c1045723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489cf7a8212649d5eb41be7ad6ccc6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829421a17f86748e39320737f26f4ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa9a84ebc12bb1d77507e071eb85da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395b6c3198a9efb150902376bf87bfb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade67a0874d9c4fa0cd37fd0379398fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544f64e47821a89240b811b5e42931129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e009ab6a59106a30d6798405683cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0f116e5b18919ee9da883e93186fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e8ca5de08b057ab4ff9c5558df67532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25058d31a64363cae7ddfef01d0adb333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe67b089458535f8a2b10aeecbae5c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19734d327b03f1a5d03cad2a277e9fdf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb4b0b5b26d0d4bf68a84c760d2f1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03e10e24fbb7562101c4c567e38d1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ab85005221553eccf1b67cbe3380538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b6ab183754f9dde9f2614215d0e5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732301bb69276e3bcd978703c7a23e8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64108a74db02dc140f571bb05febc541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a720745e7ddcf97b13cf321041af842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f59a5e7e0d6da6f3683d4b6f495b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2ed528ba3d6dc29ea0b4de34b5cba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6c50633426adbf398739265bf49af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67486d4e9eb322e872f9c93e5c359846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4afac39eaa0f4042d931a94b1e66447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123b36d4e03d83bca29283ded9a90f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7369eea2610ae04d35303e66749d08649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929620ed63ea8f6150743e0babd594c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0aa758f400664c30404076c76c9c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f136701e3b3c473ebdca9e74332d2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0d23ec6f9c481959d2e9a8fd14f7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed74d2606860763f9b665039633303d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d91e3105185ccc8e217cd24f69eaf455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30ed290b4a6cfc352faabe5c20209556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5e9a50e81118b1627578d5d53849857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a79ab53cf9109f0bfd3377a880005e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaae1e923b5daecdd1074fac32b85e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40e932aac9f7feb201a43da650592d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3150a7deb8fc9d4181da77391d3a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43125cfdebc351a05b21a2c83cdeb7ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235a4a0c7f76ecf0ac8d43bb9b70f5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb70e4244fccbef9fab2541598e158a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3c9d50de74c0cf03891ba3bd9556065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a4fc29158bebbc2b58af1cf16b38266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c4ebcb2f9dccf1be24eadaa49023767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302036e02616acd13e8be52930dd73b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901d85aa9622c94eb2387cc5b9c5e2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47698f7c8fdfb32fbd6dc28834d6bd7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8e4836b65bb585fddd461422eec4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7ab65d43a900647f96791cd679ca872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bca9d450fe4f804280714db9cec6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c1f13892e756582e7c44073d0d4d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43843d413fb6224f20d57438ee1f4afa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6fdf6da07b2282196b76d9a1844f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70ebb9e7aa19a01312048388859bec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81a550e90713b9f3a6ed8007d6948b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e524a808dd9041905955a790b5ca01a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeb6db320b42f10a6b57fbdbe34fd680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3434246acd636f92504a98b3bbbea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c16b723ab82792a07e6ee8eebb35a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569770eeb9249d72d9e426a893f5f4ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68911e2bb60046de702ff218c05b16f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40fd2a6bb50b9f7d9cd68049530f7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a8224b72ed3d8316b9f4c89bbc8cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24692c02560d2776a756fccf4334029887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b70baca570dd2b62f5090930e0be088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7e057a465ab4cadf07d1041ddce8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ad770162be4b2f1419d23d04e523f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39997ea0d4c52254736f27306e3935e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f608824e42cc6ffb3f855ca1b45248192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b297b14bb020aea17ceb3dcf5eb0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8486866ba0499c6f166a6165dd340894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d18c52c4f5155750ad9c9e874da84395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf702f4fddcc67ef5e944a279ae04c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227df3f8bae158fec1d10e5d05a2b49697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cac567f2611b153221cd0b64c9530c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7f40214f2ce1dfa0ce707f379c2f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684805a3d98cddd7e52f75c82cbe7ec4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a9b44df17c7f453eb9d66a58fbd2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4818e5a7820343742adff0c0497e70f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57100e3a994d522ccfe7396d3ce2fb87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480472aa1a9a7dd2e6192048e2bae4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e0d5968353c6dfb7e21e37840f58f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede56c4564b336ca84094035cb3a7471106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bba290a2bddbf27086c7b306edd90e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78e051696aae88765477f3dc8f17f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8594252755524d95b5bfc28ca480fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fefc6c3bcfef9223f47f60c617323110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13213ce98ecec5d412e5d57f5c7bdef3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8123d5eb75e5c076b3adadf5fc1d4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b203e8cf9a3aa7ace7658c330abbd3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dcd4617c5be8ace41d542812afc91114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06aa59380526d58595156e6af262ec4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a44bde0c53673f497a2f7f29521813116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bd1d8a79c9360614a8155b19b2e37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a7b27a90bb043530a0d63723a3016118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bf82f330ce5c81bb3bf6e4c642bf6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219a3b2e74b723a958a1f2b6f5da63e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba88d72ac5543c77d116f2c7290d48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd73c71cc977fd544a09c05a3fb4c95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36a16be715c7c19c62a97a73c04b21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f1f0abd6567ffe7a67d1c2420b76d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5234cd5896c6c748cff7869be49fba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7541f3061b26973d18aea59dee4f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe07cbd69b65d61b43117da20c4116f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726931c4cf341722b4dcb9a5fb4f0890128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f626c5cc614774261b44620df33ba0b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4043d7cf4f3223b000f4fd78aab7b97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cead2d90c174f72f0983b289cbcca1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c371e536de4370673bdd16289b16ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c2fac69a3cd64f5fe1b8075139695133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6010323573f7abbc71b99d44fd573ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d058923f91a0e0b68290ca63a5963135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a66082bcfc8e386ffb7d64eef783aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9f64f15cec9b04819f234ef63dbf0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90593c08bd255abbe288ff23bdab31cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c6ab0d6e9f6ad0cfd236a20438ba4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca40b8362f4034f3bc86c28899d952140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e5df3cf9a77f5ac105ece2ebfa67f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27ee11c1ae04073351dd907b40c079142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1861a0aefddfddc629743b40ec3c2dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910668931a4c79dd30da5c23a2981b20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdf4434bbb48ca4b3822d6484bbabb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283ddca7969716fc713c83356b091d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbf00cb601419598ba3b5d7775d0d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882f5b10d01ac5891539cc47cdf0a70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013358ef44ef9102d4a22210bcafea0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65865a52ff93122c1bcf4aa8ffb389150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c2f0f42dfad55581feee0e097173d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b78c4f51772eb6e58764b2169713d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3550212a3cf433c763c71fe69cf2121153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d40325ca14001fd0aa2c5b719c888f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1191df4d025a7394f8435000b554884155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fb30c1d790eeeb804af35e7d831c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f2709edc8a07dc30c628d117d28a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ec2de92c358f379f3a872b7d3738b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f3c10467dd7ca7ec5f1d70a00dbd5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d143aea977245459c4445090b315f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0afac5bd56210abb3754c45fe16f16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6833131e3a6fcf387f022e209c4d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56e4d959538ec8690c5a1a3ed9992b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423b653d4eca091344e31d36abd55c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3609dc40a084668dfa1d517f0396a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ee3416e0d598b747a4f4e3c18ae9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6bfd21db842249b02170119f983f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e03aa5c533cfc2b4fdea78b9547b0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa83385304b937fe376274c192a4be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23fc7de29842a39c42982997630c5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f26904571da88ae9ebc0be5f51a993171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c1e24773960bce48f9f9615df8de8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71912db4797433cd2f5386909bf31965173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65eb8ae8a93392345f96ca3427429bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309c1e69193bb35ed91cd77d96e7ddc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a86d5f62f618eb27a4b67c78573b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22521df56375809ed1c41ce67780dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef67f4a879da8bdac374e4d3028b16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4197286cddbf7c9fbe6d449abd1bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6f39cd39eddcf663ed2b9250cadab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb700015578779f9a79e762e5b50df4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaee8ba438d9150fb2b617345839c5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f8756b8ccd8d97a77231433956357183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf530f5f14574af505b4ff2bd1c32fd1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce1a91beae2cdb0cff3aae6e1e5641185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca235867cacc61448c336bea665a02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fa297aee775ccefa046ac10893c20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae877217a0d66d138efea0112f10e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb36d66fe9b3a3d2f642da4740024e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62e5142d98ecc9518618d8700b5c83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc78770bbc5730eed59dc555264907191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb2c612e8ac35510f26acb4e017757192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436f72a5b9ebb93292eecdb0994cfb9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f799806fa03af40a03c6f55f2bf57194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acab802a1d5c4f67987efe0851b7d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee33f24959dc4c9b355146b67020ab0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d1a03aad3b1471f92846b692e4d20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759213c1c8cdd7c7fd156e24c59af2b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8efb34a3b7f127f11e3408e923c5b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f549c0695a1c3a5988f352e2e998cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618345b6618b6bc49a343d0ca2f41e63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be49e1a350d8fc810992f455104b7c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76639b76079b0a635d0ee56c1748d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada332f6d9a13a2db7c3782051af051d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3863a76270c39527c88ac1b21a69a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89b6f3462214560f04e7b1b46e0fad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7397f917cc9844e1acea2709ba62f19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c82d977987ec3e3574da2e99b602a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4c6283de71d80f8f499e57e5e7a44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e995f024382fe4c8d77e0b4037fb17e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f77120f3a2000096aa3461c000f717211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067a23b87e3bdf68e5ba6fdbff6be61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374325805e9b3e4b5cda5f2c49fa20c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd11b6c1d811a35e38e072d121828a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a1484f5103f9ed2cd0eaa36162bad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6278c3eb1cad416d0d41411e632a4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a483a70556ea7a653e61c876a88a81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f028bc4cc48ce8cc7fe6ade4a09a620218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047240f2dfdaf411315bb0981c7790b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac604fce91827b9da09279df28f076220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9d22653d793d13a0bcf278163f6e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fd4a418b8848cb2b0e1fbab0190d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e438e15e886eafa6be68224c6d773223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc94b5d1026a657067e83b3da47d06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33884481dbb0bc9f52ec0a2f8887a11a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a7227f41c9342ddca4f372ca6f791226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236f4467865396b35e782dbf9eebe37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42de7924f38685c249de6c56eed6aac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa588a98d379e75e143f487bdb47ce8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90461f03428b57a58ec45cff49b4ed88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ed118fcc499d9ed3d31aa5bdc39d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d73e675d38074f5ec937abab462c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ab1e1f559b6905ad17e3c7ecc937a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5ffa0d6fa613eb9be522fc8c43430234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af7fdd765a57f198c1861d093ac9aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5049f3607a1248d1e354a4c1b96276d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e426d43c6a17c15b215dd2e81fc39237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5c112b971773c0cff94ab16e01932238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083955b8c76cb450ba352a8989ca9abd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34030bed1b088a9d28ceb30f3e5174a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c039337ee9620da5971514c81baab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297645e3c1a3cc0a9f5e1ba06ee0f7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25201d93861be2d9061e7e3d23fbdf98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba468715debfeddf2620702a5b3d0ebc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd03511e7d81cdebad2a09562d051f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34684cd64d0c3754784fad2064ee4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f482917c52b527ad05bb55b0627978247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82928a666eba96daf95b33d4f54991248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702151dc876035ae457dec9ff7937f10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b513b3035cf6cd3f408a409ef640840250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d3dccb58c05b116d48a4fe526b4ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f728703a54452b0c17e5b6de6d01942252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029b3e9b702948b9e93ebe28a8c3300253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daaf847830ef40f62c28ddaf0ac6a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4e9081aa7ffbd8ccf74644f8cb2aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd74f42ecf6f8d9b95b86b9a6b5db2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d12a63cf5cbcd66f2b1a0730ce39a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2141b85bec173a87619cc7192cc1fc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71256e567b4ee352817f9b5a7782089c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f3df0956a7dd2e4c1a664c64e7c75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19098c1d08300efd41a5ddb9d8b386261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa055e987d41b26c3df8ec449e910e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365af4301e7c3042ace9bc54c70a2b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2740fd1a80e9d8fe62248ebf93d3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abde540078ce59bdcfd6f8bfbfce92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732971c61d7e2b966f3549a0d7e36616266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f887cf3d9d49ea968c5c22a179be0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dd4276b92b9937550df90d3759875268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11e18db23e90698cb01a24efe9a943269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be9ed37bfb08417295f4ea086d0bfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898aff390d177b57d00dbcbf8fce9f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b6e23e87e956e1711fb05561dacf4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9579103ab11dff8aadfb06509ed149273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547588c5cde44a7ebb0fde9eed2bf3dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771752c6eedf12940bd98601b3b25a00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdb6e2467901ad52c16e51bac7c9c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b937bb1943e707fbc3e8f21705c825f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e1eee83fc8402c5bd0578dd58c43c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a5ee4c7177928a627e7d358c09455279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0c9b3581a4e76912dd1d3ea61acf8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70099b36a1958ded53d415116a89cb2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38404e1e317fe80baf202bfe6b307e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35efe61bd40b7c1bcfaaa5120e836a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d625316db8c7e7463bb71f9b3f3670284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835f28928d30e13a3a5f5eb53ccf246285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8ab4f3abae5a227e24c501064cf56286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9b521ad89fed892536456f50b464c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68c04d609c399ace57e5e546b9d001288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127d2c9bb5081ba5f52bb942a83329f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b746fc0daf734be23692a85024c9af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41faa45ef664edf700dfe8a7e62487e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d72f5fb3d81ac8cd6d5c07114edcd7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dd7daa650315be4fb35da1f9de146293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef600086c63243efe1bdf77957c3eca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68e36cf334e3c7c897fe34802c584c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d856d1e26d4b417711015c4b221fdf0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a4c8c01a9ea5912140c24c5f5f851297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60909dd4ef2bd8a62aa5364ae2e5c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542c94919f3616a340b03dc77fd17d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709bb5051d9e8c7a9e3d51e86046459300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540527518b0efd8802283faf53b5617301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd91f5e0affa8e197b63811df20427b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89488134809781a7d7ceb0ff7d4448ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f47d7805f1040a11ee55cc051c0b2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f9f28e48a136546cc6c65892f13db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968a7806e3972b6f0c10c5c517d2445306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5599e102c7d564815860f2073839a9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f307a3ae4c7a6b87b3ddf4432e0cb36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ca30b7130ab313f6605f12633bcb0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f254013e2d3ccb3ef15b93f1f047c3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff9878b5364c7207079c0eead06173311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9a25d7f52f703217134f025e1c528312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23fb3963c1cebdf327ef3dfe4fd4e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f9eca77b614960000dfd46e63049a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7646680fe5726390c7caa4d827a10b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dce21934cc422ccdc051657adceed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757b32d41a81fa5052359d6a6a4ed07317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a283ca6f7fe8424903ce3121f339f91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ed4ae840157dfbcfde5dc299383f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b631bfb53ae70bf309cc0bc43951cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10341374ecca34da32a8faae76576454321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cba88f08af5f00e6c7dd1527e82920322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877b1cc7a91bab200350cb1f68cf343323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c855dc568e5a8da1df31a4bd7bd7ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c51ee14726652bdc159f7ac651ae27325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af00bfc76a362d2a7f87ef9141e48b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355958efa566263ef26d606af5732bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5febd3532d32ce2f4ac4472d7b943328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd4d9940720d0a6dcd29dbf7ad9676329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fda9072268eb00e43c5c359c528220330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a57322a1509558d18b10788d778351331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f549b43b242d12f9b21cfa98c7c1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0339e206be74810257db30ef795fb9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c70528c8d688e20499d46ed4173ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90f6598258c274918804b2bd393a8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca6cdc14496fa4119597397de486a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eb6be495bace0acd9d66500d837db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea58b0745536fd1932b042ee8880829338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472a8991ebcd4d4a5fc79b9b82ddb5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c567cc2e1dde46d316598b66dfe8e59340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def3a4fb8f3c27e1bec8fa6c2fbe235341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835eb92eec0801a1f52b1b54d72c91c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eae68c89a140944a83bcf0792c0aef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037291094191ce373f4e708ec57dfcc1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cbabd9d8787cd1bf50398230af4a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64d9b55366806d87cc72530e0d0601346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf596395cac78235a6eadd561799d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4203a8bf71c6abf1d0d2529f2978a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923005806288e115db78974f95f96b34349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf95f56e97ed5d92745a4f1595132d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b582e24cd0e2608d0615bf21165b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23eb8ad3503e830f2c4451a7f40243b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17652c5e7159aa24708cdf4fca904731353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934c8555fb9a561c94841f671dbff5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506507f90c3d48b1495ab84b616a19db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6fe28f8560dedd04c22ee9e4ae5c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc75c077142c0eb827c4b41d16ea295357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c988045c54aa0fc9b5a9eb646dd0d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba8d159738df52a8409ff27732912f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ba1ae5097a05e285a551c0daf4b72360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa854b4ef89393984b32d024ab027c4e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f641587f457380f3798434debb23af6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa8f7eafdb79983a249d436b98ab17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccbe70d4a10025aa99d1035e9aec1f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3745d7b9fe145cc91fa7ab60cb1990365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ae3120d899d2cecc0a990631e8ec6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507be41ed284ad9db4410acc611f05a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0818d49fc8297e30043a89ac2b16cd0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7688d63b9b316fdb7a4f6c1e0dec95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989814c39f93d564f76a95578bf52a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a850b2e38c0884c0b96f679c2268847371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc386a23181a460aa8c8a1cdd16effd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ba24cd41fcf4b3d5b133ea26e8740373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375155da503c46b44f5d03b82909169b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d4c3f3d4ad7d925b61924330565a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877ed3b86fcac6a4a550b6d20f6e9e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2043b7ab8dbe4d6a1e6d65ba872148377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71c08ef917be4ea1c3dc7997ac33f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edfb52539fc4655af50ee1dd3d4d1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755684375ef88f674d0805f66cf4eefe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435718fa4f7b2c5d09c4aa5742bd16e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8c52baa2397f1ed203a1b972779b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07ad72dde5d271c4cd99dedefae17f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f69ce7981653cdbed713ed0aea535d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c2884ed4f3670df7b80d73dcbc0d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47deacc3b6b22dc36ec8013d154d98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57633df23069e21f5cc76db8e86f4ad1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f11049d1e907025b588d0167f73779388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328fa0d46df0ebafc256086781897d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d1d2ff555a032179da200bfa01375390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff41340130e391dec61f1096a3249c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574eef8dfdb4a76e06ff7b56921e289a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fc04bb99015e14f0b50c1b08e4111393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b9be417186b181b1f62a270013a74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b416ab20b3f3cc4f37af19c3fab371d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633de48f0bef311feaf112945034924396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbdd8fc731fd329a98a06842c81fde397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6ae5830ede90e1c0f3989cae93032398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755acf0020f777935e8ad8be5b0db8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a03d0b497c9fc6b087c0064274a868400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569a931223af1c515b865b30a518353401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009ccddeb7760c0df256b423636ea57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff6b40d964b5adc140b24e777a68ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399289c004e00c9a77417e9791f2296e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeac6ba9537aeec090565571963a62b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d4084480fd2a273de73a18d1627e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563184561da120826ae7f0dce4ad5c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194a7707820679e28aa61747dde155a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494bc9253b364b4c2c145f2421db0b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca449eeeb5c46276a0cb218ec0702988410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843acfa3e8f9f97bb47554a44c6fd66411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244a1576db74ba197f79f1bf264c1b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19917b625fc9a79b82d04d2515fbc71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e5d513b254d5ec86862657c75d290414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be20ddbf525f23df06b596380585b7c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75179ff3ac1f8afea3e86b28ef0c7857416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063abde528c8eb59c71c7e472e73d2aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7da847296f378809808c58a098b5a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb7821ba4f5273fd2b054e30306804419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1e22d548d8120dead9fde3644ce81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161fd010e608818d5c10829be5d513f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb01f7176778203bffb96c441015251422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdede6196a3d9fcdb23bc5ae2096242423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fc4fc3488af687b3361238ab92ee0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6839599b0d0321f7b2e19adfc441a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9046a9e4488dff73e2894ce20653af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283ac0abd88b646816b1b753a0aacd5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de79efca279f08e3c9e3b68a59ecfe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ec2fb29a87df9b3bb446083318cd2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340cf675874574a11e054cb98578d08430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939a87e96edcaff7312731e89660778431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c360e8af39af66c93983c2eacf9e793432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3b50c0071501d8db1329a0901c8e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223b5bce68b586ec1e5e4a2dbdd54ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6440b4576994909f0e424ffc8582bf6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617d16d2833693fa253ff95fb2d4d6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d27d35af7ef38b8ff09ad88e436af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a9c4ed9d8a1037d8e393334d42e2d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bbaf0306985ebb8dd8d36c1b22921439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee442899b95768f2b11c52f6cff1911440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5f19419f09bf185ba3ac0299d69d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda95dfef172bc1b60a01c5f27909649442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce519fb42be56db92f9dbf8abbee592d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608387a9f803e05612e4ab47abb4e2bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411213cd4fbb7d9a144321057d30e53c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd028529030ce628344716e7cc39417446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73464a39ede5f1ef9efa9c3c4fa186447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8efc8075c1da7eba93ba3d66d2c65448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6347f22ff81e9de7b17be223a969ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29da67255148e9171b0c42f5bfb3f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d821f232404f07ca9b371847befe4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaedf86f870ebe4348c0f11e8e4003452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e101f6fe447e08e31e661eb9ae96d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf067d2acc23832ae85a90e3dca36b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96717911adae02dd5d27978a510a15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a5ff1cfb619d879da2b4606f0be33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84440650a16e06c9e0e83bc4bdf10464457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e89fac424deeb83b3bebefd2c8ff4c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b59a560896bf359a020bad9666a391459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450995a638fb70d997c672cb5a20039460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cdc395e25756a1f6566711ec4e727461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3728a7db1ead4ef4b1d76786f5eb8fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d98c9b188cbf2ce84023487d3ce61c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220060798276fd87aa1c0b09d53c50c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939cb4a6400de85855e45b11a05fe34465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218fac46b0d1839c44fb6ae7ecd1456466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c740aaeabcabfa229c6d899341de13467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93febcb226f613e021679aa74a53b8c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502306a858f57c51b7bc629cb26075f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12710eb2c77944afcdd8efb8e0f3d1ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45408831e108d5a7b0d4c6a009d23b63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11ebe7d68922390e6c9cccdab221cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d16466ba9d8e53a9dc2bf188e8fae2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cc5a8186e8c588976b7dd12a78a09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a80bbd4961cc0236b81ebf9fb12a88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843af7777269e5f942818d7e5e50730c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc6ca0005241feb740748c6217ce99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df384e7417523c21b8b30d46ab73a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef07a0716941e2a01ea9d49194acde0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940012708f147b62ee61476f5df391c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644cc148ef4ed5423b13fc016dc0c8c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbfc354fcdfc1b3432c1eae0c7fa83482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd0a17e2da2c2e00a468ad1d773148483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d78af938e24f380a4195fb23330a19484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cbb4a2001e2862ee241d79f70f3db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87daa1d4bba860ce91a2bf7e4a1c145486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d762dd1c10af7a96b394bbdbe69b77d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ac11e70a992b25d896047de5e180c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e386a396815296c25ef0f22d5859e61489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615086449c0ae258854bef419cf16e74490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcc602a0d89947a49271e47ed81b50491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eadcfc20dbe30f24d0547155b53ce1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05368bbd9054691a673681a54cfbe33d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcc51f7a2951b2c3dca20f051dabc0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5c1a701a2920bdd11b30b1adbe23e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22f3db60b63117f193c0432b31633f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5bf4c2e37868e5ecdc88ec131e26b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35e23730825098b300f04e43bf2bd9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abbd7b18703dcacae345d3228e8daa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75842171a7b23b112fc963253dc4cb7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d895111603d758fcd07d6868fd167501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38473a2fd47ba168a5b048005dfa67ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2ae595de189ec4a65981e1dc35e70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71bbd6ef9526ef5f44a1f28fc1c9bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53158d50934e5308c3e923a0cdf0b64e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37104e33f228d16472d72d36c0b152bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365dd136264506e878270d59d3fb5df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1d11bfa9d9a93ed9a145e2e867db6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba5818545c38e018da69e731ee1a6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcada2cfa040662bb0b6f213b7e97d7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede83ee5e69d108f24f49adb81c30236511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab29f17c06d3f8e85cf161c275741a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecc9948b6f26d9253b1b93796b49db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4612cf74d2cd4575ed8bab6e3c3d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cec43e129342537419e65c9c7acfe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b0409b9fb501a65bd5a34369c1b3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fc840a5ebc48a3f7c48b44c5902a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365f510bbd11414f580a07409989e8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc49d237006989114d3a4975098d3f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c7ecb619f0810d5d410c18f6cf7fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7b30aa80957e126a153aeb48abd17521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68f7d3a2be4d214cc6aae556334cbe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbb6596be567c33fa37d4f5b535336523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5be09642c165061dce83501817e086524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fad67052e26eb85dedec17a2e2401525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9390463fce90186f27141042b5307f4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a38efac702eb05fe9e94d53d3df40527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff27cea4f455f665d2d65d1a9127b43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8bcfffa79f54d34dbacda872282ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372e689904a58d209897ec714725fa0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73690bcc43aa677c508b51603a47394531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751ec33abe10c38caf217a517043d31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334440add7a5ff80401262776aaacf4a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf33adccdf2ebb420779daae38f6523534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d9542c9c3960ebb60ea58a0587580535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc3237217f912898881c2f9d0888d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d2d64af1a5723813958854aa13076537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614dbcf362408dec16235d43919de8b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ee456442ccfc0bedfdcc899b3c1f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a9b0c24af2423724bbf7251da8cd5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a0e11cd176095f646c5ae26134720541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb03783a0cfca3be4537d43c22b4b4f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bb1f05fd3e2fa28a1968d2ac8bbef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e9049b4273d7d0ea1b1a17b9b29a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4658f27ed0e906348a8a0d49a4624545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f69441757879c3a2ca4c0f8243074546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366475146d0a4d732d7f00ef3e9cda9e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee628fe52481323235475234fe0342548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06345bd5d2599e1c2c3700fe1d46279549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0db1bd425963ac3ff4383ac24622ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1b679cf80f1015e3008a3b8b9708a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db0f62a96ec324ae7d00e56911df43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9cab8d1814552429a93a1b290a2d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f7111ab1d197f148cf99b2e298885554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a127a8cea9b4e2819fb4bef2f1837555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8db8948c5d6773452c41cc29e0f1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6345ada4b585f10800157f91d9c2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f6bad2271316ed93f9c19b02f9024558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2ab33053215c487d7a41604d99c8c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735afea9abc1d329d0a898416e09dbc3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e64ab81d85b4c362409b848d38943561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a80c750395a0273f93108150e301f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837ee029dbbcb584c1901936f824f7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ff3b5dbd4322b425a3fffc1c348b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c9eeaed3d02159a291ecb31071f57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b8eb158b9a125eaa5ef8ec6f579da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e98ad33a62129bc1fa4ecd66ebb48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16f3b818061715f13a35ead607297a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02397947544d0aaed3589f75a322b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c109c807268055fdf8380c9e05addb6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dee36b93f93ca882ca279dead3cf0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cae5f8cbe3c8db8abaf21c8708276572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458d831aa6f8397ab13949345f0cddf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44c469b56ed36d9aaa8b9a51205abe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc264a25fd59c33b6a91535388615d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c908565907ab1e5062879559858f387576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0969b22a3b29b27301ce82b43278e20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf882595d1d2bd4d29ea456b664b64578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd506c00fcce188ac43ea49ab26879f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81883182b1ef67f3afebdd0657ec7d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a363d2d404c9572598e8c4d724dd3c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec99d6bc33aaff3bae27ba3c8a32e70582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4efef8239378b8c6ab2ec9ceec3860583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c1b06c08dcda3427c1157f120fbcb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc89f245280a02a8c65b011f9d572fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2136983d4e41a840ed6f5ec580eefc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c901153751f282dc1c794c2a5b95c54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d6a71470d3566671039a8d0407ade588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681e91b6989bf22f009c69cdebc2571589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e051ab838ef2fdd5ff6e27b5db736e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79d9a583664e645ef7103f24dc82bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f434cf827feb7fa7cc924aabcf5a47e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e61717df1b708c48dafe4b3170d37593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3be2b02fd129cd16e3dedaddbef65594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8e362d553a00b8a8dc323f8aed774595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1008ef7774a5de734ae441fff89633596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b324a5ab95c4a93f7db5c4b98a85be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf16c2768fd6f72fded00c8d2cf501598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3fbf3fac267ff7d1a9ad50c2818fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ce2441d7b921ddcad305f72c6e00e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd159b3614012081825de68c61949a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c067a56d957eec09364597596ce03ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c24e4be58393a27a49028de7d99c5a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac3a58fe8e6ac5465bac09891c66b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da0f5763b762ce93d6a029f9a244fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11227aa5be88a75656e15288346bf899606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a9bfadc05090f6a3413db1ff32489607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b986c02cf5020096ae0de2067eecf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93b21474f93923b5aa6ae44e3833b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c376fed69d994891307556ce716e56b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1ddb961db27a03a878d5f52f1049e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ea5ce8796e71e415cce6cbac4583e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67b1cc84f341b00cac0288a4c3fb26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b88f3d0dfb5380fffd8b9ea3f4b2bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cda0db4d44c2274cd97c30b733f32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96cc1a256bcdfb7dea4c83ce37419b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7209b353e080bb399e24d1d72716fda617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131590ce8b3e27e1d2992e39597b68c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b29b0bb121ce42630f14dd49dd71f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a0d2a407bed4ef3d95502c1921cec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e65a80bf5e594b9f6521fded0e8a73621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3813b6f06eef068ac7ba3fbe7607f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891328cb6fb5c6e4740feb8d1605e65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ec4f591e4bad06c12e8335a48e95f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a914dff5fee3bbf1ffc70cf24e327625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844408493d768cf7849c269c1eb9e7cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3f1e1cfcedddef2fb4bd3c42619e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556571a5954bb311b2f422d3eb606082628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532636214d21bef816cfdafd65c6e644629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231108fc9f5b638ad6e6c97bbc0ddd31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c050426789df6c3d8a2e60bfdae98631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a876c471337ce3d8bc776886dc026b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deac16020be2f2c928e07355f53ae2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd236ba99385f1a892f25766a3dc44c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a424c8f18459840e4aa015c1f9d900635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806488449d42a179a3f6bd6880ad6cc0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8924dff1979543ace772cbfb8663c40637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4180a927aa8032dee67c00c3f685766638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e9248f339f72026db18e91ca9fbf1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156a106fb9097688c51dbf30c8dc37d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ad21121aa8c5b50028896ed99d56d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbea941eca62e5c65a7fd13dae1248642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33847218c53a38f3e39d4605237d33bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914d7fb619036cf8bcf69ae5df134aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712afde187455897a6f1ed3de5b9281645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ceb5dc2fab5cb3043c4a10055101b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc83ae632c64073a4f5d6a601ee4791647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b361720a35533fb19f046376d3f0d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0c37316368dea60c4ebf59882387a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b592b0d660b05b8a9c2c0826c62e61650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7eff8c27a6793d8d79ae1225cee79651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4383522a7f42168fca396028b10cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beadfc271d2713a5a4abc7d89d3adc3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8354589caaecb11b80a0c853b6a807654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04413d1da02dac86e095b37861801501655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87065cb0f2c9f949b419fa033acb76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f604b730fb62587ecca6713b8775ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4760055654864e83c5ce6ff8debcda658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0c5c40504fbca32b665e74ec1b25e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc7bb59a5a716a1b33ad876f6c0b05660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400af43df327956103c64bd29204e502661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b94b8f6dd3c641462f5350ebd56347662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621e332c73d11787dbbe59cf4003a99663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa623724457feff72ca120f7cd192d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583199bcb1affba55aab69f49ec5cff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbab89b26f8ae4eed735c4d58cd354666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad66aefd9275e0977405504a614131d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6871b8dd81fa553bcb208e2c570ac18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da9a42d8f66dfc6366e9e518b05f46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bb095978ed8a4fb4395205a72bcef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6668b35cd7e7446923d70959a8a6d7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884e1918f45ba7e93d6ae659521d775672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ae42739d0f8aae64a10af25e299de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e04e9af70aab2d4f5c9579466a5dc3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967ece3afcfbcb70a0d353f842ec62d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123d9413ba79b19e330bf3eee926378676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2639c4322ea99a486b06b64e037a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d352e6762d443984695ad6dd35982bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa4404bd534d37b3c936b846132fab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f017d65a4577d6a251de3c8c07f70680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6392ef235246f9266a3bb0490427a15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf11ede0eb2ccad2891185822075f5a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98ece120993c43b27ed656562664e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a1e4229db4d3a54455c6b6332beaf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dc4f6e1bd6d981b1cfeb1b524630d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d14291c6f6d886ee204f05152374e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6dbcc302e9a4712aa9dc7deace61c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a789540f3788ab3017c6f4193cb40688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ad26aed47ba79b014cd23e9000ef3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bb6f9228cb770ab2aa6d1a4b13594690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5eb683e8e57575026c3e1855b6853691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cb3fd6ad4dbb341c49ada4ed3b549692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a8d745cdae874c5ba447285f43d13693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd710ba29924442d09999bba26000dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7fcd9f40ef1a24ca3b46afeb0179f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b02320a089414acec4e803d0c35ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2f0a01cafe9bcef4a85318f0c8025697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c51a74997dd54d15d6f7417ed35497698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d01e8f0f7ea07319ddcb55a0daf5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637c43f879f9e2322c5376ad9a150d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657224ffb323c98a5065de40ba8fe1f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08cd59eac566f4eb508e8dfd33ff6b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8281d24c08b588176faf04f5ac8f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741e43754a640d691cf04ae62b155b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d59c1a084b3e4ee892f4bebda37e83705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650a1d4572a6c383a5266bc10e88325706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437abf39f6757c269fea45fc0d53a41707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72786aaf4e2ccbf5776b3edd181a9b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4dc814688ad84a064a96df2e097e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9a170593d242dbc19e65f52022a91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08544ca86f0e81be98a571bf8d30a3c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2529bd4de75af770ea0d85c622ba7e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46249a8d1acef198627cd3b3aed795713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a2d6b99509032b320b476d334d93d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f670e54ba1b7251b650c1b670ad43715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db80920580e979bfbc610f313da5ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf1f85f081cd29a62e63a0076d3752717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386d49a8290b9e4e5d22c0f54080dbf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731a2e4b95c0e8608d8416eef6ce151719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2dde254af2502001794f018f3f3f5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b8a8f3ad79b6be38ddd9269e3734a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf17c82e412e3bed3953c0ed34c2d8e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77149247b4dc08e824233c200c96b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca43fbd9895b0ee2ffc495d21295863724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4bb10a4111f28d6e6f8e0dbd13abb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e1e41c6af3326eecdb17bb5a15771726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d035f0aaaa8ca1b2cb40d5cfa852f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc2792d1f5d16d937fa16e52c79b26728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090cc0b829a958fc5619d1b11df156d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92ccace2492599a86acfd4e244f223730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e988e81df91db57065e350a784f8a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f6c6bc7a4dc5fab16f5b81cfbeee3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45830c261fcee58d6d1adc6d1eca21df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bcfa92a6c1cf47e21d947fa3709ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec634d6675e84c81b987826a48dc19735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a233d2de29f33574c665b5f66f014736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff4b486c31333dd8edf13e2e77fd11737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd00b914b11e43db02392a39ecd6199738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a0786460ab2eda6f7dc778ecacd51739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e239fe3179330864e51f01a4ff19e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a5b7252acc7096a8b4765a451687d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd390857f650d5da41a1819a7a2920742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01363c4b1788589a84a9915caa2905f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1767c0c4416ae0a0a10a1a75dbc38a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b59cdcc22598a36332e55bf15921f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a6dab5ae398492bdfd7d8bafa2a2a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae13042e2335e634514291a82212f73747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defe8bb21702c4810eb625574a2d185748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4ff298f713b637e31e50667976f8d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20aa1c87b63c6eb14ab9bb71509b61750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f817218de80133401cdbf610efa669751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea536c5436bc02d04400711ef03682752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36b55198d50be06ccfec86ea2ff320753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556515cdf05ae6dc9bcfbe3632a2b87b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d9ec4b42d47d112504e6438725455755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050326bbbb0dbc23758777a0f753f20756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932e1d52f77235cb9f802118d8d108e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8a02307df77646e4da268321eac55758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32152f597214f5a8ed5b2d737fd3a7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b81dfac8dc2bad4c33b62f214025281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0885248d2dc23817d097bcba25e6e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fdeac9797f75d0d20d4a8d727ddc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a7c60d9f1e7ac5a406153c094c9c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b657956fc548c62c24b03c2237ea1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8660a9953a38220ca5d5a76fcb383e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee6511b51f259c3dce8d149366a3017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9e98a3f82edadf8ba2bfc177436468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83451d4bb61e1e7f85221ba2b58359899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823a64fdbd9cd61442cbce7aa324c6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d673cf20f185962f64e19a03309f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a81e3e9cdcd651f9c908f9eff003a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29512bca9a0e312e7eab3d8702439e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105f5ddbfeda9d54d925f6102d3c31b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcc56e087b3267a1866b7cb6084a6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97359bdf3cfd5a0f2e8c7eaa6064391216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfca3d7c52f8280f782a8af87eb46a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f73c2d0e16a567cd80e5a074b8eb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fe9fcc6df210827f530640bb305b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f91087987a13443064bb9ee09a5a5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4455e4104b0feeb1c04f66b138ea0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31260edf463fd0d584c95b64848708c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e16b2cf36de313e8ec36f9454d97423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6c4a364b844837dd8f4756aa165f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba223587034c7c130b4305c80e791225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428f1e234a17d3d6a0de287ce62b6cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874ae387ecec75d85127bad5ac00d7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b240a422bb14758f6b07f971995e9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a408935ada3cf0c76b206cd9abd0b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89743fe5359ede601347553ad8d1967330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892763b71e89ccb8c6eaf23602aeb7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc11a0fa256bd84ea7ed0694f9e21132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b91bbabd0db2929ec15191a65ceabf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4169c29a6c83ac89ff6d07c9be74234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d7d8d5e76cca89b78559e181429b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37318f6bd84604a81948ab84b0ff4a5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e458d5f81b6b80d72f7eebeed76b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d51cc4bf12d52fa13d3e380523c7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1881f7da19372cb3effc204e95e57b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0cc80b3dbf0fb77b1bbee667adebd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a000e170f05d9a06bc59efbb068e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4030eed5181a48ddb3fcf78b671498842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51414311dc1a1f16c229c2021f555743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5eee84aa8f3af92b6d366617a5c9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d856b73a2919eb8c4836a3dec7ab5cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f337a62db6e39c3dcf7c9b922f51146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7602c9a54231cdd9421a2162bf5ed0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f191cc3771bdd60340b14c96c010d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46620d6f8cd79baff88a26c95ff29449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e57f1aec4ad4216b7447c8c949bb1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557addcf3d4a117f8f39f867bd54ada51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebcffc2b7aeeaf395b79125be849bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ef21a8742ba7c4c4ba38fdba23aaf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95f7f69536dd17e3805889c79e612654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74bde5d8cd9cd502dd13bcfdcd804b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20faac7507fcd8d95c10df323cf541556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc1774bb471eaf803b9b3a257bdbfe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c832b45dd2bcdc3b52e4530da7aed158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6e5d1f86af8496b38d619672edf6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860a83ed3bc6da164c978d8bc364f9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeffb23993fde72f5ea2ae48395428361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270afa3fa03d2f8cc95b88b65062864962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8eabad8a3b125bf7af2fb1e008cfb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3617877295abe35d157fdb5456191b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e563de08ada6e1afff5a2ffd2f67ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc4f4910821a4a8684ce33f5007d7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891f48735b62a9c54541faf6916f04167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3ffb613ec2f0dcce058d0d23b35d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f585da7e9068eef68b949187b1b53f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a5f90920e24d1cb3b92afa22f2caa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98199ff532c231bd797b3908de57c3871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bd68e54f2bc5ba6387b5e7a0e2b9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7cc7bbc5bcb67de68dd5d0ce3167873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9136c39bef100e20ef5cd0c0929d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f427ade294899cfac729b7405a317f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5b7564fba561dcb2761452c2da0bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528eebe572f31970875ef6693bd1ca5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29965e9a1107e9cbb93df789229cd1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c73485c659dfdb109e502f3a8bef279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d316d5156867283a61691329960f6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd92fc3c8e38c3c7a12e9e74a28302e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79334f2986b33237cd105ac060bc487382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9cac7964c3f1343ef1bc9552c568083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3f167abdbc3af7ba589dbd9a9bc8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733105a5ca58e5876119c16c75b3a03085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540ffb8de02c129c89ae922f470812286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8467364dd8faaae82d9c4bc54e9b6b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137f49d8c0be4780ac11cb7e655f7f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb411f21e98fe378c599aa713ac0aa3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4b46412d2746d757683dd669f11be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262a9f6eb858c7a35e24b69f8f618a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe1bed4d5000c2617cbcce89c7c77092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf36dfb1bc0ce5e23f3765101859d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda81a84912bdbe5ed0c6d9c68888b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d7dbd09c9007d7ffe51ee82b5699295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0557b1b6b2bf16d91f97f0f13fa4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8633cfd53448bf4ceb46706f8b1d1e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb82110d9949a34d3f5f4213bcdf09798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb6c35fa5ab9fc1a1c7388fb3a900f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f35568abb6529efe94a4d26fcab62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7f6841761bfd1e2f92115d88ac5ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ed28411331a1101547c5f3a68f743102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67582cbe8fc91180d10680eb827cdaa5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4db5c809bd700f674942e86d79b23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8e1bdd8d387a3d4ce9ffb35f333c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf304b4c75f0ac3910d2388856098790106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b46671cb8a6865775bb806a89e5113107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f464a1daa3b2f59fe0e6042cf450a8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b09f9a4d69f7d3a2525a5043072448109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936acd4464c65cb30afc065ceda9291110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332359c470d2bab9af6e920e2c56519f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766d3d2c7d4d9a50fcedf3f43b1c2f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afec5bc30585e4d9afc256dbed9451113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72dd016c9754acc52f5607ed3152d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3a24b2e4786a44f36d327f3d2c3f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4742d1bdcfba6fb178afab57ad80d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9a72258dbd178ef25f01418d255cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f25f5e44409fb17170cdc1500031a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9620244d870227279f55e17b2d32d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120c0a2f55c9892d27b4abf6daf2298120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc4c3b85aaa2a22c04b0848dfcc178121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72293e1ca2caf917e0c428b82809dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06ba81e96d22d804d6caa2c253b4ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9996bd4aa8e07e61f28d8013cf50d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257092bf1f262b54ec7b38e665a09708125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376ad60c76ebdca9993dee673ac4589126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814aae87d66495c2d16fa90d8083c7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ef170c57e0ed5c26ca5f444b7a68b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7ac1457ca161592bb92921b45ef70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39336859ad8094f85964269f9013c6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f7080c663fb94db217b4a38cfac12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef71ecebcc552e3cb17fba92eeadba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4003f3c304f5557a46b67e3efe554133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b55ec98c338aac5ab76a3fce1042cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba1815a8b62409145fd4d4bf9161d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dd21ba5413cf7e2bfb2a4e473ae84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dd885d54bc620ffcd713061fe9c94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b91c1fe000896edc6f2b6a8f98bb14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6cb546c42e4a6b4eaf0b3d762f157139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1b77107d330f6fdeef257fad18ed2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7596539992f6b933fc3f6768e1d71f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074037cf8189d402fb458bd4bb7d5e74142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153b786c687aca881d9e36ba1481134143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb0522252fc8307563fb66ee2ddffc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fcac6b433ec4f9aa2bd079b8f4146145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d711f1de02cadeb4f69416dd7438e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52050408b791b1c2d9b83fcf36060e48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eae4d1b6b622ab9d7abe522372a8ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d56ef52a42c2f1fccad2db39777e2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0f14fdd71aaa38740a0c3ee0f289b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a6bd6a299835f8d4987726a4becdc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24e2c35364f8c72491e0ac2e28c3f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b9b1427ec912c9829543b052b3f4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbec650bb8fde438921ed27c8f7e804154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d04a61167203671649d12ac05bac97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6432754daa17bdad1e26bd6127a54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025de3eff324b8396bd5f2c41af782d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053814c6375a4602ebe8109d8a314f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ce99adc017976999d864388899b93159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce084ad806f5e27b7485ced0d904edd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d252fb51348996261264f5dfb8f1aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ec702cfb580164b19965fefeb4b56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75507c576b25e7f9d58627f04cfaca3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7ab70bc2a57d98c0f5f0d4998b20d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63aa65b7663240dc989338862dc8aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0128e0d1d8e1b6f77d20eb358630f47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f04fa4333f226de0fd9b31d626f38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab001e25cbd9348f1f70b885f91197168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f22726af62fa518a96fb22abff1ec7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22af40cf192a7a7949abcc93799339170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1bdd6b104e5b2723308c1e7a98a49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d56eca11c95c338613d1350a659d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73870fb4887a4739c6f97551367f90f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ff782c45d0f433bef05ca23b08752174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d888bb0de6bc5d8a07cff45b44710175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421165b3b58a495436f7c35a1996320176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd99abb5c5ae242ff9fc47cd8c1ba4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6daaca7db1331f75972a71d96292a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb2a7857ce6abeee0285bd89249368179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cc538a724d5098247c10f2bccfc3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b210f650150df5477d07166ddeb07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ef27eba595c2af70e09c9531c7ba4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193fb46c2372379f65580f4ce71548a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04818c2c0f0b1439588739639d922e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b5c16ddba64d74fcad2fc5da2a668185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc685bfa87f145a2a5b5074e4c480f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415187c548d8afca1cbb6a4d4ce7fca5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9c9df8d8fda276d873e6f6add5054188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4d5d527fba3b0193a588d28c85c67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef33027ecb90d1e7b20607826f8bc6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b064417ada2c15be6d61b0b580bffc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c529a8dc2ba98415c20b159dce4d60192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b3ff0c0658a1cba0e124f5a70cc63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbb4f29b7e966620b7eb8a1efcf2f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67bc6aca983e37941c88a4e19dc19e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd08024e6549b2d2e830ad771b9ba8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68324fb68b9624201ffe7d5ed87be4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56b845be1c160b9a80c34f1e5dc9fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f555362dd31dc3eca64569fffa9734199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2e8dd8f178ba84e73c61e879ade13200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7132c3be1aa8502277ce3d0f649a1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5fb9fdf5cb715a9d71e64430b8eea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78671f177940db03a82e9342fc333ec1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bc3ec82ab5c9b074be3a49ca73b29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ea139d246e3608c199ac931daab0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd2db050e7decaaafebbb4cf5ba548206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d93b2fe4dafd92c2a4ec1bb55a949c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45795cc0f8a86161a1995d409ca0d5fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e8fc1b7956d89de581e0c3dbd8ba4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1238556c4ec9a8212e0af64920503210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc94f025eab7693af88500bc89e244211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af780293f2354a5986b18a152e8a9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c962205dee0febab2643b39e0d866e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3ee2f515b20b39ab91f9ac83c7160214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33670725c64b9d4fa22ed8921d0370215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c17a60aeb6a09080b6528f6ee9b67e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee25ad62100b797dbad7cc0817dfa4f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38860d8ef70e3e72ba1bfaaafc4b60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e835379bd489a220293914a3c5a7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec80683c6bf8246f2ecc935deca170220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daa91b7cc699ab065cc7e42415eb03221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b67b95f0b6990c054557fd103a6304222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654d2689f12ddaa94ab42d95b462735223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40434ba46b8df509dca0359401b51fd6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222fe8513f7cc56f764655ea805690a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de21ec8bea87a646abb744de98489d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43276356628ab5aa9a02f8a3e14ae8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d369e6bbd617328dc7807868fae0b67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98c3e6b2d5f2a6d4dbb8aa3d9c29eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f21c5ae61a556f85ceaeb19eb05e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98367548f4a019c6db5a2b9471692e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e65274ca2709eb670c9380e96e449232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f5ef7ffbb8b4b13f4eb7289023703233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770a3c3f7ebe651d10a1ea70db1e4e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f98c27f234d53a8b5083ea3d3ec4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ff41616e21e484929079cb699c72f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80f9eef3e70b5dd9ad1f4aac6f116d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475c76dcba975bc6a510e07d4257cf2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46478e21d5f8118226ff47edd8507544239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877c74ccb7fb59ff8274f50929d4ced240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e2cbb3fe410dbf6893cf8c8043aa9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e09e62b726f416da343adf47134cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a964147f00f0e2e8d8106f14c30158243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813cb69df1e61ce4a295be19028a8d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2a56c9e7d3b6dd95c1dde413ae65b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8cf5c939e6b5531aa51bcf513a767246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8eecf4fb1698ddf736e22e2d29f18f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c5bfa0f7f38371578537dc34cc3f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e985e6c3ff714b9425b3fd8575c4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd70de571ec641fb003282dd07c8c1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041011fa10e76c86a18fdddbd6a33c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf487cab8ae576d3c8662e8f1807a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed38c063ed4b2214ae1594c541432b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c0aa2f3cfcad12d1a6974bd3571d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266d475227c0b18af6bdbf815670f45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c9563df9037643663f095c0fd701f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d708d016ed418a59aa26add761200257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac304ca60a1025878e72667d02ad6855258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec335006af78c4139244751188f8f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cd102b48e2579d3e7fad892a9d02d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256859844691327ce60920cef4b7f00a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6c0352dabeb64286bebf56b53e928262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8c97b3df82f9e3316a9a7efe1b008263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a56f3144f985b82fcdbdb27141721264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fdfe384f4a4708a71b9afb4c1b21b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee164e93f38201923cd41d1b361fcdb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6b2128c3d48aa2b70272ef5b1dbe3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bd8a2aee20f0b457e46ed15a9360c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63065f35180b530078fd158b1472d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d417f276740411c37006960268a5a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b3d5e27a916bfa13f24b8459c15c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54b764ec489e7aa78a10aabe101a8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab560745a0c5f14cb7bc0b79e2e326273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41da8d0fc4324b9fc8b42ad779611b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e754682cd043e10155a0f6a4e1fc0e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf86bebd12cd765ed651d3cc988be60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13397a84fb2b8b38c7b26ea3eb13f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10737503f9e998341cbcb97e90c63d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c004cea898f5d004022d41ef488a1f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a79ae49a8e2e2764ac44a898376b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c19f3890c9bb4d1a3e5bdac5b3103e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfffae173d5921d54c368b5974c270282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a30aa47712582d704dadc449e3df2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cfa46abb6373946c479e6f1fc0c40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb0c9793c12ff892bfe619f817f13b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec3e3074cf69b15204e9a8e3913411286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453083bea2c98f0bc8dbfdc03df265c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da0ce7cf972cde354a0619ace866df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ddd09038ce0e59ac42748c3d32237289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7cf1f67b9f739aa300e7f23220477290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2aff0f9ae14e5159ff3852c0ee52f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c891dca4fdef43b4bf388940a9161cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ba25bf5da7d5b743966bf8b937f68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7329bb351e81cd4475ec16155189e34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab499c647ff7af48c3ce2d19985690295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b262bc0feb217f9f8314bf0de8321c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195af15a59dd335fa82ce6a33a645d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98b8b6bbe43d1dc7bbcdaf1b25422c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026088d9a46163b1b43dd4a0e60134a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d1dc180487872d0f7122a02abc05c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dd9102f2385f44759ff06ebedf4dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61916b131088e5cb055a6828705a2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b9d7b5adfad2de20b736cd3a9f360303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd89a9cbe10b78e94c364b08600b1a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689fb7434750333cce760b78bca927f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6634086c57a2f0f927cc0cbc9b787a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c594f7222c3fbafbb934caef6b891307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f8aced2769c154939044eea6c51d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794afbf0e0013b0aca12b2999dbcba76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015128619538bdbab28921938ba949d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef125886f3644a63240a464b23d96f1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190ce6107fdd5eac47aa37c383bf27e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00868ee8a030c71fd83b0315daf3afa8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac1598131b9a21169573314de05225314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59047eeff2d628791da8ace7443cf8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d492676762286758e311edeafd54b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd02789811be14d0f837303b806b0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78293f7bcee909afe1193ab5b6bc9619318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434f4f14d56108583c6b4b7478a0130319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13a175642f07f412e452891e1efb65320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec46bf27da5be6beda7a7c6524e465f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f5b85e4b241dd30400382a5569f64322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534859169a4385258100e3959099486323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61f543f755fc9e4ff5e249121301fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b965e20d387160562fd32181a16690325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a04bead4aa61c785ffef236098c4cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5bf5f2ff72267201773b461959650327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757983e970615e826ff7649d723402fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66495dcfcfe51e0bbc4076572612deda329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369415786b30eb5536e0b416484306e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea7096f3daaa51b5bc42750e110dac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa78be02e93c16994c3e99edbf65f6d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7b4b0b368a9d28ea3cf1117b1bc22333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3a9f82493f00abc53e02da9709273334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f763cec88916e770ec329aeb3eb42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9314bc709216e0ee803e9ae1f3c72336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b83c77890e8f49bba4575ba7f6c38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012146b8877a6b7699bf959c0415e276338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f8f38f6c933048adec5c1c8db5f61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428812c63f63021442db2732e11fcb4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7bea0009f1b05a628b2e255baf98d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ee3c3bcf9bd1f22fec3e546cc8917342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce704ef2f9f530fc28fd0d96ce633d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5106a6a36b4cefbcaa815e51434b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708ccbc751a2133edcfd2c9124e24bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51297fbe1cb7181b4fad008439aa7b46346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac72c955041e00da7f178f58b726fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bcbd0264f5375159e46ddc1637bea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d166437a8e38b311b10b8fbe92b7d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b466709b837a497cb0c588701fcf3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfee64ab3e234e7760627c33d9e9131351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdd2c89665aa58cf097276b0486036352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6a8b797e80491919e35d0668055cc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3654314e5645cb17bbdb21e8a127a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3cf1206cd1a87af29118b92962af3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11df5139781f23d732dc78dc4a24916356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b380f47a51d7a76420259d4fc5d1bce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc12e53734d2e602b19e05b8dcb8eae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e70ad399c58a7d3a0a1c57cc594d31359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9afb11dba32df3cfdd5501c28251a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c092b9da665c6eba18766e1a0e37105361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d384fd330db73d913aaaac38edf7d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40603d71e45876ed32cfd76a99b703363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95789565082770db4f4a2cea965d9275364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac20e8dc4d1809934837d9f7ecc8d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1cb175ae79ab4fd5c4cec7bee67cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd50ae75a1e3c39562bff3cf870d71b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc3dc5175b1effc41dfe4f52c2b44f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00739b3d101c932a87d33ed110a3fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c36ac3c6285456822aa9b80d9064e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be5496d811669e2b456e0bf539b57a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13633ab7cc562c878f2c0280b7f91f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef99098c210ad15dea20eb8d501ba1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aad0b6b776eb76bf77958879d74522374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e002603739e9b22c154a2ccda327e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c58c91c0e85b8ce8d868d071f4d45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c72e0ab80adf330b6c1ec275ae579377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1bcf74d2e62059b09fd3f75dc6708378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9db26809272c3e006dc95db666f07379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab87b930ac16251805084f4c64d35f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9d82b4c2f03e1d52101b215862375381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba14dfed39142f1feba4a138262815382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e353eba4e02329e60d57005919e8a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192f70ace580aee23d2374bfa05e20d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348cb0fed1b6f7428718aa9da9682c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60582ed43c458469a59ad2d9c2e2ddb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d0a72f2b65c987b0a364e047e9177387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b359e544df3f1df16578cda35a611388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cd7f742e736a64a5172ad72b11421389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90a29c31aaccfc1260a6208f31aa95390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82013585bce332904858e59ae23b43d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf130e86181a0a4b2ac4ac8da76e41d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b71732123b721eba1db4565453938393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d267df8b3402443a8d6219713518a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e23e69f8c55903cda3393ca082cb3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46408dfebc01e523a64caad34b6157f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b600a7068c867564f25dcce3eb3018397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0175c4ecda05c6fcd5dc0acdde1bf1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c31d913a3a45b529feed04d65f630c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e24ace4ce50371845b6d518f9e349e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bcc9f24924db3d3ac9b737fafc9a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d9205ecfdf963d7997199adb77197402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c7824324914e13bef3dd4adb6a25f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b99a1c78ed1bf3bbf4b4c34dff39f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147940d3dec31244322ab4b45451774405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59affa86f58cd8f7c420b11398aa336f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94c9c4a3bf519d3d2159927f89931d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071efa8ce51c080de3120f83198e3aed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b795adf62ff10d5d623e33348001e4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fc3874d6adeb0345222f163bd5fda410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76af6685677b76355fcb67936be8c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17935b8c24ad5c6f9fdf96f9693d2cf3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ec8bbeda3bb09549c8d0709e4711c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3406831f4b09faf8a67938d85ae5b92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87421ba4658a2ae59479335e3669cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5265a84b6ae0cf179defc4dd190f34416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352be7ffcf387ea583028cc03b2e6edd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a501173f5366a2091c5b481446c4aba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4b4d11471d3512870332fc5dd30e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f023ecf963203da31bf3c17bd83501420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0798d4188cfc7f6768a103a0daf789421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ae5a9a646061a2b0153beb84a7744422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d47f6e650bd5df13fd4553a9261dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7a57bff08bf16f4e047f1f4fb39ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1323a5856fb858832dd4e85c0c538df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbba50a6fcc4e1c073c0962e7968fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c1ad754fdd643dd97206d49d003d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d750808b1d8e2244b11900c6670ada428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3c2c262b0b2f0cd9e7dc157a9b17f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bd4bc53b6c4a483a9fb4de421591f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a3e9d9f4b9ad277c04afff678de10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6650f54514833395d5fd1a0991f91f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770195c10e8fdc2702dd3f3cd5af13d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332e393984dc7987f895ce7f2546990434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec546bad1784fd309cb108fda78df987435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddb96751b3cebf60d0dcaeacf0ee41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d55f772893aabfde002af44f30d91b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9af67a8989ec7284ba63af87505f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071945d9028972b78f964062eb16706439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba19847a7160c578d3cb3aec2341d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afeffaf2db682b81ef153fdb3d42a74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123b25fcea37dc531388a4de8c5d03e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65eecb60b8da184a3c1b1d7151067e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae679bcd5d52871bdb6a7f10ef6c922444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ed46c9c6ca4c501983d3ea3bbdef3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a926fe195e9c7d37fd4c25c5cb1be9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ac41e29f8ade39c4aaea5697411fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd0a822458a19e64a0af33daf5da81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45733fa34e356f97a4680acee01db38449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244eb8b8a238c72b61b476366c604255450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b27fdb2f915e61af5f4aa6d02b30f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c3971827831c26bd7ab5ee87776e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575426079a1fc069a8bb960b19e0293453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81119bb0a49dc440b11b0010e5272c97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84bd4daa4b4ccefea4f79e43bc5de1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2aca87e6f42873695ddbf856b8743456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9e59755fa3f4477561c657f4f29a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27c92bea57c3d9f318acb5afeae5c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dc56bb2aada603127e016751ac08f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514d61bea84474cd70795b4d95ef2d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f5acbc059f60ec55fc40e593eb20d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d420d1dab351a2f16af1b26a837eba8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408243648b5d4dd61231d2951c450ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97becb684fc4614751280cd193ae1fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357256cfa1b9c087dba4cd6aef4665cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea5d4025112b5c79f4dec6ec535ba7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687c97e1beac9bfee3e53ea2097b057467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925d193278528c59d0a91c1dc7015e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca0670d303fdeee8151165388f66bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710f5b648e2fc91567f05f5e4420dd3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a34921ec6bc2757da82ce04280760471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202c13454ba94bbc6cfd4ec49bf94df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da108d7f8b3a07292b644cf792d6ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f79f134e4f4188eb2399c2d9b995a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d218b6e05c29f7572665a9de0954afb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7c97acecb8e6fd8cd6f3cf829d5c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec244126bf0fc615ed25a0131526b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07010289c8bef8dd40eb7ec83e66683e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e7c6ef222ed831a9b3392d1fba841479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66516f9bd886c651d0002931db97abe1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c516ebd96a65f986581211a3349a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba118cc9830309f9f41dcd5b967d4f8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175ba24751ac76f7f6beb9a6db772b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e78869d4d5bff2535603a5bece42d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c53da8d741b44c72e63bd925b531b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4679a694d7a6f430c158c772867f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6605751f282ad0b8cec85d12159ca3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44e8905f1525dc0270c874c09cd628488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b859cdb5bd314457973b89b95941e42489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8705e5c4dc92f624ec62f1f1dbbb0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776fb0c3e1981bda99575c7428463f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f47e40b39c5453d66db6198ea4541492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7925f03cfea871deea1f23f264a29ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5080f7549a0f09ad29dd0f2b863bda494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88995813a92b7c73c2818fcc1da8f8e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063ed157191f3bb1c9255a46b730654496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca28f67e686e12ffc3b6ece06a76f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df54cef4820528f54978cb89cbd928498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54885719308c3778ae725f45b71b80499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77195c95374777744d13409f4f34c201500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837894dd09b4771a225bb36f93ef615501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb9ff6745a09b3e9b1155ddc9421dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5aab77d1c1045d791879a607476da9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ad49f084d46ada9f76e0805ea6298504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0d4596b69747d17daea5724a42f06505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eae82481a1375ccc2fc7e67fab4cba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02fe59c1fcc8484e3d77a24edc0931507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44f0e0a85532d9679fa6e8931d2297508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf1e234c76b6f659a0c951f28d274e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7d15e8526c8637a72fc32547f1991510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89943361eddbda7e8acf9a5cea1062d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1050f2ee0ef9a077a05ee5f5a6880512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe21e0e024a99736e9a87773f7ebeca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862b95dc6afe3d5ccd292004cd1b160514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b05724141d43ba5b98b25fa2767ec6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abbddcc9427f3279f73adb617d81e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44e51015c024deb62f1b906ce5cf69517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f3d51416228c1828aadf137acb649518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511dd154b28a841082d6cee20bff710519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c94015e279dbad7a984c4aee0dd52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44133db5786b6bbf13e7137e54766ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143c0d4f3d161a96d604cd64e4070ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf46e8aa4f05d3af329a3b2fbad4737523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8afe82e5d8dc8db1f29bb15d31d21524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816672be3b5c990dc54f776ebdd524c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cb636968810ff6d0bb10eb72097b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acdc4f71535e27c76472851f3fccd5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6cba433e3cbc5cadaab30e2a6e38e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9618b7facfa47c2772b292c03b72c8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f517828475cacf5d37777d36c0387530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2220853bd149d9bc216354c5d52f81531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984079ec95356f3aba3306858059b57f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aba75565c830e319b0a32aaa153ee6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87688bcfba22399f30ea7ec6f7cd1477534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e653977b6e005f0b55515bc18a3882535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaab11ef58a4afdc55e1dabce575b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171cd55d642629af5ec40a6ab42d7e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91da2414515c860c063d6d9921b929538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bece988c9c8c5dd6c2ed899d8035c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45782fb4a19a777348a8721af12cd6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e84011268ee1fa0d1fb85816c696da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d93b96825165e9d6fcbd5602516cf1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832a8585d1153f2c79a5deff6fa3af0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ee31bb0b22af6863918047a5a8f76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb8f0162083c552db00e658dd7c05c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a1a845c7e6e922e5bce25053406b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22a0098e509dbb9a58ce6a9a451fe3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb4060d712be121f4b0c4d12c823bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cd401d56889ca275300e526c2ea52549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3670a7cf2efec24ad420ca309de2e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bedc723d71a1bb88a4d4644bfca8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a5dfa054059f0294a03895b3d4343552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca44d25ce4de533eb69540f11fc8460553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73325ae8ec249f70b89a19458fceeaf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d686f556f8bbaaf2fb70c2e14775f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339108b8383e864ddf15a3f1bce74157556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b01eb81ac728fd15b825f388140a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5e2dc661932b1fe7909de3a88f2b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa795035d836f0fa937b9bf7984cb9e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7576d8f0491a87106da01f9c2ca07d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c66437eb6c6c10ea34c8b16ce5cfbc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e89527f71c1517274f1f4b0167cd11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd0c4b7954eceb349bb55fbe474c14563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad106d52a8c2975283bc31ab652181564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326945f9367f4f62b6b1280703f71178565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84bd7c54d5b7110814974d555d9503566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd56113bd039c87319508e6b311d818567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f121a068168f62d15a65f9577c0d500568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b72cd9774203180a0f78bb22620cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f2c8e9d60116dd8a137973a1de49b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36ed4e31fcb321481287b465ec6c7d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420765ba0eebdefe7e71001bf7779f0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574cd5c5c071de687ce4563381889c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b566317e11fdb9135c3b154a52b03bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b5d9d2257eda2dced381a5f33ff1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d3abe369d645dfaba81b32d4ea312576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d6a27e12c25fe889ba4dd54eeb233577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc623c73efd30a4fedd1c7c18b3b06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6941f2faa4d41f690e55f9183b8f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca476d427e15a321e0d3d163200e55580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587eefcbd13cdd1f9d5bc2f9d2dc35c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5ae7a50c6a0332cdbbfc7ce0bc47a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96383c7931dd704e998acfeb8c1d9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba6a1a119dd47ad11b795928767150584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386f593d59c58df9bfb6d892889de0c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5246441f47a55433154223ebe50b3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6103516f2c1bf446bd0172526b9445f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a420a59823790e0e0910b8326b067588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b979397cb2083e1592cb35eddb2f7d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826058cb23f62e21a3f3587d82ef5138590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5e9626179eb1f36a9e7d947382e23591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a0075b246e017e851dd1720c5ab21592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358563684b3d768b6e5f0c428cd208e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71c41abd87555a8a544870e6ab9dfa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f16b474a6c54aa417fa46d1edbca97595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5c9e5ef55bf57cf0ec73e027b5d21596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075f3f3097d8342b2262f47a783e95c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec4e4ce2638963bf0eb0c4b71929ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442955996ec38687fda230900fe9720599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61723bcd2366c7aeadd65f47b60a7348600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fabd6543361923315d762fdf6e76c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ffc9c71beb8551e5015a175b66b59602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7de86ed71a199135d1b821f0d4f4e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9676c192a45c2279b612026557c487c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cb91795697410fad299936b90d11f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9db6c8e788a1150a37fbc12c7aff7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ded99a882840e804d2dc69fefe96f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2befd253fd94e62a5a0966d4988e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc091d4bb2edb2dd7c2bd384f3ee3fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd15cb13285afc3bb48b1e5fab74b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f6d0e9fcf6407dcd99bf313bb24dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1d838cd1a27b45d7de3a0dbf7cbac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed56e4a5e71d30f1beda72282a56e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13760c7c286fa3e8089d8c1ecf0473614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc83f3b89b5b1442b46b274d78300b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317111e058a0aee79915ff51aa53a9aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620dacf0203d2663c956124ee5f3087617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d968c2e036f44dafeea165cbc13d3a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933138f2ecfa656a6079205869a9586619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb586301a89b3ddb8aac2cebb6cbe1f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc32c6be957cde1c3006692e9db099621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7f86666d6e6218f2594dffbf9dfaf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19094ed003d31b0265005ae74bffdcc9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7367f835f31119ccd01c1fe0ca4b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1b64b8f5055d4c4b72c61631e58c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73947e5dfc283488f41198dc89461bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cfabedfa63a94938ede7495ffbccc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305f44be6b1bab539ac720eddbf9777628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af194e7d9bcae7d0cdb9e1ad4aac138629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce590cce2bdd9700863bebabfc96bc1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd200b1ed474c73061432171e18a6fd3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a614e7ca820a69226f94623a0e9bde9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf2793eb7bdb7e7c58dcfcda5775a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16dfa7cf5906a133c0f2fd32f4880e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce54e125eef1f5217faab0293f79139635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598a2396ad9ea76907a92dae634fbf6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc26ef4b4ff2675bf4688fbbb1b3e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebb061c661c24b07385af8ad6bf989638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e7aff7676cdac49d548cb97521388639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a753aedb95aa6b9c9fbb1185709e50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34f073e62dc01313a8bb6466e58dca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e0f32986d064609e9435d23159fb6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ed1f3f8cf3c29db200cbc76d63561643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b671a18529f76749700eddd8ca7f98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33731392c1d495a96689beee034ac417645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ce8cf015f064fb2c9f79fb78304dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abd4729eba2978b5edc7d89cbc40cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1030226d04082b84c0a1fc862b0667e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16444113c6c356aae7435cd413cb07649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fa62af466cb645c2fbd26b620506d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15c7001e629f19a936b866bc4fee26651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b8ea78dc6dcabaaf7ddfb08346561652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e529eb030c84cdf3ce1da45004d3324653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2c1005d319b859eabe24f3d821753654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bab47695e99f205771a2dc8bf33134655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebc9e332a9743dd6a9ebac02c92cee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9022dd9b717fe43c7bef30fbe0f3c88657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed420dd48e1c6857d281089a188dc087658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445a42b9efd7daad1a1e023dae47f14659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc8805ea2b92b5d6eb74432c782177660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273a564ec5e31e39e8fec7dbd93800c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e11ff2662c2c8aecb1067714d1b45662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721a310026b82c2fb1f7ad9db7b5ae1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d429797803ca3fea42e8fb17f0c871664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ce3aa6dbe9b30b9bd5b3fa39a8568665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765104168a73fcdae1359a6bec29c86666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbbfce323b402b1554ee7aeacf9678667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa69fe95ffa0fda2608d78c34d7273668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31423f587ade46125b42a658fa588f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bf147adb718586f459278cddd1dc4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fab10b9073ad1122cb06870e1e2d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c04d164d3bc3d29a2f01b89a54b04672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543b169887bc359b749a005d2a66177673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d91f39a156b11fbcac9c0517eb317674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51bb7b478acc46612d4cb5250c0b90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ab995a3c1d20746d24b6881beae53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d64be63b555438ac4829cf034334d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c8caf19d9bdb5550cd21afb47bd4c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a598049385cdf77b90b15d8dd920dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccb6a7ba567772de23c2b3db92a23d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c3a3cb7f5143723cd90108f442e88681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368be80362a6f25b3db01618a7e773d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac66dc1c9103bcebbc0b871d4508b8a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8ca412a988fa85b95ea1f4c9f830e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7b83a6c7a6b0dd68858ffad5f0607685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c613dd8190469df12ecdce6bc8d1aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d1a363f76f8c65f12756766ba7c8f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b682c93e4ffe25d29859743c669120688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199a48c67137cacf9b400a38a21fae9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1bea7d5a21d97d3dd68d4838929b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b224a35b87008ecd592a1d668fc3011691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c14a55c9e422ec5ca9745529b1eefd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdab0c65d625c2b32cf73b1af0367c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6d43a8a5d97b6525b061bb9a98fb1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b7f637b15e0419b2f164c0228ec92695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0de56dedec0d9483f61d4a633936df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13075a43d95fa06d462e0ec869db25a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648f6b15b8ba45c1322b084f5933add698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59650cb22489d7c2821edd56f512879699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ce5c4b67aaa5af72734331351bcec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa0a55d81deb6f87be4541621b89c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622561beda34b6c679b29d1b8b58f4b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c51d3bca8e786a2f229916637750c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1203c9a35bf0de50bf81f9808b3237704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ab0c13568392b708ec22b7477bcc8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999697b90299f24401bd03b91491fecc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa327fee59b486495a9e447b31af1e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27532f4d1e1f61445121990d2553bb9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3ec31f1e6840fd707ad8baacad18a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf24be34ea656054f15ce850c7a241710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5d2e7dcf03ba85d3b6ccfe3cc3222711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbc80e1e05b4251f3389216c25861e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4c818422bcee28e19b4432f92e751713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f33695a7e69b06e026752ddd4b795714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acb756af9c0162574c7c55d3c9db9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fdb853a1c99a1756cdfc3597ed95b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260608b23c70d45b22e876e4ed0dc8d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b766a247da9780d47d260d3b1ea0cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cbe7fdc9bfd88435c7554bcb79234719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbbb727238e6507741622e2df448fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cc58d489b6ae8a8c7481d8feedcc0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe85b80f9797d6e8b69e8eb5a865be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171fe7067bbe4252cc89462383af24a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4c688361e84a849bac27b2bfb34e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1f5828dbda4d7a8ad5aee1009525e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca6d18c3cb5ebd6966584cb151dbd6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ce430e2fceb1f042fa88f681e78a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1f0e8e4e49b9deee88dae0cdcbc4d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff325c98dacae66f080a1f2ead097d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9b61293786c34291c1551c434a075730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd20563650ccbca38e133d5421ba43731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ee28789f31a7c76772a374803cf2a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e5feab8bc475113903051239c563c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746d1eb0bb7e1a15a6b17ce9b5a2dee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cab945513c1637f626863cc4674857735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fe01dc913a9da40497ff590009acb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cf3777a86857f2901051ffbef1511737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848280cb33bd1fd3759ae335ca0b917738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5534029451bfb8463f836ff956ba4a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90df29b7f27e0ab1d98accd38dceb2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95925f7476808708f82ec39c4d91dde6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe22405965f2015d78ad91c0991044742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf219cbb448b87b857f53bb3871cc839743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e118a23c221af00c735c8c648012be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891644c76c998b75e1cb39915231290745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc42b67b3d41026f640eb03cd01d84746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0f8cebdc70bc362163029f8b156d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f37455dab10376cc5116b25ed7f896748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0527e90273bef860b63c5389328d872749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44f0256e53b1f92739ef415ebdb1d4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca475481560e866229ff9bb4fdc6ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbaead64058c7527b8b006d700d0c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270eca5c23d267b650d50bb2695c246d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a4089c21c6da11aed30bd4659c033754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3b21bdc334d67d83a04da3ccf8639755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4719d5642ffcf1989d3affb535672756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6ed7ba3768af7061489b3488f058f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5ed38c6b1559e76778ca3acacecd2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf330a9129571a553af84a6dd3cc405759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>