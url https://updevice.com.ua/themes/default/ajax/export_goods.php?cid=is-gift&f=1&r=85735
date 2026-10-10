--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc2af1e35b48e6401578d095a59d331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e8ab89bb5dd9877e8eed2b46cbf6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da4c70a4a214a4f50b37d24eb8e7b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55355e21dccc497f2e9fb20c0913ebb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f89c853a0981b9b41df35bcfab1735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65b5203a09a033e4da44ab12c5a3736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb7ec0c3180890b46fc38a11fe9f027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c3d6203c9fe0e0722b1a9692fde398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01250bff333e6ae0f05b92998404359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ead01e393bfbd7a7e81b3e598759810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff406121a3ceb568ec7da2f4df90b83c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6e532104728f48f4a800011a3c79f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694b4df39bd6a6bb291f21bba63fd2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100d37d162f574f786367c02a5e10a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977b2f9f55850568f05f460bcdf2b4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64aa9184d91c8a465a72fc4e1ad81a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2f09412ba03c0e5c38f1eed57034b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8943e7b43a8dcad641540d223730d3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c279d061c44e6f5dafe66045b293519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5619b215fdd8faad79d8112da4c46a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a048f76e2e52fd254bc9cf6ada0b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a811ad69785162037b17e07d444815922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507d5adda710ff819db0c41873b7f5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0343745ecae77d846293b659349bc2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86630e6318a8272ae4a7714aa34f5dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c5e663a31d142c50a88650460223226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846669d2cd2afd0329fc8dbe19fb937927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7888b152f3cc2c9ca95e37b54748f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff8637e485107d3791c269e342c1dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2468018f3da7d6c8780767bc23e3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad39d01ee25b318e6d8aa83bf8361d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb40a90e40ddbfdd52dbd57a43f018332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdbec5ea531208753eec8697cc909c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051a16496f1067bd2786aaf81ad4f9e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de50773c0c441eb593c3964f21895e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a6c835ff3accb4c1ac4c6cb44b5d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faa8c8acb5091fa1b38bcccc42807a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a4a1b0433b699aabe0f80acc7ef7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e17438e949be9e544e2d31a2db93839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d829151f860eeadfacd113ad83ba9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682c86210a1d0bfe59f088395ad266e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39637e526c8204d5c1592b866e507542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f128aa246185c9f286adc3ae9eaa0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28202c1ab606785e6364f0a38390edd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b95e7b553e0ea497e65738505ddc7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a4bb53719c7fc67952f877279da3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913808dc233082b7a2013c6107e79d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ad50deeab2983ea3d926b076ba09f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5164e4dbe17d49be7550e9d6019a2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1bd9b57b1caf46e9fce0c56f377f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908b8c79dd5470f28507301fead286b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79f319c219cc882d7abee43e9ab8ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cb7fed8f9e60beaa6966be9a4930953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa617cffb715dc6558f6355eccbd3c9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c862a63d083033f596896e3d91b50f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f8737209aa5862fe2795f3cf5b16b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed0987d2821877a902b215370f8f4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2541581a455ca6288dd69eb0b2d2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a059618003bc7109696ad993536b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d19c4929655f00bcacab2b3182744b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b38ea3025fbffdc703a70f743d94a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d97f2da09c04920a71e2c09b1c0d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff73ba71afa3a6627b9578c97ac34c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1db86692686f8bd2ec84c5a0edf5e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d757f957a642682d4ad03d1dd86ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ac9e2728ec53b5a1cec999da1d52566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d4e776ee92b92f6309ddc96cd6e5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb771641f69975716ab9c3c052189e1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23326d30547798efd035638814cfb35069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed8e3960d6efc0ee677effe3d6c55a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c1c9258eb0ad586daf4944045e47b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6673e76703406275379cb514f29fe8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0402afe1d0fb34d7e89009f8872b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b38f7cf5c8d91b329a1210324369ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddc83cf5faba743ffb1fe6a8d5a67575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661c55afbb5f5c4075d543b91b029d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f98f745d46b5326e0d23d1a28a83b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd337e67cbff252fed03b6fb97fa5ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaabb803bd131da50a50ccebe346d0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df3a0dd498f623809c34928d0e938780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b7ba89c5094201363fe0aa77d4e6081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65011094ccb73fbc79dafb0725e32782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a7d434674d641b89678fff22975c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e9fe94c749ebfc9dd4d5cfc8b163384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b53d163da49edf8b3164f05bccafa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586c673dbad5c57a5bbb1072825ea1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0000f2b26ae8f1cbf34c45c80c2635f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bd925a6d0fbbaebb56cb179f9b37b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67283ad11c4561d5f0efb1a9688dbb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5605fb0a9bad6fbe59f11fc6b71ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efa127b4fd522a04874ab9b065480091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba2d1aacab97d62645b1a0a8e8d04092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1966a8a42d5763ee7125d2d74399693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648c0be695c2ecb7297184ab339e72a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea674c36182da2e377c209cf5a0719f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b433d4b8a092ec019d574183dd7c52e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbb325c1a954668710ea0698a567e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976432a08b54be0b8fe1dd4cce9f5ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95410fa83f94bcb35f2242433eeee43299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e888ec4e649d97129442fa21684e3a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b20193c3e94b16e18f3d11ce666198101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097d004cb2e1328451877438c2d3bb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55991f542dfc49cbb75af4ba6d7eb5fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092ee0010f0296e0a1b8b52b5ef1769104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5784fb62cd9c9802f13745f4b431a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0c32614c199a5d29436f24a84601f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3615d94069c41341cc3c41d99ad9d3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428324ae7787a7feb8002afaa8fdc526108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96e65e899cdab68a0537261cf07000109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6b3b62dab1bf6bec73857e92fce0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c6b06e49b3d2b9ad3b2b10e3a1d3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b51b92e2fb8d00e10d851465517d4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e201f327f6336ad0f5e2280b12ceed5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f35f7012b9158236be498af926048114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca947c22acbe3f8214e8b45242be2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab479f79618450ab454e3beafe64001116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461847f45c31a78b874a3a3f4f37e46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1cc036b4e6ebc346d85596c4904d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe326e12a728f0635ecfe16fb1878319119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56874e0a0fb4a80b2b52aa344a08a777120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25cdd43cfb5d875603048181d3e831121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffddf2d1ae854f9d826a70fd58f49b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa620c7c8949f64dc59869381507f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ab6756f8be5d0ff297e42ba27930f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273aba0e383b12a8dee0695973fde80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cf16fd876520603668bba072d81d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2f70a0cd6efb8afed02301e754448127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a74580842ebca45e0e18c08a9924b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7348463880e058ec304cfb5834dc60129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989de9cbf2c350332ad21ec735a50cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7a0b674415d55ec6e6efa464ea58a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c0992a5efdd555ea2b06aac21bca6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b052bed3bd2f208e34c2351971057133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af346145e0a5425caa1fbb47a1e74f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768994d698ea5efdaddbece46c87c2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f6de32b0898267d4f2489c62ceba1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00561e11dbd892fea3cf7d5c9a28fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cee48454ea53d8b7b2321109b2ec0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c98280568011a38b56faade502f9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0c57aa9b0394666219e76ad8cc73f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe500fd8da37d582aa8a23de5c2a2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c1c974084c4eec261f4e58e8f2ed9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605df806eb03c450068cc8608e94c7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4d4ddb604732690730482566e085a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489819a229da1d746070e62b6e6b5e8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794d7ceff95cc364802f9112bad1e80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afebdcbe8fb92534934bfc421dca0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeb47b706112b375d12b7d377da084148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2efc9f7d19213b48bc55d5b3ce765149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfb14a3cd6e4a0af685ba8a3a805d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081b5b4e39681f93a5dd7680dc83c32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424caf0ffdd530b2ab7544506cda7d7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f8dbee8b3db831b54ebc636da1b95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828b6a1bcde523d857f5253b7e33b2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165967b04cf8d5398897b988beb727c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914beba41a239c8e222b565922b09a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2c9f2b92db477ebcfeaea3752b576157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dec0394cbec0cc4f8900470d41d8c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a276400282be2d085fd56b52ba75b03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3513bbe7c779393ab9bff9c877a341e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30007350d571946ff44d9dfce0709e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426cf9ff20539808f1d6b2e7700a894162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c874ba1043d18ed05fc882bc9034532163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3b636365d2f3ee6dcca92bf3cb405164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d879b173dd79757860d4f338b483c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c35edfef8c95d443ed8c5c252a0fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f605ac8c01c075c54ef817a009a048167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b9ce8ea566902c6bb34e64c84eeb3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a57915611603e4c74e61475e2610e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819e73970617a971f36c5ed7e755505170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f930211ac801b8bf4037c0be203c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55045fc95d3dcfd4ff52d86d176eb3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976db4e53cc3ebc7517a9df08232cab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a660a69780d48d8d6ce3ab75f779656174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f494ea059e571eb76aaba345ab4bb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d306a66cd6aabd5b5676a2b3de411f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b26dbfb1bbd056d3a241e8994592ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d84d417db9b287de7b0e9059ff1c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16b0ba1af5e88e629bedb456c588ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42652e8f0a797ceb339a235088f2143e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462aba6c83d0a30e0b0d0b74d009aeec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58091f5484753551fc60141d0b7747ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90359b93296c979d3538746cbf358c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512143b13b4e83f213ab8bb50b00764184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d003039c035eaa9b6cbeba0abf2c7bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a04245ccf5dee8844d907e5bfd6d78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f18d3fc535ee9d62a554275069649187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f56f2de8eed9a4829a7d6d5f2cbcc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577197be1bb07786b2b3d0ecb356ef5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfde6bb19e4b626d96f63cb9a60df6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3119eeeba9afa976ce7bbb1aa131d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfc3057cf484cf24e52c39c4ba19b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67996dbdeeaae7747ab72f34d5a2cc8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02009e1647a9afb0be7d898cc5981eeb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa8008fdd6251be9ef55c9b5df06f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c73691739b68c93e47896bcaf0125196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1320945b1f70220f3d6f0757ba811197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30570fa579d5e0bb79a79200ed51f0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d206ebb2d3d37225ccfebca6bdafca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6175450dd26a61cedcbeedcbf0b6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5257894680bacf3cdba52306ab60fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765f7a9b7d64e66f71d3bcdc11b16aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2380d74388effa758b041a65bd72a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57cf4dd0322d351279a0fd76ebf694204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a940856524a0be494d5756535b99f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1344f05c18b631ce43da478b997d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf7ad5987ad72c9ce62d408e6309ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5427cca388614b0f953a20736b09d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c66876babf48ecffef1a7853c1082209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fae13ad827ad49383a41e6d061a6c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2b5a9d1bd5fb916b1bee8cde4dbde211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcf948e7fafb4d2e7e81275212eeea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e272364c810c687921fbece983151213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c120be6c069c76c977a9187d8e161214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0e0f6dd6ff75981d74d0ccaa5f529215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322a652e37417c3fe3f6dc8cfad6c38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43ef430415163bbb23278a15cc7a59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e2336f536c75ca2c07fd12bda1a1e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880adc3c4cd64b354cf33f088ca7d8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c10f1bb5dbefe05c84fecda801e61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd7bc62174dd9727422962eb7e0c50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7d3fcbc6ab3f22fb83560e47fe036222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85927848f7a8bd5001ce2c5a0aa7f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dc89ba28fb6aecfb81a5ab3be0e52224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95881dd322d0ebffb193c31a866de27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebeae12a97370ab12eefd2d585c66e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee3a1e7507ba14bbca667bb1e61082227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9defe930d2945122bd2f3f42066a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7858fb5256ffd751791926e36a9bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014424f9bb97de4ff9452b20db48d94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb753bd359f29323429e0b7b2f835066231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cf277dc67a23d5f0a420f959888da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc0e59d60e8a62cadf8865b65b851f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544212c93c3dcbf7313d0009fe2cdf2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ea6ef33bc8c3d2aaa2dcc3be22dda235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4df5786e66fe0d2b21849dccbb246a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3f49d5c9a6f718685662d49201c2b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4191621b870b069d844f9139fc2fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7afac0a436b5c0108fc3f901b5ddc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255a73aee4ecb8971352eb0384d82ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862164233157a6e39987fce067a01b42241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c744b267a57ca5e59c6bd8c23f573242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb99a3c756cb8b079a3a21a8f3d5567243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe32f59901cb63bc041232e35203493244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1527c750a9b34e89d569dc6a1d14d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e8b9744cd2f060d984239470f7b15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd51f4749b9c349ef28229dfabd9c33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afcd0e916ad4e9560cc533f2a663a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6669ace3f79605df61aea13dd09f28b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba773fa4d38baf9d4149e73c6466fc0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc4d2eab59ff2d4240c92c3f1a42ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5dcdfca56c3d5f92d56dc0345aa33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2765cacdadf5cc5a74893439c2a08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af557f80ca26772fca125c9aa827670f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406747d3f17c2f60a8e25be6115acd00255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a126f9baf39eed424ff9c287786cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d84084d8277fe37b555854bcc0d13257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23d95fa1e2e665ad1c3c80e818ac39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6366073909609900999aee869991d4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff1346f8598bc83e18405170063d15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da2f6d05c5467350cd92d4edfe690f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8af8b2c59c5c5223d80d6ec605ec8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e815a6cbc8247a5f19923253e7aeb6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118272e20caf08dd01ddc92ac07be7f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479b30768aed862ea4301e9c31e8d2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7ac675368a148519eb06176a85eda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464b41bfb2570ee8a52f719f162bf5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32deb8287029310fb30a3248c560ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430bd817438b8228c806326e55e38be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9634da963a17408d9075a70754032e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb80ded380912c9a6bbabb98179c8be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cf843944864999ed4f0688680ad4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f29c8550e4d1dc253ca12625edebd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46240c52e83e8aebf15bf49b4aa9e883274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f599dfe25e247ae90b1616459d067275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d4001059d65fe0388ebdd5f8ebe18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7c9f3eb1ace45955db72f3a52ffe9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03866253aa02de9baeba4bffd67b9a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6bb12c387cb953319f432c17b8061279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae059960a43e96801f194ecdb784863f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5148c2938f073baa1a8b6b19c801f46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3dbd5bca1dd7f50707e4cf43948a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e18387ea2a09b0c129f880714f7a06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69398700fa7ad6ee262f54422519ac03284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c0d28c3d7fa656dad125760aca94e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db50e145e21b9690950094bc536135286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd38bba714dcc532b52c8950bd3d30287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17973fc906b322f705a1c0626212a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029faa7537ab4653cbde90cdeff445e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863ca938b28c45a7b1d9d8b03191e8a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e84cfb1931c7eb4bba31833751b43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6622ae05e4eaa374b8e38975ac93d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345aaf1f20fb2afad17a76f2965c8bb4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056f863638380f8f1e99845c40e7e6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07637080022aef94467c912fc30864a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605cc617918d14ff0682645adb292c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925847649b2fc3e12dfb9bdac578538297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0eb1aff3756c447ef950a0aa2b24e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d8159a90b42615a2539181315f58f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327e7c3b086d367e298c1443204d735300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4664de681004dedfc51106b64694b2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c7a041a550b2552f74b8b97ead2d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9324bc37a536e30e3fe06c1abf69e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c971ba4a72bb4a3a33d4bbf29e1e4d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023f1618092e355fb30942144a36309305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb94c5ee15c1302ada26af615fcdb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765231809dcc7e93e4c07967531a58d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d19ddd3e0dbb0667a93125aed9be5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d03cd674b1329cd8f671deea3e664309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725598a25754bba1503e3af1cb6c8cb5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e777e17cf3f2602279c7c9cf5cbbdb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9e641b7ecdbf373ec74a137932e01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441759d4b04fbc1327012b0d5fda42d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ab7f35d1d5408a510cd8acee0ff54314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef52ac6be51bac661636cb12c9cde07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d43afe622a5d30a908f5d7784d3f78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9b3fac41d8c72f17593654164f7da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eca4c7b3a610e842f8410f20549e60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47ad357da3aa0294fff74554c5f847319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91475a18801076c90387142dd2fc22a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22f02ed85a15b7f648bf07a2fbdc99321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b99b431a8e76b67e5c87997ea9e1d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f00164393dc7652997299c69228df1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5b5a8dd8003394020c809350a3bac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15994aad3f7c75aa349763ec0f2c195325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd47a9951db6a8294227b3ab6ca273326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3f7630bd1d36dc0d09bf15d6f49bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65618d9649c2b9d775f7510574b5fc54328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f308a8b7a1b6ff24aa64988f7c636d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7622cfe88809164d33dcb651b8e759a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a099ba4c091f3a3beb8f3f35f31fe5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9601fe2c5f92806c2c8f844b7f986be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acdd90232f9fca130ab78bc7f3805d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acb8f8d1938ad5bde9433d02cd1f6c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6e571bf61a76bd611cc3b0b520c76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c3ec5ef069d1d371b16d19fece449336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428920eaac29edaf2bab818ce90db46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4d2abbd10a2509e619a6a1bec460d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b237a30baaef3ce511f645d52ebc87339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a270cb8f61c246c68979dcf4b1c5c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db188e0bbbbde81995fb2f5414795d66341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b594581e4e7beeb4b136fe85c73cb7e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf467bd9d0f515cc5b43c7fe7fbe7a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff543d40d108dd3f12f10e8f5f2cc3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4bd2615c473f4de1d68c27bd708cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fc036e56a757b6a1a67ff8574b9b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c96abb08e3c38385afc0d0b4ea935347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0dce8186e099ec2c68a84342295fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051c4c2d4de0b7b234cb86d0bd17587349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ce8ec97c999f29be8db212d7cd207350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770814b728dbac92d98aa42aa08c792351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52572bcb3be3b066e2c8b2936ca54c90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba6d4c5b6cc622430966642db2d7c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a19aeca7f3f0f81d5e3c737ea330c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabb7eba502a2ea55ecd51d809adb4e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5968f3ca6092b2b0434b660b04c23356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33dd5cfae0ef8876ea2b94da052ff5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac391106b5100a6cfacd9aac3d1d5d3b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e5cb2695fd817dd146b494c839c86359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ab91a9aa9fccba4148e9337cd322a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d9a634e64ccc48f51c369610d35b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede66fcf4b8be47d7da10cde9b6a248362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749ae8857dcdc1569c759a7c35f2249363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea0befca43997086e2add40e03ddd5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd49e7d20fd79dd7dc1b0179393337365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96838e781aa6fe1395d74cb1846b8f89366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f3b61b5b521c7c69fc8ba2a88e3cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3a0783f968c2b11205b7563d5f02a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e6767b13838ed14fdc353dec7e201369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a04d74f6c64db0bcf52a0dda36ce4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ba8c82106b56793acac4bc39475bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a23fbd9cfcc36a2207192b0e286f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3da237eddc0b2e55b31f20e7d02b5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d272e41a51bdb1ccf16befd0b5e04e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397b6824d7a3e524203958b4f765d53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b524152a5b0a18b7aac4bfdc2a0cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b78ac2ea49769fcc0e5517aa9e6489377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60577959dd400136571a4d9c1c43035378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b87d9f4e0f7490464f90ab906f5e75379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4149e160732dc7068e7414c219b339380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e73e1708586b1356be02628aa44cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8af7788af14c05c1874e1da6e5d512382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6b626bdc7904b372b0385d0c316ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9796fc13962b45ee920c18b516c4871384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0c4dbe876677587565e45b0e14c2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc49feb30afb9c571f4094c8f10ef10386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc7193b701cd90781669583c7fcec7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810b97223c1c4ce82a423abb87b7baa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26180d050d903012ef4c5a0fa78cd14389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd798f07d66fc2483ed7ed7056bca5c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7094f8c27a84155a8a0cbcf9caf091391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b045a81bba317387c402a2859e14fec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc46d078e9edce62bb4cbb7a295aae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501acfad7ed7c812d810e482cd6794b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e782cba64ea960801b31378ca09fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d861917bbfbeb396b74249b4677b0de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44480ad7e55121e2705971483a56072a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfd5187a774c0e176aec60d7453857398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31780d037cf7847d4ad1b5a9f66f93a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac394965e427306c42587f4905a4d240400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332cef427cc46b265e44c6c513c4b95401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20882aabdfa8706c6eb4dfb38a7834402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68302cbf28f7622a4f39af7ef6b379ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d641453e871743c1d3dc6f6c3a8151404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878d6784e496fe45e0c9ee6bea3c7ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400c71441e5449cd80477687c9f5269406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6382da09bac337588cd33edaa334d5a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1bc1ff4f97fa807d633ee8d8ff308408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405265f4dc64c7bf9f9aeb6fcda20ca7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d7e5a3ff73ab9ad3a58eab14ead03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9af3107ee8baaabe632e4fd5a862bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d999281c415e2f1bd4d188da64ea62412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c845f8c98ed8f2dbb9d0a5cb3faea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b3b4116c4de6ad4247ada8f44b173414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8f3d062f0fc7c11e4068556ce6c86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3e66d59f43f23b447ea97f93451a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a255447bd9a23c404bcfda8e6320ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55420aae1cd0731c7f7fd46275cceb94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3344295de895b4730921bb8866c36c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d557a588d002e3c77199709d4ea79420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019a1b762283ba81c803d1a28b6a517421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ba9dd2ac711cdb22b9302b415673e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bfb0353ca468e6a2101a8de06079b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14aeb01de76422b5b4acd1cc445b4a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb5f8c59128766e915369ee9f16761425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8186e9782764b4a9110f66dfb7b4665426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ed2d18a9fc625839bed64ebd2c125427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d054c5db7f960ec52d18f3aac1297428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f85dac277219a4b9601995952953e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b6b44f10cd708f828f3ae2b9fb586430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7b90bd4588fb42eb4ed70a1f09801431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88910e4b82d297562cd5491df31a2c2c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9afd68567c8d77b0ef2ced21f438d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e820ad92f233fca3ce4c6c1ec9a9ee8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f52dd99c865bf845382661d6a8578d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6b4764a8bb392368ef6c6ecf0547c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92042b1c26073d03e6ba8efe14713bf1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4cf424c81ce3feb21df2b46814211438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfe81b383159c6bdd9e66c4aa06d78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58388ac7dcceea7f8739f915fd1c4cfe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed7ddb48468315b27a3361bde32330441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7423d1872a03a562849692a60c8e5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df1255719887206adc9fcf75963cb7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601af691878fa9ebd6860a4b72c2f19e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5f24d130b7ea3fa5ae3bec5898f4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babca19d8407456666b5c9f65b380b09446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ae9a4389d57a60b752be068dc7556447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fad236d66387ede6af63ac788120d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083d317fa4b60790568eddac68c2946449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d932eb5d8c134e23785dfefd7fcc179450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ee88bdba09a28287152a5ab984888451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01b6981c855218305409155459fc5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933082978979cf6729749719a21a9da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41d5436ee07f5fd2085906dc8a7ddb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c691e2e5cf25121b46296a1188c060f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00085159d641d9342f6ddeb5259dea6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392012b01d61ea7d5ca1aca8221d94b9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da650dfd5557fd6e8f5345264595b2f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92934f0135004e135948c5848bb3ee9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0292cf997541c393b0387b395b949460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da25668fc895bdee0225d9387ba1ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74c0494b8f89893c99945e4dfb00a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c696bd4a9f9fb573e66795579a6dd1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3867d17ef4759c32027cc2860ea25464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f48337612a531ba5707c850774f989465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92290719150e2ef4febb131be278d97466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d08f36ad637068b53111b5a05554d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d69f362a7f9f8f7bd58a30eab450a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff18e1930bdf4693b47d4f86fb1303469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694d1c60543d843cff3e106f2c9319a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1440af60506645a80b9f603b7e0c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcaed6e87d2f202182755ebfb93aeb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e1b7b1fb6de3a725ccc6c4a2b51bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5d0df7ff25aca728f5d74d8d34f05474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815f6c96ae7580962c960151b635e5e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cff24b2572ff91fbcab689a799d4c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38faccf628b7a27bc26cfd57f1cde4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14198ae5cfb5300491b732c63f55757b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a89d955c6c5403d1508cbde56a9f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3413a9ab7abeef8300330d72d93475480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b157d054b7c1d080550cdbb475289481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdef70fbe0299068c0f30f865c0d8d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87506a97cccff8364aa2291c08e5e11b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73219cca68a6ee4c9ef1a6b2505c3805484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72477ff558675ab319a62a86728ae006485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40b1ad1ed545ec7c61b0e1b75906ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190cd71a5a0bbedadc251aa8561979e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf18f05551e8165b18b23e56b8c59e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcc4506f8e105d69f801018610b131489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ce9a102fc962ef8d2b9cce1c5ebcf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41ddcfcb204eb9619bf515a6322ae2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d4c8b3d627e7b91e496d266920d63492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee72716910bd55a49450c1619ae8693493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34314b4db4669c5428ef3682f59dce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74b887655758962e0d836ec3c8595b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292be9e343184f9cfbbd72eda5fda257496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1ebfc5f541b2e91d6de8361c41c88497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae25b6a526d86d8b6baec46096854c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba19880b657b18d2f7251a471e91bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a4ecac78ba7f4d0ddb66c0ad8b5aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ab57f67062139c3cd1cf06516547f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e9c8a50b52a353f786b1706666c47502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38329f4e11556ba77d9178dfb813378503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6982b4e1cb921ee6305ba4de6950a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5747629e9353c1d4b70df89d62a531505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5779efffe49a0d7e6a82ab301152c9c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3754a5734bc5f3912e0e89ece6b66e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61e5fa9f10b21645758f30a44da57f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca547a59e41e387fa97e35704262ba5d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2b8ae2c462695a20e767ba1015b31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf8e8c010f64027255908042686a6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b403306fed4490954d2b1f466444fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e188426d2c487c873d931bd8181381513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a140d7068300ed0627577aed2ae6e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55158a8756b0305f694c1d99d0d1833b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bf76175e86a1121bbf2f003b8b852516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e3f878a2e3117bdd3af4a96115916517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742c8f0cea8217ac092a6debde17087518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c45e472309b1297ca33d58b2a365519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446495306b6b7b9011fb66d6d390c743520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60040348ae8ce0a0d0e3759e0f335b28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3a3fec6a5e6c82fbb8e5675bd4160522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7a87231d0c7df201f8781a52268ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192bb9ec191b667d2b8597a1d170cb3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbac2f2e8da613423c19046daedfd2a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b4cce5517720c780996c58190acdb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f441f8b2242130c0d6d82222a56cf7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ca51abba8284e4b34feb23c0b45a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2d88e4119a7678e27e0ea1ad6027f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ecb4c94dfbfe5bfca1dbb76b2f930530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b751ca6df958debba8c566f456acd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353d6d92627b4ebabad3f951ccebf4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5e1e125520ed0abe4930791edf3f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f7a629c56a2de3eae6840ec9298a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52d55f3e551fccedddecb7d3cb61e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716bd873b0bee6478382061ae15637d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addff9198ca0506dd6e5130907d5562537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92d33ee8e31c445fea797b67172374538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a77fc14a0538e0456b85b7c4a2f54f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2322b5e1f8892ab5e4f183502f7154540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b44cd19835db9b8316d9861563b34e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd4ce2db8ed117d1f7ac295107d5df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61b85a70f3bacaf726c98b42323200543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cca25cf0d56b0d6e880b926a0711c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94494cec3ea5a25e701ae3731b666adb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193945725e8510df3955e9405c177ff4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b24a3666c91dccd096b7ac9dc5013547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17c965becf51c6a3fb34797d07744b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d68504ed4a7c7d34b0dd98e4e95ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb20a923780851bb9b2a4e8b299d66550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141453e72841794f607860db1d44b23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdb7dd7afa9c47d93e3d8fce13af04552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bfb05970ca5b71f8213bde5bd9fd4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817fbdf70abc0f2311998d4a3e19c3e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98d97ce5544c5c96f5394b546f4909555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a55dde8d398de8a3b8263ae3016c8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc181dac7a86fcba45e872ff580162557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95cdd694468bde0fab0df48b8bfeff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93789e5ea5e0d2648e165cfd6b2f7bb5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58e2bde08920b147fa4ed92701194b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea850d4f0f00d6ad852a8019ee649a94561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c87a7468d2964be4b0763ef36231d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c4f90d227da4cf7368c8165f5c513563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7dca5bedec488538d999b6837b908564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad1f0f95a8c792ee877643ff901753565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdfaf4cc476597916a46a40b9a78e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47a760d34a3c73af13931a196cebaa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dd0416d995613e5d46386a7a7f50a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a534d6bd2a2d96d1ba85d64b4043a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdf628617c162a67af25a66b11deeb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0418b765b346429069d9cf4c6bb84571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5805d4f1edbf01af0ee1b0e80599a75572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c98837185ea6e201a23eb3cd1733b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40469ce6fc80c26f1d73c7a0a483efa0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bf0192aba7f81537027102b525026575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dab909304292e7fba466a87ade4e1e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dfd253420360e2debda28c7c08ac9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b942ae266cad7191d3c4bfe0654b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7da28c76cb176efceb3dbc8f352bac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cec28c3549cb1ac2fd281c892b99cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cf0f3c8676206f22b9222c6dbc206581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbb0c2ee488e590fde91726185bb6c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cafa4d16a0d648326e4496fbe1168583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91aab0466252c513eb7a49810999a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed23bba8d0df01763a98b8f242f1726585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db731bd2541320db8b740dd89e3071586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f976eb3adeaf816c201dedd730fe9b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67e84f8ce11990f37eb94d690ae629588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54304c885e8d3b72949a8a2187b9a21e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93a1e2a9f48e984bc41b2a89dc0bab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bb13978ae34e00accb50726c7e3f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc101e4e8a2e8011643754ffb2a484c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778756fbb6f2d79fae881c603e7df8ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe32276076acd8aa9a6149fb29a6724594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f747ef483ea9e59168bea53467bfc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaa483cb1090917b641e4521e7651e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722a191177dac1477ff808b4a175e9c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea77b116c7c43a910746ca933079cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc559c46154b7baf7b3f4f9f5c46c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67540b83af48ec4a1de7f4ad440d6fc9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a284d6df4bdde63ca0669d49237df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f014a175f89e05b262e5c4a0cf8f6ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c66003d40eb0cf5c1598cca4da6fb9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff7034ff1769828c0309452e9e3a42604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ce636a0c0d6f03e569db95ed5ea53605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7585613f17286b973438c2bcb6ab9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf743e0cc9c93782645e65defa506d22607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2288bcf968bacb233cbebd37bb5988608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b43b71826e625dd744deba6185a931609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffea76b995287682d6e23b7f5dae56610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9117f6f5fb302967785f4536962c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca573478378699d8f5d03b3678ec3065612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14740bb60d29af12e25107a2c512ba90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba62be68282c08f9100c2cbaf85d28b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799adfda364153ab4e47765e5f3650c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b9a288bb6101e6da0bc16e4a9e650616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b3320ab324cb6915c8d5da961f4bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c001b412805ab9629464284512a05c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff269d951d48b56b15cee82d14551a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955338c8d1dfea471c4c3ca3ac251012620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec48f0fbfd263581ceb99323e48c9f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7c22d36eb0c5d4e6900e593e5ff53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1bda8b8115b90e63c5e2b246f3750623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6c37045ed89e96a12c7c6385b616d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b766712ed4ea71f42883fb24c3afdc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079df0bb4af277d040c1f8d2f138eef9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fb7206815d421c6cc4ddc97ce43cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6047495be797562ce90dda92f92a619628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb3206416f4580fc969ea4b9a3d415629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aff019ac78c722554605664fa2b694630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ee5b394043d0fed7e077c72a50ee7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f7d5e95b7ea058e776fa3b005fe54632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f92fefed3ab53cbe8304c22f61609633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099bfc60863cbb2e72f3fd309c14c38634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59313bd3982a56db374ee3900e6e281c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2e7db96e3ee1474834a6fd42d5474636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca8cab3a686b2d1414a4936224845a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5174aabd17e80b8fab7d914e0a93f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bab4e6325a7d979221175142b52e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b26ae54347eed4f6e061dcfc61f1b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ab7a17fdaf70f9c666060e55a7659641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aef40ec42e560cc4c16c1e903342c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffd9cffb9771c2a642a5940396d301643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84234f4515103113bbfda701a5467e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681528f7472ea33223d8716c32df181645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dcc8ff80c64c8ecd8181cb8f5c5d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b02f0ee4902c032d7bd0f5c6e926c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e42962c49149ccaa2ee6915ee74421648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe89ede2832483134c40925df4fdc50649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9d1eda589a32778acfc69328b4d19650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9420d93dddd78b9af8ef105980e0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53bd0b395f37b61bc565d7e9fad54d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74675af1a9bdaf0856101542cda3dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b365d805c06b2471a8ff4f7630770b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fa01172e6feedfa76491f0f2ae215655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa24e08dd5779cea1afda2f0cb1e0fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83515be7d3b793b3c4446ba5f1be01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f6451e1c8d31738874b1c5daa55d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad9c8a110da980eb48396e786dbae0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363d9f285b4527a3772e330f0b511dc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e91ed2e68254bf2fa360dc30bf4881661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f09b2c3718aa8ec07afe18fa660220662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07acecdac50c693429cc98c36e4855663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e7be5f06ee89b4a9b8fda2e571f5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05c7e2d3aa72bd539384cd25398fcd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44e9b25edc7886a8c19f713601cb22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a9a41b2d1600761bbfb88da9fc135667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc6dc0c12a5679f1b2eb8afbc2ead0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f62b5ba4f4d3803e6c34dd4f0b45a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756276d3f2367654b4adbb8892333ef2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09375691c4b6a41afaecee046bf356f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ff3bc8be5e60857e37738d834614f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205c3211e020fa70419a48081ca1c69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252e60157a8093a27e92bb1a093fbb5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae83d38065ccd50888d9ea4c8a3976675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9bb87726a20524a6f1dc772e1e93b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168806b5bbd6e9ac7f083fb97e46c22677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc968c2cbdb4bd08afcdf175952315b7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03d9953e4c541e30256dcada957dac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c33e3cb4530b7bd8266727f377791680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f70db4e44031f74f23cf233f6f7154681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d6624c907bc121dc067b845a7ffbe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605246d9975570baa60767459f0dd80d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efebe5bc54ef92757fda1a4dcb3f0a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3a879febcdccc04fce245083a41c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee453f9fe22fe8d99da3203739bf39686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f258ac25b2577cac914f2816eafdff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c631e66eef5a078a20d50c8d0e657688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e876a32246fd8531426660b39669747689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1ac532a6b553f89d324d7a39c59ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db7fe929b36e771b686d3764125d36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa78d545775b5e8e217993a3b73663692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6b7b64d77c0edfa22d6f800ca3803693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e3e38b57dbe012cb85730ac04bd67694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790a93827cbe1b1fe2beb3a043fe451695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c8fd0d4ee94b2a346d6b011a2e894696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df9b157cc43992834235432f28eff0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ce7cb9bda7b032a109a02a11d063d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e6cd5377c9cc4be0eddf1e0ec5fea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6fa2784b053b2946bff8f5ce1299e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b11bb3f820f7f620d5e5fc27963e56701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b32fe3aae8c369908f21ac4d184809702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08382b8779a321b6ec55deadcf66e24703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb40d193e7210a2f2eaf9c393e6a05704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a883e023d436562ef8944f0a082e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b16651df58231e68784d9e0a5cb246706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a56bd5183490ca92d0f418f0979d43707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce85bacdcfc2b746e92b9b62d7f383708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe435e20d1cb17112d4dbe6b7f3e96d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadebf3315cc784fe7ab46b017e02f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5a8f44084550f9f20e4f662bbb8c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9c81116bd547e33ca7a87c35695a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de635c3cf67f17b468c86c89408a10713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303edbec682db15e92ea5c4f53c6bd1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559a8d572b562ffd0739e07ed1808d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2066a97c6af2de92f7f91c6faa10330716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92b299e406cb252aa5c1df116e5107717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d36b537521e7332c9186b7b690023718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd2328b6b49625c359d7f4d7e250c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466161cf6e6a87b39a187ec7353bd02720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046d02a9fcfc8f746076a47cad86f22721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f36d2a1e1f6d53c6cb0a3874021dc5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbab2915880df5ef44fe7198ee7304723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236d447289139077174b2ca776993dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bf832f20bb6bf96069da4829136a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1423ddf63de0006ba54be5185c811c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1b323edd3b50278390f5a70753821727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472258a687b8958ed7ff152d3f922407728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13ad67c85e02d2f3d20358b1230a4a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca954a57b76dd99c28875fc011440a1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b8e6a7b00ed0720c8f602f5576897731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5656f819e2a29ebd3be6110db899d11732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad57f7184c70e82dd82cd82f00ea96733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a9edf60e08aea1c7f05dc634891de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89513fdbc9dd91c7c844c2911b364570735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cea43fad804535ce85f73142b8083736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c7ba0502a87ac1e936ed6975d8da4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b287d5aebd29a7918cd976ff9309f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697237781b6bd42a3620388d794aea3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ee74c80b4307fdacabbec0d1608d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb4b11ef12190353f4e4af8188c393741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef1bef0df5c54ff85151d1131c8957742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be990a3a579dfd2f501638747c60d37a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1949659cf2fedf304f4ce218704c3c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639b81ad57c144c1c1d4583c731f493745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62988da330fe94ad6d1f3145b74cb53e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dacc67ec5a3cf19d150789fedf17d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54735509bbd3ac50707c285d0afd5a33748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10be1376bc969da538c44b7d1fe2a9a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3216d8b45c729878e5800e192c027750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1273f56113345298e09cbb21af1373751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c6d85c5f45cd78cd803ff1fe9ba37752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f966896fc0593803006af762cfc2151753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99252e78e94eec958e69b420c53e6bb8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077279742261fb45ce31a6d44c152fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bce6af9f5cef495acb94e0fdd15d6d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c408cadc7d19498386bef890213dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df2fa67e05ed8229f70609b7214d59758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389f12b83130d8996dd1fd7b089db6f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dbb42d4d7bd9d3209427525d9956e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab9cabc9a1b04aed6da8b1c3ace6fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b226b393f37004058f7d130be566d5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b589b93fb4bec651c3295d7c0df5124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7d9f0de6d129e30f3c6aaad46ad895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18766acc59f33d7172febaf99f6ef9e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e2ea2ee5deb321cb07d74053478d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2251582bbb9cf9d3ba0a442ca2df38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573aa4eb8c81c43d0cfa8df038ec5af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320f5e2543084d4f575858f889b3ba210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4026a7de9e004a5e360744457948d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6a8f02b04e18c9f36cdbf1006869e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1052f450eb266692ddfdb8c5ee6a11613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eeb58454d36adf3406188ea58bb26414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f081ce984d26adf0802a9fe4338c8cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5766b12affdd346b709a27ee1b73a4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be405765cf5f89bd4c6684b93edc4c2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e432abdf25a57d2fa75d6076c239c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df13af9c1a0dac3b25013ac41e3b1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdae913ca916f90f737c139af542b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75529e7123b010da94886d0702f85cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88129d2e20396ae72bfb57f84912a17122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade237c3006078438cd4d6a24e6ca6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d97b3463779a469057e66df1273fa424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75502b0e676b834eec8e1aeab0377725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6781a062d48c2df262a097d42bb63626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78545e04c94870349191fecc49d39f4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1e04088d9dc1a9851d77dfef2ecfc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5dc65ad8b61b13ec8d9de4e5ddccc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa62a2958808c614f19fee1c11abd230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e6d26e4a362bedb2e9157deb6fe3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a7a5443d81ce804f68f4380a3980132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf33f4c885ba6022be9f7a9a32712b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff877a0af173d955343c4db17562ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa770c5eb6cdbc952b6e583554e6158735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e90eb54966bee8c3856b740b32c0be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6525fd6fb9107c78e78b76781bde2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fa5bb0de61faac434385680611ae138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cab5d261e8db34b44cf42c973d67d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d0f0ef73471bb051ac444242b834040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1dbde0b6d295e457b5de72afc5d4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63826e2b5274b14eef3a4c1ca8aa76642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1349d57f787c7aeaf7d130744f73d5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70078cfbc00a887bcb551b200fa41a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c614773754028f56d3e709809ee2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441b0ba342d27fcfeedc85f606e7e4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06547c0f793b80082f66a205f0270ed547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140782e3105e0fa5c42bbdac210d48948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90eb3ff28d55e02c59331b6c22b8d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84444f7145d907eef4bf1f5cf59c879150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667dd409929a60cb7f18f4c6965517e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2ddb110f020ee2801817d7f927a2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9958e0d68a9b9cf0c396f85d1edf22553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856cd9e8488a617837fd5fd4851a83054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f32f828d5c54874abee2733f44fc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4252ee39209595dc145093a699aff956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8210be8dc1e7f37e158d85565cb08d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d98c430741dd3bcc9edfbf93b0e0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059a25022086abb0ad92a7380c805c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc4dd923e91413e600a7923e9e090960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074b92354d0ea10dc2665c3ed90346f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224476b8e20da8fe0fbd831736071d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b529abdc1e7ea539c28fbd9a37d53763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791671de93cb41af820373616af93e1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f41898daf59d03fa87cae746a0b9a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15386f7e6266faa9905265715a9445b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daafb6298ee935cdb98b7f4dc6083a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d326537d50ae6242383c93971841268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fda45113961bb7948c9b0ba05ad99169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be631afb8b7ef36dd4b3d212921ab47c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b6f4c93163984ce60f6495b0f57c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dadc1d14984157afd677b79e2b58972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca9d09262f896fb742d14f029eefee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe073f0aa8a5d742dbfa4bba34fcb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7698b559b6b9c3dd8a7f969a48e13775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ff44a022362a7462c22115504135576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccbf7ba2f852d3670e9bbcbfa9df0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353bfff1d081dd17a0ebf3b28b0e0e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754dcd87f9e6bd35aa39141f3eec4c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af26ebe283fc72a7990bc91b96ff5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a90562f8dd28c832ff9412394336ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f33ec5beeaa9d254d1c71be075bad982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af106dd88bdd05a5c6922617429fc5cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5bba9bafad361db95c97f4586140b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbce9beb21a21d36d1d9596afc285ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da4e7c3f01cf989709c396e554a04b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ef5c5b3410472788180e923735b5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac8fe598c2948597c291090fe78c4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f09ea954a0335f401a9e643c54bb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ff168ddd8295210cc068bffd8cc5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293858cd80444db0ffce2b77a2c634591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0513c767afafe9a1c2309e322e85792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d21a9a5a6b0edc26cd9cd25256459893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40c759339b125d963cd6adab36019094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4b36f0c389eebe9bef37c884ba8c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc1164a5537d574300aea527b440b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1fc48560ca2feb7ee239bd6e2efe097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a85a31c9a6e3e345f7806c955d49c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626de9289d571829208eca3400deb3b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb98bde043129a4c93345c6bd1cb100100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1fe071c4bd24d1ab94a5ca4baba4f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfc38e79cc7af245d8e8a06870966f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1226a26658ab6438155bb4ea5093a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586be7e16ccfd3bf2f8ee44f2198679f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ed613a2cf8e9314ab267bbf439bf3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ca0be87ae2aa70041251c9e24c68a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb52cd714b1f5db625ff3b7b4558bda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476037321570dada578cde3bf27874c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5080dcfd844cb588181ca05f6d5e5c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ac161010543eea23ef723b0a8e29a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff95f3e18fd8f89216edd545a47382111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118f403b267699ec6e566ffc7498e20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e91fa828c3558dd6a4389f6c9e075113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c90b594c2bc24ba66b2f018b3e2e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6ef3942bb77e39bfb39ec45c7c28f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2578952690aa2b4f88e72f64ad0fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38a1791ae1358bf92c3fd8596982a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569e3958d4f444bfb105ba4a601953a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252df47ac077e815fc3ffe5c6c70d3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d619a851b3d2fb46028d4a5ea580672120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1aa4970597e575e62c7742cb0b68f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625fb6c49a14f33669a39c89e506a90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd202fc32149e845342ec91376d980123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf597022cc48a17c614e7b14e3ee28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5b28693d62151c9ccdf00024cfeb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e973f7214207662341891ab2e1a751b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0de20d13075b38fb0b78042e705ad7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf139ad051cfc826a870d6d3bb9bace128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba72aee558e309b9c582a10f6bc0cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4e46eb79e3efe19435b4c42079bfc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde29630e2cde7914066a6d9235a193a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf67f9ecdb12b43f3de69bf18b3f2ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f6fa63b98004a9d5012a18130a987133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b83aa49b9fc42c45912edc243611f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb01a2bfe8f683226116b068f91384135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77320699bd9830915f38c0c946f6fb26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dec024a65439cd216348dba2b8301137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ceadb214853b4c98de19d55d5d5bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed114143c1f391b4a9e65fa876b92644139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e138e4766670a694fab09197f97b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec649ac7e3e222c75dbdda5473dc47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00629c8c4104f6866813a385a3aa9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe0b70ac20ef330809aa0dd613b07b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05d89df2ae73fb6cc19e50690840f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af536214a4b3bbe8c17c1f3b6a8e8c6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f575dfd3c631f89f333d2fa7be74f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e7292f6896e5e15074deeb181927a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba2617dc351127d9326d868c34bd9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c89c4f0a7cc19aa142270a9bb963e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733689be8e0df4272fa8d494ac830da8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb027f5a0d35d7f6382d738de780ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea67d763bc49e3a64730b0c39758df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c358b8915f6ad81067b0c1be43698153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41562f869ef76cb1b611e14ea11b2bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5db5d5cc23d4ddabdf311c15ac65d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6998083ef5d24ef77c0641aee4095c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba7d658247507595aca8712e7717d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484857461bc27f65257b0f132cea814b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c134a39ca7a6448f57308a3b3ac62e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f546e4e0e203c72351df5172a7276160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a99506d789e31fb34f889195daeb1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135290e43317b246db066c23ed95ac4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3ea732ca97f7bff8feb216dd337f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11143d49b6774a994180ba81d817ceeb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef82294410e4d43844fecfa55b2613165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74384d99e7d44777ec5068596dedf573166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16047fc171895bb34d83f52ee93b3b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b3cd6fb75307893c6edb3d0f4447c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe254bf5ec538950a9d955d48c3d92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce53a705164abad12d44898b206ae3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9cba98ca713cd144bf55dbb41f046171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338f23a3e8ba0b1f981dc27d01d4977172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b9d795e9b3c692e0960b841cb3085173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174e3f6909182271bcb8530bcdeac3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6109c75220331dd7b7582194acc2f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778250338a5b0b2b973f23752cd26d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a8ef7ad94c4fddfe8046085b10600177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d2984e2d71402c8b9b2d617c72bd7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfaa39176ea2c7aa4f52962fb03c11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d86acafa1ae44e12a32bd4177b5b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a9246aa9fe8b4baaa9f642080d159181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94683c2e24853b2e177162be2d59b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59547c0a6bf6de69e21da9766dc08d68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1747febd7f950ce2f5fadf75f18696b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b6fe5fac3d8b9c8a0718e03fff578185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287eff0ce664937777b25c3ae1616f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250ea6ede9ba6035ce2d1ff401ce9c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa0b5d047d85b0f2ae59c8ed7718a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49449a35caf8b2dcba33b9ca416fa03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f9e2c213fc73232505f05a09e5e53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074d0291bca36cd6e98f00b72786616191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd7716590f60ae4a78ef07783539c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3751e947f3edd0b50ca9bb8cfda305193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba040f1a604143c229a3f0bdf90fe59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babc8143bb874d8cfb83813a166f571195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72627f2758633559536ebc95e534fc1b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd678698cb665f8c76e622f9d926eb83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eced9619c978d22b7ca2d1729128eb3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e618cb7ca9859b5cd2741066d83b72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccceb9d231908c4b88910fec05698f05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fb935d0ca46e3c19659aba8efc765201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f38b1fec2a6a96fdf6c1fbac8ba41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f432d909343f62e7702d795eda4cab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca6ce858c318a08251c5066652c425204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80bfba766ec5056335c35d80ee0b0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2cb488845907498dd221a04b43e03206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0eb0ebadd4c786a550e8770de3754207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bd5bb600a63ee1c9844e75959e624208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80be676c6a37c453e3a8ae043e112d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a11365bec66850b99f84142cbf5a55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796c14dab0d56587e5bc1289f8be66a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f84a64c39e14e3a44f47684176ad0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b0604f330e754f3f499798db84e80213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d17c55dfecefd8e4cc154e2a7b24ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf5bef3e2d8096ca0bfa503477fd23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d18d157cf876556d26d15c7257702216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6df38f6237585accf0657899c75fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89075719c9e5ff7dbe973ff3000761b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962466dc9ce6ce9834a93ccfc76f592219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d167bfe5ea7e177b907a25f66d491220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fa8cc3c6256a6445a9cafca546a7d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6da09780aaa9c42fb06c8e7c6eec8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401d080f200d9f9e4cdf4d66c6bfcde223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294f1d123a77379d0862c4b1860cef4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7660712b9be53002f318f1ef3b99b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc3508ac2d6bdf2bbb58c3d6db3920226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168710a69342d3c0bcbc236b19116fc3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77468ffebd6252e3c6121db8886d89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b77ef5b723a2ad242395db169e2b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c07632e075524f721b0c540a0e1e09230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffcaf17bb1014a5ef2b0afa891926d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0e876edb00f5bcb545327aa9bb261232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b64bf8b7364f3e487a353c75e96ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14753d807debcdb3285dfdd48f4d4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192a3c91fbe564ca52a9a2ea85361f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b41149cc40df8d8bacd8c3466ea23d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c7912465c6ae3e276da9f2fbecdcd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e4b057c205a31ec97ee56e47a68cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d5a54c775d414e888be47c0c1008b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefd5708baf794174f72054690df189240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885387c12b7e94a87e9840717620994241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8bc95b5339d032d459b7825d20738242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b83757a0079f325bdb73119fe5c64f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ab181ad5814b8c4c250bb352e249e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c225244ff510f20b8217161fb8a719e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25bce91d9d27d12973bc34c26be02d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f2f7c9e5eadcbfa4b918407130e8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c671630daabe8edf3b27f147a842900248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78131f4adb8b30e7548002e5049328a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df667c559006dc50ed4687b6153fd0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319694defe0b6e63454498541b1e1e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafefbd4c091662d463a9049be1e95ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195843c35a850d638c6b4261ca3f56a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166c64b1d2f94493ccf517625bf8875254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e3d6e5ab37f4c2ad462eaa2f6e93a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d84dcf9dcc62fc68b7c3e9473e516f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b18235585470da4635d8b9680b5890257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c74f4416b5176dfefb1963b77a37d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f2492fc7242f7a078226dde656640259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30320cfe81d260729aa629e5b32107260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd79fd04f54c315e92623e067b1958a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8e17aa8c592e5b0b699ebca6b1bb4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9fb4040ad4065899fee478fab5ae2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f5449e7d330d50acc679f4df33e99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e623cf501ff0e74c45e35719942d757265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99195aabe8fd8358f3c603ff5ba4f0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c719684a1de402b26642bd00e5e877f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912aa39adfc06226584ee9ed8a6559c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe9cad58769b5d9ca115c936a82964269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d84dbcf45b180b6839ecc489c764b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d53f0cedf26a878e80834ea7193e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf094d59eb3cafffbf96f1eb09fdfb9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7998cc14948b7510e993757534a3ce2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ff2df6a13859a8f868e9369143f45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba4a48cabc4005cc3088348b6e156b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd404597be96da7c7b2cedd488a5e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e502b297cd1897f25c2135a41e7cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1106c60e15fb612842a5364f82f225278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883816dc04ee0fe3ba2f292695d53e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4bd2ecf32c1236e94d668611004eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c0d91fbaf9d59c1433174557248aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41056288c82a80aa0f3310323f467b04282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536082d1ffa49b8139dd7bbf391fad1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce1c438fd7c156b0bd3737653b6828284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fc672f401b7fd394f856a9d86bebb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe94567fa12bfbf260dc5f51b66ded286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfea8b2e85f328558e936cf29e83422287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862b7c1c9aaa10cd78c090abaf252fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c5fc201240cf848ed96a2875bdbd2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981152cf5c0d0f16344c11b2be34c56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79105a33ed2d459f1030c54449968581291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84fd2eced8363a08a2fe070253a30f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c711f9ea2050d1731669fe5ad94a1ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef5ee4a4e2f210db8f65abe143167e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8fb8fbde3e57fc953c0718fe0e435295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbffc6986de7c636525d8437d98514b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bb50064e5a8624048ff74b02a34a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19718f8e981ea6c2b5b435bd2c7627298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2e4d4eb111bded8d754cbae2e7b45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876a1bbc256b9af97fb362b9b3561c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af5a90757caf027a9f6183d161fd30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206abcf7cc4fecbfd30c33a0f54aca3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1faa9d1687b4d30c507f653584e59b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248e74d5ffc6820b48fe5255c2fd726304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dd74ad5854761ba578fa0cecb1aeb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dcb9ac64a9c9675651b915a67bcb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ad9ffc84e9a5131f0f17ac89b1ebd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711cac2c67501c56dfd3c18f865aad0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e76a0f1fb08304fcba3a8f6e2e7f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddad8ca9cadb280f14c4d80d6989eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4172544d389d6e2bd5a2d51cb7936311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb65bd05ec05e37a8f62467adaa62a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df459cd8146b6abe91eb67a6eaa72c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71684d2d131e4402bed24f69a6651240314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28e042673415873997a103e1f988cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8910189220db642408ce65f7a7be8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507774b2b434f61250989d1017a94ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc98da8959859005c62b973eb09da3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241007e2ca5469b1f6c364070774bc2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e904acb84140f8074b0211cab55d7b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d9b49d9407d9cf2418b1130277aa1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb916ac44fbbc0de3e6cc6884f6488f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31671098b7eb36c19854c4859bf5b45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2770cb68289649c557b9ecdf2a70dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d392ec4c543869037df6ab37e91ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44389aa9608e3690a4c1619dcdfc51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df83c3de1d9cb6fe554f2dd0002424327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ab625f104aa858d7123e721fa52bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22770f83efa3122208e692605c6829a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d02b6dfe6489012e7354ea1055330d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21be545f3a706d7da59f8dda987738331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c66106ddd31473c3efca61fc385a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41d62063a070ad8a8f79dc7f55710b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8563ab05cb91ec012d4c7d756f25679334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15195eb4e1c456fd0577b064436d0598335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224db25dbc9c7f997e88c77306b34587336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceda849305c706b6f3d77fcde1f197c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933a8ce6eb0c1c65ce61376d3bc40b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcac2bd104f2e0cacdd5d09ba7705f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e09faa05b810f1650d46cf9f278d05340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3904ed17a1ea984086ea3bdbe74370341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fb657d98ef0455a554f234698ba33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17f35d3994b283b360c8d72f5b7700343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00921855c931102ebf663386c57115b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fbb69b928b336c2ca127645b64c33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ca8a1d6759ed1193eb2fd147e972e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf02fbfff67bb9d5f083ef00aeaf33c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a85de62c53ea064f0547fa1cdc8061348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b91715fce4eaf801fc0b3623096aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74def7f51b7e4dc004c63abffda4d08b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59850f9736793990461fc9f7393895ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc694ffc135b82472e6aff0e53ffc26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d8f7fa47e4c998912b42b9a843574353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf3f3a56f2a69d480d9602f4f6dcd7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3ca72857994e3829e4cac4195a307355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28415f65af7ff97981c81c53254b313b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8e42b02033be9ab2e54fa7551ed9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa9a430e71ff628f7b4cd3509d6c24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebf03a1a8edf0131d13f01e52a7285359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ce689a80efd271efe25544b236cb0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81252e29a92e0fa0c1d294fbe5dee148361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71689fa88b70e73be2db33a970b36f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47ee14866bec8a4113905db48e5fde363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f430087e04c9b74927c78ef55373df6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f81d94bc5a99ff398bb3cb236bfa5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542780af8a2f876b2dcbe92dd968602366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a702b99c377c122f5415cfdaa26c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71ec5c9cd7b823a52f23f5eb0ca61d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee66b5335b280d76b5d0db26d7f20de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445e0e55d630cb1236efad1e3aa12c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d716d981e7c3ccf217ca9a927535d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca266d15443e754dc3ef21b542331413372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5116c041b689315707a28cde882b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448a481dfe8b6d0ef18bb8fce6fa522374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d0488fa1b1eea00e4c485fb29d820375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b9d6a80cc18b6167968734bd3db6d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17db820951b225a1bf94910fbb2ecf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb938afd998ac5774cb98c263401af31378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96398d0b5ffe62bdf4e4f6b9837eee1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fd38a6bab228dd202d229cbd17982380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3e9b52e0ea31fec89f58e059db616381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019879de8f6b5541e72da39eb35f171382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094034c833f6aabbd106b02f5e5c973383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2215e60e775fdcd7b1f3e877d1c088384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cdf0029847cbfa58bc6b58e68d736385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14014df9c15be29d442d092a5dcfd9b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb0ce6f682919b4eb9c628e6061a9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed05558870d2791943d112533dc77e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303d6d05492b9f1879334b4662725f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d726a3892c73780fa3112c0d6493c1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad596de00b31201e825db54f922666391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f18e29d6473507ee45f4d2c1b21be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f0898b5121c39ac36ac256b158faf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b564180a1b431ab313e0cfae90098394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09e66f1954443945e1085c958eba3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672b82c2fed281d291ed608a171a8ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd246c670bb6b379965c8165e6ecb3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3e52220e01f1ed414f9ddbc8f3c8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d8309ba4c5033a46ed7bdd779ac36399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3974dd7049a06b775829b2626156626400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c872565443d7affc328a96010a86879401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9bae82eb2e6a42a5b78d3ac7edc6d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8b8348ab1dd2be07f10d6c060f009403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e536143c8b7997d17d57979fc9983c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1cb30b8d9db49159a9ab8b410a80d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34504be8857072ea82eb82d0b855745406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d519193c4b5640cfa0c0042a1d4d79407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8a9f9dbd5a52a39c57a0e7fead32e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072817648abfc349312d0b4cd87ca17409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6458e79bc9a5ba3b04c9bb216b444410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f1f893fca24366881fc4226f91bad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ab4893975de62751de36e480d223f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb234dd4a4b161477f5f26b5a7a982a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc9de3523125ab7f09fdf6e1c17776414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6954a5846e60faf252f16e6d9413bd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2c75b652b422e33f95bf10f0b95b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4cf249e8172293664b9896803f5f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08e606b22de61c2be020ae4c9d02ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8fe14945815f6fa0429fe88ea2819419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b70ffb30e8e78e525d0a662e6d018b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53eac9d2a018be13ce8a270d790584a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874384eeb9fe385dda4aacbbed68cac2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d977f9054d8a795606807d12dccad75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a69113370e185331a17e1c394f775424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69b0bc92df676711b0a3368feb181a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebbeab82adbba074e5c19afff41c92426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f5d32b5aadf0c153d837c343a8800427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81334d7aec44a6ad85838ab7449c750428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b71d4e8d3ea2201066399e46293ce6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02d0fd985c9ecdada1a016df4a73eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8b070804923da5da2f09926ac2f3a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e11cc0e958f627ba499dc20642ad7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493af1c8f19ab55ae3b5a5cc5e976fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fff0ca1d11b7d28f9bfb857934368e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277c7bb6c27ad17108aad84fe842ae0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e6f79833ff4c4eb1589ad9c282b30436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5591b0c0bceb7924011f532e7594b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4550712698e9c21e775c2f8cc68727438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c7c87fc91cef2fe3f87296eccee7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ceee0a84c4a70cc8bf527c4a371c31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c0129821603050ef125f80dae9ece441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6654a29c5e6321e6e32f42c1b5a6f1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55749912d2f26864f64bb84deeeb0ce4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de4dab96b0c066fcd109020681cee4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b5443be9b9f7632d78d51d0a410a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b58debb16d298744599615d14238a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c601abf3c5625f02ffa8f1ba8dae7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aed9cbf9515bfd5cbe8234e2983bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f6d72206629efd7873cb69d824394449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d10d26c80114153d67f201b3ef45ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207dac425bdb20853d821275c307add451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed4ca63d36718e2c8e5a4834c06eb0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac285e0206a7c06e4b3171a66c97ae8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8382eb3db4e3c4dd7113d549dda5bbe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb508af377d5a6440eeb90eebdcb360455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33441355b6475ebf544e9c69c50d5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509774ec67b92252f285001896c66d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c92f5d29b7c74eaade96fbcb0f1d9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741281e0576a891a10b85097d5f4546459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96f9730e8a2c6e69cfe847462c10fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42aebfcce5b2bdb1e152ee8ec26ed29461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59d316613dc1304a435fba7e81ffe3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04af4461bc38315899a7134e5a60a28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65df97d8625ba1e164cf5a3305a333464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5be441138b0ae718d3632c39b504a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852ec8d1809d9016c7f50825fb143ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ddbeeb6fff4644cfa6bcfaf86ec5e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f624748a92a1c84193bcf1a5f9a550468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec586321280a61a1e14528bf979265469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ba143650d7ece0fbbb911a88c146b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6688c316ab19ec9322462734b17c35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224065d14e2e492ed4bfe953c8149f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e05740fabe0298872e197bdef1861473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288fa83528e49edaf53930c8c26c78f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e57d903b5f755a706b0083504fa34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c99c8631b8d25c89d5fc6da7add846476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8209416b936aaee74ee8e11c7c28d7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511a1ea3aa801c459c3ba3ae6f69d30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216f920030fbc7919b56cb63173a03d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c31554448d6e7c173ce6aba754b5ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb26ad2e256a4bc49b46d6120bb43a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01696036d2ab5a02180da141aa2b4d13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9664054a34e9f307703c4eef64aaf32483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26571428fe48d103ba91f189dd4a9cbc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed19247d9104bf36e0d439883ec04a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cace3763f3471608f0e931f530cf9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122260282c6760fbb58eb972e6bb478487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bf316df148ae8adb71a9e1e3bd44c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513dcf9f20fc6f5f75b6d25346160ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06715103bc168475e04cf9fa0d7ee3f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0c7550b4019878cb1e2e0be18cdf6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c85d00891aba558670e1e7b9d90e8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642a2c83554e42f198476e051ef02f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909b7beb5acfe6ff8907efeaba2eaf5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66201f3838951d62fa5692ca2248de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cebdfee0781bb9b4a6ae9dbeeacad4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfa06d9d5cf72da3c8c8e2e0c25a0d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb246434f253e71d6fda2d61c63cbdd3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e51cd320b660034feb09d5b090625499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696070c4cce6b16c8c5e992716ad48b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c75d5d14ebb4816184a9ff2863c21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf597cabeb2552499220e373e67cf3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8467eb641c4053271e53ddc11ff99503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60b147505bc2bed5b42687e2667571504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c91d080bc948f0e0b4c1652ca5105e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d234d6ce8f54197f4eb04069d438e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5168bdb3471dc0382e8c23437bf812507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffddd71e5eee5627c768463a48cba8c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a4d3a63ec7e13c60c9a26027d362d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1544a81df80c58bb53890f4b7877577510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b069f85dacbf87e4ffed55d44e54cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea35224b31bdd39d274c18abe75cd92512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abaf104c516b74657a55f19c63d544513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989b7f7248a4ee60b771e3ecc698b0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8774e76287c1a34691e28bf6ffdcd60515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c89001270e2e2a68465a6928436fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43bdeadeaeb0e5ae67c1a11f363c42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a95911f25f0bf0791a927ddac7dac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c615108c3d50134c5882062a873210519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9036996e2ba8b80b6767d57daf8211d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ef856d6dc0a69e79afa317d6a92d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1051f2ad1891dba659ed320ef089e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526974ab253e204836e22383e424775523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c578eaa14c3e9e3c27589006d1f8e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5aa24d8e22158f0c6606ff220a50a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25759cdaca579ac879d554da2693ae91526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27412c4123694b07fa56bdaf04624f6e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b48d502ed8a116d2913040972d1ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98202d9b3916b24bd586d2436eb7378529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bd9240fdb2e0516e30a025384ab39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2905a0ddd9a21c2cf0c8e3a138a6a98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255af1fcfce10f2f00db06e056b5782532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdc69ed64f47c5360d705a62c2e4f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3274c16493c2eee6bc4a5470eb86b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2939545532ca3c61610b1bd22c3d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48c1fdfc27590dd6cbe822d7834850536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784961a6d2a832eaae17682cfd86a59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90782142741746ddb1dcf2e4159598538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865861734cbd8b851f997d3fbe7227d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27f6ce8fbc47041ef4e7f962a7824f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1041a4e87d7fa7ee5b24a941db7722541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e1b44644f48de89ac51afa5ec6e8b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8705696ec285355e15684259c8be603543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d28d4a669625a91709ea3b5ca120a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d45d27cfaebc3c0b1f3c9e9645d4c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8127c0957876366c5eef502c1d5a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97de71a66b7b1bd0311e572e316890c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1735fbee4c363234a0b7b186a7c076548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7038d4cf45fd2d0deff18aa9253c29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31b41c8a48db77ebfbc2c886f41743550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084901eaf41ff1ac4543a882a9b3d9c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e960bafe686a7b48e3394e9fecf8c19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7551458c079d99b1c5dd1b017b1f4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c71928bd213d88ed3810e78fc1316554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7423331915f5ef4778a71ab0a2e747a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10fbb5e4a5b0ad0c10b832495de99b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5a0df2efcbb5323e9322c838a9b6d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69b21c7dc686be49556de1074a125f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93cb2d7fae7664292881cd5f4fdd3c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b76aa7c4cb107b1be5b0d3d6d54503560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31f94b981b362a36304ee6a3e5ebd9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1d298693961905b87f214aa532122562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d25509f403839ba9e85b1547c21b8f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51181c0468ebc68ce159c975743e074564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56752de3b728bae3a6b812743da3f339565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d54ce56771f1d41a38ef44e1856dd8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caf806b1c74a4faf4d2e081b2f6cb6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef950ef8216188dd44b7502cd2dc771d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33475b22dcdd556775bc6bd2c30879569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca702ca399cb7181450134140f3f60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec05392616e6443033187a758315dd8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135438dd16fc4c3c6d048b699b2a47a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23136fbc1337647a278ff53f24918174573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96b40c3f4abaeb3a5f2b0da6a45720574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6547e98c6e8d38fbf81cbe9657f75b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb57f1323c354e313e8e35bb02e33a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5d27f2cefd7a96fa103c0ff3384bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972d797a09a268e1459b1feeb43e980578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64487eff1b0a50737b602d2aabd886579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f887d5e9bfacc012db3af19a91d1fd7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ae825a65bd449a98af054c3ce586d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228496dfd58d5126b59947a157801a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedc35d781493ebb7e695fd5edabfe2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd2243c6edb1c9cdc4f36a95442109584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7bccbe5b5e382748829f03aa43c3b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebbbeaaf2574bf4b96c962c75e73e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43f42f313faa1a1e68910ff41d595d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee85dc9927a4a491233b0a5ddfc6015588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72ef4dc609282187c09fb9e7f76933589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34e8df6ca1912e771890c2e8703761590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc238382a5f4d7640a1fd53301a0920c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec3d7306b462d00677c5e881efe916592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd699a5cc81792631650e959a9436ed2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafd7e014c0eb0f99a415313cd1a68e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574c1f83f821335948fd63a7c8cf2a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce7fe329c8cb8d5698ada35e82e3bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f8ca3c67a975640943f39058493f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf89b5a28b4bfb885a2cb6990d2e113598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3d9c6ff1e314a3c5f142c3bf74780599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8da9a0e83d81c759d7b155beb9b0f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f9fbab16981cdbebbb9e2eaf0261b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01a6476bc2de24b2be9267f7eb447f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aa1b0577a26f27ccf79952df0f446603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0104d9ebff064872e93c4639211b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f87be7a14b1c4d73196601baca1a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab863c7cdc7f1dbc6c6abba7e2c8fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693d6b6c23b34e35925abf838734393607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24f0b565f93fb494db201c22e6a894608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63aa247746101fd144e9f2c272d6b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896cf727b1ab3b3caeca682ef1d5f39610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58da47829d4927a72a59ed90e453df6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db7842dcc7d4e49192225d6bc65561612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc9bce5beddd0d4c9f3e491cb51d93613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939df1acf398f56ff6889074dd7d4e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ff568be1ccaf5f9009abe8bc75823615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c10818432a866081bb0aa0c924cec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9796064da257ce1a4b7ba35dc2282cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7db150d58960c20f7047fea5bfd9fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15a7bf41669bc2b9a651621bf610b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf622aa578c4d298861ad9a4c1d7794620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02577d1c07a8feefef0b972f812a3f7d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd626d3a1170be77cd888542d404cf2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722368cb5033cd4e68b7dbde2477c14623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573725c49ae5ae0debebd539b96fc0f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b56fe10a1a4b6149a553475f9f830625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f20b285ff14c9232b056abae594a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aa73e0505e802ad2510c11e1d2003627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a12aaec8097bd72796de036baff6c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e610fe8123b79222ed3061f04d955629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707b2d8873586bb10e36327f78205e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2d85af7c351e0a9b6c523b57c68a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d7d7880e5c94b02226c072c877296632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af0b02a75a80ccc278d0ad01085249633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57502918d44629be2853ba908570bad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f43291e0a67ae2879b379ca0f68abc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313af67b4e611b6732d49577c68e563636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31268287089747cff6018d6eaf853a81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd496867e61269a2ed0b284f03c357638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d68ca1330a0be4e792f0b1467d4b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc8495fe6cea6fc7a11a94146c1eeb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01dea316452ed4afc3d973308ada64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69d6f58ff0dce4c9499f30720aee5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65596bee20451af7b84cf56ba524bc43643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530ad2cdeacce73a2092fcb369a4430644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9229d521ed619482fc99992e9fc651645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d84a5d9a5e6925fcaef703bcb30fcf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acdf0dede074f3c1180b5dd2bd18de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ec3ec7023789726da79ed2c5532af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c774b18956968cc0c06614c4cb68cb7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d00f49c999b56ab09620db5bea547650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaecdba6d508a722d2218775c9c384651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99241f73c9b427e9f48a67c4398508652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a0f738118b6e5409406ff0801dc92653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0c4b4198fb9e7ee7b1083f179d537654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda69f44729451e92a4f44200ea8856655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191039b79775b5c7fe4cf4bbce9a1be6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401e89c4ab39edb17e619f9c05e3aa3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1bd5e49d92b40bf16fc9c3020b689658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9530f1cd7dc6d55dca831c1e6d3696659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8842d0e4a8b4e446e333f5bdfd329c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7344febd7bfd97add77823cbca53c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f51bc44c216ea63460f4f2fcbe0a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140e09e9798471bae14e43b06038006663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b845875963bb296a982ba23417f36664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14f3197e5bb2d6bd1e906ad097e253665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8499069ab7f29e86967eef998e53fe8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e03f55037c3888b1131d03e4c901c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44856c6fc822c5858ef2e61a6c792257668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d49a1252b7540b418f4b3ad67b1ac7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054bf3c51e65f960dfc23f02a8a0edd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5c19fa49754f0de58224d7fa6384a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58a40d0ad8b0b3bacf08339345bd66672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afa0afd204a10b575a8006425fa42b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5204158a2c7bcd0c18bc870b072c73674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cec314058b4d9777fded1717d6742f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9462208a86a889e2585c9c6cb37d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e9db598f42a29e195ec7bf8653559677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603638ac0e12b4cd4cb6c491288b617678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472efc195d85669c1988551b975216e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fe15fa29c3d80b18813fb61a86d23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705ba25dcba04d9943127cb587df0a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3959729cdb2f7151439bf580abf179a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226dbe5c2c33234f8b1d0973bc2452a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ff41012e393143e92bc7832fe8d0e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338084fac30d3bd685d2a091810e1437685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aababbebba7efb5c144cef0427e1d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a20bd20d11aa2c5a0fe79864ff3b8c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b3bb9afe44e188743bb0d8659442a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431aa6fa71718bbf43f629d8a415a89689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30474f43b21af570b904ec433355bf8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddae69801d4ce4ef70738ffbc29e0b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31907c522942cd2fb98fdf4f9df07c6a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80fc93a11af421b5d22a538e4635c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb723f124cb54a6e8184fd33aa4ee2d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae6902558de3ff42e1fc392932450c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3cf01114165fea8412443be6d3500696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea1fa721f2a668e72217210abdfdc3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b710256890cb687f5506cd7c9da1d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db20c89cfb4d5f091e255bc6a0d4c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b002c5d6b6de44f7ae7d859fa0e80700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62df520b77809910d07f74ec61e3bad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dc676c1e539b97e1c8978291c2926702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886c31ae816c5eee5157c754da67f78703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183449e3f12f0ffab20caeb3b4a9f90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3c8bb6bc18a3119fbc7c1f89dda58705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a973238cc640457bd420c84890e3d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef87b905ae42602d6afaf402648072b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6e8be065b44ae69c127060e6d9f65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9237c5188c8068e1be110a9be24851709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56317191669aa4ae918b42af980b2657710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ad0c2edfe7fcea3ed27ea0ea3e316711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b68c826b486d9f286535e34f164167712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276615e5b73b49a81a2071815859a34713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daeb165bfb8d332d4620a88c5c3d79d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bd82637d638db7a4cfbef5464957c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402718efe528e62fc1cb2e3853d27e45716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc53568a6e433e9588612fb7f256419717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d75da77e71dbef7d421d5e237254e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76090b70734c47a7dc963553836a336719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7edcea44ecabc75b359532bd7c7ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e05a510830915882f651c1528e86c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e900cc8e695029210f105ced70ecd74722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c9e5864a94339cd4826edf434a6d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bea6350e690e27f6c25e021ebd158b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420de01e2bd26683b8fc04b80f04c6c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a85b6d9ab61113a335ba48e8d093d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4cd8d85e566304779ca27ae56b15e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735a976bcf21e1df9855a3e863dc96d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19397f3788dbd3b8ed9a9c76e4ad7d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8424de908b77f5dd7680ac763a4a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d56c5e4b73acaddb8b5861f7610bec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c25a14389d98c781fb472dfbd10f91732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c79b8ec6cc6b0622cc51178184699e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bf741ec69e0136055432b1dec726a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273cdc7ffdc40597081bf2e065ad16f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bfedf6d4f5bc932c23c54858ed15b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b939fc496f2d37ca68a7bb2078891737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be427c67a6381f668fa350b2c9e1fff6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce07ae8a3aab27a946092b820398555739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260f4d4ac20e5fbfd6556fefdc9f620740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed68770d9bb777998ad9211cba75807741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e954d4a81a25290dace605aeb1863742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5db8c69ad4f87e9801844224d3719743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5f4139b4cf59c83b6a248e5cf49e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2209366c17765a2b24a1681e6d7dbf5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ba3162e4e8a42c07d2e1422681495746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20037fa76f57c426ff447a18668e96747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d4ecfff72b909b12c82571269fff3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b084bc25c06c34bf43ae9db8e3258c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703df3bcf803f2a2044d2e8304a9c619750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725626fd39636649b9753ae422a2a07e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6379c1354dae156f37a9c15d74972c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f24d170c3a5485e947d1efba25215753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723a0612f8eb7f795ea21915c6d8e20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738a88679cfc2d34e2276eeb3a36f06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e3fdb2d64814ac0d65aa301601dd5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0cee8303b44d8c350f0aec3ed28e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba80b209eda48243eef25913373fd8f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c9d64dfd58e8fa60cbeca07e3252a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>