--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e798a57fe028bf50d9d2cd0d4172e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ac7861c54f4b05f8fa0fba2c296ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187b66ba98bdccf0f0520e80547715e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7672a31dcd8f781a3383cd8a555c45d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5d35ed5bbfca4065cfe09ea0286cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797eeba10c55685110bcb6bd6e48d9926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6e5f127483c52cfa4358d9512bb647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f44dcc66827afebc6dc6794a40de68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b023cfad110a4c06a8c8326ffffb779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c312bdddc4cdbdccf453238dbb6d7be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14566eba6afc9182233f8e370dfafedc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96be1e850ce3cd01c1376a548dbc9f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e904d2bf9c240303d69d8f3338c4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab586068f4fcb1ea77ccfb88517e69a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04cdfed755b4102a67886fd8248dcc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f565bdb08f680bc69aed727e7cfba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a709ee25b840f5fce189964631a6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6232873a69c3bcaba526cd83af50e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3094de1960140be2ad73146296b0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaff63f3b5c063e6f4f1381ba84d1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b403f085fada6e409ffdfa8dbbf64021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0d586897c99857bb61edade632d0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227965ad6a3021d8ad4f894223e4963323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748159cbb5ae4e0cddab37f9a82dbe1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311b81c18e1c0df59e8c0a22583fff925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f48827871f405bc23d1c87f5a685726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc87fc6fd3f6bdf346d1203e50348927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaa87509a11feaf5db6e2fff88690428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4ba9a66f4cfc9a7005b839b44029429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c56b5fdc4fedd4d161a6f70dd0411430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c32148e22f140b8746631562ddf5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66126b634e1e0b973c89e65ea2b09aff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91590c64614578fff101d9dcf23ec1d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaa40e1b0ddd41ae9d986b6e18252634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6171dfdfc963360831aeeceb341360b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca01a0ab9003405d14747af056d9f2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc95734fe82060f7a86e65960f61c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c302fb26a03c2522a1455adf3eb2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a1f8b98ef56012cb1fd71ada4905939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296aa8435ab16b004a7881aed2ead2e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf086e010cd11c5434cd45df4c4674241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bc6b3d6657034c19ca8165640ab2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87541dad059234e958083396241efab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882ff812bd3d678773d1f45606b3c0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af253490d1457c14906ca6fb3a5ee69345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52c513df562a1f125ad56e81391f5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9badac971b6641cad80bd467c95da7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d78918a8bdb22d88a0ec239900c7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79507247a3bec3f725fd63a3f632e6a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31aede9caaf990446b9ac3b6b0334350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada899ca49e653d367c32d83eb2e37251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a492508e3ac9edecbd051093e9159252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be865668822540619b38b88f0f16eac753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ed6ad7637fae6ffc8bbb1836737dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c292ad9f30b8376a665f5cffb5d50c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52f742bac598597f85a985b04f916756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc28f94ec50ff48ca39cdcb077d4d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8865fcea4ed241fdbc69e902c831b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc97d40fe597ed2d9a5c77197d205d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf99d1abfd1d0058a685553669e0e1c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293c546fd714691068a1081b94c5ff961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f460ccd19de3883cc766250eaa1785f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab9c5353fd29b5634fd3969db6649663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19aecbb7ab93a5f843968889c746ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01022b490077dc900ad300c282f776765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cc59b03cfc074221c1453875b8b1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf081b0144afbeb211531c9c6ea1def67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872b7c60c3f8a4f9987c250b1750e1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a897a0c6fa555aeaa4f9f8cb80bdac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23633ed039ab61792e138be83dc798270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28279d9fa8345e88364ba1ef3ab42a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2f92d47caae6ece0d68f0cc5b095772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202b2dcb31777e8ec08c441da00518c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e81f1fd1200256d94320d19138335274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c57e44752c46a0416104278d5812c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c3004e6d8afcb6f657f41fb76759476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde22c7905aeefaa80dbcc02101ac02a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c85e9233db2fb86d8c083eab12aab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf90bff59534a8ea24007b98c33d7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866e97845c3c126d0cb02469398728580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44498236fbdd5df40925da1e9d40349881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67847aa341bd70aabf345d17ba1ccafa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3466a311a00539c2a4726c8e248540d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9c4970d06bf7c3c1cbe383e2ca1b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd03631eb7f07e3a463ae8daa4ca60185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee425f611b68e4772a021bf8a17ac586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd201db3f888cb018ea88e54cc908e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380dee6d582100be4e52cc32ab20e2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5827171ada7d256e622152acaf89089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d08023ad86c1b2df0aefb3ffd277190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e862846eac3cdf37d851de063a38091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c43f5ac7b4a91224330cc03a7e20c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4676ef06c374681cec4d65212d839293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764887779a284b1db5996fd990ef6b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b822dc2f190b1f569ef0cefc2c8b5b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6359403ce1fc696e2c7a4d0e041ada696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24f4715f4c6b6557aeaba0a207119b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733cb4d5ff84fc7a2b49844a8afae7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebec1448cf32d288c6c8a1d2840c5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c12e52080d66d966bd6e3ca8ec98c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d3d7aba65c75cbb4b09daf3edcf91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf055a1e36d35df6629642a3775a85c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7776f55d7dce9fea20b5b9d55c5a9fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb94cffb500c36bc772d67bf0e804e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b1fe052e939ceac65878c8dd6d914105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d72e9e81eb8d80cb3cd2d7fd7d1b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496675cc5931ffcbe924ca7b173d85ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a2f9a4d8cf44fa1c433d849996491108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7a160249d84a716250104634e664109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede1929f03f0e4d4c1eda2f63618e1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a36d59996a7e78131dd9105054dc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62366c448b24c1cff9efeb72d0af6531112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500adf0baa973736b6d68791e18cd934113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91169665ae30480e514227644e1f61c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168040af18c50cd407bfdbb7a2da4ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fa4072dc285225d1b860bfd19734d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51b2b7c11918684cd5e5ecce9d49a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37043fed5766f9353b8d14094016a25f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038cfa426d5aa9b7a76c9c1d0df0735119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c5ceba37fe3373535787b71824e08120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9033e2253cab298e56ba4b2e78076121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b57828b82d931ef43b7e595107a68c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28eadc1c7e531390c4a0ea3bb1bbc9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b7cbd290b8fc913c4f26b98e54f97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098898e63dfab9270d177e494d5c1bd8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621219cd484a983ac2ec3afb7884c97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376ebc218e23b6522056ead6be12d7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8299dd6dcb71a2b80c46e365bf47033128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9047e563159174753d19c1a7f222c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41882760d405c8e47e789b9f05db86e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2291f5603f1e4c18436196cc943f44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07380b5e4d7bb00fad68a3869f83d285132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9b8f0b185f94213836ab9d36569aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fc38cc03c8c107a2dd20af7c3267a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3642c7a91061995aa11682caebc5076135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0367821d74e173462c258db3e62574f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8839145a7d75a15af386b3f5db4d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418053392cce745b561ec8073307505138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903f86433c1fb6ad81950a3fcafd4dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614da59600dc4744dc542aaec2e71174140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30370ee16b7d7505353dee0c12f5ec3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3ac2cd84f195c56bed2f25a1da2c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af1bded478becce0dd290f2e6b9f7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06c9a37b48e16a936e7d8bcde2402f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293a3ba7fafef333f27cb9ab96c0149145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214a63d74c7a1a9ea9efccc71c95550146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e20b8eb0855a4621a0e0394e8cc79b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a5b26a6cc66de85ee97edb4bc97f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36133ec21188f0b449d7b7e715ca25a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e32a894028784f241ccd600c63f15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fdccb40c0579de09e698a4434cea6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f898fc98bc7df1e5dfca08639f15d58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b422157f2f102dbcb4e719da690366153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dddc6529cc989eab741365124e47a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d20d942c78a4e18ec1d252e0249724155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a81004a9647e65ee2646fbd9ebf84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf174e6a44f92a6ca64526f801f7b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb59f7c03fbb4f05fe874ebcdf43fb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a435ccc73c80cd68f7e7a4e9be9d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98d82b3683da232ce5ddb1ff67cb91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc760eca06fc07df859fa06858ad0f94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37a6ad3707a314c69362299344f0cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ebdb0989e763d7d68452539629a34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac741858af851ed37902817e85bc5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe28c0543b8bea75661fac22a018b8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436b8706c5cb30d296e38b49065784a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dcfe83644b31e920e6e6927573ca3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bf47dc1047bc6bb6f2f9ceeaf484f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c33d6a4c21d07575085b0248021485169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a36bc585c2bb3ef0766bde692b6913170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29244d540c29a5244ab3db111b4c35e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18586b91cf0dd26a60a566286793fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f267b46ef20270051b58270632798173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d44289fc2ab30d6d32e5f595213565174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eea3488d546cdc633e0f1a09a76bd6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d9c2c12dc90a1fcc3276cb9b9b457176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c81c018d57abbfe2161295b1ac2ec3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d67a076161410e4e539df245414ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1f3ba209bb0e01108fc744737e618179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a28609e72624fb0ec3abc091cae3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876a538ae0a8a26b9544b0d54be7436181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52995ab9f2e10803489e33aabd7cfaa2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81a861f382ebc198eb133f91609065183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65c3937d38aa68ced3e4c3749ab566184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef29bfbb1497ee8c5f33a7da6a6b585185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28077eb283b8052f5a683219e7eb528f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ebc7b936bfc8e482faeba1cabe5e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57208e05f6a351e1643d86e9c59e2ae9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82c219be2c99169d558c8eb2afcc87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015c7722529abfe08d14f3602d35d83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d7309c00621e980ba5d38987d91d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b813dea7612693ec907d6f2fae7a003192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450e3e68122bedc64eb7f73c3148bc7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35345ff4f744f45cc020f5acdb008819194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9195fae28c96809410ffbcdb71c1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a137f84a1b88849792e16c5de200e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820dd30ac1851bdb7559f049672de3d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0e5e392f5b451340596f7cb04a13a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf41e0c5d3e8de440232f160b230371199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1f0a05d88e531b35e5c22429cc013200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6deb57d56b219e1a37dc76ae3e94b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a991cfb1460b3c6af4bfa60fa6b30202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6d968a4353c4e85958f6936fa802b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fb4b11b31e9511cd041ac670fa611204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddc1e2341e8a1d2b3698c2739d2a2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677122b818550873c91d24273d1ae7d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae21b20ad8dde507cc3ea958bbbfd6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b759f9d473e135c1a323ff64d3658208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1cdac67abfcaa4c1adef47918e538209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b786fab7f0288a00f91a88450fcb9ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f6485902a5dde14185f9955ee7f0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfe64e5295b6f6f5abc7165587c27b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74658086d3e092488471bb84bed1ba71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6733976a3831abd56899727f62325214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c135a68ae69b161ead484cb848b7207215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78901f4237255a38f261fe3ae64723cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e9f6d9249a8efd0ba8248a8a9a943217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d374f49ce5d958053a468f1eb1dc6dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b993eade72c211e7507ca1924a82b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c23aee14c8f2eab709a9a1296e4b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081729d0d7812011ae90b25b102ad054221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052df465659e89b971c4f2865390ee3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db30f42621ea6400a018f0f86dcb85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59d8b0cdc32266c1c88c10d1e23883224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1b47ed9dc9cd914ae7ddcc99b882d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771d408a1aabcb565ebd455fcd41979226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ad3bd8af52005271ca96a176f9b9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3441ffca829789d9aab9946dd7726e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37567b60b54ba9efed5eb9c1c3f0af72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf0990f0201268dd586e3b7960ff70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a7d1b36ad58f0edd9522c28c40ca7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078e11ff44040a370c92bdba2e95b34232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da83138d15b50b6fbd9d88e87abbc9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba511e21fd2b9a21ae61261fad81af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cbdad0b25ed161fff3ef3886b8938235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae96a63229826b1365d6c4b2345c82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999e18c1da4199e0f6c23ab3c6dd4aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ec8580e988ca7b67bf3a40c1f4fac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cf4b1fe9c641fdc37175f0eb4d4da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f779564ed6a702c055b341887dd905240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a539fd38cc107280e8a2d519c4ffb35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d3edf2863626e235f05e542d167fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f356ba9d3238a61f90975d1a8229a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba49945909434ca9181cf43708d9aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700eb8a2cf8baee8ec969fd0ab22d3bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e92c2bd3f86b940c4fa9421b50e6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854735b252860adea4e9421d1ebf366247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c77e68c457e1fddd8ebc01efeb28a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadf5e3018b2ab289174785e9dfa755249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b05e517e23e20db8f980ed41f7aa04250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c53ea78b53a8d68104aa954725986251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeeb3c43c906637c0b60138853b143252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb715ad0771a4994e01782272b5852253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34816d4fc5e690e3a0aefc537932adc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3eddbecb7803019a7edc37924420d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f03ab0188e0bc1e1d8b44b97d8384256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817a8c1b36539b0fc981e025183cbbf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7858a15cea2d5f1eb6e95bfe18caca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f244514f729975a8e559eb5422f64259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023c57af605cd3b82409ba37484cbca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dd67000bb26cff2dd748c8a37f820261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f197641344f704aec9989684c9511262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fda52b4f82557392c78dfdd9f9d2f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931f0b2a004fb434edf6c15fd77ef0d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75bb0a94f8b322bd1c19e625b8cb6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c0407d4a90db0ed3df044a5ee7857266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a00993f05005926b62d9c90b9bbde4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d87ccbea0583c321a64f17c3aec46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e1c53da31bb09ff0b41b2213d20ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d525b2027733aa052e2a9b476937b6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc506e0a3562ae09a636767b2d9e773271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cda3dbb5beca338322689c1db5165272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983b9289b3ea8d4e7b0b252f2541311273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bca1156fdcfba9cea01aef99d699d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2c8e988e27561f160d9aa767650bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bfcefedd3c9261b0198dcd0aa0dd2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef038d32651e8f3023d574c4d7e76a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b068d87b67322b336e466f53ecc79c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c971875f1315043212732ae8828d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d448cb7c5264c9abd8c7a7c07bd93f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660ebb4433c6d8c000fab01685aa72d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52373b784ccba94634caef6055114344282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ed5aba5d91475ae526a11bff68ef3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff50420630dfbbed1f306332a2d664284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a237d78bedfdd8d989296c9fab09e23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84618ee3cc09233a3e8a474504e466286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a90f12edc8bd432497cf0f2c08fa7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05c39caaa8cbdb45d9f79c8a40841f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f20517dc8eeb23fcff29b8599e97a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee08db9a644f1397bd47530d23142b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf0cc41508ce0323549b3b154f0162291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5336206f13916da3719820317ec6aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6721aa8e7f9f94ce23477952c60e3bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac20b7038409878056eb8e258948bc8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d69a015df8e71ddf186325ea6e79b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c046e73a9facb769f5da284ee299208296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056a8b782b9eb71bb4ef18e2bd94c39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be395fc0b73d5e8bd150cc15495b576298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abaef594cedd87ed4c4f3a6a3dffa2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41879686b524c94cfe372d510a584d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd5223b48b6b11d0960a5f73dc85f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dc4877ff9b85c017bd34e37020175302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65854d029adc6c897a41ffc3cb60a45c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919b0fdd46027fa204cd0bb6db2ebf6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664d3dcbe969e8b5dc8613bce9b4408305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109cd30843df56603101f8353964963306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f88af7e5e767581d7420536125b7b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f071b4b2bcf2b2daf38ec6124b32d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6faa43e590bfa985b2a2b113a1601309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a888c3bb59e41a2023a8eb87774ed27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849af851420b6c2bf2766c7dae86bc99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29083da601e1cc49890f7a47374126a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f30f07bfb31af23a59808f74ff38ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3092e7dd740f9ac7cbf2a6a7d1775314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0709b872bd59f3921722658af4af67f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3746ffe9c00d682bc9fb9cddce1d88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792550ec1b06d322f26d5080b6df6b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde40bc406bc7d04962cf092614e769d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1b6bf26e770451331f5a768a6ca53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9965434ed852db3e993240d1265da49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70772cddda1d9ed34640e783e5dae65d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e630e9ab324e8c0fae1e7c830013255322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb552935019f17e57661d8d530f1f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906a7ab1787e026a8b24eeec5a2354d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37679406d187c191786c0baf12c3ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c823419e8cfb390d28e2896a84a834326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6acb552902b3929ed769be0a206f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5509bbd7bfbdcfa52747ea683530a79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0704eec30944d819e9c75ff25b12f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be31e93a6b4f216b0da13483ce2c67330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ace0d1f25ef27162568525a60273e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f303148cc8752edcc5587abd039952d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12c6da6fa977994b1264be5314a80b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64301c45427a4e824f70c3da43cad4ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94cf52347c5958d3b4efb22690228c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64974850ecbadf24f62cdf7670cfdf47336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857b7c6a291e72501806351815c2880337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53bb03ff88377752d356e4da8bdb00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f270984be0efa667575eaec42c870d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bc871a132323c15be1528abefe150340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196322343dc8e3fbd2b2672c6c2d03c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7289917d988fd2a09b55fbc8d9de63342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea5f0b8a483c3e3b33b00a6e16a8f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4542dd4329d748988db1b0f84f637344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c94e89cd2fff6039455800748bc5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68c2775f38260e9be0363d5fbeae48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ed3685a9d0df91e103f66f409cd3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88f472766da94bee56483eb9389b14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9346d4d03aa2b2864b158b4f01d99c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e090bade735b62f7a733a9fbbd5fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a73438897fdbcaca85713bd23272f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357793abf01f44ad012ffebdf745960f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd9226f477f29f2cdd094b470a7ffb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb81208df14fad0a75712a4c8629405354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133bb547b8cdf459bdf9aa187294842355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d5e25053548b946d257943e041fdd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f34a7aa96649c7debc2e921bf7444357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b021373c58c899633eb55eba01ce89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b6b6460678abe739c87fb40b7414a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1e9f20be5eab854108c09021235db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99c662e28494e0a9cbf09b5ef8f221361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d11a19de3cf0a51225dadcee8deddb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a0600ccebb005c20f036de2a4f862363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489c4051473adebb797af116373e190364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb544636f7553e6bfd9e284a0df79f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a7588beb77746cbb230cba03c3e52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c99ac5860fbf800de53cdf1a9b4c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4390132005f4bed063be9cedaa31c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e576f46c6a0597d554bea4bc26ca67369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47b655270a60aecb437dc642c47527370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3aa2c393c61e56aebc27f02ecca304371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7afb05c883b27f1cd74c165c2fda67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782614e3a88b948f48ec796826084d3a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86544d47ff6845b8db891045da4fd579374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16446d65fcc4bab6e4d845eac010ad0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38a6eda08f16b04e6af6f320c96cbf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abd7b9bbb1d41b32c7771dbcb2f9f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d71de793f0acdaa770d6d23ef402d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d573d8da0fa36f2c6dccf4bffc0ef7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2e60b771964b0d17e46cf8f13b519380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3410e95d6c18d7a5678d61a0710d6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a925bee4d56ebf8b83e70c0daf0ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1964d56e9b70bd087fa6f347b55822383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c080c4de8ec4ec22e15a9d98c282125384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ffa01b5ed38702f0b3474e1c0972d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e344aaa72949e632f44cb4870cb49386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343676981d86817509f8959be01f9ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde00518f8013e44fea101d1acce190388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d914e6f79c327ee55260e6fc5c4a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a333fc7746d8848504e8e3fef999a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a56e4e0130f5676c6c052c62201142391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d99d1adc907d391a30081484f73ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ea993d0f0a8b6b83df76d4a54bd72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa64d7f0c3429a061a87f2bdc013400394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e89e6c3a89dd96dd4dc315ceadf24395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18e567a5d59c1535ee2ed4ca31775e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a3e824a5865a66021381bf26393b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248d04a46fe0991dacadf79a69b7364398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32642cca84db3f1d708adc97fadedb7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ba9ca1b5a8376fca9032dc2c6bcf7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d16523b903fac1eb9026363cc0d6ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815b72563dafa13157747c539ceae19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a943076417b6a6bbbc141efc3a5c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7961070fca21ed7410e4c62fa3acc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cb6a8941125169730e5aeb48910df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e89de464d0799f60fbee9d619a23ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2572d28e576504ece1b0d4c4207d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d1b6f1310537c92c183c7dd8f6390408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab262d8c6e5868949d44eeaf1a84f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac19dbecaa96b2ff655949e0f56d3a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f359d3cbcec8d8eed855118d4b300411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7bb56e790d2f8ea82ddbb33697e4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dfce04648764e338659fe3544c1a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03152712ab5fd7d43fe88eb678931d94414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e498bba6868348ec187b08fa65528c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d2443c2c5b79e53c8cf9e8c73a823416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252ebf37c730a39c818ce319bcf087c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458e3ab7cf315419e09c748e8195f78418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bce4e0a9fa501cefa41d9381ad6e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cec1326e74a66796a9b2c76d50960420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7442a51ae4db020bf1429acea506d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b232b299b9c8c9ff306f95298270ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92bc6322da4e08f70a7263bca7dca7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a90452b003b1c9b5211990972d4f44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0064309c8f35432603b76a1d6ca37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2370e6c0cbc3d6538b024043f0482fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e2003baa234c580fae5aa4681d805427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddf2dbbdfa1d5405c06c904af07ccc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f63ec918168c5c0e054bbc4a6ffee3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83cc37e696cc9ae91140b2be4e027d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ef3a92eea59801a2858ddd5fcd9f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e368d6ee609c86348ca33bc129784432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72ba141b9a63e6547a862ca85c26f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d89ea233d812597a3ffc2063003cff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38045c66ba123a64da383646909080435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787b17d707070cdacf437d94e75dbf9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef0bdd9c9f090bd03685dacf154da1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c639710f6eed5130afbcd30174d509e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b40e97a93ee92fcb7d085e0c34fdaa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9b8e3fb518212e0786f0f78b0ab8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a9313e03f7f80b6102020ae924295441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0d143da4847afa0de31a6b1043e7d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f7c22687283893e583c224c8922c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c68cbe3348f1ccaa5dc74dc0b0137444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60615f12820252605c654c6c1f8c365a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10c53c967c0ca8035c660ab942543b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6520b54f41f102a4a3b8953f27c98e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587511bb448ba8d05f95e63b5e0ccbce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d05af8a496cb0cf722f6f6a44ad47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc013925729626a004df31526884042450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262f9bfb8708a5d77859cd2fd97cd8e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4d19030406a33acb2dca96ec691c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287a45b355c32fbe2c8ae69fc077080453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a09f2bd8b5c74f146307925fa0e4d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f1d0c24c2d6edadf2cc315b10d767455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb39950ac5f880a72feea3a4857894456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bbde674a02553a47b4555622ffb64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ad9f82cfc36af8f3d21d83da5beb1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5720dde2e89ad3cf73297864555ef2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b673db33100d84552fb55ddac61572460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088c6619751996b35b064363d4ef870461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdadf7f36ba55c0d8e317323826995462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ab8e1de60eb25cecd6438cd6ab575463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926904e8f4d8e79a6ef3a1e3b36231d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2311adfe221418bbf708170028f3f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d03bf204f0319aa38ab9f105b50a30466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc778dbcf2bdaf21d3ec8259f7dd164467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5db71a2cf246eb7866a967b4ac0b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523e307374132f76e85136210638b72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3133d4eb6a602b0695a9e781f328d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d5cda43ba0bfa3eee5d07451c7f1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a4bdf583365d7409046894eec43d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0ae37b823b3dd736767769cf31819473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfacc13366b09082ac10a8ea2e8a86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4eaf1413d74bc26f9e0d81a1ed01d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b5dc3b0fab3586ecee5cde928df64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2253dafe4e502a7b856f7dcc50c7a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dacbe5ccb252ff61987e2b4090a0d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081ea4b3162a3eb0c438fc9cf33d1a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf42d76b197a6cf3ddc1b54e232fcb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0251a2cc1cfcd8d9ca4f07db839d9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8809005cc82702b26cdc97f4993e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17abe7e4508b56f65faa1e48b4cf99e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c572e9cd30afca7b46f4111116ffe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4cb751e3e6ad605bb8159e8bfda00485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b73b6a9790ca68f25210fb909af7b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd30239d4841142d67dcbb0408d8d2f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cef5762dec61bada792f318c0e258e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a21a9592b5a72c318f50bbc9942994489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04234f16716011efcc5947686bd84277490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9aa9bf3e6f6a8fbcda4ee45e0ab89b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e0633f49c6715871b9980598769b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96054c19c4daab3630c9545b7dc5a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4698f89646102edfaddd378cf63137b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00e4efee78edeb9ad93cb7f8d63575495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc49824861d70cb18e686a54c7577c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eebe0e8791b2a4d271f5c1db128a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876941e259af73b1a0569b0a7c323ae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad49180f52ef3cc6b3b074f5c616b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebd49912f53a017ed53c11a2298702500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b609a4251d8f1df84440500e9a1f6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1aa9da2e5ff6f643836b2ecd6b39b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02750cc6a53627bd165aa2aa11c341d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9e366d02cca966c901eff2484505a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d1aaeb885f6dc24389288374a3642505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59540781b36304e0868045db88d944506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d723613ef05038afe25ef43048aff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707f56fe4b8ec318db89917088ef443508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aca8e3a4c58bebc2f4a8c66456d369509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a923bb97d96007a42da54a9e64069510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5577aebe102683630610dcc4afbc7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faaef7a27d2bde237c7946a70fda36512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bcac4d9558848821a137015f0ba6d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f0a1f68817089c45ad8c5e0c1de44514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16172b809df36a8dfb54c3553e31d295515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e0cfc57ab42ec25931016e721fa76516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f684e13c5d1327a7a525126883e53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a61a3b1d8fd013f1f13a0e9e8877bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caa97092872517996a2666af9bf6f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759eedcd58356905e15b094010bb0e70520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c30a0d50912e4bfdd405759c6a61c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451918cb9d2771c3bf6dcd9c62f84243522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14df8b4ab20b0794ea314f54fd752de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0e9ffd12f0c90fded16bd6033582c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0caa7ab82be1210d799b8179cdeac8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0c5775f44470f23bb05bc9abbbdf3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756720109f86a0644bd484cfc2aeb5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534128563e7d7dcb601fc61efd3837f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc3fcfc48d40cc1fc653e1f0661e3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f897951420a9f12f8369288731935530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428eba91942e666102ce239b8ae76909531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ce188abc1238e4e9651549a86e85a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf006b6ced598d148c4b096c19d40d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769946384531141f11f66a3bdb7b8b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6390ecf493a580235a408c2303ae8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399786c1f17e113b615b163e80456f31536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88371f1e1b15a7d52a2c2db3bc75c799537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f018004a3117671a870b4137c3aa486538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbb42543b5a007d1f1b1f46ffdc42f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96e61736119fb34f5365a6eef11641540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0915b2aacf0d8350724724a4be8aad1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05b4d4a8df830e5d1a663c1369f20d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66bb02e0604309b71e588d6841d594543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f83691caa0d2fdfc3dc71e8a35723f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae346a0f24ad755ecf29842ddf9f79f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb5817078fc4bcbf605ca288bb4383546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672301f1404c1841c6898c628a65017f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb34f34c5a2a472b05b1de05a38be2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddf884a2ac990930c9efd8d028d99e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f742091e140e6bdbffd45084f9d3b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5be3dcfed7100c7221cdfe0b57580e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943b88ee6e335327d021b92077437f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc60000fa1a5aaf833cf44384a20d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e094a564bf67244f8595332a21503554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483d65340bb0e9a17f81501ef15f66e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f46501f85ae8e1224613369d665c9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37352ef08c044d1961dd36bc21994c24557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a5642526becb7383fa2a56b4e6ba2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af43503c230b51697ef70a667feb26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61b1ef142e47a2642da8e24f1887e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae76a8111c4a9837fe225a029f99ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20393c7b03946e84f471725bbcf8a518562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22f902c55266ee4baac1b6311a5f27563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9b295b60544da129279b87588fff2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5387ff268137a56be2ab9c710f043b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8739b3568977db0be6367b546e6d35d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871f1f23b819a9d432de652a22dbfd8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d134164b6a91eb73b27eeb82f2a88b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078a4411183f82e3e8134fc852d5ddb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0a88a4edc1b2f35aa56acd441552a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d2e82ef826d16bae0ac403be8d0d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca203604057384e5ca87e0d4935cc50a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8292f5e7a2965e02665d22e0706564573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e2c90ba8a6535cb5ac4cb976b1693574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f823267c79fd2458ac146afe54054575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5839cc094aae64bf80597a19736d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7472e14119dde82541da1fc68e5da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b9d697ef152fef7969de2e3513331578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c47890a6eb19a982222a20eaaebbc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69356aab7e9a59a736642be1a03aae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39304d8d94b1b3316b740d08a6c4960e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f9cf1c894a4bc9f3dbb6772a63836582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960603a6d72223120de047121ba47668583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4938866b890298f73a735beac4fa546584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba880089dd6e33ac195b507aab2c7c7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6534b9aef45ce8c19905103ae2ed84d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7abe6d7621bc3a1dd3fa5b2c6d4ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffb96c09398e8b570979b7fd15fca9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a20be46694665169d559dc75f7024e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569d866fbbb76e71becd2ed2919d127590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982a34f385d32b769c198ffc6e1e976591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb62a20836396146b5072d70b9a3aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6c660b5105921d5a24227a8fd7439593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e794df82e26bd2d415809175b8996f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5fb263e9fd442ff1b0e243635daac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cb773a56abd654a3a5c5ab7384465596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1a6e72f24a1231db55be89e77d6b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38f4c9c4ef5fc86c9278383170536b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4ea5bb9daf43f3cadc35e99447175599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ae4bf27c85867e6eaafb384194ac3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d83f8fe703a299f66f49b500e145c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9f365614cf74cfa3abc471faf04cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271df9236a30d88f4f6abe49b77dd9e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3c64e23fc0ba5cbd6daf1439cf70e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d468e45e8c6235369ed39f726f65a34605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb1854b753341335a965506795742d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9474435c8e64dd74dc6f39fef9f0a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4b1f15dd24f9ec3cc2bff632c136c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa669340e68d7dcea6d1a61564ac8407609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afc1cf261382ef28c3216ae94d118e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5a5e0b3afa28975e3e81038373c9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1e806bc60baf8c4035b5ef671dc1d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11613f1896c8318086d2abcdf7d9d515613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768508130be22b3ab20e1f644b8700d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60df53e6cc2a67cdd8ab1eeb39cc6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3119e83fd80dddb10650caed770e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992da45245332dcb7e0fd75421c01dc4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7a9c13a6d7003586982283f8bc758618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363dc4a3457969f4700d049911b08a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4fbd0a1a8c3eb94f65daf104b9c20620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466881d4c09b4f17b4f8c4059da75551621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3b9b94d4d379c9e637887364fb062622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9673899ff8f1d6b4aef66810553817e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bbd004039acd67f5674f6a0f38ae1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143cb4d5f57cc0fc8fcdf5d33aded37625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00747d4048ea2d7206435e30736a30eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec837d913a7638f4fa16a6c5db29cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8ceb81a3dbeb23d46dbb3fb7faf4f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57429cdf4e1118e80139f5d7c3a0dea0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b1e8d48e08b62f116ae0ded532111630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314041381aafcd21e66d2642bd31d0a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ccd30996a5c8b23e6d2c4ade68a89632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73f9389c30529d7026d333686a47a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e35ed45d1ff719fffc2bff0686894634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58987800c30df659faf9b1307639d5c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0e7ca5f984e09cfb0ea74e6e8a456636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deed54f82f5ca42c98c5d3f32fa4de5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e3115b197e60cef62d3d0f6ba604d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5ea28ae6f6a09422f62f7f8563d6a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40185a03c666eca1825dee375fd09acd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5abc959726bea16a43c46ac09c764641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fd2429036b238916b732082add0a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c68d7d6174e7c4694eab0e5a18f94643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022563c36527392f6d1711058fdd2e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80caaa9eaed1caf29b456a4aacd24bb7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6540ea81da295bf8c2152740a01f29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100d1849b82e508ae85dc55c7902bc4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fce22c864410eeeb52688d8db59e1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce08cb01f4c660b11484853c74ec3ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb2ea197bc4ab7e8075aa75312b44b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37503ecd9f2d6c7a27a8d927707d23de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1bb48221d0cdda64438a21d7da8b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899151694f9118e0ac216ec90b1faaa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbf508099f8948fcf0bb7622794051654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc0f371aeccd2e35be0487745e240b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18644fbd570053ab068793a13130858656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41215412c33780548ee9aa99c499abf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7c9f49d422965e3038db8ee69bda1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ca7b8662de444d0e52b3e8d9a6c2b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd13bb765fcca7e5666a7800563eb7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e92f49f380fe15451b61e65834bac0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e49d301d693b4d557bfb5b3174db4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c754e91ff145c220756e508edae68663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dae009ad3bf15bd64b04a0dbeb5b1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f549ebfbcbe7675a7ac412de9d75d44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96175d41528a721ca598c985bfa6dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b814f593c712b0436221339589675b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac526fe4558499120a209bcb83498cde668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a8a35fe07184c5476a6fe6ee9647e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb392cc1ddd3d840f02292ce981b9ab5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1fb4b1a7442e84e236df2570f24f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93731d6d30f2231f63eb189a22bcc136672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab43420377f7d1b1d56707bd1f3b3d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fc5d628a462b946eb75b196151144674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a201a92974238edf3cc9d625bb9b086675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f117485d6a6af67d682ee2ff96935c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780954a77395d0769cb33962a956786677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f42986549f3dc2543589d627916b26678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5196cc8ada275c85813fd6a794e815679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e379c5a4a3004b97c357ebd802baf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e466d76fa8ffbf8d217cdbe84b36dc2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49320829e6540821d1ee7fe551bcde11682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a7c26fbe2d13af245a1d73c20f306683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c2d1c63ae0f988dd793653ddba711684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bea26d0eeefaec810e4bd9b3a3d0f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841f272cf285893d9a725eab99f2a4e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6ee8a404ebeec913716b401ea8845687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1b365d44c31b5ce38266dd8855b35688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db36287c94d73922e827492661daa92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a84a339d77d57bc4203e85b33612b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d72f045e0a6b17ee4cb58151234e0a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f82b227b28162fbb2b6e914387f06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844ffa41658038f74c19fd708a71092693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf44c0ba31b70483af36d7c04055b65694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f57dd3d541a47f1cd240caf3cfeb1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73676ae5421dc9ebbae92b92833c8b97696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7123a5456e735584e976f6acadb6edd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6405cf9fa2e9794364bf7832a880369698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b5da43cb10b844f813b5777b2d8ac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bef873fdc0993ee5d3c6fb4f7c40e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cdd8bb2d99ca7c2409bd60b569a31701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697d159a1e6714d4ca30fa56ef86634702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a771b30a823c2477c73c75ad3495ef7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628162307cd085f478a6fb214483ea9b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806aed827763580656483c00dea74219705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efc5bb419444dd7046cd891c43e424706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21eaf34862f30a3bcbbd04844f8524707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbccf52a8cea51110133cb74277e71708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be5b0d2c5254453fb6e3052a8b7021709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153edcb1e093775ffbb6b5191ca5db5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8257b5a5c80d7a833d03503e81f031711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8eff41b6989c9744c491f2f8e63edd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89860d27fb55045b2475b9d161f170c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa23dfade213d128ca007c46768fd9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cb50be7639f74ea85262ea86b86f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c63f515acb5d6dc226cf38b894cfe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9ae6f6eab9e554c7e926addcc839a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75c5b818f896694b0c23ec9789faa7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad187304d4bcb9ada84807ee4b963931719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aab45e84eff668e328b41b8c164b98720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536e83cad635a05e00b41093386e746721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6465b87fdd9e9f12ef254d026a01e88722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080c8c568e681ca790bbaed48e5ec0d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3771f9d8927e246db5ca6b255265e6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83da8b1bcb101c60df07d3fe9e280f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a96457e3d890ea9dbd932c248e597726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c5693357c2e572879e4f8698897af727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea566c5f6d7aca401cb02aef1b036b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579e222a013a786af2ba660bf1e760c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e051ed1da72168f246701f162296aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183af41b646bac8ed895ad25694d29e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e633b2a433d7db701cfeee16d1ad1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1d0b6405a45d83ab8c75f859d8a5d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b509886e6a99ac18c5892bcd779534734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343c837302533c6104a7e064d5b0a32735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa9dc089705b7684fd88730e06fbad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433c22148f13989ad31dc6484565146737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f808b6a69c0850e63b86e00285d276738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fc1559743574773948c3a8196c968739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cfd4aed9d9dfeb368a9aa9d7b4803740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021146254ff47077642929a4771265f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8483071c0b9bb3b8352a48fbb9f6cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f46e507c88cdcde3a83c7fe0a7ecd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78763fdc9580793e1baba0401a5330744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dface80aaf721f28ae8dc6c3320aac85745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cad9952c41ab9d2a303707a5c502a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6ec5864d807d8d05b30ce721f8d03747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2adafcaeb1cacc0936d56309eb2c0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e50564afdf1130021d329548c6a76749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a31f1b37bd3b85aff1bdf474ccacb1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df5a63a63dd9c5273717a869536acc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0a1d55fc6720962649b4a40af5cdd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2471026b4d8690532863f0615c968753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdb15ac2904af168b06e5772122834754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9795e8e116653864dbe568688ebfe7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1722e946e2dd148a16a3394ecb0106d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7d5ecdb0a32307351dcb8122e5c4f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e2f6598ba61a5a271572f161be8c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac77f31b3e0699a0fda0d3630e303e5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5506b8be8f9310fb31e0213d407141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a2a548752d5569f87417dd468be4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cdf2dfa1e20e7db599ae0c4baf9c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97012181bb60e7e8e0f0a1f20acc0384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56523466a360957a85ef4048eeb781465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2010342ba4effa04f7a1a644614c3096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a14ecb1393230f7a312ac68a2e9b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7262ebbe9b886da099b60a851eacd8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb0b1bab7acbc83ab74698e2f88e009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc319d1b7f221d72bab5e5d84aea7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379801ebcb6ffab1f35c30e69b6834f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d3decacfc9f2b9f3d2fde9142dcdd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537f901a439cc8ae0f34620e4c2d94813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2f6da2a602f532d5aaa38ae5ccedb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9712b2df0680e13f053992a8c3e53615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679d9d2a30d95bdb1cd50f640a606ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ca37ee7037a2f067f689dc262e77817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92caf1863db4d0b89806b9e2fe216a7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5d232763a4b4bda6acc7c0bf20d9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbb29ede8882eb62bf1411bb4f75f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbe7d867444d68ef416cfea4ff0fd221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d10d122b89dd50764a90dfece107022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb0afe9cda977ad8c90a0b2308f3e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ee9ba044a8ba456825c09ad62b49e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a2843924b1d561db15156543a40ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3075d9c1a83762eb029c4229b9d7f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d49d608975b8dd8fa6e6917b11c41627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3454fd983a8b2457f68a19dce862b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa0cbaadd7ad5e64cd787a9677af7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e83f9150af7f4b6e0db97c6a2c8d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332ac9bfe3525cdfd73a2cd87d8ffff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542806c146252899335abfbd948dc9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d063f31aa4cac95d47c3a812f0f273033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec219fc7d109728e34205b18cd1f73434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4170f2a2bfcf34e432ef3a803b3f4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780566fbca088d151d4d04f4eca050a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a418ffc2009119e8c035ad8384c0e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1145e464aed931aeb80f8011729e4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1516f6a3dd77f41756ed8af365fa73b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23deeb239eeb6f1a35e84839a67e413e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968992ed03eaf8b4cdb928e5408551941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed478d26d7142cd85964722cd809831c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60ec5ff0a2d8f0c48ae2ff6664e86f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24948cd7a726c92960827bd304215b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8a78ec0ef6e65217207078ce6f39445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c298a35a4256d17e72b4f257713e2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198dbf83008f30a265440b3d4098c5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec57c1b756c51f676d1fd71147b43248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882f664599dbefcdb4e82dafbd6dc7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36202cb48e0af76e0766baefcb2774ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b8de7d5c07da988f04c75f194a9f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f664d988a28c9de822d2d269c20c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085ae359348c14c988ff0e0f8ebf47453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e23e5c920fc01fe96969fb44e7fac654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fe7ab3ebd251ac3889f0aff12074255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564da0666a8266fe8d30d2a3a59fc61356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff021fb4d8fe0b44e4a4f6c180461f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5a85638ba01b34158e0bde72c065458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057d280e3979e055236b7e33ae503ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4e83cbaf608b44daa2e8ee6b4ff5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc314f46ed17753dc320c95e78b5e7f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18500350b52148a6c1bee4f720a4397c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dc23366abd6bad81d83adce401e7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7ed7612cca7ff8662149f09bd42b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2139b9220712df13d46be26f086b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f09864a191fd3394ee588391ebfa0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a443e1e8e2c06b7f10e8324b70362a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1e61ebdf904b3318821ab96978f0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b911e49642b8161ee5f5b8d798927469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc5dd05145f03364b95e7ce91be4f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cff4b2aec001deb66beffc474b37871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93562ce72baec8b75c736372a564649172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c1564a7eba68dee528947c4c8f16a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048541844bfe62d7b8a3ba4b122d4c8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f02dfa96a7395f921f01c8fd5bc4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285657bfb2c5f0c73523c62e702eddac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a25a7ba90cbe0cc1b8db51d3b132677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112689352d1d6d99a285bc0d477f82a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7c8965a3f94f1cac6c1e3d0da7b7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cead51c0e8a74e3c26309dd321c907180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf45ce1a90fb7c7f7036191b798680a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d4d1774c52e52ce5b7d0cd1b9592d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6f26413ea0de22b4601c5ed76bbec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707f31211bdb9489589ec9b078a0d0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c1e030dc2d9e3442307f83034a3e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5263d21e54fabdcf6d48582aff92a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e3b835ef9165498aa8481e1f7b89d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea6baaf47be7b2f61ef686723f373b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79744584230e96071801331eb3bd6d6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f21256cc488b5f355e1b18d4a873990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78e6f1b853c6a754d7982a7cc702bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c9a647e1ac4185fede09d14b9bd0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526f0c78783acb6351dc5fffa5eed4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cdfffcf05dc8905a2c633a91a27b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e113b31b5f56a4306fdd1c7b9ccb19595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf076e1a2dc9cc058142643197b38f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cfe5d41403fdb905c26f9e676b7cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629d79358e9d7f414d0ce30236d2c0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665954e63e241067c4b01283fe2370099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672898d1d91712fbc1ad0e539dcdaf3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620deeb4073da51692a5c4e30c08cc2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb958f876fd080f232dae295d3069a00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055156c49d00f9b775c911d7df66b480103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360840ef049d4231da2f9326b3ecf28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efae1ba0c3544a57388a7e597613b43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb494df0f73ea5eedf03f97bb1791315106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336beab2f9f2c9248df162908a2c46fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380f98b7601be114746020cf72a3820108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb297c9b10d20eeefbbf50079646506109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629f34306d2c19e032381af41f6f109110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5618486c6f587d68471cc55fcefc24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4279c346de2fab9e3060662163e0d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437babc07b1697dd1ba60b69a50a97d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8a441fbd2c615b2b31542da3d8624114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b7570d326f996094262616b4678b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f0b8708c73035417a14d9087e95ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6184da11e964a827be8203a12f0b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244a673c76581101810578c3f7afd5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a620782c3e5931505c46e03589cadb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de93d23dc42ced065a6e8763a2407dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f2e7082b31f55bbbb32b36d9ea851121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac36514673097c7cd7122dd372c314122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b113072cbfc308c67a11ce32836a01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7721236815a388686c15888570db2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97635d5540700b15e3cf9d8759ea1158125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e81b9ff5ac3e33280f4299ec1654ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2deb771126e3b608336014ad0ad01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66515551d612e172dbae58061ea8088c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79e3bf7257e57fd80aeb6aaa200529129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126aa01434504d7bf7bdad43c41e4240130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7db64d02622d61609cf63d16d05a1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d6515aef4b709d09d22046f970e00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c168bc05199d67b55153717af10a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4b046816c3ef10f55afc43dc4bd52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1641d9e85b033fc2b6e842d6e3b05d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b151a7983d098f66eded4e7226b3c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1eccb67a8841a3287ce8926019f95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d755365d74664aedd19bfcff8f607c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065cfff2940bc1f490874b0d4d15690139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3a092609f314b23de7c35e2f721f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae839b123841dd60f39dbebba0915b4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd6a4e5ea866b11bca80e6ba166054142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8cee605a6c7a657b0e945d15db698143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5ac3901d7437e05a83b697091d516144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd875b2b0184219ee2edf8b620d03392145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b599ee423e72c48b42810c38f2f5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276fbcad440de1d70ef1961756d9178147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b850f38bfcb5395b9af3dc49ca7a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5a5b6fd71b524115562d1391c467d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285faf6104e5cfb80fb87831f0c7504150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2793600e06680e26cf2e33436b48b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8812886f4e18c0fd5128027fe46033152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f36d74d4d76253cb2fb72c1d1f303153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8598c0a24aa15aa323313e5c40c109154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72279e4a35a7e4aa66bd85275280cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4668ddca241d430df9a1ae84df05f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef385135fb3d6e3141aadc2553d8b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de05fb855b119c4e4b45488ec3e5299158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aab3349bb69fadceb51bba2d43f6a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29c1aa77ea1c725646481e98f723cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b4c64ecb3cb019bd3d1a95b70a3f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eec834f6f3c27deb87d4adbb9ac628162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65e3604aa944b623b271b2cd7b789f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fddd59528d848ffd312d4f3c9a569164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853ed3ef06e6e57a03f4ed0620c0abf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25638286118660c9376230b105665f70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cd8027af638ef57fca0be05857d51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44866e9474cc4d5e533b43a1bf8cc11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a7a15f66faa54f56ea6b7e962f844169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6426dd70471eddc5d0b5077e38e0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db56f73bf8a6dd8958cb99e06132952171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e12d05e2e0ff380bd190763d990f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8425e5dcb600b0a8176a972adf184173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb493f3eb7597162eee268d67763844b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbebc7d58612b1e3e5cfe8b0618a9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3811ebdf62ac6647a513939a504275176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9d8307fce3b914361b953fd270308177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac6e094349f5e28587d2a2ca3379f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a682b11350c94a19e564551774311f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551facefeca49a2cd0c0a6dcb086ea39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c498883d43f85014502fc0678c9f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254db9727c3beb50bde213a87cd47c22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036411e7fa8e312227a2cd1c2c1e91ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa49446589c9df237963688bcc5044184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77e9d69ea627b4c817eb761782d718185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f44248406f50bd72daf0c8e345fdd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52306444de64702f3cc0994f474f7958187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb2349ceb64c76f9ba6786a8ae24e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b3359f27382ba80ac6e01c35cb8c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61170682cdf39e418fb86caa9ee9384b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6b0344fc24205710f65bc8ab6be63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee210b91b43245fa367b4425a1600b35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debaa389fd0ea276f3e7a447fc7e496193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ed0308f724fe5668f39b3bc43ab65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d63f3a2cab5fa07f92adb72f406fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148db057ad7471c4e38339ac02ee74e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e048a49d9ea3a837d89844f540f2999197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee168993a4835e967e2d077ab52f23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afaf7e895a3f06dc6f92a03c58d14d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32d61c1904a49e262bb242f1faa2be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90237796334e66a1f3daec8491c7fd1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ada1b116ecd1e3e05ca497c099a9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f43fb36740181b6a0e7a2025c2d4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f4d529312997d552d0cd2baeb534b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b89c46aac22ea3deddbfeb40f22a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe4ab5134dbcf4cbe639a63a43d390206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935c9461d7e8fa2ace46883af589efa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021af3bb2c5aee5fded64ed37634c694208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d674e2b1672b7c3deeb2ec2b1c0c1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacea4a0a78f0b6f0141a257493de39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8309a8d02d47d28d549f1cafce2bfd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d6d0821d1bbbe469e6bf4faa47105212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86cc94b4ce851295a840537b88e1f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2992352b7d80aa8ad5ac596040faf5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd712a7210e3df00fae25d1b96d8641b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e428c5841f7083ac363f434a2ba8fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90ea4b6e14fa8a49c5201a25ab750b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4813ee310df47dbd45bb861d78b4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab04724b0c30467bf419c0a13925ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c2bf838ee0e1bb25c49f347871411220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ea5300d0ba3358a7631b846ee4882221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155505e0ae8ff5132191abe3c499f3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75bf5bcc94eb5186d151ad950da639223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dc75c80032aae0265334560a067d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d3b5c7945ff16f76bdda1d06782a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ce712ffd0327c2694c0fb0878af80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7a69ff6ee21e3f32710f9ae9895bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e025c8d20b8a04ff9a3fd5333072500228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3529473153625864197165a0bd738229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b99910e4a3bc1a45b766a1baf81eba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dffeb1291bc43c2228cb260d879d5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fe61cb52e506f9893947f95e683ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e84b866a4756462fd501f782c61051233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe1073db3cb38079dacefe82212437234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5026ddedd2f55d9f291fe1e0ccac4d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b6918d2672e766fea56819727d238236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c0c14ae138208044664c00cd4e3a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875bfd0664bcd94a22e774f4c134516238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7887ee70a4114de3308769f8f2ff8f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282be228daf66eb70a3b5a5255d1c4de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260034f3ac655b9ab57ea483f8e3a143241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca202546e96d241d65ba3ad826e94d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e5aa944a9f028b9f855d785959676243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385905b02f34321fc5212be02f31b59244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b9fe6a9f79132961a8dfcac1fc875245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37d44a9821473131e08aa9e1633ec1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da13c206816e06f8909b04f08d79fc6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad912acf924a8119124021fb7ae45e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4c641c48b6acc60670b8669a669b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38fbbae3bec6e9ccad764a0133916c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af143cfeefa937328414bfa6ba2c04251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6aae8f5e226c6436df13a194f855b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c34d346323475d1df6a9529f8efe6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea448797ffd6417b6e6f89d629b4d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf98865181159d892a9dd15c178086255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d11ff2292221917145f2758c4749ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d93b862aea8da0a4aa150ce3078f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da845142905da4166a5b0c7c0e459e69258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798f6c313a22f4f0397b4c107f519c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a6a3c7cee06c7f0fa8a5900910bc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e45384ac0e3b84d3e43462bdc1ac7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedf73cc6a157fdb5708c3c9e3081f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220e217339adb2c91f608de073970df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53b8db7ad0a7f36251d20423b43747264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c31ddceffbdcf44cad621cae7a2840265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99424ed6307e68a31c30bd1aa85867a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c9597da6a18da396d91819141a2ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdabaec2026207b4aa6a31e0bebfb99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5ed26e79937cbece9e71309433a90269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811fc83b15b73d41ed6f1e8f0be8a25270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99ced86e2f5ba83b9d2088f18754d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3d4f7f1ecc9deff5af6723444c083272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b62d3e2215e59c2b5d166dd53de8d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61f8cd592bdb23284a74219cbeaa10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4e1a727305fdfd7c141ca645a585f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc7815c3fc99f2b38fcd2671650977276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbe8ab0ae4520cdf5a60b27b1c12c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e2c13c53828b68cb4026c6b0706ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790a2f4af4bd842d43c5deab482a9f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cf0bae798da8e6947c95044aef7a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03239927b72c059961813942f58057281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b05ee0019989a4837aea22b82956b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d378079f97a01a7e712d64e2967387283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184537e9ea529f5be075be3ef6c4227284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f3ef79278831f1cc4a0df46fcf480285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1c1f837de7cea06a9593b1ed9c3b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140062ee644d0670a7d87fda5cd933bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a707b9b27e9558563776998bfca77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da6a835165875c88115ada6cf78c9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0758da9e0deb1e543ca2f5b252450a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73457ae25c9da12ae3b90e7d1d457161291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e06be64f01ea024a16ef24c607453292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c5c6ca9fda443caa79038d4485e67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd78fc7e2f24b8b81f62a8c189bd09f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874ae35d09d1e539f4f3ac0cf28cb40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663543a0322332e9b4bc64c14a7b3ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d902abc8164bb432649958609aa079297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01683fe0d6eb1e51b0ee97d93c006bd0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e671b3b40b326f7c709166b3044421299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5823881982bd58308c7e651e27ce8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce71ed44cc0846c9ab9e255c66d82e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9432d949ab43b9bc929d5a0a568dc3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc88b7fc4aa80444f8fe6372425edb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5f1213651e5cd2ae2eb2838dfc8f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e17f709bc67de7b157d2ef5ec1a7bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04747c3991821a9b2fe5a5004947cb5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efef054009f4029394407cfd186d322307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528260d5f93653b2fb57400b266013d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caea950547af85bdda16e3512bf807309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532f1181bf257fad0078746971d33b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604371dcf719d721d2cadc59c305d1a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec953387cb5d929958d0ffa95bed4d3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9aa4dc744092f8a3c9a83702e0d6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811a4328ba461fa02e13196be275da6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6539394dc5ced3fa1310c7a276d03f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e66b0c7c333afe3d77127f271b3e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4ddda35c1ff790152d361ec5827da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cedbb6d1dc3305fa2558dc0724ac0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db86e5af9349659db21ecad4a59d6e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412456b1baf0a4a7d8cdc0680535e15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ced0116e103902bbab33641f0dd26321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddd5afb3b88d100638677ecdebc083322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470296bb5471988f7d8010534dccd668323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b760bc5e79c179fa07cce62a484e12f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bb707f306f57313cf16a6560c72b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de05c6c895e15ccc14689c3955756f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b2396df377ec1258e7b288ec2ee28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59992d33153c4f13dda71e5bf4ab6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e319e0617a787c054bd29eaf68bf97e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14684ce1eca83d9af28cbbb1a3f89f26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571ad5c69c2e70dd448cb192a118e59331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7034f9ba0934fa274182877b4ffae3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c79c8072598c9a743dfbdc342db1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35620249cb00efbe06ced0adb4dd6d9d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2691114f9feabfe9c683acea96e6ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e787b18d74c826c0abb9edabe2f34e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e92b0b86c01e38eead2e19b820b1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd01d0da24624d72a63b1fb689e89f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20670007d85288d2424e8bd7433956ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03892698c0a3bdfacd86fd785eaa02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb908bbe12bf9223b5890c391aec60f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865cc80f0bc0892b798fd0f8f404a9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f62aa7c092d7edbe2765b4d5519adf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7070237c0004df9a24eac05d8381c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994abebb636582a1e2691f924e44b279345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d7f61c965b20d0dadfa457a47fdc1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4debf3b397bba321074039eff50aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034d28f3baf2588a3f42167257adc0b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ab966e6e5618499ca52be41543d45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712b002d594b6e6345b94370a8a9eb5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83daf58f74f0ed83c012e9b0452de0b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9c6cd9edd0ede31ca3b84c81571e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b72d78a849964fc12aed0212062823353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de21464737154d5961153aa7840b7c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed33da1288078b9bf4e9f89d95d8cda355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5089dea5d712c07e450c7b06a1ec7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3ae0b15c1bf88c663a1ec77f7796d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ad09c8a202543c641d1b19445b107358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800429b2239fee7e47145310051663e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650ea188f0d31b59ca5c714a162d6a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddf7dd694fc57e8977ead247d5fa14361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255340114f2a22d5c19def99c0074954362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff5633d33690efdb6a298f69e9a106363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677eade36fb68a1d615bb22860df987364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b6baf6f3189ed1d3da93d727d6461365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cd3c8647053bd7dab300307ebb0d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62789c84c6e5dd9e46d172ca1a281ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbc36be3f54ecbde7cad322dbceb9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d093702eb52c4e9b4cc410144528dcb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cc7c579ac370355424d84c6267bfb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593369a88bc5bb974c34e5d1003178a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d682ac302599e53e7c23043ae56a95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6144346c6ebee435afea3ebcb3419fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463825505dc2508916599d028570d68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de171b3ad303ab6cf461a8bc2c7c31375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c76a1ebce70b43d0670fab84fa633c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6eba69a2b965c6f7752aa1c388a82377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d901f2a792dbc94c600126daf678ec9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75627bb63c37001eaddab08aa105f76379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b16f410f2fcd66eeeac3edb2dd7ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e14bba24551c6619202fe6f04b444381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc17627d1a9ac840121540053b2940382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673240cf667423f78827b64ffeacd8ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7909b31ca916ca32b07834084c9297384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730df2d9eeccc70d7ba7a3b6c284b98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1b1870689eaff78cbef291622a22c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d1f6d69cfc0d64dcbf9e5aeadb74a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc488f6a3df4620811ccd41daefd8565388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17489571908d809ed7f8a08a3d5b3e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522e58a3cf5b546a9d43bf7cef15497390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd592b75c895b8e226036cc66ceeac2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b18af5cf21a2ae6b4eb56676775641392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934f20d89efcd6a3544018d632bdfa1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e0e61635c555834c0b416c6cf2e97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c5a3bc6116ce769b2fd7fcfae4fdd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a60d9ade955f15c3f0352f00c7dec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474895345f8b49fb4d70c0ac901c63c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd7bbd903e21fd1728186f682d6481398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186080a9527ec03c530a07f351c0756399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2322f1a012af00a6b2ef8a8cd11f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c9a95417a5dd762c4009c7ff37a8c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86b53a4d29b1a2123b923ccba5dfff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535e36e5f49489dd29407de12e608f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7745a6e1167e9c33c195a735c54872404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec5a16a6f6de3870a51a568d5e98d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0290c9e0940ec06732f413ab287456406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1473b47e6ed80347952eb24f28ba5c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf1e2ebbbb226e432c4095faccfb80408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc1a87b3a4b58706ad2e54fd795100409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829c952791fc7c706c98a2b6005077f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbf51fb95f9ead9cba41f2af3258af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f62e2740f6ba7701559293764ea3c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadc1038a7acbb74a992ef1cdb847cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e11e57cf759842deaa2f43d35401d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239282b85bbbe420e96c269df97b913d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbba5c02684ed268cd09fe341aa669416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cc4bd81a704febb4f82346ded03bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f74c925567536c75d577f81ea9aac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f26b6213be5f3a5649cc27ac8d343419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a170155e4e8027d1e9aa7ae694dc3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c75575a40bfe58fab7c1d7396b1eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6dde08175428097a36adb9d33f152422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea6936a27d27c62d30183109ae16eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412fc0c634dc13d15be4ab6711cd1b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954960ca5284bda3d90c376b75d730ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49660c3d44fe9b16f5237ac7dc5de5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bd3e39c69c2344d783f4f2de9106a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b59c9aa46f38be09e7a3b797f42b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da1ed65c69d3e1a917753527f7d962429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93cd18565b4ecdb0a4651cf4c055f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac762b16ff4d2ac3b1bb7d07d1544807431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a4361c0e874a4463cc37abd0e969d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5095a5bf038e5798613a6748019b25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aa3d87f604a99e99b5c3409b636fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e722299413c2f160242f093397bb66e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd89af2bb8e99da587b00b5052cfc59436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b2be72f6cd64f256350be30c3bab0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a8a2ee9c01668cee27e73fea0b048438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbb4e8cebd28937d2ce35d3a80ec77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46d7c2999228f699cce9368aea56c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aef67061dd049d2503168860e59b32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb7007dc56e0be2085196d8ac9abc6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5826397ff01f20bb38424f2436d03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a9abcfab3465a0c6fcddf396b7477444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c3234f7f36ac85b15b681a83edfb7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91026b556f1955e39ecd8ff4433dbfe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca3e88955e4f05a7734a297ad2bfce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911e945be37281c74eb3e56236504ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43313e6465d1278de683ca0321f6e665449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d9666e35c7253ab60a1f160123149450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ada94b7e2e26b5bd61fd04060351b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b06a25893e12b888de36157adbef7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8ed9f9ac790b4bc9a98e01074a19b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bb5df841970855b3005e8d29956a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2c906689766d968c76b9dde36c37f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc9566dc0ab30c87c7e686695a9f11456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21574591117450a2bfc6fa69de18bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6fae5b6bfcfa2ff06112744a0b2f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896425ed5d1895d7c18f3580a3d0354459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2abe817426ce9e0c09c82c093a5f77460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379642e154857d208d6c143c82082555461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a1c9bd76e33ab3aab104c0f591197462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb9d03883b3feef93b80362c2d0e40463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1ee7370ed1f7a36b99081760fada6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938937f193fd75e738b676eb816c62e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6781b250fcc36225f4e63b044c0dc60466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4efd9ae1957604df0d0c9ff2920f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f128089d6e3a453d18ff28f37c9fa01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9256afab6fcb0c01cb36ab189d45f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcffc29426d18326860947b44ad718470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c410be89df68cab3acc42f48009bc8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc50769a3930168f7c9a9968f383f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136655c05d7c861f85194bc7a71fa515473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9866665087a3fc5beba7d3cce8e984474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b24c3b98a26623a961f6071a72b0c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f26ad0b324a1c543ed160028ef4757476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b72742923143df5e0379817fc2ad0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4316ed5604cbabd6d9eb2ea5d6693478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81888967f40cf748c13d89d7ccc6ea1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a48990c77a16bc2a726585eece4280480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac9926da4790e0eb2cc7b4a231fb53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f51b1cde1d822c2067d93a5517b19482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d4576cbf8d1c50dfdb16551316bd2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f7432becd2b6b88b4dd675ea6cca0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ae3d69d2d592ffce27402c9f8cd5f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a45514e9c2f71a408d4d9849110f93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cbcb25527e397c1956850223ec385487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed14e8fbd31c058832f92b2a141c36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5936999e8b0298d9964e2b81f1f21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f6a35105b12884a1d7342c0247b63490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c692dad446cf8cf1efb326e08f5bc6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29c06946b5f24b4cdbe05e48f5eaf1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee54ffa42f34e3ec118a623ea05212493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe83cecbab43707321910f3b5c9fe15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab933c227ecd4187ba46714db82343f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da9209ac6fa5fdecc3290f4eb4fd3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d4104273a91f170f805efdabff7ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ec47a1c9514cee09369b2b4d8085f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47269523e2962b2dd968c01df4ca87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480e9670dccdb50c2c2a51f12996e8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0cf46f6fe6f760023edd9d2f46ee2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dfe75ed975784971a30b498d23c09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eeb8cb69e7cb5ec286d354d5e8a87503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4a057f7064ded67cc2ad4ac86da80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8431ef01a9b523e152e50424038e9c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebee33a52c3f10844d988d6de7d24b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ca90781cdd9c1ab2bdf182dd0b2ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a9c01a7688f534c96b86f1f21f7c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ab9dc483bd1877edafec38cd224ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2e1f6acffc49e067db70b0e4104d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c5e9d3afc5d8038bd66b4afb8ddaf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a93581597c12a9b38609388d2639e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94635f767cb53119b4d4cfa588fa541c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b2efe31a647ae0f7890f708ebb095514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab13708fcfc98fcb7f01b8e5ddcca8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11af23931dec9fcb5e038389087ade516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081e7baaa8e1892bf4f7fd74bab4624517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74152e67857a9347b8c434bf34618580518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6ce3c3a76257fcb97542f576e94b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653c4d05a270d5e0ebac12dff363ff0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385006126d9b4be547fdc8ea20120cca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee5c7febd8ac98180476dde9fa002b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ab5a06e192f490b4e7d96f54b25c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4880619991c2c942ee83ed359c91f13524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6021f9d5fc02a0ea18461a7bcd168525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b615371ac60dbbcc49b3acfc59ac60f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7507f271938853984b608d0474b991527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be517425b2f0cf7701dc3e49bc22dda7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e177ba7dec3005ff64b8ac0de0f201529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b9a6ce84c021adbb4222d326b0b33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4504cf66c11f611ac3c6fbe22a2bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fb90793962685e6788f9946ef98c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d717243a6ee1782014e9b107e03799f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad837fceec09447baf8e9b51640fdb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd1138dbb8a90449d7aacafcba186b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fe3ac280900b1016c0d08aa31d859536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd91ea712d3ee08d4ec6f3dc97546b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963c682a231ea11330a163fb98185c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98c6c853a63894596efa300281a71f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a42931167523c7e58ab461d5f259c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c834cc8313908486ac1e2cf497a51ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab08a8f42c96751b657b7d79563731e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ad6f22692ae4b8e61aa39d744b0d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8978ab3d7dffd6675353116e20a30f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9daae1d27af31c2baf12de1ff8fd54545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699be5875fae497d27c0f9f1da6db64546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d217392402ddef3cb600d86cd57148547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b50790036c7984bb204682db766916548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f65e8d3149fa4048b758b51ecc585549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d284b3a190200bf1397fc2da48c295550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9463739cba494f51ea049289354fe76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fddfc79c2795cfc56ad552440868d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee73a6cd5b4fa6be9e38c357897bf92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f4596f4d987fc9d458e0a351b087e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a2a21479fbf864569a72e0404214d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c08951e43d363988e44e5f0b50fa5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b86114775e33fe4f49c44f0639c2ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fa0eaa2cd15f7f1b6193062b9eada558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd986f0df2c46a8a621880be6f1600559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e218676f1459057e3f591fa094aaa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af784109495700321fb48e5eb26198561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67355496a192087f366632563ea6cf2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382b35fb30a273c9e728819f9336d01563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408157f672adfb1da755c55df5ab792f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0522708cd409972a62153c530dac3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e8e724c275a62dce9d9acb71c07df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f63874cff4184772ff8ee2dcbdd7bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfceca1b5b72ee92fed280473941064568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44901994980f34f39094bc34826cf79a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bae7b04653f204831e852875a34d9b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f49060d22cdc3b5cfc56585bb3fda571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0706b752c09d66c1b3703b8f8a16a69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6363eef2a3a6a7baeeceebbfef7f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c7ff72f23942fb103630f1acaa481574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad304417c449f26b9781eb4e86a3d2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80c8c7d2825ae15c0f4d4c5755481d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f5430ce01e931ead9831d95a7108b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b372fbc0aa0fbe67d49a14714f9c2b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8ac26f2a7422af122d4bf527baa8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a8785c378c28b9155e283ae50f351580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3682b87346dc32b8efe57bef3a7bf1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54f483cfb1e2b859ede5f9b4d5c027582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4953fefee41774498c017ebc8c2423e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861bd4aed4eeed6b7eb41a33cbc6567584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad475282c6a9958469511bf1595e17c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d242666f99fe653992792186c105bf8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4638ba9b77f85750c6eca91a0f03a85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc604b855a05c93756f75bf4fd58a71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8237fd4735ba4a7a7fa860ff707cad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6a2d3c6fdfcbba943053e5a00c062590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58a2055e22e8247ef861ffef5ba6e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2ec7d22d2ef463b7aa73f32644c91592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858ddeda790d7ec8c417487cecde680593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072d13de0133e2cba5a6ee72101c274594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed002f55751625da37bad75ab0bd7034595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fd774ed8be8d10cf97766a3a53c12596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed27d5eec2da36586ccc90388f59ab1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb35abc8c9519f8fa3e782ce5fcd448598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed9bab407060c8890c96cf0d432bd4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c67e40561c3b48966e2d601b1f316f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c56eb31c287b88c11efdfea842a5f5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2805cf138628bc9a71eddeb5269817602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd367cbf46d3b01a5a612a96249aa3b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c4b993d048f6cfeddb2ed7f2d9a86604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228404e7d34f500bfb7231a5e02544e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dea92945718f56bec2a1eed5b0a542606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1271ef5ce898519a38cad6c16278e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966ce44989855d83061bea857d321c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d48096e41e03c9f98e39cf6a77181d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a0767221718f1d733e42cfb82720a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099d285467a46bac9fcec8ba0f6de72611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57363bf1c3a5c5f7dd25a5ef961e86cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc159a792a2f18ef0ff7ef7d4ef904a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe0f295eda6aa448c0cff162c35fa5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e13129e169db13cf12d0ab47aaf936615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec29922b8b0b334fb75dbe5ad07737d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beff73a64379f5f3db4162700160ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8069a20f8d529ea17930f158c097a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5ef473fcd5c9ba22c7d49a502ae22619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b144e0979dce08b76f8ed592213e0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9c19cc038cf5f45ec8571618a7698621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296360464bee4491951ffb58640fad4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aca577007862c3401686962869dd0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27ffca708d8194e20cc84444b34b63624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485e31c54641886fdad20d5dc388237625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f4b05b017c01e0fe450207e58e4bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b52df340b1a7cbba3c1ba151e3e4a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b87749e787e5e4338e04a146dd2e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec96584e887ddcde4b08f14d3ff2408629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22b196de92065dbcec69118d1077f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e683b0860e943472ac05f7a65e0af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4d035339cbcf654f6ccedf0c0c385632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0599c623b9defc0fd9c0fa35c6e36c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e53b245abd346b07da8eb79ecc1dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63d5be2efc15e9d3a840a969ed943c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342d6b11990c8f1c4c7ad494f4cb964636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2a7af270afe46bfd05082cd4910fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf60f652b91c545fbcd7af00ac1bae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a8cfef268c72e5b34a36d5eb27050639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e9aa1d21680c01a05492d8f104b55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71327eea9731445fc8d6bbb7bba0e3af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2eb50e12c21262c2e69ce5bc5b7cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fef223edb6ca773fdc97c8395b1d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901152c4c4470dfd3968af555f874603644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764b18209f4c526fec7f7c0677291ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce06607cb7903027eed5dd4e6121fbf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fed66860804e8aeecb185c8793c2b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3c81dadb914025f4fa91e99cdd832648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcb12cfc39ee9da2fd7484e014056c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f83b791355eed1c1af70832d60f28d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e745079eb38556a96ed0de76ba4372651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303056106c385d85af68e47430b7337652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46e1d32c6795b3aeee449ad54bd61c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736e598c053ee7ba08ecfa3f4f93b6c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de25a8a4260c0866efb71fc14f01ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09134e695cdc17dacefb87987974b3bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7383b8c1426999044a3d7bac0dab20657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66438007c95f3334d094b2535c52c73e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf017245178d900c1e8109f130d120659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c0ed1ef5d8b1001d8e639032dd3d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5622d5c1fa2134c659e52ae57b8f57661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9426aa03b8e13e5b6bef5c7c652dbc1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031d19f802c9aefb5bc5a28e51d1151663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be926360c635e46aa915c4852612487a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0560a34514a66a8b4f1e9ba82f00f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdd71ab9855ce55d09e828393dcd21666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b21547aab5374bf3634e433a57d670667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a8e5e4982f3554ba720aea2bb232b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df161bd370b4ea0cced12d524e69f45669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50e9a603c86fb67eea1939dd56237a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479f18eedbae1a35ffc005fae76ae17671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252324d154a2b955dedd860e29058388672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72117eb557916fc458bdfe62b03826c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30ad76d34ce971691838b174d239b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e36d72ed2a150a40f9567278f57701675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b7d57ef311778459f575d6c3e476d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d374129850e80540e042b8ddb679e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b0237ea0bbc8f673efcb3f4f7e968678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47250b157d045b0daaa6bcd6a32542679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8ebcc405c2ac39c513761ae0c73b5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dceb2aa39d9167d5e057bc102097c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84558a800032707ed1490fecc0560ea4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48903ddda36de6841578b3374d59dda683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51be2b38941befdbf10028dc23e25e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153698905f1cbe70024f45cd90829e7b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3e16dac7a52b69770efb618309f69686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0780623f54b2eac7f66792fc508518b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e530f6a20422a785f312610d86f30688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2f7118c7ac8628667c477b539390a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77a7a73e05b551079d09cd7b275334690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7263d6ef2d3fb55b1aed9b5a550a31691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9acbd26c95f31a6632d6c5ae1d985692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d63becd40d5c0f155b2c8bd59a8650693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8c64182557e7fc2b44697b7a5625e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2b209fe35f8d6b8feeb87e487b5b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09592e161528698c2eaaf4237a8c5b93696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7f701f7c11fe9191a4e3f9211c7af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fe8f6629930d5fd70b3c6ddda062a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bc0e662df76fb878533e8490a183e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c84a06204026c06f2d4ac49f3eab5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f74ddb36a3036df7e0b20cfb6fc943701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df667d19712bca77f18d49eb190612702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0408e1784895db4c9193fc912ae0a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a336e4050445a6e2ad64477bbae6c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cae4f32eb456640bf2d6e42272023705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e301d2ee9f64c2b8b0599196979cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b6cba56c5be53e14fc511bd7edcce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0964ffa48625694fc11d18ef54e97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5d00c9278fac3e30be33372756f30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e545a56da89238f759e7adb3099528a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd7dc7b63eccb7ead355c53286e73d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4e7d7d5c84f531011ac8b6a1304ef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06248e2b886a0d5c135dff7766806060713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a149712e00a8ea55039cc26d61d79f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9607561f4d801d97ac51af90715a81d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f837456bf4a0500d93b4051b976c33716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c262dc6d312a4fa3300adf14dbaf10b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e8a31ae428957b1a333c702acd1d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089c655d77070e941a9906f77660cd0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18669df1f1a402e0d2bbed6a2d46071d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f07f41a66ec027fb44e18244275029721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c228a9fdf532d20878f1cc66012f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c2c168543d929a589ad2012a8ce54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940148a0121de581ae659c35f963db26724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059cb3975744eea481c9d2e708f5782725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604883c0fbaf56e29a5374c7311799a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a89216bddaa77f881da8701b052b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11df35618c33af0bf78f78b2831fb46728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dea7efeb43d6bbf1f36f6a356d844c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ea600fe830eeadd0801aebfc632cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa129a54b3d6acb458109785a1ab78ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f4cc67071a412091a5d2d6ed5f188732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563c41c3c1492cc98bd8bf9c3553517733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7082520acfadacdd0048095e4bc176f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc254a94f346ab8b8d6a3c47fd8f29735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7534bc3ec2abfa5f5ee7d7228282b40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f980930763d4676f5880fcfe3b5e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5359c8d90d15611b80d042ad8880add738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb36a0590ff546b83342cf1ce256e80739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcbeeeffea181c8a9e43483d134fe0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4a3fa1b577afada33abe76f97cb46741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6aa8190961a31175b8b808d1b1b2d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d490bee7455ab49b170e694b77b0b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4a0fc0d60a550ddc60d0d487d28aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa69c812e8ce917421bbc31c56b165745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922db286b2f56afafb9e8b2a98f7e7a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf9fb5f96c4247b98dd9e83b785459747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac234777863ee29f3eeca16eeb0f265748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f50b2a180559f962f3e5ed379fb042749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb9576bb78ae6f49b62c1966fb32cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9198f7ad8ce88c0cf69e9a5d803d6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b120d29ff717cb51eabc2b4233a55d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4586b5aa2d66be52896dfc7e9228ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f43c10fbe36158fda41308d8743882754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12fe39d584765286d752cb8b58cf06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a65fad7b65748aea248c1d6f45f2b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836195add06da1ded46e12b19effbfa8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45152b2e25558318ee65dcbd1fa66bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caec641ba55246d8dde6408d290f4f3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>