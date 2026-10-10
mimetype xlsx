--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6af64a7d68acb720ea9dbe8d6c33fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16c51ce5f8c26a5a9bfa6ca7cae2c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98b53f399ff59ebaf7c7387e59e42d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17837a8012aff93c9bcdf9d098770f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fe4492b62818d984d3f5bd3e31e6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8e0a83ae295fafe2c8006126e13066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60a141796a87e864fed194c37b13e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea4b433f5c141deddfaa326ce8ecf88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696cecae9a5629c317c24762d63422f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89922499f38fd7281769ae85fefbcf1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e97df8c9ef5715f93c7e1c5861cf3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c0d80fe44924fff2f305f0e8b816912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd32c7ea4a8812c62abeba2e61b69cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e193874ccf0e074db0d97993df46bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8a559e087b107814503c3cc92f7e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cf6a3241f97f86235b3752d6a256816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874f4239940d25fb58049269796c2cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1cce9635724e80d553d9cc4b36c4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319302ec47d74539cb7f12c5f269dd9919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97240566c511201bcf72b40fa24072c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d1ed4fc81bf8bf82b8c4fb01b880521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17491ae0b45ccb61be0f25352beabeb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c00da6ca2ba42edb2508ba2e043a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188181e1c386ba02c05612cd6693a2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3913b4208b5de6ab5cc90b2e4b3d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a034ec1aaad716fbe38ace411338226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc06a9b2804dccaf95265a74c87dbe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8a3123a105e2b38c2a6b8e1214c6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0affe3f51861c76f6ed42fb516d185f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3e497e1b62fc9833dbfac4f72525730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f74d18687ee14c18fe48c4c13dcdd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378de40b2af93913412e52cf63f9522132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ae4f1e5a2a2ec7970145e480bbdf333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ff3aad73b396ba81d8957baec452334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760af4e56487ed57f8ccc40884aeb5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b6e493c6d828deea62692426fbaa536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177af8b812203026d66568c6be63b67737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f84959a8829e9e51ce39c1bcd49f3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43586bee05db3ca45e7d1dbcd4a396cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d0d9ac5d0c965668786137a78eb9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca39c0cba67abb3805a00e52969009341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a05f7a4fe5fd3789d82cd17e3acd7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e249dcc4cb763a70966268f5f0dfee843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f749038a9be3d39e12501b46fc04b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c685cf374e6789b4edfa700115a28d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b96bcec61300ab3e69e334db891c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7cf2e94df7685c0bd455be42745a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395bbc7e63a0e5212ff6029e226797948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b318e1477812d6cc71873f495ff30c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b193ff0f47ac179b11a1b4cf4c315b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6d7ab0dce52216dfa7fc409e5958451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e55405cda18e9f705cdeea5654dec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7ca9c4af39b393ecb2aec2430d38c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62650b52822584a7851f5b7498baa6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfde439fa528eafdc5297c072133d5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2db3ae28323cdce3f1fbd2ade110a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517d82854c852ad5a91385a2c40c6e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe2f67945923a2629955d13ef5733258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a91ab6334724f4442e2a8decb47ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04674b2f94292648781efbe45665cc6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efa2c8339fb39dbf59d8e1228675d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fbb5838bf862c2daff7c4b500a59362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba22dc983dbd1cbf32138b6399a14663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73db711bbbfd7ae9768dd070e5b9b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd568a28ad7f0940afee3062944456a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2965c81855169f758265daca8922166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab707294573094cf4059aa43e74a190967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb5b40db83c06d75fc0fc878f738b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f5ae328df5a76f06d8308dc4505ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c56f9e048c2196e9454e01782bed2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718347e3f27df297911c38e448f2d3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31406224847c866f26177cbc14a8654972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a964d7c355df7d88afa34ed25046773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e21783a70c3dabdc81148757cedca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67867be71a132b090c3da973f52b2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb6f78e928282250ecc76095b3654376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbb559eefc49e80b71fa9566b8c1b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b80355776f937cab9e127bea5da1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de2ba00dee6e78e681b7d543a5b0a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b31cd46a11e0b2f3b9d65f5a8573180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b31eb8da1a7b050f4b245b4a577c9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168d721b2d331af8a32aa06aa0025b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4477405bc65b655ec8aaf04d79cff1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8981c893a5a3b6e4258d8645e0e267784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a133d67fa477f2e275bf54aaa357985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82216688fa4312cb06b7770e192c30da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8f0585a5ab9b73547c30331f5e5a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b89a6e4e8cb3e35a8942cd151c3d1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0da2c3dfa22cf35d132b88abe574389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8453db01e3b73a80793b05fe8e0c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b9ab053dcc8ad05494565a6e1004c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19c1acf8c06f7c3bf94723bb83f2ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa5ffaa87750097913d20ded24569d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b69b0050a1b936aede8989cc225e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34bfdc081fc946b2ff037593cf193d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188fb38456d35ca0620ed1235386e6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1317b1eccce9051bdde7b54eb191e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f03ab07346f95360658bc5f9e8d24b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446dfa14cbf81de17594fb09d79e05b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4aac891753f7992d64f374182e27e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619889b2eee57046b45ca3040440594101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780caef1030d5450e217bacaf979c7fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1a9d92cd262b83fa712628ce48dc6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e09ce08afe027511a95dc02135b8d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d388bc3c70ed49d991c29867968b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec3f92c9ab9f0565935dc82cb6ab14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88187d9c9df404a7c3e0639ecb69a07107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210aca2d727c7bc67752a0b3d3a6ff0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a136e90716468a0cbd7e6680b800d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff853bff853570a267766eeb7246494110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070a0bb85f10d3593f1ba09242e6355111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4037b2fcc714562b23e3b68f92ca4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6804d55937987c216446c25a2eea6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469746c20a32a9fd5f6636812a1ecf9a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f318911332fe599879ca988aa943b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b9f22b3a64ee0a1003890102c4d32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5348597ef31b82107ccf5dda966714f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334180750a0b894be213ca2aff01adb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3807935da9a2f789e8e1ff59abdb06c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575660bd0b51444ad676414584e67b68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c87e9636c5fa8034298d0a75f7e7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3ecdf915dbb1dbc9b822a02520c07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5587d9a3d04335b62a930bb3256851123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202d34cc390483fb8740743cbd9b024124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc300e3852026c5550b1b8a12ce5b24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4de1eb6804c7969aacbeb57e0f58b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1018f77fe15b9b6ab2cd39627f8b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133285e210eba8dfa43ccdc240538740128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3cfeabd6f5db5f9290b2c0f11046c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfe75892b67487771e94d66a4cb87c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b723984aeae3940d7d4eb609084ab45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04335c76937a33f4b3c3b20c0eec23e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de75bccc8f52d184ba996249ac78b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a7b928a8f34a7f144a0c6c11da0c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65195480ccaafe1ca5b01a062ad13f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915bc4b0f954b0e51e95136d91578d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30ae3ebe17e0a873b1feb1152eecc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f4f242fad018dd20e396be4a5a5b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb874591561e6292c6ea51c06229170139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42849c975e9848b4d538bc6ebbe3d0fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4653fbf02ad60a3488f4f12f179719141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423ce81e3bceb658157c8e94501ac42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cb50b1cc269947d7dfcf8e385e0bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57633ea93527bd541c290172dd596fdf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9e32df5ac89438370c48e3cab056e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc421c78c615deab3e1324748d734791146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db56ddeee6adf48f4bd6adc3c2d38a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b2404ac38d04e08cd1bbd4746a9da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c728eed68db84c1651836be34df36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e5a88de68efa344f3dca687db9081150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f1abe7a8f8a4eeda23db169359dfd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755bb6835894c1c06013b6e8e0341c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcaada5456da48f614d6193ec2acec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ade426edf4b06e74e850dd67a343d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ec79cc70d8265ab82fb48636746b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ad42892f88b004c7cc3414a56aefe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004ac408d9d4b74b3da70eb8249c1a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda2ae1aa6d352969e7a8d7b7b1a997158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e2ee4685f6e962db621ac04df77b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ac188d9f240bffac43b7d5bf117ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e4a4d9f1e535cf6dabae3c4020e62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20517ec532740a162b7bf0e9da1c1a57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620168e118dc5e10509b018325259de9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fba0613218733f9b19c3bfda7459e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5e161894e8c5686f636501be0a3c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024948b30ad8209eadc3e80721a1e71b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78099904364a8fea98f9308a748d248167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969324546532303800035275247257b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd7d9cccd34bd59ee6629a130bf231169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502d110796a026151a1b0a517fb15ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5606dc1e3bc8534f6dc6ee2b26781171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929baafe60eafccc7701956583c78d84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d347f00ed1e346a7f639440b962b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2cb648d9afa3656484328c047bc49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ebbcc31b65225974827f5a1449d85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d41f0705cfe4cc6fb1f83dae2a3855176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fa3ca0a71aa6c09e9ce2746eb1e24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576b1b9f0294c7631df73754b3af9d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6081e2802700f65dc5c9884a1368b93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f84204fd23ca0349ed22e149d60740180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e2bb46a3eb9ee27f504ad36d4ff46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b778010fe655f6e15d4fd3f5451be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344168e9652d1d9523a145609814c246183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d89aa64491cae83a9f358a02b01065184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dc3866f5d3403849acf9fb65fa2b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08243b2e6c5536fd66f385816282574186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec6934ecadf67d4c176fdd58c1312a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b24be34880e8277659fe1bb588289d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc304a2cbbcff9877817ee9848a44f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f4a0ed434d073ad52c3635834bc56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0dc63c130cb4ceb39e5ba7dfaa08f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98837c1cdf67172ed6ca678ebaa074192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce74ad5a45fc1c755ba9be3a7805b26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a47129761b8a04bd537d1362c9e74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79a1ad557bdd2f6a7101878d35a8e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423eca5a983a8c5af93a4c0f62a198ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9eb6227e105bc0a99272e525e36dfa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003d0a9b1500f734184b3261234b899198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b9c84efa51ffd729171ef2e5109e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b692f1c10ac7c3234e643d91445aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6347a1424af1737c05d3a8c086099f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a60f4511fa2ce3fd1591e9553403b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6e25a90d05f559fa46bd1114d6a63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19331e8bbd1dda6857916e007bdc148c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45ceb270ce6fc7e0259c6cd559e9f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7db11c18df31e4dbd1dd0f4c10414206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7df20af5565ce979d1d78e973af9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab58d78a943c46b911e0dcc494f981208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a01713b34729f48ebcaf0e6b31685e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d125fd8945e55d2be2324365b634b5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88d58033270ac1b99938eaec2e71d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa964d3bbb4d454c8af2c66facc0b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6fdcaed15e6d12ffc850472581a2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf736a3561ad6e351103a1a8af81e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b02174efc99bf7a265720ef69872c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443fbc8ec3d83cdc07317262295a3e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a275d491c883fe4637a064b0ef477217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d9320bda8243c6ed6e5317fb009d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee47ffdb89728b07be7e9fe23734ab8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b6400fc1382046953f5350d59ae74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891a4a4e21c10068a665b25f07eb8ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198adb72e8e57ac2be642965f5eddbe4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ae682412a532e7969225f9e1cde60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b59287d6a793ac9ecd7028a561012b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6db82f2c8ab86761117bc1703a6e75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50a1f4ac3f8b5dc3ba39914b175d66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb05bff5fc6c6c04ada0baf97250f86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c1ef00c6890043d983e6748edf507228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a516acd9b1078422db84d5fc50d0fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbf26bd875ca70d5dc7433dffd7572230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b7e382c7083a9a220025435f9d12d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49028ee7925e1fd06152d8798098a45232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc09a1addcad99e1ca62ac602674e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ebfb35f1ecb28870d0d4ce3225636234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ce70178a48efd4d47cf5f064b5007235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f25dde686c9f9640e43611d5870f5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbbee3a5f79086cb5a3acf72191cb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a153bb3453d91814e9118f62a9bb1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80ca3723770d53f625fd8ae1a87b51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061867c1be2f8833931081c48b9c9ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542cef6b9b821191989fe9b4d53708d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879fd027f3ee03c819fbe0350e5408b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ef47613fc23f5dbb4c1a03f084bbb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d7f823f9ad61ab6cc76b6eb16fa90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0be8f319ab383684d8fb2fff6d6d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8f11fabdf28914e6ca616dd99630f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fee0a471a3d2748fb2ae8e0af09c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ac87e6c7ff853e4bf25fd60cbdfa7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8cf7a403e91d647e30ee5cbf755ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb5675d4735a3ed76a54448dbe467a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a5f5d5c24c7d8b087ce444b94a777251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edc1f8752ca21455b85e6ad5386560252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985e58c9a40f700c6e7319e65608e1e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb90740ed18b2737bbf0d7768a4e336254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9dfc86f56cf249d3b811e6f021727255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e9accc87f619d9f21cc731ef9fe63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f95e86a67a08580d11d5aab068d907257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fccddc96a29b9751f4eb22fa23c89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549007bd3363cbb754fa7d71fe1e3818259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5368a77173aab0b33091f2d208b94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b042bdd305f1806f8e0c927417992d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dccad0ea4ecc83211b7d6280867c40262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec620040321694356d849c5dd84163263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42286e0a656538d8602033ccc43f2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e73f889ffef462974bca376f3a2776265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdcffcb8a42f7c2d1f1feaf9c6ba6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488796e811df955a3d824551752bb6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f250c251161e1e50e13d68ccd6644268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113ad07a315d1ad8157e62b0b6fcd73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0089ab61407cf94ec872ff491bfbf5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7fa943536eede4ed68e01579fa276271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234bc9e24be227cefc24e546531a570272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484835f475748bcc78d4eea678092e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e81439f12dea5955e8414c2f4abaed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da5144b411d020ee56efb432426c8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ffc016a9df03e4ab29843e21bb340276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccc4122c342f199cd6e90aaef47f61277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dd4d4cb3effc0af3511471eb1b75d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425dd76a9a35abac4381f732c5e3b04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf00080d65133ab72c2285b4f8f4c34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178d3dfb63e09b0cf581373e861396b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2840f3533a2d3097df02f984f72c6e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd48db903cbcae88da4851b12d2401283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e13d58dfdd953e54925592ff15b093284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bddd3dc925af56517d840dc31a5ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259553a4e33e4548bdd2096746f1c9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67903ad3babc4ccad14ad90f4808904a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4798bf81c020021baaa9bb97ab75c53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b72409fd410575af7309a31a734bf5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b6bb981d97b0ed9d69a88e7ee9e48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57085c961272c581dd03cedb3b1f27c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4824b254894824a3fb866b4b681ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaadb183e5712202a33a8e776e529a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2703dc51adea0e44ade619d2acbea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4b8dbf560d638edf6d1b4477f68a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5e77a1b0da40dc180947a35c0fc70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da39d36d4f43f12948fe6e850fa4fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20ad3e7b8f879d569420743c6a7c38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8273d771aedae83985bfec3cb4ae62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d61eca22501b80239c9038c43ba97f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4e3c0c3df2390335ee49e18f791ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334fde4f3e6433c7f9bd04d7745729f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad526a6eaa0e34cac66790736662d6ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b75cbd84d3f1a98ced736bbccec4e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c584f76096668cee7869412b77aa60e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194d4647482e3bb9816ea6ce108863f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d50097f113efafdaf7002e7b7fdb1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b46464da01adecfbc73a0add9be2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e87f16a25c8dee73574d74a66de0f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3e8078e926b8b85e52e8b06ca55d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd02a999ec21cbd7e38417a91207e03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb14800e554365952dd4e954fcf424312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546047d5bc2b2f880998f13116905f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ba7d37c438c6413e274488fc30857314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b6dfaed80cec1fde10bcdbece267b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875c262226c263c23b6d76beac03a65316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dac45a973fb68843c4c1f3478c27c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e13a898a3981a45b470383fcf8cd5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab08a6d1c8e916bc848d4f7d80c8b13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73010b19609fde6b67465d2e6b2cf4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bb50f20684113ff9eb3cad153b837321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16262018033ebc2e4212a3e9206f0a2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0af83c63e63681b118dbef290aee84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c38fb5729d8dd41d756cee8cc999a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3065b8db732adc3114c015fe3422f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2ccac677acf6a39dff9f8b17de6ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb914254c3bb67a7248c234e4786fbfd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d40b4fc5e45a35fe8712ac5a347621328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737de653c146498035faa0a7f4055b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471532b0c81ffeac2882d3cd06aa3dd3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265488fc3a690de345dff6d8abf58c5b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bccdc23f31aaa52d7cac87b16a22e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcf026ba9ee01e74f1ced6be1a4b05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570448d345d2908b7af058dc683ce67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c310db6bd77b913f82746e96940c7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb4d57e7e087f80576c7dac901483b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71dd9a073c4e3bb2b2e9977383fc06337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a832050c6e35f603d1816d40758dd1a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186ca1d6f1686eb5ae4929fe9c79e18339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8f8e4230693a608ac8e04651578d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d7dd66844d3a3d977fdb150c5b653341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb24b44ea61099a7a4da703afca938342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ed428a3ceb548ebf32b07f9293828343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8901c4816b574cd2271e6beab2e7b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ef79cc5eeb742b014a936fdba307a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33ad23478eb4406364d5f9a53628e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e2b959b37fa419bc0f0d79845f244347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5425aee52fccb6492aa7c81adfef7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912c2e5fd15fbb6a720369f0bb09f65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7d092d355653e695ec64daa4f0633350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733835a6e0b03a5b01ff49eece11269351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91046c8bd381ce1fc4b1cbd0f64f4b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197a3a176425c9576f53975a196cdc6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fcca06ee9c27c1d81c247850bb945354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbfa5d9fe2de8596fd905827e053c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c45917f8639ee80319d9edef8b9fcd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23155894c3078f4fff5d2ff137b6e0ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1892f7c1ddbcb4438f1a8498a4a1047358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4c25926ec11d399036a897b988fa6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b953e96d8700d9e0bb8c793ecf6ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267b0d74b1893295ed8deb32ae7bca2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b049a3da951a48871b60d48b1928f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948fbfeec104dea600afc473c619e80363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695a826afe40bde02232c173ba70643364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789add1fc6703c4ffe105aa3bdc4e47365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf1d028ede4fed3bc0645a97e26cf2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78c7edcc09206c166068f05ea6b1a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2990f1fed0fbe55057629c3b41e954368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6368316e6fb24d4a1d57fc6525160369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704970fc21c24c5f827dcc94fd3c82e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e7ab478b12a63052c3e0c93a8a056371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be194fe9a52014e4fa0812469bb9fd0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d224931abc46c01abc1237d4e5be7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f015a199d08cdb2f6126e2abfb60a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0a201eb6ca65d8d4b49ad069be140375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa910a0986e98b686afe45e793576d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b0f8d47d204e5490ef4988ec268c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d35df0ec5d2b4d4221793e592319a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a88a18f28f079493d14d1f43072ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876562b737a51277900ee69844f4c4f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c44b359baca9552f87811c85ad12e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487500c5b89165667c6e062e07be47f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0ec1e4723a3c9f9adeec3ca0f3bf1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767255a7770634b5945c9492aeab72b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e00724dcc55a3a102b2aa9f4e6b527385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d992c2af9b3671e7632cce5a91e7a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d733ec9f08a6cc1aadd695cbeb67d9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e5d2ac306318bb5d75c37935d30ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878af542a0dc3106db7f52a84546db75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee48a13bde052e3c41e85973bdca18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55434ecac2ecc03b700f99c975e0ea3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83680da4791908bb01b3f2cd35ad31f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cd1aee7d12e47e9b5a74d69f8814a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705731d977cf80d52b004bc6b8c6bbc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a156d2d9127f658173859ceed94884395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772cf4a194766e9dff598421e2927d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57297db1e8a2c6357787ec8d12a0fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fa1a35de155c03d24d8aa66365e69398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52db792594481003db20611de91077e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab8640bbfb7a048a0876800e431db5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd464066844f9931e2efe879d86c35401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a3aa204459f8976d8397ac228d4c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9eacd10e7d9cd708fe6fd51f5c3dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96286492d3d1f82e9d24089b77f30d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563efecc2a1eee74209a72c0c95d9878405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf8d1669be4f8505d6244eb61becc4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7c58ca445f15f8922935bf2d99d07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1a2614f2e562484d567fe50e04abf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5737ee9cb7f6b4f0069ccbc39fac8bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df230fb6e57ece1ad9066a888f79d7f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936850f9a73fc78628abb011df4b118411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511668e2b457152bb2a1cee447c0ebfd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a34c4cd9e825411ad33398040db15413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea8d3d2d9201a29ce33d23246536c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea1f40a03928edd562e911b1ed1bb9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03cafbdd740c3843ce3ae7075df254416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec68d61bf51cf941dd3b6c3b92e56e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461595208e464c97068a29b9091725ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc48327d0d557c5b1d1c9c691b56c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec72fd6089aee821f7392df357aa6be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba69ec0138e59660b019b44fc7ad532421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89078028ee060e3a21c7c22f7707c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7f589244a1427d88d54c7e587a580423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274ba669c0c53f91610b2b51904ebd5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab8f85211c6ebfeaef20f5bc468e7c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a73f642a92cee28512dfe451fa7f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624ba368af36ac8543c2d68bfc02adb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8408ab5dcaa63e10cd442c1f176a47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073fbcc121e8173c250eefd4077129a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd746220c75f4b03c6322195bae9c834430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a2b4629fedb49acfbb8ce65940a3f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651e51644260a6e5d7f2ecc5a04885a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee041e248750d6596e810f8d0d5e0fce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8aa0cbffa41cd229ad2de15c1fdad8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad820a919e51df7029015beaaab7208435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059ede92516e226d3e66cb951491265436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ca05f1b9c22a1dd4300fac6c18109437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a98c64633664a7c3baa4370c7363e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b098d3ec8fd157308eb3f2e38d22307439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc60841acb99743d93274252de0fa97440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344aeb8ef01bc371f93a231504eb0fab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72978be8225f3fd1d4ea47ec3fff3acc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e4087ccbbfa83cda67c865363407b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d690b1033af1486685dc042a298e7e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a3b57491267971d1a3cace8dd001f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3297d68b97c76a37a04167d706f3ad7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714505c40ccb46b6ea4ed4a84ba12cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab100d82b82a16c9bb00facf391ea6b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eb9a49504b301c84abce165340d65449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cd686fbeb470f4b78562a4dab1eaf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6134ab5928ff2d28d3627c58fa5e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72b63934bb3a9334ac0775c972b206452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224449386ce76108b4b29a862d5254e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf3c908b1afbd387c14ff17213a94e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85467c23815bd7bc3049c62e394c2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9efc31a3fea6b994738bd5a999ee6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439921f81930852601564042531e20a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35cd9d2627dacb6c95523f46e41eff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cda8ee555f7656694ca743482fe2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423e4728200181c33f50e5d9b019899460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc23d3636027d9cc22b937274f005b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc7ecee5afa70a45254659f8b07b0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d2a01835942251c6bf90f8c0b41a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d410e3683ac945890fb9087eea5ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebbbef47f49bc3ba2ea07b4b785b28465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c057ab5fe5320bfaa596cd98fcd39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9316b7e1d6b06ad6e405096aee47b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe0e25c93bd9d2a388bb8219c5302c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ba314f258c66eb5a88beb55a7487d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f105bfae1ebbee3e2032bbc7576b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf6188a6d38dac13f0cb1ca416d384471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357dfa70a1bfb1052fc22bf75b3db00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b3fb13283f55c7126c9549a145a90473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555b3ce79564ad888d1ef76dc5a26d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec47060cd7a8114b1bc428185acdaa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1c4b296cbc4f11068028f1d50b6e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ece47bfdb083bedd3e40ef78296dbb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd7f1d07d3b95a1b188a3fa4c3c073478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48307dcf42602d2565efed0d040e52f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fafd75421c79d9d3c01add778346ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf6a9209900e458ff1a0020bd9f3bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e75504d4ed6bc7b4bf9efd8bd597e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd03ace29a958857f7a01f03e46cb5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b54e4fbe31f31553e788652ddf799a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08283ee151dd3347cdf5e9c1459f59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7ed7b27fccf77269be69d38c70585486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449336b963c104a46bcd114fafd773ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e9669cfff5920b35c109776e35de1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08b074ef1a909e66f15bf972e08e1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8baf747dc6c0ddb780afe885566d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba4d7fce389786f8c5a85c87087aca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37363fa9ce83755ceab624a12f1a18a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdbc472daef56ca9260a2c96bba57f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d8acc7d0d9da372f688e3fdf615b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064a8b3bd1c580aedc8e1daa639aba0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87ec3cf280428ca129240b51db6861496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6983d72b0a67fef4856ac9a5f0b05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f63635d9c262bad5f097369e66aec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c05214f0a6bb076b875965e34093b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021cdbdd3f0f7b6ddd26e31e4f53564500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab31357a0dec1c8c25a818565bdab61501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27825a8e8d9d42e7e268101d3a4dc4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47650e8a589f2b627bb67e7d38762446503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d80b4eef2d9d07bb9107e9699a98f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb2f1711b7139bdc6cc3418096b386505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4db21b3e32bf0ca87a7febdce405d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc09a6ff4ae18cc9ebd453fcd161874507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88036aa04779288777b8f55b91a34e42508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce724f90b611402480b560df3e0b1f46509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b77c289b4595ac036813e074e3e0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e4df3b899a113161431fe97051a03511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dc1a441fca91b641188f3589fd2fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9223f6c5562770923abc572a1e8c437513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638dafd620dcca4a71d969d52c76f5b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a8f66bab4befd5b5f440e960dccc0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b225d717409a349b4ea6464cf29a0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bca33359352bc51435e28514814f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fe9f0a46bec4a2c70f88b339faf36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346c86fa89d1a5e578ea4c79f9b2ec2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d79008191a1c252f824a588553c79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b779d237de389df7b0ea79a43b04a96521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb9811fe042b828e07690b6d9105ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cddc98e76b8796862ed1b71d0e4887523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115078871c7efc8cf47615a0d7f93c5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23ad693b13c81659caf0a5c86328e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9d8ad95cc6b50fe1b995ccd09d107526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5bd2ecee190f4f3dd23abd6d58f88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabd949c70f861e5dc3d5afe205ef64528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372cfb447c020965f2d4d61850bc7c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b123599f3eafa3b6eee20ee146c666530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8738b070c3be181d729d41fda456269531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe744d136235feb8f2be014c40605bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad1439ce6fc4615b3282fd2c12e48f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e3e0eba3af5abdb20cf5ba953feed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e20f97f35e653534c72568feb8dac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4625de3f62f9ee93f05b485069988b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6207cd48c3411fae7aeaded00a9d25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3a2be548b8ab9d9e53478f201f271538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4249af2173f19b3f4a230eb4e0621539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c846fae838d49ec0586e2362c733894540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6309a79c0a54a00d0d587c73b5df841541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d31cd591c878579bff598bdd4cd452542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d016548ed91814753f5c0c21e0072e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab02c4983c24d15ad3131713659548544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4464321dee3ed0a10255d37ffd248545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded62626661277ec061cb8d80a9c4f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b27d34e622cb053253b8ac50c50d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06deaaa358331a050288cfb27f9edbe2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8d50207edf419cbe601ef22e38291549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa007242da96d8854781821d685b21b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8dbb9befe58b6be6e7053cb58788e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018216945f880adbdcef33d34ab5fea7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c29e582db41632a2686963c857d0cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed041a7558e1c8a3c52d1019ea83e8a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b00ef1a44df4f2a56f3838f63b85bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e068c7d60e90bf872ebece18c039cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5b11204f6398253cecfcc1d356437557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2816de57dddbb9e9a2d43ec8afd475e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101f503dc2f4c046e4ca28e7946a4ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381808cb1d1aaf711364ef18e3a8f73560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a12bca84cf5b5b50726677db03152561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3981642538cfc9e562e5a7ac39cdd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779508eb86e568b57187a538a2ac651563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45099ff21a6c62db2cf8ee811e122dd6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086cfd7ce6ebae01a0a204f06681bb0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ec5a92d64c4809cf6bf36f870de86566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac5cb20ed5ad0ff97c93e939ae2cc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50657b98c695430d18c5fce5208dd44a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280de098ac0540e96a7e208563e40fec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b494703b926c9c5291f08266c02a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48c5267e429a9848b271f523ed1e10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f390a61c78f7aa673be57e20bb08e3a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebf6d83cdda77ea2506bc44b266402573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcdd355d0d6440eb4275d43bffe88e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9619bf324f5fb6ed5825adb91ffc42575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7abef41bb118f4fa36a3e292623f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f95d1c73bb9e24374a673919e78f54577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bdb38c6fe615749262005c8865f61578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb04d93c4192888bdfc96ee711074e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea83229eacfbc0646b57c7aa3b2011c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01dc609bedc55be7f8252286ed5cb5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5705d96428a551646588b634ab0672c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6aafa010e6aaecef57aa94c087282c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7221aa98630496dfb4f3f1f42c7bd3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212da5de9d9cf355895b7e79620e8c49585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb0e5a45fd4f6dbdc366a798beb0ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c373a3b4274579d65c3a665a8364f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27eb2ad56e892f929e50bf76fe9d5f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f431b9958fa7d21dfc2a24a6a8645cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3006f4c5ee54f39d1d936976bbac8a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0d106d65a4f0299f50a413d53d4fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4247c42590b98bbf4fe297cb46c53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec5526f6d78380a92fadad22d90b8d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9207c2f76ec93fe20b894a918b4330594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f583a0b6d795317826b4b8daaaaec65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d6e04da8170755e0231979d6ec4c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18eb20369dd70dcff167a62e2d7c0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c16fc6eec7806f73dfbfea6036c47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e76bf7e830ba6a89a1e1e5358c0f4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cea077ea0c4628846eaa69b2921ae3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98019a92e4100e4792a3a2836e0313601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b544218601b2471b65c6d70fa12622602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4318775e06f063a008cfccf999e374e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8b77028a8ff690ee56f808e951239604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1ca440e0d0e650ae8d9386f2ae35e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19bca6ceb465e782165543f4a64a60606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b449f73d3ffb949de7acb136e8144607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55ec2dd668a255b5659e268b83ac0f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68714d004a3c53682316c54b5804237609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4322ddbfa81ce392cfc2a2dc55ef9f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c251336e62131d0efcac706de0252611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627718570bd16ff9efa8dc84c9c53e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332187dec1044981cf712c4f4e72a03613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76aa6e3f98445d5f349cf786c3436d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc3035d81fdcb8288bdc77ac16d24f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0306e68f685f6f44a95f6065a7e45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f32456e4f8a60c814cc78e09e4e10d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1520b26b1168070374f716b2a20c13618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f62470a8bd30c4d1315076b79f4685619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec2b7975c2557336aa3705b0272f84620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a7e64d61b38e2c3aa8047e0cb2417621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5757f5c488bd430ded8fd677da369622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbf2cf03b1c86b551761b4c6b381ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37227a0b01e12b7d429c3f34a5bfc2c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000a4b7c95cea92a0434dc82ab9af72625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19738b9bff25043c3ab688c7653b4c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450d41638aae26ba8ca478ff60891be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9554ba054f8967690c6a3e91ce0385628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf64c747d4586ffb3b55c009c11826629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b23cdc28a3e4830f7733dd0078fa4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b4fc94b61de9e4e37da4e9af33c3c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690445bcfd344b05b1588c61b11720eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30970bb923072061e46610672b14595d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f90065b6a30d5de54e7aaa7ea2d6d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b55953cca8d816e6823734ccb8533c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473face23c3a4b9f4cb6cb920a514597636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ce008bc24c4758518d13f0a213a04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee55e2c63999a450821577f6f35227b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d012372b696e9b9a921e86f06c60a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92711241b5ff370dc156bef9988245b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bbc5fb60363cfc726a59af60b88d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca3256b8e8323b3302c2a1473432e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51698dfd8d434aff6fe40305c8d95071643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeff75fe2d2e0b59a749676bd7e7027644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbe2ef92bbf55e971f419b305563b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23668480f44ad6d39ebb7d495a667bb7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549078336d72cf3735fc350fb6914395647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753d6759bb4afe0b6fd4301d558b477648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8b45a8d3d58daa264b83deffaa0f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27d23e757a5f3b6dc1da2a666ff838650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02eff90b5e113211d8aa4d5f768c52c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179f1f29f4e72153d0b428d7f9e5fbf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ece84adb5c6f716fa6e0c7cc01048653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455fc37fc6634bb21b9ef1bd9631357654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980c6352088b506a33c1251065eaee0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2630369c3acb32e465daa0bf04781656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d1504243b1dbfdae7a7ce403cbf79657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba236a9b0ba810f3c29643c9468ea49e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae72d6546adfce20b994f2b4e2a1d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df3394a2ce692ed704b10d798d3892660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a93fd9f5ced3d951158f8414d7cae7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b7e095e6902915bbadfeffc409801662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78116dd9ad68da028da1fb6cd146acf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee89011000276a51db40db427028fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3318a23f527e75fa74760940b5314b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54925f9967520b2b3a1db86bdc5e6a5b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e48dcae0e0b60c945bcbbcc7e771b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd516df0b7fb57c18b6cb098c3e022668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191aab82c235494ce2cd0fc6eee7fb0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a99d886deb23abd11b8dbb5115aa66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9e3cfb03c674703c3f724c02a5453671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff185caab212e2006ed3a7391312e34672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3bbe19147cd577e51c9f119e130e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad40f8a86206010c5222b3ab99e6a4e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89b2dc49c94982a4687687d0f663f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09afac74bc1a48723f5e668b0f118fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb004373a0372dbc23d388dc1b019e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf379619404d56504b68dfb58a704c2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d48264774c7eda6fb4963d19ec033679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4a8d809c271fddf7852939f9e14f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651e1a1113c2f4ffd0fc300adde7815681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865aafdd514a5294176dee2163b575de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385d8394dcf09dcf6285a91b042a50c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68ddf5c55c19315e02b6cf22dadff2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b676fc5f00207de08c57638ca8731e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62378aaa836803aa032822ef75c5890686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5d6ab288bfe68329e02a8e12e8a59687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44724afbf5ec711619f30c2a02d125688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5609c0a4620db62edb5a382633a2f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fbe912bcd49bcb293e6d8a517f5d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d5dd9c39bb44c182b45e4632f59a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a99098086e6d1bb7cadb61b9e70842692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106790c7276bfb64a6e6cae77e80d41a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a742330343895422832a8414d74eee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5cfe75675b78fbf40c0eb32b6af07695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609c5698e96e69dad869fe1a9cc1ebd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc5fed2825ea2413cada07ea5e3576697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8825b31e89d0009a4cdad5ab5a0e7b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf1b0784ca2612fe76579194d71c5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56b1bd5c5f697be3eb73f63eb5fcaa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0af8a1139eecbbbb5c3b3492083fa7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910d4ff274b71a574b2336d5a31b022702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9af1a4238fe4390b11932295256379703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356b187070c7f0a18d4a68adf4dc358704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab1ac7f584b07a9467e24f1c0734a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374367380f0fc8f464cd41a91dfd6534706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa209d7f8e21569a4aae34163090a08707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32b783aecb3041fd9d2fd0920e7d16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3e1251baf1978c9debb2987b9c85a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fdf6c18b154dc4e94a41b446ff030710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31e487a59f4ad212ddc5ea3379cd73711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad23c0edc5595a7aee7fbc3fa02a20c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c73487be6cc8f68fe21b71c3ec344f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b53d13be7eff30171043aaffe048a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3787a1e1cf7852c49c274d2a9d569715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d13262ecce3923d2433b2e6fc53b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b27cb6c02967f66a4d076e672cf20717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c10b7cfc3b5f88699fd18fa49e60f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48045eadb1a3cb7a35ee32d3424d2103719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662e397ea823bf59d04cb1b2793869e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4078305ef8c3a794786c50016e9c1b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2393bac10c416b52b03e0ad642758722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c285a20ea62ce5ffbc805829455b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bf86be27977342432c8a36afaa1f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9679986f59314915250aa92646b203725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35025f1a3383164e0f883432d936d30b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5ccd39e9f88eee169a25b5af992c6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96c2a9fc0a1444be83e3e5af18c4bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c293b11e1ae49606703cde088d8e8a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e4558b464ef4ccb7f28269a6498b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7204cba6b4b3b379895392654f431c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bb7d6c8cb8cdf077e361181790098732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff9a5b3e03209b1db89bd0cfb7a7ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd199960bc6a84d89c9d2e79d2b83e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f020fa35250df005cd96fb26c0ce58735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386750d925d3d45e18f90353fb6253e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab109d67574bbf1491292094ca8f8cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b8f41baacd922401ba013a2a233df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b80cf72a791904ccf0058fc073be55739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57913bf8de57773b686279b7bd8371d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2e9728a481ebe5a65965491235f52741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd630d65f42864c0f7ab11299a64bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f93947968ec539d3c6651610536436743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f13ca0e748f63b1be8191963d0eaa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1888709f2ec1789c43f6a72fad5c34745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356eec1f6ce6fe50ab9dec39708c539d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704350f6d4dd83a5b5fd6a49ac110175747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62866d74e516067d7f7181cb06b16b95748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8edc0751c8c876d949bbcfdb2b1041749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67b25feafd023002a215394ee6679a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19406612f052cf49c00f33538e154e6c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5af560258e1acfdbf35d86e6780eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ded7d5383ad81fa04958e687fa8b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788fddb789745114ab4046027f0b436754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d75db3d351a26ea3bd096749a13748755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a2262844077f7d7894a4cae407da1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25678057656a5b980c69f3af46f8683d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83e60c17f466746385ff6559eb0bd3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e493ff40595dcf768d38a4276afb5b9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f330c390660a12016f5cc1759e11a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ad141e6dedbc56c586e4b0a6a51f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317d7d899cfdcb59a2fc5d84a22b8a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d85f154a3ba3b6f4942774f8a1b7f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99fa19fd3ddca24ccc8a71190e38285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff14069fa6b84da5432529409cdb2fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089abac55ef0878af2abc6931a9847557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900242a9f19309d35f02161136c34678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688c04711efff40700183b9574862a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3bc1a07e4436063a447f5cc88e25c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9a96122283f9c820d94a5a6b34daf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9b5eeac6dbf1356783d4aa49096e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a84c37468b866e93073ce25289bebf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45b4bc1522f6f3c5646bfdb059b4fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1527c8b42b7db543bbdfb080c02a5ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334001dfb45080b58ff48ecf822206d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d491cc6801b083ff6b8acee9ed404317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4c077185e476706dc1c8e409dc83318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34265a8e80aab96368433a0d67029f3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b011a6a48abc37c76994fb89dd42e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cac05b9480ad494da72c3ca941ca221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fa8a90dab968368869a409d595c3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d23a1fe6641596c9d361ee79abc67b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d35275582dfad8ab9678fb221753d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dc324cfe0ff7a693f619a51ecb6d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d37864cbaae4d7b1bc9e88bef3e9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f4080cdd1be8bea77df4b9394856e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb72526a9ed6b5600d94eab657c18528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4911c0c924ac3487420a8159be86c1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5019334ac21b09016df58fab06993c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad21c65cf9219c0cf08b0e180188c8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa6eab9dcfe84f2e9024246263365c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439e51d9e804e50208d50c9cb7b131b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19004860ea37f937758ed38b5ef93e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42fd82c0f206e0ffb268e3f357180135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c2c05814cfc8c9499a24e3d439d2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03ecb52a6c1b5be442acac0698701437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1908b48fe8e5ed34f74fbbb2dce93b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98602b10e3bf09a44b901bc0254426ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51238f0cf5f4229ed0b9db26a739e00440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04eb746f7b22aa1caa81e1bd2889bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b64b01f700baeb4c9b95e4bdf4500342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59062c095e8d95ccb381866bff9f041b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47628578570587b2927624869d9c931d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65df7b6ff61bd366df9144940dda8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f17bf4495ad471217fda15c8b43d0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47f20a9c88544145cd69db52634a6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d408e0f47a538d6956b60991cad75148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead2a81d8935624e89353bd7309c03249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d511eb34c7cb19ca846d37f519780650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6002fb4183aee55e45f9e930dddace51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385927e15d6f90dfafe32d9fd20f0c4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957f0fe0f749a1c208e8402c1750f8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4089245d47b887414cadc6b07ef39354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269e15a21c4ea2825cbbe494681216855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbfa82bcd1484f4dceb8ed79ddb8aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7045fafeb7420809f96ac248aa22257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e627eca35a846f6c65f183474f8ee758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d7384a06e3dbc74c0b8ab12b2bfd459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b93d752093ed8d57daf06cddf79abd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2859eea2a855b9d77dc7f40fcd4c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f4bf0764a3fa709839ab61a166c7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bc2afcff0f86ac1bb0187a5c0119563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48876e864d220afa54b65e58da75dcda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0debc23addeb7ed53c34766006af70165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4f564d8a466f533f02e27abeb877166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4816a0700964cbaaf98cadc429fc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f5c7127462bfd15d812169b31b94168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42d9c9939a02a38576ad2a29fc782369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8c9f19f5a42203ffb741f691824ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f5d0b9da90fc207f1cbfc080050f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c006fbfac6e70085e082c4038c7c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf610466fb1aa469a6149d34b449216873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8b90d9f001de1df49c3df73b6a77a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d34673da46f0679cdf3d7c069e74575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9ce34933e60fadaf2ae8fcbdb91de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab081fa3fb9a5f1b38f30ef5926ab277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436a2c1d7c21f71bded29f4a39fe86878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114269fabef1fd8309c25a7e3aa29c2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cbed1239c10b423ca8d2ea00cfcee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174603c58de5edbf7eac77e86bb05b6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7cd31da88a51492c4ffb91f345e0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4d2f8e5e6dec830120cc4e0beec8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636ff3d824d7bb199f3e2096b51ae5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08646318b71006efa39a0bd6e6888c7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407336b7ea78d51bc8736dd6b50b0c0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212fe70a3fc7fe1fec166166bfacfd587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea61573b7cdd93f8a54f0d9cbebeb5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb79bb48ae7e150830fa34f06f3346489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26888c39a0a4454c5039b6d3276831b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783eca0e4181065062ebdc3b6d82d3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350a3b39ff8d3691b2045ccd225a58692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede302698a7a25c0188f5f40c7d0f30793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb3ab2d3957bf600928b63f2692b6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d19d85ca13b4e0da57daeb6d2073195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c704557d65512c77399036128674296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c8f16cf1bb77cdde004225bfdc01297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e21fbb8876d8f90937fbcbf133066c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8cbdb58f8611788ccfd6c8e8dab1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7770a1ae8579279e7a9c5b576a599100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4948d33bc2a3292e34e25fbe4597b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1de7ddb4e0e838d7d62be1e045d2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde3c75de7b2a129b1c425fbfca438b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724144f03f625fd3a141834f2ab67c1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a2d3cd09b860cfd9b6cfa37c1798f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f7d7736024576c86d9d854feaf967106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1e80a27bb3a3328419d984951930a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646688ca88e87870db1f7d8da2510de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91fcba96806d44f9c174cf79681d79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399804c8d3fca80efef0c48c47bffcf7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c02cfb1ee5b40f5ab22d321edf2d85111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11969a1e75750844055be1f20b8d5fb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2a5751b6c76bf8f6bb02203db8e92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb8c1df36bd9c34f732d919dca0efd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41d04b526b9f0fffdac888b4f50f0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5e6ca1c4c34bfd6643971ec202bd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e048992f2edbc1fe79ab7d8f5b8a679117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34e2f84a5af826ec6e2d1dd6c610c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716ed34e7331f074b5248117842b3ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af47d09559fcb35b765931683bd286120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efcdb00d26841fb25bdd46ad5b41a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b17f89e2ebc3359132a2ebe398a593122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba4b16b45f4c2abf6d8a86f96b9c41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b7f96691a4a2d2aab59a65e6f0ca5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c202bc6d7c4cef13d08c0b63c2d7ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffe8552513482bbcad0ebedcc41b4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7904bafac57d7117a4d8b7f3beaccc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdb87c766f604ca53f0edbc991ce90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152cfc094977e07d91e3ee6349f7eeb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a17306dd923dce33b6cd53b096456130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc236eaeebb339f3a43e54c45d7d696c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd8b46b4a023d3d1042326c07ab3f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138a6a32682101a0b99bfb24f059b13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1a96977b82ead189e773bba48f5b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2e1acfd136261ad174010f530ac3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fec9cd52782b9330be805d8e47108136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540f70107fc5fe883139b056cd72e5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b670350ebbae32f33fac4e1347805b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ede2ac048cd6811280bf8519571564139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0c05853df6022a9fcee179830f0d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49df97b597efa87b34fae0029d07c44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ceb6fcb867e3028c2fc113aede2a52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81deda03f5b9554c9d89fb799f99e4ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d2e332b561ba63717fa29a9ac4b82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4bd98379697f01ccb811780a9e45f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e65a7d8eca9e380fb40f7782784915146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f24203c2474b28184cd6eb473959b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53d3a497b5bb1930b3dc57bdef2e86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ad89b36d22441d1cf6bdf6d21e760149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719df286c233a7915d009a095f1e564150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736d5473dac68c7b65adade6c86cc9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47451c3d9017290c333d6ec1aabc87e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce885ff0113ab5d031392ddf6d273688153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e00605646ab1d52aa664ce6e22aefb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d934a237b1fc0671c32b585e6b75b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0629c5aceabf85a193e07364771779156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a7b89f2490e530b36586f21df4b43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a5951315102021202c7491bd9fc15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa46d8598a7627433ebedfc2a20e324159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa718de627a07ecc042cd8d1a4829cd6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce16fc47b054e8496f5a8b7129d4b07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f77eb06251d22f75f82f8dadbbe99a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab7caca64d1aa97cc21008aeeb39d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28e0a5c652d2ffdff5f2db0374d8e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6279d1bff2bec6d667785a8a8db52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417f685899d23e54baa7033f3ae4590166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed976e7a0f93aa5f562008961eac4bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee171e69e55ff69797a1d55f93e468c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb146524f8d6fc0e3ed29218d32f43b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd321f48681ea526a3aa40fb229aa0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf340f22649408d39632d45ca09bd6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb8f9428e44022015e1486859ddcb8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a16024effc239cdbee9f9483e633a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313262e5e8945351cd0c925fa778c043174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a6c77a799058a53107365d34c65df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb3dd8c4d31a64c45e000f8f50c324176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9b31cfbc37bb5e21b35f120853e88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcf56aec40d9e28adb993b7f498719178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413cc285fe30beb77af4c1d8e5b8908179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d8249679f3d18346e55ab89b282a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9ec51ef4a33e7c49f0d85d43fdf4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f729406041fe0499fbbe7bcee9d51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9f471b56c9130ec01411921362d22183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3c532caf4128f4dc33a84e0a0c013184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47220b4773a5ffd5fc08c07d15fea444185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59edcfe12d27d8df7b146b134f82557186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69cd7fdb6757bdb2592f78cd67ce05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056caef84dd22d78bff8ba3fa77262f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a040bc67a7a3824cf744c1998a200189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b913bfda61b824a63635e4a46cf09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921eda197635dbb72b4062696c81b32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c559d5d610ba94f811d31a1ced849192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560989dd5db4f7b4cc147416324a8461193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51304eb9a97fc23b5b57f2fc102e718d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a92c2f3029cf8c6f12b146173769c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b8de10c4fd439d57888abefc9852f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36865e2f713eca80d629ea98f436a966197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ec91edea26f785e5cf04a25472510198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274f20715a1c5586c6711ddf77c54eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302382c0555faf68affa95843de822d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a80448f0b4289d405368b34dfcc88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af89b1dbadd1011111f781740d1a26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42940befafc63d7691e1bcfabfd61840203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15582027c9954bc0a4580cf79492738204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad669b7fceb587bfed14641202bda845205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fe47e1ee07d76d2da0103853d949c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b4ec44be83d5157646de1a123d797207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3d30b23ba941e0505e5a0db30f625208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d62255023b8dcd26f83f5a338ac51209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2873a3be79e5dd4772e240a9498a6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bd750a26394502d00ba7f9069fd4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fbc941be3c33d0eac5933b4a0c5de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56428a0372c149c0296fec3a95e065f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855045633dac6e07ec51a720757937ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029be0d7b9bd90fc83419c8b7bd7ae1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63066d9d232a5e0fbf214f9ef7ad90f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b19f1c768a9562286cca1551d358dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc2446690909bc101027b216dbe02e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ea832c5514f8e298315ddd27e5eba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f51b7bff1b68e8b5ea2389f68fb09b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da087b4cc83444704cd131e39ef0cd66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba798f41cacb0223cec62e79af6f53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ab00ff48519555d3b8ae4bbcb6ad8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad51c3ad6f57de008b6528cc66346e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14e08bf96fbbc08c9fdf1b99ed5a6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d5d95b3719a240b1793b96f44699c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c30ee5fed0fb08307339a67b8572e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36996d94d528ec4f682487b91f38e6ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3493e4eb74e3265b98ff9bd87c4cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414f46bf1a12552618462e89e0767d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42121dde9353a61c33d09dfcbcc31631231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0992bcf1a6add5757b4fe17c831ba4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f102fed1f2c2accf7eef5925d5ecf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e911a3464f3cfc740146c2f1b67038d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1c9b865274f095f94d98c2ca420e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6194c74f8ef8916fa87b45052b3fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c0e7bcc33edbe518bc8ca8b52b61e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92a14f49557cd0c419a56d4992eeb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafb68476192627cdaf61ee563ce149239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bb4f7f99c4fce0ffc4e45f1ab5636240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5c2a17145e16e321bcdb17081488a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fbf28d0138191dab7466e25409150242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f50d81fcc9200a2bc2ce7d6377aef3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119e63faed13223e5a94d8f14066af3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c14e11e4d9b0f988609cdfd98014e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a3894b39f8d96c14532b739a49b00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864727cda0da00ef9554ed41a40c93f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccef9420c057c95a05a040e0726fbe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64284f3fb3846b296352e9510ca8af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adfa0a1325d33a4a9d5e973c75829b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d02ae9069ebfcabd07563cbf1acb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b270b612adbf63ffe1bc8694d52e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac468e31e42a38be6049a3c7352e109253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dec6fa5a2a03365d3aa240be7ee51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862dd7a3d60c100637c662f3a95509d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb99962c350028b2c4796b29634deae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab314d78e07a3f6e2c0356854d213a2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d288fbe3fe06e771b2c53cfd85783258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e9d8578da68c98b2a31352b6004f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e4a06bebff725832e524d42acc705260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc73be58fa21011a2c26ff397e7de1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41624b23ebe09a55730e7121c458d127262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c14d66d81c611f7cd082a49e5c34e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e7bed9fc343192d51319a6af93e27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1dd443c7563792fdf299152c96554265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a80c5b913ebdd491c776364bf9364b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e00acbeaef5c7b75fb2fd39a4e7e61267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc430bd38372484e9c1ef28a59b1f3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7ec6f7028ef989a07cd3742c9dfc0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffff0751b37f82efb69add5906d913b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93a06d8111a58891e0865702f1fc31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80125c88ebc61b728794349ea75bedce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fc25c6f16bb2347c19cac344cb8ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e348a72a24547afebb06a0eec14f039274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff062b382d50703945bfa73d2c7a2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822ad37509ab6308a9d0ed4b22af197276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec847c7aed6cf498a6e744e03022151277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82187787b636a6225557925b866b0d78278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b56e4294615d67f2189d458b874ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4db7ef2f4232ed6cb6aef290b26b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7a67e71cbeaafc2f18415dcca3610281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ca965b0510f40d8bc5fcc91eef825282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01ef205f6b1bf854e66fd6e114b3fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d7fb85732e45a9b61428fffad5097284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418acdd33fc3c5bfe61781e417c1e88285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f6dcba3e5dc9c01aba7a3ce96b4a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421d078037ddf755a316bffd6269ccb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df176fdd45d44d2f6e4f0e6839f86a33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca53e606b73990e47e1739ae5e02b5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1047b6151d790dcc22bbcc57944fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963eac6bef732c4e08de0ad0f86a43b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21967067d66a06eba27eea76a325f799292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83482a8e6ac43809e5ce80086dc3119293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25d4bd302b9ff4739e3cdf7d283ecd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd55b13de453031924875ea1178910295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837387ba63344b13895779e3872a6c98296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be25d704d63b2c79a4daee4357f5b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c0572d2974fbd5b49974275781bb3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695a4b4b662bae36165d0cbfb09c4f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd983d8566fc2ef6dfd1589bcddaab3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224789039dea5a158f48964630cf13e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91258a81a9219ef1c09b752c82da17e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bc52d25de6d92decca93c2ba17f08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268f30b5a641287ececa4043e4b7c49304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60611e079166fa3f5759fba7eede8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b128b1ba28ecb150d5df8639cd2747e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab90606050ebcdd1d9a58686c157204307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95fef01df50afd2677ddcc6e3176b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c619e0d441a628403dda1422101a5a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476c6de8a7bf259d71d906286e7d2b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d538d18580fef8a21264191f06cfa3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360e82eab5ed362cfc60369a97cfe81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de62883638f2e720d728a08c6cf632a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5d054b909c14c1403670ffada9c75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8817faa00d77e3f2711368ae5b0ef6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d072226a4529fc5798f6bec8b57639316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae671e127d89bec57974eb45e814641a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8274578a8c04e4bd4f1eee4722612318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ec99bae2a3564bb154df22516dfbd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209f01887201a07231331d4d9f5c688320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3e3309329384285b2dfe8cfdde3f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6fc33efe5828b91ef84aff12cdb83322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9782fe520fa316040a175f821d31c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dba5aa7670de57e9a2f89fc938e71c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a7949e50d7ecd63751b154440711d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795f6b5325af78350aef8dc7ce781b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592db944390c2fccc410abc95fcc73ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c37a20f84bf202de46cb4cdca8e378328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bec02d5aacc2d242cd685c20a7f56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46069f3a32ed6081e653289b587004330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8df71d45689695cf7228579e8c33c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62751ce955be45161e1c41a5c948452e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082f6eb005e650592fcaf94d005928e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbb354bff615ce405bf13f80e03f31334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30129c098c7fb70cc3ffa4653d306ac6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad48731e9da5365068be18a2305a56336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dc2b7b8810079f6f22edc376a5559337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08f4fe50391a1a1fd88792dbb8efab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47269e7bc4359fbe9bca1a0022162ae7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426662944a6c3d9522cb9b77247a23bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f910be1828eb8243f16e6798b0239d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6fedfbcb6bfa6025a971fb2829cb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f10c0b06ea0b17eda7f55a6bc9c987343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a4bebfe219dbb496ac989c8278cca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608caae9a50ed1053930d86d23d1853e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237777ea83ab1e7a1200688f3ff97fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99156d6ce9899d73fbdaec963fcb01a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b785a48bad4f11fca6a8f41b6b94c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2c6e908b1ee04f0ecd0701b42c039349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c606404cdc50576939458daef19c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2140b2b2635f7d7ce6d2c78b0a467351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d82828b7eb1668038b6092920930fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046105536852cf4fd967a5417dc84973353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a726448596b19e9a7e74caf99095e1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148db4d8de97870516f969e2d6aece6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317bb084a2d60a610f1be67fc3e2173356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e40c8957f13eb147b2f3e82b11759c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d80c1b5e2dd8a8012fc97c75fc4e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c0b6fd914e232ce2fba988ae40318359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1f8cc77a09312ddf7dcf516098107360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e01ff318031589ce8d20e22acd915d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e818e454ec9004884c5749710b251f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1826558cac7229c7cb9d6e22f2fc5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99913ffbfc066e5f132b3fb8574094b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87348df452ff1df879d6b7f05799aff9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143ca47df08ece8f833b6ffe9a17a09366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f70f4256ea00adad50ab52c6063a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20e3a37ec29dd4ee1e20e272ca14e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc57a2523fbfd1fabb8789adfe45d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b74792fd759757c647a2b577e4191370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6529ec943951ce4979f4f0c23b13ae2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75078d2a4d244984a3df11088cb06ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96800e3c16ee483aecc94bf4a013ca5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292b51dc88e4b843b233dd562c49f4d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc23cd18d6fa90fe907d937b517596375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122241324808b932df1869423061fb3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798448f2dd22d6425840518e99c47172377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f837e26366e5bcf266e0d9f4c2461378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627f2c911b0cc4e7630dee5db291d4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6364790a61bcfe36d04b1840351adc0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648d52337361f26acc34510904980b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c201ca87cd6892532a822cf30825b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe76b9ec7fd87b4eade3b9b5f59a061383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c27632f000f4e73416d39d8be72d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010abf56b57b4a06148d604f34f80345385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c71ab406b5b8a8243a493fa5b63a0e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c9036b48c8d57a0a3d8a8d52881e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f101218b5f3817b43dc1321a14888388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9d9c9be7206ddc1afacf998ceae64389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db533d0f45cee93fd21b20b83a307da5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ad6a2d9477f9d8a34be9e79555922391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ac8f5c427f033a7f40bc241d9edfb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e246a3b323df366215f438289d89c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de742dfd39bb37f778f4ca87729d0e7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de246ce4ffe0aaf7fa7ce6dc66a70c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654258d63b4b73a9b107f853446bf59396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b25ddab8f4e80b8320c1cb6522eeb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15932564e02a601eb5bf8ffccbe4151398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8cefcbc0aa2e7e2104b7481b83c67399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0da410dee60b19543f039b02219ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed895953c90e5e03cc47a90919d797401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80324a838e40124bd6b0421b0f0fa905402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff193f633854b2da8b9602c9178ef06d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c43e027f1633f101cd4da853b2a9b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4644f3adf60b8cf6056e1d76b34378405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0221e23606c7b4e8086ab079d57a26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25add0a0f920c60ba6aca5070e6b4207407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bd4c9cc1f4e5b7b9d426081d7f8e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af1f56bb7446b41c3393560a7a1a12409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f441416a4638344eb9c3aab7b609c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca544c7de794e1c8670d891ebe211582411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a68c411720508f3c2177a599aa965412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20424f9487c545b7be18073f887f52c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70acc36aaeff740c366718adbdf6ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e388025e4845b224fff8163a4ff2b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0ec388c432932d54dc7c039f95448416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5db2a612e611c1002221ae8204f915417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ff55366082d7828eacfe8feaeb8a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eeb25a80da7e4fe40d70eabfec7586419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92268947b5ac9070d88d1a05887a0bff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13fc90f50ac1b8bfde2d9a43963350421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dbdcc4c65554a45e3e1e24cc23fcd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868f36a788509954349b7a14d2fabfb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5bcdd14e54f15ad768f7bc363bb70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14e0f0d02bf96610cbbfc0b02de2cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40177dc904eaadfb2939d59de3691a76426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dd477e047b185bddf26846490923f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11067016f0a2d3cdc4716548e53424b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93996f7dd56ce3d37a65ff180571181429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbd211ec22af22972ffd47b13a4055430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5471f0f97a7ed7c3356b1f79939ff6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c8971cdb3aaecde363baa6d37d46e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423820c3bcd2d7fef9c8321d6529ee2d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69426407a944b9ca7e4254bd30be71434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7515529020be74212e532ee628bbec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14acb46f07447b1c1990e24e8c3e18d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9037495654cca568356b16a658ffd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6497b657458c8d61266fcca92b6de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248441205ca1515f0d6e514ccc677206439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f61d6f8b47c87b384b4c1a6fd67b05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dd463dfff51c0b9d8d671993759cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b228649fde40760cecc7837991c344b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e48deca937d6b13230ac4b6c39c23443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089164a0d2ac1babf1c6e2168fa1fc5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef38ec80f83ceb090c70998e250b7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b6f1df66b73df7cd4696d4f7a0d34446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe23b2d25e593034e254844388f08b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc675e300d212bb7ea09ecef875eb61e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1ff3cdfa05a9116943b65e296b9ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b53aa5ba0352dbc26540484b56f38450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994705d08573956fb5796d7d32174d78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed4258375bbdd5b3e208f05d2eb627452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930c4f996dd26307f33268389dc3c22453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be1776e0796bca4af607e0b76d3ee8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c17ab7eefed599e723078637f57c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee681a764de638e7b8fefeee67ae084a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8251a389e510ca1e458f7cf5c82a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ad01729a7e334ee281fdf87532c85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad81c54bf32f49878964d1bb95a05c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac375972f0b7795e741758021debc85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daad0505724c25010f946848f9b1187461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9e3dec14d41be2e7d10c0f56a3bc4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82ef2f709a45bedcc4bef4d03e51ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152a43ac000a60c6e006ebf7324c6f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76819c14b7e0d68cbac575c214a20a72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12589bd142204bf9223fb3af488e8226466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70cec22c4b08e7d693863cabb23b12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3272893a1a2ee2933d32e7501b04c51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192e8c8e3933f1ffb8e8fe2a87abd48469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19e65cb23b96834f8f47a37b36d791470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbc965c1e36471c13eb5a380d4cfe7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065168c8e19fa7e0d7f494fac575c0d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd482e7681b777b49acdd181ab57e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da01abd8b20f7ff6fc444b65cfb6012474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaab3f8c591163e2b061caeed340337475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fae0e21479999c8ce57bb787605dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6568a52ceb624de6fd3e12f0e363b29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a2c6b4240296f6e1fa740f03af840478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69bfdb3b21a7b04b99bdefeab4bbe2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243926890b43927a94433431e23f943b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b491bbb1f0f4d0da7bea46ff9a99887481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e862e989a66ae9451b22e45e5be20d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5283d7ac00d563a0b478f50744950d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f6ab988d76136814e48fa990cc19f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac200a1c5ad7ff1d19bdb2a0feeb910485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c5903463ecb0705cb6a683d4d2bd4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac7a5c03e8d8d42b71a488515f90e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33749c2e8a6cbda83796453c8cd454488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4f863913b178043b9d98ee7a93082489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d2a3d22977d0c83ab721a95f2fda6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1e0e002bc17c0a939eeabcc468c67491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8d3ada9b1ef94c7eef21a2c7b2aca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ccd3fa2650e8d2dac9a52f6d9c6e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414bdad63028c62d35f328e2aef8eb1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce23dc30c62f5cc35646b8d812f3ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7ee23f5bc60d3bf88cc912f483899496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d08dbf8af4077c304aebdb3320c523497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efe09d22f010468d1e9ed72a1fe073498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85a951fd7f9bcbe6d4acf8185cba6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f96bb9b73bc09ef9cbbb865faffed1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c539450084bb654fb1b6eca8a616e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d11ef214f3fbe3e8835b0c44f4b89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735899146e57789e5a1bf16f3ad98d23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b43d49b8eef3d6b3004ce1d1af296504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53793354ac3aaec5597667e10c0433b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278ba535a84e17977c555ed6a855413506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b9ee7d80e7b5130f33cb88554f56f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54f3dd34d91c43a3d1a8d351f396cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647fcf880b55c70d7ddbf96b20e4dd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a454c5a688314ae646c63bb9a9da8e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe796e996e1f501e52e9fb151cc4e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150d79da081c4d43a2a982f571a93b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f94449315ed84e9c41b968fc8969e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607533750b0f76a7f272218c01a6748514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1b5843b06460b95e437ba895995e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63622e648b5317cb1dc3eed4b24417516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d60d22369b9c432ad31dda421e90c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edb205c8cceb82c84b98c078d23c9f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51beb19b3401873ff06bb4301c86e666519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d810e78aa8d4ad61eeb8e575db15a10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e607fe792110d9f1e7c7630396de371521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ce8d58e819ad528a9cc91be8a3eea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fac93b578f06f8ca885c24a2e9019523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58eb22ace4e9e4ec99446c0356f9d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f4ff7bf5c18e9ca413ec7a44a5b4f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262347e150b6aedd9bbeb23d0306c80526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda81968106f141a0816547e1fb2a6e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9918ac2a39a39c75709fcff67d48280528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f887656a750c095699a12d2f78b888529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e76d66dcd4dfd4828fce528b99360530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3db581919dec0ccd18d815eddb8f46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854208906f3ad75db2e1eee49498958532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990a93e279b2fa302f0d86a88a81ae6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c50629052a637ea3ae32fab501b92c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378c4cb15d8d4d6a57d9c4ee28c14a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0458a3083140616089ae311ebecc4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e829685d5a4b9f98e34ab6e7024d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f466a4d65a151dff48806412415c751538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3ce5dda54362c7aa6c52ec3d8966b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e6742abe2150731200219286f3f5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4cb7aacfef7076a79d294c3c1682c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434cdd8d1115250c295d3c219aa2b4c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcbd988275267dfa1584b132eba4f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a808dd816c8597c8804919bcfd8579544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665072e165cf11c8f5f26421f490f395545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0bf2387647c1370062d1385fcffe6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87cebf705f75b07b526878284c4f7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff859d08d3e77614c0e014eafb6ed4f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29f6da5181fbfdcdf833ec5707b1d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38290563369dcbdc90caa3ffb323511550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1f2690890b959e0a02b36e11508f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c2eaef6456d103974d0398d2220d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973ede70484408fdb237cf57aee8a76553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba76b2ec356dc2a3985f170c94e667554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01269095d89b66d9cfb27104b191c67e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29f1acdbe5abe237deb9fe1d8790d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5612abc11c0315e1cf2211743e75d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0e9c2c4b20da39ff1f25ae5106619558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683744fb5454e1d500b8b30d2effc03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e948d3c1f51d1c4cb5c2c6aa99f1cbb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60e61b99b76a3a401c7dc5a7ba2920561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fcc8a21a2cc6ca40d22b8c2b7b88b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f1074f6463f6f73c83d1d4d67f752563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a303256f15074effa5415e9de3541564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a3eb8cfb486c26cb919e7e7858e1b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbdbf15b31507685ce9ac62d26a370566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa130f6a2228d5134fca5bca99350d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16e537b019949dae76b1f3382dcba2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e437f920c856eb50b92c2e88160e9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea76c9ee30cf2291e6f783dcbcaccb3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a518ec0217d563c086cb934bb64886571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f110ed354e1b8636becd3eef0c9a137572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bca04c85422cdf204e593ca541a176573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4727d5c4b89ed98a15cdf81a94feab8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560359d2e6131ebf2080913a5884d6c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735d83fbb27dd7ae4b3f760491d8fff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd629e07831782451da895e5001d25577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1bded8adf35b5efee189d64c9e937578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e26b9fb6fd7817e013b47b66d14aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43923f9713e9b212e8d2c23103849a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49f6e5c3340191ccd98044a4d610c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab701674762e95f8a97a6e44e61158de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ea6ee3a9dd70c0da2a8a55167244b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1f2983adcfb95a29e7ba664f81ead584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f092fe6af6d1e6a6c543a1475ecd4ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacd8999640197500367f0866dc4622586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88069fd81b73cf36f0ed699203672a94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fb09dbec166f4a8a001de9f090f37588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46d26dcfb0f9ccc2b991074a46e29e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232c22d86156f55ba0fe32c44e7562d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81d78c2c856dab1198cd5f674aab6a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48402d78f2e35c24cfe5acf123801308592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694219921e471bac910db9f9debeb00a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036ff132eecaac88937dabd1c21f643594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba012a7276d2f4ece25dd2e1de9ddb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b04829469c57baa7a5e9f6dc1b8ba7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf3f871fa8a3d8382e053de2c1111b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f714d9447f157db9926e99487e6477598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920db8d0cb19615a91efeaed4870362599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb11a4a3187eef0eaebda893f04d58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112517bcc16b7aa0f5dc6a78e9781a50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8246f8638dac5690c1492feebb4a3f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865022f26e7cdeeb854de44d5307d29603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ec5b5f965f64b9792bf639ccc681e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86066c1298fe6cab1147185c8561116f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18177509605f3d3a6cd22e8f0c97ce66606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed59ddb08ceb22c3150ce5990eba765607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad6f9b537b1a507699813c88adcb71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85185613e19b369583fbf6990f81c8b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1522a3a644f8dd870dac4f92ed8156a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219e9b4c65f4b63c482f6c26b481d67611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7152ad7e982a26fd872eba599b8f70612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b988f6aa4efeaa6eca3cda1d5f12c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f5c0bd9ff1db7e90e993ba5eaf108614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b17a205b187b3bae9398a38145d40615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a0660bef83c328f973a1fc50d9af9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018c84f7aaeef78e9e8e2b4c17090fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd89db59e8648cb2b7115aa62b4134618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef2b9546e197c8be6d1607373ecb1b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d30439630d0f171d7d5719cb0c307620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409f63474b76b0ec78600183bcc6928621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089db03d9f790589db3a303b70c0550622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e164167d52fe0cf441fa4accbf1673623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac6e3ecc7620062ea397dfb9d045fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157a837335504d5ce69e306a1848640625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129a6f657dbd0e7947d89f710fa928f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9470947c73b9b55e5818218d3a5276627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9018b7a588593c441ecaa00a2d0efc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f89e752e7982e929fafb9755cd971d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf510977d4f8ef912efd5ffe5e39de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3504202b05587f3e0a0f8fa84903953631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d50710299eefe823a9645563203107632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f15d6146d8a7b507cf3df5a181b053633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efdbebb22431fedcd9f702b41d6a2e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7f8d6356f8ddf4fbd4a169df09621635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d0687d6765d0eb856b1faae2acfe1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f110c5ec451aef56c3f81f253943d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40795ed772b004255452a9e3adc3e23a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557705e82a5e86c03226d0c40e26818b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0e74948250c9ad4148eaf7a765b64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5191058fa3ac927a9efa80a54724d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159f6dd8ba6484b239650052f38ac9b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b0f4af3d3956d2be2004c26cb4b94643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080dd73b9b2cf07a5a9e7f225ecb836644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c4d5643bde1dcbd1605b1a16b4ba6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ce5cb55cd214b3b4d89fc4a74451d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc62e7f3a2236208a5ece1563ab674647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6b3510d34c68f03e34b81e8ba6d9e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00b772c8cc02c0c75dec70cea5b4ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46114a03571137989c0088384789aafb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3301adb3305310c13baafeb8af56264651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b346f18f0c4e330cce47b3f54969e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9de0e48fe9147f619a73d2829eb12653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d089ade9b4d7b663ef27602854d399654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c664f25d5906c6b1c1d130a5137c9ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e244a2ad0dd4eeee682b49c690bc9f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902302636cd53e45f1c42fc3741ab108657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828165e67ad5ba3f67566d569a20c8c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41076ad36dde52f2e676b92e45df45a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288b8b4a7f4579bc9b317a3dab739a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8f523a08357b783bff854854256ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbea30d472e3cecc67053d4a4a7415662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84ff00d6c537ca278c08e99361cde3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a84ccdfe1863b0d8680a665f8e6e26664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce86053420cf1ddab3d6964a3a211e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a19688f978daf242a940b409949113666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863600c0bb3963f5dbc57e44f567e82e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee59fb3b5e3e189f583b221f9af4ba5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162c0d1110fdbceafa959e787f33e5b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90800926317d0f6c952a9a0c0065441c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b47358e6243520f245cccd84ee47c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8939f7015ad22c2922314a7f20c4d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016ef481ac251b9a8c03de7fa32251b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db6e5978155c105227385b5fec27c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27713f8fb0f97fbf3f6be6529d02d97675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddec38cf446d97cc1e4eca1873274f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568385157bd1a44faf176550c9360697677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7dcdfbc055f981395739de5e38b39678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75161076ad2931d069d3cd00644f8cc9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05820b4d169e1833a061787ee4346033680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f43c21790d1db6d4b89749e1dcdcf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2730cc0bd882f5a82417f1aab5d3c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7bf786569d3372bdaddeb824672c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fe4045db122433774ba3e47754abc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20394c7610208859b8070b98365a0e16685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ab0ea00af5163a9abce3551d61e5a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5436d061c395085085dfa67241398687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b084e15d9ab1992aaf8e120058383688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce0d06c98e34f9e5f760fc5482d560689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb73b856cfcae779b2ce9ce5da3de60690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0f7b29da3f23960eb80aeefd19f0b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa519c140344f4daba5beaccea5f39692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bee73ae467093459cd3873cd9f78a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da7ef5d0491a6139ee60ae1c5036f4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273e869c54793589ed4518375a9d361695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba741d3f864ca2e42f48b197a9142d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c177c2ccd0218812d6283a55b7e0fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0007a1220e90e5b5f268ae5297ed57c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263d1518043d412def856875b12c60c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a5bcd9f0863924d5657bc3f7e7b6c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed277fe643cdf8834440191e6333600a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d7ce24f0f3ae76d6e09383f62c03d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6541fdc61a20a13dd900282bb4bf8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71341823caaa66aaac094f83493c745704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51546490dfb4375d4c9a6efb50d1dbb4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb86523c72a32327de947efc948f508706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20351dabaf711f1e5e308ccd90541cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd0e2650ddcf077a8117f4c4faa723708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47145ed250f7fba0cd30beab09ad8bb4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78782325691dff80d1481d1ae682ba6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc1b1f5d2f350fd7f0f8d7a5bbef75711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a54e8ca997772dcf5ee931c262516712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71da18b798d2fb55f9049bed20ce7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e71ee3f994333c1451b430537b1611714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faed30f49b6ae469d7770f7b093fff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e6096ca80e9e868d917bf58ee0760716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd496132c90424ef530b318e6af3db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d2e6519610f2de3bc9723318ddf55718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662aa2bbe05b74cd24a5f382c6994c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a8f6669de33393fdf5e3c56ef7bba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda57c9df5e4c86c8fc51662a47e0f10721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170dda66c9256113c616d3aefddb7c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803802bed2ffc7927496561d2923364723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308ca76b2125ae9bfac4967e026ce2f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6f1adea2012035547a512bafca1c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74e80fd0dd669a6fa241d1e28ad3f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c58c755e9dbcf401b245e36d2edec5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebefad62e5fd4f899bae7d1d184562728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d160cc88273b5e22fca761192ea4f60729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8ff5e57b6740e20eab44aefb0a4ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456cb77cac43775761563b341aa7260731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935e52c9cb5e6d3f0f5c8a73cd912b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5742d6695b6dab9e4030bd039ab99b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77be2ab580a32ed4bb0e439391ad92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0a659cf1fb18ae47d6febbdb20352735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333f238e488494d391cbb1955c7388b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6e00a81f6c2a131877f6b66d9c8cb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417222b16652ee2bca18ec09b8d41054738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c90c223f08b272841cd37ee2479e63739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d6bb7ddb78e5dd3fea9b04130436e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d43b6736ef11397424ea40c8d5c88c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de056c6c8ccac431ee233e3bf962eb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bac885507ef2ebd04bd25a86d09614743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1285fa91f5dd5a01f32e59565d7e8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf65a292087368fbce5afaaa5d8ee4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8125dc4a59f48b0750fc28706bca3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92845d68bcae997f3cafe55c7219bad2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc640e7c203881961db935f9a54461b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fb9b3fd244b5d6eaf8fdb410fef03749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca4a7e2a21b238a03f2b082c924d7f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085b2b7bbc29a0d3412b26f6811a835751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c84a40766852a4b9592b370ab474d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563490eae276caccc3a50a09db9a75f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dca58f9dcab3150e9a27d24fbc2de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee031ef4592d5c9ed8be07e5cf29c7c3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9755b22e720beeef3f89158740047756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c892f3236a581536a0dbdf8b6c76e55757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c2f71fdab0fe535fe790b1439921c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd56945ed6cc0f99e8067ca800abef3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>