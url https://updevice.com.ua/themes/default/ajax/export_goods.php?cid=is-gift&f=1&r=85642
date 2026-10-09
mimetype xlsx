--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d85f7e1e9dae894cd0558031b402491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f4612955754e8d87a1740cbc8d2e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d9b569dcac35d55887dee57be081a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d6d3066c8d02e02d0e73e0ec277b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcdbc26f69036a3c9fef460dddcded5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb4ed8ab2ebde6a5fd02ec63b8c0d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e1c74a90f0102c257bec5e774bb987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d8fbcbb22ab55dbe94c4b9d40a9048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b8f19eee0dbb1c03bb6b01f1150919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0876f775accb3f8a216e180b21d55910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9987cb6f135ab9eabd3ae9c2ac401e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e5a941945844e094a9530857ad29e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35896e3e25452d4ffae04b86e2de287a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f7a7eb1844ff48411642fb54d2dea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d445db7694ca2e59193b6326d203fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66da0d84ff44047f5e267280455ad8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263f37fb1e977127cb045a84ff7d90217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e98428286c52a147e8f68b5ae8628f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078f338ed5edd8461dc7dccc958380d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a57904762be6b6476097f66df0e6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc52856569aa2b74ee0dd67219ed3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51976f22a910c6852884affd93afc34422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc886f4322539a960b47e785f80e14323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc3a7ea43ed943050240e43825fca624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030ca07da683c22aaa2632f62103b4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257e047ff9b1b68904faec03039605226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4362e07119051864ef028171cf6ff6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75783eb9f80ed34457ed260f062ebc8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3943b9b3d93e4de734cfe4b0cda27029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270a003008095ef264d2727b9af4b0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26928c9f3dc132b0af03e3b56c9f59c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22300710906c894b484bf8e46b10d0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9559191cfd4ced75189240b1a4f77c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c099b8b918e8ff1c12e75ad7f3fcc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24b9309886260e5cf7b5b2e9b680c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcee5a669febb4c759d94c6139751036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2fe29d260a1ffaa1cb13aeea4684937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b729e631c9485a96ca978d7de108338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34c57cbed7794dd2e9b720e5414cd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64497472432ffc0a59ee8895b4a1b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03d5132ba3b3a33f363b0721e272e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04127ad0b10588d59771b22e8ef0169e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ff19573105a991b71a2e5fa66d8ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253670a2c7ca3cfe671bf24df813260944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca575d247909c2b2828bb2a0a0ad0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d437d2433f756916086622873c4d9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ca67660fe973214a5ad78dfb4f9ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049aff497ead1a99fd545ea62fe6690e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea051adb6fb20210a20ad117760c2d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225f693ad1d5c029c829ff7b91bbde250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb7969182b9347cc2e53e5fde779e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd3399cbbd091008d66b7059713ad552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74ae54a4970a48cbaee1da95442d1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170bf5b389a66732e48f2ea6a98f06954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d7bfa18adf9926ffeac5d1394f39855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3066b1a46d4299834e585d74afb0b9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e06e87afc29069cae9a955ef50dc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55384aa86d049debd9a13b202c8f273658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30c161a5601b94cf73d04a280e97c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ebc41210867dfcf50db231be28eba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3de4dc8590f6905d8b8bf2df453d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626f53e9bbf0281c304db9849b0e22762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0ba227b063b7660faafbf316e09bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925188787fa292129fc8bcdc9ac3fb8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ebd58077b1c984baa551ef5b543b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecb0d723efcd2e206dc4ceb8ef481b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94292a154485574ce50191d71fecfe9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d0365f532a2c40992e4d269e75ec668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad0a84e968b476940f4e74700b948069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ba49e90e002a4c25e326db121bfcd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bd8866d928894970682b2044ef4ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d902b44ed5cbe92fe8b5d32985237a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28c0ddf81801d5cdb7b4d21a27eed473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e763ab34b06df6e63756352ea3a39b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c3fbba64d8d68408f1e74d5f2e93375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ebf59f5b233e1506b51fafa03221376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933695b98aad11b461873aa866e0053277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f9e582dec39afa3cf330dc078a17578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2953f77552fa7aac7b5a35381c9bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425a197079f7362030cd31fb9f65d7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8150d245621c6a074066464926b3b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0156b655c681bb4cc0a44e0288844182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578a31b5676d15703993d8b6f93e37383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18a0f5adaba9df10d4c4b67decca8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dac61bfe206456b75d3ebb5bbcc59485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b9cd74b80ad280404854a27fd6c9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6d246eee36ff58456b1c7288ba27987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a901804bea6c7e490c97849e2468a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7c13d942af1d7540560768fbdc80589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bff609782f54c2c5701cb4fd72f0fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f868becefe53107b52985867d82c2f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23b2d590db4068ce8e993cb390c14192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a11393302c560380964d60eea34c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225252fc748cd3ccee48006faf6768ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e28e9537e66ffbc5bcfe01b65f025695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e290c9c2f86b07b433e152f7e532696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c39e4e18772e6d7ad1851f7cb1832397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58eb6354e5983f14b51d83215efcc6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ec77418c505d2d16791268fcda77b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fb8397f002e44dcc491e4eb93fb72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54286e8ba8881661d0fe74b5afca477101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d868c85da21d622e63e9839710251fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324231247bb5bda2f994d9008392c866103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf001b7f2677270c96c1d3e437c7c5d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871cc262abd6cabe547adfadd701feb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37e5b4ee9d4cfd86c0590780c14bb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b7fafbe554a83e32689d967ae5d9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8729f7dd34d91eb4c857148f2056e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f99cd3d9b3ff9e255e6c93997b7502109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e55a18f3c5ba5891c2ca252f09950f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba47a6080395f38337f74fabf841ead111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13bf405de7b057624ba93e56ca89d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8fd48b20b2d2f2ca5f73f7770be05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0d677bb9fda0101b2d9682b7cdf39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da38972a0590f96f889ac777d8de0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0fca2703d355cd9efe8e6594516b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c0db5f6cb6f25f0950fb0d0f2e8c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dd510924ff7c13b8e68932f38fb38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7826e2046ece894d07996e06caec9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571e4d531bc441744e292bb528e6192120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cb8d6ca8cd01b45f4b2fb478f9538121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a2ee26cd4b3b0c99071fc1291a4f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63113a47903c6b902e322e1cb7017069123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9e4e52a364f775f44e65953fa87d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce64b701ad938e77992886628a37a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f6b1224fbd35adc0b41b697fc5c86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bb5d3e23c388678a5056467485b89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e68b122e2ba56cb4441a3ecc3e8c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcff93a37de3283f5e8fb88f065a4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca94cb88090149b9563605d64d976dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a3308fb77d83ab79351cb05a812f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d976bc56d329e8c73dc2ab16b8c668b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa034e08a72a180a4eeacdf6e72cfe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d5852121c31b0ff4cbb075b9d332c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edb5f739fcf20701a16bbdd91657df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad776a87e72f82def01962ea5ffc0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6163ab2c933f10c6a38b061f924f8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605b5307f989de934ac5a8e031336d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0ee05a8685ce144f49533d41661e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dcb9786d7fb79eab38163cdfd3037140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42d77e3d754d5cbab88ce9ac0d985f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e010cfe908f943ff0892956dbb77d03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8e155c0da81c432ff8684e046adc0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8a933b784a89e3feef849b3f858c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c8d2e5df424b85d3f91fa52cfe0d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32df6337d16861b50385f55b0e17932146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6450356354efeae60b8a82fa6a7a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e9414bac3e452a22c6758054378e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc252ccfbda33f4fe4e3aa9a3eceed37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775309ed56e965c2c8e42d2c004464f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858d162f86ad6e22d5c0531d9f887ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a0680ad5b421fa802665c4651b7a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ef30abbbc5add6482dbcc7526a22f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cf7db71b5452c28717c8f106c00a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747c8917fb51210b61a64293054645d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad93773ebf20b037f2f9679e212fe3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20e0e40022b09c571a09243b10ed2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed156bb0b21d0068a8cddb94d072da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793062bf3016ae78819e31c80f1c639f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283f9a0bce1612b9fea329a580009f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39206459416552f7bf1128cad6558db7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f000e0f1bd782cc8dd5fc95c99fedeb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b1934cfb98517d35d0f44623cc39b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270edc2e373a83ac45b1ac0bb309deb7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d69b435ed70728ec13897786d03ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462b1e04c422d66226d3decc8c308df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf14d8324d1808e90dc3ab19f6e227167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c178e85b9509ef3f7c3ecdc0bff2b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142acfb07d219669451aab9b4d19fa70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c60c80cc1bc2fc85caae1e744af2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b4cff108b7a25c90fc49b0837ec4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171b5cd74d60199911e7599a8382687172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f11f2afe7526c9d7dfdbd8dc7a669173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df8bfd6a954d867a816d114b9c9bb8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769290beebfe4a9fd30a22dd6f7b5546175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf80d1b84ca785a79c9201ae71b7cf0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4d373f1af2190a0bf06152aeaa1ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d540ca9d296881fc3927245aaf3c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9a903a1a718ad7aeaa82e374314f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c550c52092d2e4b2518083ab90508c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2435b03f824042aec3b45974a2d83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb9578afc314aeec33b1b50a1935f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee5e8bbc9927d89b4376751637524e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa10d9df5dd94e4a8ae4a31f44832c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e110c8deb8aecd30d38de7bdb5df4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ccc81a08969e3afd9c21abc5720b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339807c46df6b14daabfccd8c6fae5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbe3846117cf52789f15ea22d384a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99c803110797d5f213adab38821db4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b37d194b9072e0c61e226bd36d579190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817c25fc31482fcdda9b1d9773a86d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f64a271babb025d4253c4539827aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bccdfe8a22caf3ee1058a7936518b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a1dae566e364fdeebc9eebd3e7c1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d583257d9e137d6babf89162e6e76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16beb823c66bc8a64b62be58763873e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fd208cfe32fa98163969d1e427a7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4836d16ffc2762d77c1ee3d6a35ba1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ca2e3cee040defacec8ef1abde68a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023fbbe33fda30c4dee2bcf14e7e544200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f879e2eaf99e535a03e79d4cb6c2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970de2d38f73d5c8aaaa6347f48366c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff3a1705febc6ceeaab974b3902ea8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc855c3452c1a10b47f4805cdbd917eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1ee8b2d332fe151920f0c189e63e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50ddfa816ece18f968010f39abb856206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21405d0d1ff4cb1c6febb4b3e4b63902207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5a13971ab1eeb3f52a070f936673b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7608b7750844ca03f99323d9a58c12c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3a5a6c71ea6cf5e74a150c95ab7ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ef9217899dcf8594e6bf9185ac769211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fa434d55c91c0a5747ddbec62c09c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ec6d72317a0c2efc6e77ea9c82d95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208272e91bdc7954cad73f5ee766baf8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9015f84720cf809bdb1f2c6182fad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761146edc3ec995ac0e28d0a65834cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15e31092d9154b48bfe1248c27bc8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac1fed825dd575e602efe66f5ded37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15da1a7bc96e8065fb05506005c857219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374083585f201881ff046b8ce97b263220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8f73d5f4af42183caa4bc837c9271221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f2a81a790b9856fb05bad3e09b7fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72908ba0d6aad8458ff3bd63d8980c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d13149b7cafa148dd7201b874f035224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0904f4f2dd2c33919aa522e9a96b3c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1ba6f996532705ebc02de760711cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b82c4593e11cbfad9b7ba408e0b70d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89370de02735039a280608ccac505ae1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020805f61eac2686a8b69ad39c5701c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacf823ecfb2f82bd5a6a715aa1abd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836735c8d853946f04e4b4dcccec4348231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83679b4ad17d18c295fa60293b993c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ac88ea72ae61206cf0c63c22774c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961b74dfd467c0856638a8ec60ff599234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d847ae87e78152b8299f7e37f075d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3c012c4e5c90bed008aa0cd21ecea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f1c7bfcd51bc3d836621758be653e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328eb6c3be84097a568f686fe59928d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff807fccd9ef556abba55f06a53b24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee02818ab90ed8a318efaf9943a244240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd1bfd2497de3652f056d766137ec0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3f2c890d932f8412cf0b38bb6f6be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef369e8cbe7c0a5e03e7ae70373e7d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd389377ea8508b361bbf01e16c2fe3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43370aee838773037202b5e52e7685c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1244a46835def2ac5bf8dea327d832246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3eb5d12bc2703d187bb41e964dbbcd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d594a19ab826443e5f2fa50787a13e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc4b51205b2b7d837743cda7b12118249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af233c07de823521b586589a337b322e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957068a9b698049f84bcc776a39655d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19854008e1ded9439b3a2ee7044448d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a6df8f16e1b1cf4114629107f43f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ff0289e733e2829f8c181b4ba3187254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70bb837812b25d25da2add7ecd0b45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103fbf12d08b2b244d63eaa65935fb9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087b41c3ea8e0f631f64ce807b1ac29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b311a2685be2c3d42b5099718a16ee9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031c1e6f00db96063312f79162ebb0a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d7cf80737592497c72a71cf5a6a41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4285d551b64830b4f49c117df3659261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc219fba71b7d7c1595320459a6c422e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f12be1ba585bf2cb9410e823ed7e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea61ddbff3baa7d200614e43df6c6a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856778066cb3a8c0a9b8d7a7c504a7c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b6c4e99a92285f0ebb7ad9fc6396a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429f372eb26923a1d294c09e07e12c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5aa75e062892d20e02492d9acad48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ccd9b82efc2d5510f626b2ef3270e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fa1127158a0129af2d2551a9a3ba0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b06844f65d70f843b1a21ea63392e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27a48204746652ce6597ee52dc9f93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d502e8bc70324ac9f95c67ca40ba7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baacbefebe168e4c92e87cfaa407e7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2be8e2be80e948a3a0162b8e7239a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4888af8cd9b5fc474d7a3cab4594872276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04417fd000f254b66ee4c3eac8d503e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e9fa49ce2dcd952d150619ec01da2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa071085e7f54636cb3a208384b4d5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67532caf9a7d2465a6eda60017332d27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e9bd9bb18165e07eebda7cfa26845281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0f092006a822339575ad696e8c766282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dd1acadc2e4d5cfcbfd23a5270a76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df5c6e930b040164a5aa09690b17bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373894c5acd15f6999483bb6206f836f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c11a174939e761ed20dc34a759964b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e34f4326dd4c3bb7593f16a280207c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8db0aac6a1a31f1eeffc448fdd239d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790f82aa6ac7e9b712120392301a707289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22405bd2af21cbec264b692b73d33ca2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd67c2f1acb166a1483713475d165e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06787ce6270f3694cff557f517fcaa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd77fd74ecd4cde31d4d80fa1691aa0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db0e8f66cc3da7a09e40b4f1eba484294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5f6307e0236195b5b2532dcf8be3c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14abdab8a351f1074ef6d0e4b90291296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21f963efdec4148c3020f371b7ee59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf68ad47438f33d009a385e5318003298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845092806e5be6cebca088f965accbdf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091e80e9948eb571a07659a5d62b5a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25834c50191af5268c4a06c8ce64850f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5e2ccd7e3bb9143d203cc1d4c7fa3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98516ee2ab535ee88152dd3e5b67e51c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3c3c7f2cef21e3367e5ee724a5c1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c7fc2fe1e92f7c8d9600d37bf9508305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0cdf8c371a8adf5b68a000c751831306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b75d2518708069492f78f504777d29307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257634cca3291224a02bed8c79b5ab5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119e03234a0898c0e2106f6035fbbe7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29120b08a51931112e95b15285d2d7c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3aada6fb4357f307e8895d7a4e0f22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182384d14b986977d0ff1e99fccdc9b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafa8e3fdcc6df35f6764fd09ee444d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8802ba6af9e839426af13d1be25b38c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12c8599ad21ae8b16c49ecc981b421315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa8eabb07824008f713e1a51cb7cc1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928a49dd95f3a9647c5c00c1fe79c38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7210d7d8ffbb676ad7f7d7be0a18fd1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447580c87a0eb17a3bf434b13dff1fe5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b470fb154a9ba2de92d75dc6b262a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f2b3ba7f2684776620065305a775c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2616ce562682aee1add5fb65c5b8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b3f56144d4d84cc293a939da3f6fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2de9c01bf760345dd7b5967916b44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf3e5206b962a5a227328a0fe5934b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96963d0e19216427ada868f533371e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56535056edf153dbb3922250d146fe3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf2a8ca1cc05989d3f55b219096da8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf7505bda5be1eb90cc31c90d10e70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cde5849f988b9c920f0a955be81192330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce36f0fe0b698d7b1f9727047c6964331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61841e5d4e0a7eee41dad8b89d7f6c4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ca7db117c5b77b5cb9d38d35b3222333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96b9c6cf26a6bf015fae3fc3571829334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18159db92cf216d79e2664662d5cba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089091a0c82cd847455208b972d3d3ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c6121b62be0b0082d8973d119b7ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80c3a7d7c512fe3685f6197ccc7caa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ebe1a0dd92aaf388cbb766c4d6d8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fca1952955e979db21ede03262b20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c7fe58cc7fe881b4271844badfdcb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b01a73a8eae9455674afd009b66945342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74591e8a8293b16ffcc36841b19052343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c314bee29af6280c8a93510702b61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0edf8f598d11e6996d314aa0e825d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf20811ae7ae46680fdaa8c6836e48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632f981582a85dbc41f9f8a1ed81abb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da938ec25aca8bb6413ce7644bc859ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bf65e90ad82d4c965eabcbd77bfa4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c575fc44eb1e6dfb12345c6af698fb5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23efcf6a665f937defb7f6305c90e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f12b8540eca2c620e93668d001a510352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871066c20916da14dd57dee296bc3de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b2e30b96d4868fc40c6c20706b94d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf649719f2b3d04c637b1787f208676355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049129f46b65d5fea8dda27c6230eafa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db26646f03ac983b4e02decf2fc855357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bba6a32ba2baaacca7ebf231c9377358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a989b9c8c78fda75474e640431e877c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d5112aac7a179376d9423f0122e5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02780964a6cca7c1b4b8015b328c8047361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed22dee6db1ec041c96527728672259362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281f569e302de18972d9d59f9a921bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d327c36e03019154460755a6bf98c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083f36a49e593c30350de18ccb28c67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807799e34b3ef6e109ed61305e169b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006c1df17130bef3e578611f90438f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82639a2216f5f42cb326d69a62f9b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0f74dceb88e7c16221c0d3276e08f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfdebbe6c57b6ea1ac6ed8e7fd4a4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e9580e555f2c9bb6e7b1d9871e1d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1020c6b2982d3031d2bbad59cca9b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9541c8cbc37507d997571617e276aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89815b00c39d3ab0bac84d3ef01b35374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebd32c9057e857ae79881bc5df8efd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e96f000f536dedb675aa60d46eb38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cf85e72d2ccb1cefdb9672bae9906377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5945c9abbeee71215237875d681a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba0e3cce83ff5b70ce10a79801dc23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a3b3a8eef70ae6f4a2eaa12a2618d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236c468025dc5457607b01d05903406381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adedd36602009f65936f9d31c893fc0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0873306f28a9304e86c5166cee1ae0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac66c3e6e1dd67dd9545d58492b6f81384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdd3da2fe85a875b636fd3bf275072385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286db6f5ebc40c882ce4d89d795a130386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed25d7d4309851beb365097461f7a67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9038336bfbc855cbea288522af44c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17de07c54d57c43f9160a9703f96537389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cefd7bbb81846b8355112724cfd990390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a92b2c1af2c2cfb1de04f7a22a9306391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f747ac8ce80db15a76c9b920b687a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e478f4be3383017a0bd1cc8d14d9e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e27000b4d8ee9f3b4d0cdcdd21398394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa657a486d72211689154e27ab2e0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf7b249a425918260e1548d1d421cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d02219dea1388b5116491cbffcb82e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d598406ac54f43cdfe888e78531c77398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e86fa47b9782c0f2306ac3e2470d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaaa1f365650639898de9004bfdb17400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a669e7d6aa9463b7d39e92378e0d20401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c585d3ae32abeb90c0ba31d21ebb84c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fca4cd99853fded765819f30989988403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df280f7d599ca330fc669a5da09c09b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477357b81d2676dafc27e4876c5ac72c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd5b650310a3c385d343cacdfedf04406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cec1f2dc2a0b8998176a519290c1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce56ac921bbbcf90b5705ac72111c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921f0e7502cc34683a8999686d084aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461932d3a354aa2f3326f31b6a046cfa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb22284f03338f246526103da0d1dfc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877a048fc548e7b787fc3191a161d56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fd5841cc70eb7864b6ed8c5884f70413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddae61443fa6aeab0a9d6d2013d68ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20a999601a2d5dd75e0140d2b49946415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641826addf75b293144e2cd0eea6060416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379d70297a81bc7efeb91fddbe80d3c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a864d0c2d923df7612ff2ddb1ed5bbe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af63899e08cdeeccbeb68f99fb17cfd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e854e21cbe387944740b5ef8adc74d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c305396529f5f7ba3a1333e381cd1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886adf193d82c260b890ff54a0f8550422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818d75715b5941a381470c942eb55e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ece5ea30cb6b6b6c04b8c7fa95ef4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fc0fc52542fdab6239a9cb64fb2ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb3fdc71f3980bac793736cefe6ad2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a0ee6963bf3a4c63c3fc794d69d2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a3b055e254dca855eb6d4f5056d63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dc1ac9c79d421ed526b7852e52604429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac71c1905abf2abdef2315e831bece430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d444048e604672b8c9efc719dee7e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f67bffa242dce172eb1808da007863432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7afee0cbbe9fd13bbb51bd3246c87433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b9184f809642589a8895e7d515a84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91ef42a3cfd50e9dd6f78856c5c18e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce74a90e80cbf0d37d7c3fee560f6c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1877b983f49a3f7282096a6241a1c69437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fea1d52cd7791798f9424adce2d4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca96e6f381c0ff919ca98ead588e8e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3135e1221864f82876017c312da64f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f56e76718580e6c74d7f016019208e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c679cb63d74a3d428631aaf9ca6c0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafd7f89573037d365032bd7a9414db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be558d018430146c87b0a8c46cc7907444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3aac0028e91d2809d933ed4f3bfeb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ce3d1ba1c34670a99142757e43080446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79663dbd5e0e8c79f92d9b3c333161a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02af24e557fdc08b7c0117f0d9e2842448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f39ff29075cbeba0ddbf8757382388449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b93f2c0056766f7ce955a89f39cce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ae3c6dd0f8462ca38f3a47c1ab188451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36550692f91b87a238a2bf8cf40a8ca0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe28e5116d5b79d2513c971949fb3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473e378004dbba8bea4d0cb91c8a84c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92927fdd14036082e001c30ed7e2141c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beac95aa14ff84d25f8b4438d5fbae3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964d2e6b56a0df7d6cab1697f87b577457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ce269b2610a7ef305b7db81c37daf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96e3f925b3c4f1a5f3cf6640770b5e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc54eba8d858bcc1ce341b7d96caa6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311db2a57c40e3b71c8e56ffe1f16ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a4bda88cf24889821f9db107489f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a9912299e1f2c191051ed996e7891463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6eea4858501800c374b9321be688ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760bbdd957edab7fa2f4bbc6b47097f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704e97a74ae8d872becb6ba8ca7a185466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f3193d3c1ac18cff88b15307a65c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52445d3fd38acd1076491295932214468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcc11388662763abc54d07cf902caa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdff8969acdba6ea98403ee38bbddd3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8705cbcf2b6b7fab6be4ef7fbb43e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e683a606f5d0c9d808083dc02a6c0d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75a977fc8b454ed971d782bffac8ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941596b93195bffc2b0dafe8a474009474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698429ba4e799854a7cdf0412d144be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d72ffabca4e777dc6003493c2974a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49048ff162993cbe07b4bf8b0cf75aa3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384a2495371201f4273b40787d1e8c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7c469e2ebd839e312d28a522b6166479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5d5290620732a1ea305b5516156de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74e04775e5f23db08048a3ed3e09f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57ba0faa0060c7694e8ab412d06fbc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907b7bfcf076d8038a50469ec85b320483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8d515e65451246c1ad28c1e079b11484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736f85e4c0e9173b5f401716d1de8bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbebc2a91f01db207b15dfc1d3e30a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492867ba04b671fb845e0bc210ee2eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c05c576c2d5214fe942a0b07307275488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b030813d778d6c84b736658b39567489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbfb22fcaea24ea1859d8559a18a24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e6ca5b614b0977b129e0f1a795ea3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf544d02d14c47f4b94e4048399f079492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2ae96e4fed31c544a4df90996eb81493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4c6162f7a331ac0b29072ef6c4985494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bb7a0d16b68164a690a8dab2d63d7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442edcd668750cafd8350e9e84c52938496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523b82dacbf43bcd43eec62246eef15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6807f92e81249300c06b02f6e533359498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66149536c11fb2211157c40d66f4a85c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0ed95ba78eddb826fb0b7f25c887d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e80942c3860e5e2999971ec394a3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c34ee895a2aa6fd13729003b39ce0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60b11abd0026177f4c7f265a2efddf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481c7325811678ac1753c7c2c24f6a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5d91b9b6459143b99c094cc5569db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16e3783e21e78ad14f4500523a627e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ef4ec13ab4ffec8336020b0e6ce90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dee9d48523ec501554b01f5a605ad1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76e9a9a2e14055c7788d526bd5a986509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a17d06d4892f2858781a5f2707686510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f2564da832ec4eb93fa87ef619d57511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973ce145abe74f987881cfeef94082c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9dc0cbd77d29fb9083c3c89bed39c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571838a77a17d574baf163af986f95a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55834a7a79ed69166d0d1b33ba642e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5893f4733acce4c7d200cba0ca75c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042890f70acd9bfc7e81e0b806bd81a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ce3815e5dc4cbaf756c9f8b1fdb50518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddf73c44388392bd34e9c481b9ccd8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83338983e12dc76d6d8ce8de80573484520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3b9e9408080c9f741171fbf23f884521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0190b74885cb2de42d2fdcc133b22522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7db67f44213f9ca02a3e86544123c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c3b7e8cd03c8e12e58ab160879122524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a684efd3f7f0bc03d1da46e22119d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca4fae488a20743435631dfe5979ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f16ab6598f4755ffd82cd67597fd4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed66036835b64cdc8fbb17d9e96008528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350e2221bc0fd3a8aaf29dd7efa94f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b226845796539d1c1f1dfb41d96d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711d1c6b8ba9a05ebcbc79694b1da87531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9f17ac60f904fd89f34e2093b5b4a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0998b9c5d414ce01d9b28dc0a0653533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39a4176a7b6cad9172c4d794515440534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46004f871c6e52e193d22cee1d34b92535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a17ec7631d09e9f475d9cbd4e160b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4328efd2953e1310004004e58b1c4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c29f222c51d1bceb4d24b870efe34538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402e55d2223a54704bfc664fef2d4eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48985ae316975ab8d5b362ee8b21e5cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abf52f269157d69768236bf6e3a578541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628ab496146f0d6ec03b68b989be45a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9596e4d603a4a7fc41a8ea1f4f11fd2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39594e22c87a95e988c196477a4515544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb78490585aaa843b83f624c5f1c38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c9a2d7fc9d1aa5675a250f69a4023546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664523651f0a3a24e606854ebcf21e93547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acd2ac8988413155e5e5592506d404548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0fe9c4aaa3d7cc4cc1ba684327735549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20036371a8725ebdfa01319e41ec694550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8d171804a8831c6382d6c50288612551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f1fb24c0e8c240cf1d361bbc2c20e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddbbd100601e35e5642ab7b0e154b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00aab45815ec29545536e9c4b590393554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d03843e04e5d9745170667735642e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd27042f3c71fec229ab0979433157556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8159ed3d68e1d70ac3b8644fd23a52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e91fc74424f9eb85e961d382a8ee9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5702a3c76347efaab07e0df5d9f83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5689e52cb32988df308e7a2ba7c256560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6b232f7a6afc2506f347025664176561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3557407848ab898e8c1bcd47f2af826562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444ba29f0b23c53ffb125898bad4a19563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a03c8eaeec214921d3284d2b3cccfd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15593172484befc5d4fdd47739f0ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d68fbab3c3b827356f8ba8add0e46c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6a5b2877f5b1a46db87ba309b25f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe321d87730d4c93fa3193518aed1d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5242a7238b280f7c760880c692878569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6d49bf70abaaa05b8e15eb66cf2ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a8330e00fd4f4cc8bd80d25342042571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da02998139669b8043ea41d89cbf934572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3071f1ec2406c94be686a8fbd57d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf55015dbebc888ead177c37dec583d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddf31f026ef702fc149892829221f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc5acbf7a9e45fba9b8adfe951d22c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4823124045e71d630c30bd952b23024577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea4c96e8ded06c326f87a8e7745b1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c98af1662d0de03445629e841c084579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c47fa798e5390b434503ef2dcc6ffe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830f6a0ce466efddda3f2d3d525508e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333f010decc9dadfefb7077227f03d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c35e78b0c501c819320543780b3666583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2212ac767274f2b071a2caaf47a1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688363b215e39f8b485ffded8f45ffe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cdd871e90f92771e5c730a6172037586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3af1448464fd2242043e1334f38fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e47714560a788b2342cb98965c123588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513e907a832ed5fc6f7047b3f3f6153589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140a6e594c45e4579398aaad4883f17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc2514837018211f0a19acca93783e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6e3b651aab64ea8013cb864f6d922592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db44d6b2bb62377154aa953f19ca61593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050eede9815e1ed89e8efa7247a0a29594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca16c553c2547c72424fca38be979d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84c3113913db16a1b184d9530a77d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9da913db67b687e4c9b23cc5a7bd86597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25811b4f59dcff1f48b4f105789a70f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702495961d87dcf882a4a0cb9e17090599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856300c28be51fc66008104eed77770600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb4bbf1a605c1aae26f7d105c7dfc0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea271873c3563c40d7b4add3504065fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dd60c8691587886ae7d3ae6df3d42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2904d0c32a406dfcbdb975a6f083ec4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bd100e7c42daf1bd48c6eb2c51100605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4730329a56137dbd8d240fbdaae9db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79512fc38e10159e6b51ad208f1357607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc04b6a62f44df6da4f5fe052a62c2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88695630cfa746f6b30af1981e3dad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b662e58b81f588fbd754544dbba960610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e64bb938e416c3489108a5974c082611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58e3d7461268d5679e6da43fa63d65612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f161c922b658c391084817ee8f8045613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f8f9c8d06f3ffa0bd459a751d3ea0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25838197dab956471f794fbc15bf2deb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2f2cd44d2c1c13f93eac70fa720c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674cc114475fca1695a09702d9b3e32617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192a90fdf4e4e0110a89a6d77430e43618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6baac969fcc25ec7576a7afce2477d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9451d3f0b09274232b7576098f476620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776d0b5292845734e5d68bf09ee8c56621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e6294137ce406100987436dd86078622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4c25e80cef9b833f9ea996451e275623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ff0c8faa61daf82a7ec063f1b519b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac910a8fee2ab934e9432bea5582ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ab5a77815e9b43daa2315669d4996626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe60994d329f4946bf02fd92bdda28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020e22cdd0545c98fdcb2fcea752691628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c58543c34dd8527861d1afd43ec362629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726470ec0f827a5d18bda9eae74b12b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381dc2789efb1ed4c82e928c656dacf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2ad3bd0f1d555bda0bf0be214e671632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cf2c17a5f6cbab21c764290455472633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f804f84ca4bc86ff7b737a853ecba90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbdceef9a80e03f054cffe9d2cf3c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2a75f8b1b14ae46e0ee7b4e60d0ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d519e537bd00aa6a0cd85362b63dd1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aac0663c193c35188d3d2c90a1e179638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88732acd0373e2c368ca39f6b63b400e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd7c728d0f3c86164a8baf3aec9c87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012b35a82b8a7cc40592f7822a836ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ef713a0a387c2a6c387cd46fb2820642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525a4c7d34a1b10a2a38cc5fe21b18f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b762f8ef78073d0b818fe8dc7de70e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd97dcb96a8d15af906e76e2237b9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47901e56d0b29bf543c8d6c3044c7c81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fb8eecaec3276681ccd2662672a93647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fea70a64c334372ec5d38af56c9330648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e4d781f2fb2a387a66acc208dcb0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcb7925cffd4ef1d712c53dab61aff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091c38aa51781405b5f16cab4464e05651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202910bcb158818515e4bbbdca5613f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be8df7aa391050c3d37a64fc286313653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4f0a7ae41a5c5b8adca2939a9c66f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69534157f81fe08dff3f421aaf8722655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246842db3998724473ce58d9e1e08d40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a915724070ddc8338a924dc1c2f858657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58ee1125aa1ec16a29bdf1557cb42c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfd16409281cb48537fb96e44e96ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d0233baa0f6dde059e48c576162e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa83fac91d87963f7a00311ecb052c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299f94e9fd54a290e68d973e49071d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb8f8e50143f6bfdf2a922b42f84cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c9281f7ad108a6c126f747c651e1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e61133418df5a7b1ce8f3218aef16665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b47780f647d4126a09b7083fd5a52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb414a87f09c54fce667070d7f086da9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802d4e29c8c12cb9d9b02b9b772ee18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82aa2c8af1cc18e55cf811fe5090b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304c2aa64f1ef32d1e9fa3873a1ee8e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269b7e24fd7ab74ebdeb2cab9e6b849671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f348918c5add1cce2ee2fc0b14cea55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693493787d546ef758daa6c671ad508673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168537cde8d90795bdb89181626a598674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1bde4a1cbbad8233ada94f7c7b3cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea22f6f6108d51e5cc4b96162da6d17676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2519418bd6f89018973e03f0f228a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba57700c7b3d7a9156986a08a6b07b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd88f74ee72c3cc772aae8239d44d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55737c8aca8d758e829af6ee7e3136680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92c18b6829b60140b3a77b051abcf2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3da704f702a89db5fb487447e61e55682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d45696a8e60169b304f7f600a18d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72483cb43e0c2fb0c0822cad826d45684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86713ef62d43d5095aedd9173a06c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e84273b9adfa95beb50c1f2cbdb35686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbff234b71fd6362614ec5d4f1b1e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2c816393f6418ed93bbefe97440db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d220b5e1da09159719c29643c10c74689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e0162d23102d63c7f9988dec220fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b824570b84250a5d0b4d1c1ac0fd8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85b31fbdc490229eaa08b24a62119b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53285d93bd2131cdc50117308f1c1a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674404a07f8e6a51cdd12827795120ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d3ee9818e0389a29a4fabda4b0379695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990899a11e40c4bf166a20ac309335fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fafdd727e061dbee54a5600f7e934697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f692bd92f2fbe980a3cbca5e98971e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f5569544ec2f99848eb404944013a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a870bf98050e93f16788a26ca36f545700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21f017fe21e01125c52b88151c98ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20883ea6e78341f2a932552762261908702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e589e2969c37f3bf76b3be530f8221703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32835db48a7db0554629342a780c73b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92181286dd207adff88a9e2e2d6085705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23cae3a0396e8cd011bb77b61bfeb3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72577701edd52c1f1100b1050eb2b084707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472e68c1df18983df9bc60bfe6e3a8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbb24c9c4979cba066ca7b024872b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c57f7a0efabe027f3092ed7b83450710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1ab588987215e5c1054d5bd86b1cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a7800bcf83efe0b2ed50f6b866475712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02144966e8f20c82737f180320350f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b84f615c2b4d3611fbc0c27e1d0f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a405de54237731aa0a0253ef598ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506fd7d833fec2b9e474176cacd22be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461534ff336405ca91c0e8db868854b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd868d788f2b5d9786dcd862017ca69718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb7d9885e7a31936a2fb9292838242719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895bd04b7c09f08f32154b634994e0e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537421af74ab19315abcc3b15fcdc3e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56458eadd58ae103bb479b8361500da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715d17461bd7c869967e24de49afcf4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34128535db5a81dbcf2ccd8cf811a96d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb65499b241ff8e43709379bc720090725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf572708eb31d195b5b434ad4ad76b30726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccba6c8cf701917dc3421c6856d6e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308f3a76c18c8b02a8b8a697ffa72fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dd53597a8e73928f0701633c2f569729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f903d7be08b50c1677bce001c8d34d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c840f82632a95fdd84cddefe98173731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a6944293578c8161228a7bff72737732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fb54ce2de0bc6840bf3288c03e715733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709304b236d7683e52959d7170da2dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7ecc1edaf4ca82ee4afc2ebc4085a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbab22587b12f44ce6f695e3a32bc74736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ada02385690c9e4b027b283a6085c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fd0a4d204707090cc4e7f3f45da32738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108496af9e44b996f1820dfda87a2958739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61c1e35b2da2bb0dc27f14400564c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866f36839b6458d78397064f91799ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeecd15ad52a8b6bf922bb35118f71a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5153e98fc39a4286286c56a6315295743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c6be8a448b9577f059d20b312b4e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303bb9072309f9fd7df7715a408a1bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c7c7610ba7185d9af3e9018a4d489746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d8cdd685ef9708f75c3ddabd44fa4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa9603db116fbf1055c06b1ca6d335748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376cf690c631cf7c26c65c82b8434e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc8c8d1f795a8937678a50ed69d22b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a8087d6fdec089a5193b8c6fd8c3d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8a844ccd31ec44af6b69782fcdf7f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bf178743e53edbebfcfc5f2bcb0fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334eebd423239d40815d81fb962e107754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9378e994041d933ba237643537c2742755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4e191dd3c4323cc2998b136210e5e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175aa3f4858b37267095b376a600622757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafd9c0b2441faa6c2371c4e25b5be8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11a2ca1129076f6a98ca86576eeb6a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733745278a6975934021fc18d3e129671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e60c1c4540de5d7cd7fd6003bac9d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53728bd6d9fb5c935f7a6a2f52b71e853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee8c94c31bcce5c465990742d017564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b89a4ceb7d85a615f0ef2100f505e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c61490320b62f57f0540e559245ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1a6bd9f52d556b3712af4cf6958207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240a1894db5887a952af41ebd171e598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e7eaea5d80ae66a1bbfcb26b0d0be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699ae5881f411a1d8c83817490fa14f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da821ec178f0cbfbb01c71caacd81bec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69291724f7efba3dc5a5973e78b9065312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f480e5c9f4553226fad7d2316df6b8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dcf55b2b0ab00833d28476ec29a0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2845cbc1f54655ad7c9248333ce0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43d69c293759244699500061cd8cc516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a0e734fba93cf59b43828af583d6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c69ae9a3ab17536a454a846e13595718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b105cc8f8125204504bc98d3b72d5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518090904ea11431fb4b6c636073b9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948de64bf08cfb3f3100dba5612e27a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b774f6d8bc15773befd86bb3b98a6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205291cfd1bf38d4f9ffaad9c4090be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59ae65ce77dc7dae8dab2f2ce7057124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46241033ba09ffc22cd919b0b072666a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ef6867ba6c97fe5d70bee0195658626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c63136a629456f4f2401d138c591e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad84c8a62a322d02a2ac9c581f2245028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ab2ba7a87d64c0ee239bac854fab229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c9640333faa326f84715ca7bfbd4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b454ea872400b6b34a27c2926be0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee493ceecc675b08c140ebe60ae2620032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03f2285c7099d334b4af28ae90279a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5aa7925e6b64e46ac60abf092435734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ebaadd460660837c302dd39c4812635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0577e2a5da3c7ec599d31449fc66836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0d2487ec196175be75d87daccee9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa8b35976e012b1e53a934b204180738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2e0a85fb8919f77bd8891ca54a97739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafb01d5d43ba07d8d7812743664aab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f26613272ee4d8359e8c943823552441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a711366480e216af6edec3c684bd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed047c6c07540b4891833faf1917609543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c85af49a4b44d246840b4b1ec9f9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282c451ec106d67765e5b62261319ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8775ff2f5b286052299bb14423394ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf96fd64f8d06c5da2af18eb11fd36247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210645950a581dbbdb3d0ea06bd6df1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67eac51cf8337249173e84daa6ee5d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14491cb102f8590f5b99fb6c7a041e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa53f30dc0fe0fa789239c4faaf1aab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5e13fbaf715048bb276299e2ff36252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3eaf913283290d3237f8bafd902e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d25fb8dd31c17f5fc2a9548f8464354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00076d93e9a9fbd3562d969b1987775755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a452295b0abb10ac858d331e1b9b2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2be506c505a387d4fd9c72546879c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035f51095c2f18b07594412d7ca59b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80fbbc19a8776359d4faefb7fd71df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51275c63a3d1bbbae7be1942f8693060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48514531c7ae42c326901c11e5aa50df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9052e25449f37087152debc6e5f5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d86d8b7a2943d990a16f1f1882a9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1171e5a5faeb7edc220abf24ce411364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e788355aa5fe73b1fb0c1f708924a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af02d9385c9bff7126ce6d27d81388766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed58ba44869d23e4c63da137e670e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bea8711a5de241cb0f1a630384394668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5148332c40c565fdce1e0b38fc19e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac965de481482627cfcfcd4b20dfca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4b5f4cf22cd1a20261b9c04d90f4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d0750fc6f2e9ba62fb88bd048624372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ade5d94fd74d86bf46c7bd47fc2e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ab8684260242896b73d35637c854574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a0a2f3f6caa384f64980c7a0743af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688e7529081f72c12106634408ef8fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f59e442611e2ea1a08f37ff2dce6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a022db77f19ce2e4ae81b60a028b0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a25a02e97bb7e8aba838812288de979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69060cde9fb335fe7bc825020f15762180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb99c50ac48f17445d63e3056f3d40781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287631fca2418dd1d3fb45b82a7dfbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae4e693ed2a9341fd730d034ec7d8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835927120b15f8032150aae2b3f766b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce54d8b9174122abda8a5caa3d42caa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1218e134bd306a23a7637524ad93c4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2eb61801ebe6ae2e133a70cdca95387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24047fcab113ebb3ddfdbc874f799cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fbf349306319376a2a7cb4c168c0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a23efe1b84e4894e316c3f433e5a8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7a0cf9d7fc910f6ba38177b5a53e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085f90f1096196aecc48b75eda4bcce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf85d62942827d0322f69070790ee5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a203964b5a3424525732dbd59d53a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60fc4789ac82e3edbdd2f167d6a0ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab1f68322bae371afef1eda77f6d5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad2a554aacd7f97458367650adafd997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fce38f7be97dba964eae1d13cae0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf935ed3922b319fe802141f84b5b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a64199acc88f04e1291740191defb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05906b1920bee826fd8f93846b37bca5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de683dc35c419fa5ea14d91035e20b7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f8dd9de7293c7a34a8c1fef7cbdf2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf94e2ecfd69911b7948ba09e95abeb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467343446062446017c20945eaf0148105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031bcc4cc40e1822dda6f48b8c9d8ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c57138dede84a4145c75ce349cea5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fefc2f16359e9cb8fddacc4ab95787108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d605a6e7f00fa9b2f16d0eb9c6cb6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2d45e7ddee6274daf5d8e765fe73d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f086dc7d70278483e3ad326778c4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aea671034f60bb0c0a4f8b74084e85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d3d551e171b41bc3716b6479389bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ac82e1839ac18a61d821f50e59f22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdffb65ba78cd2f7d6a81c5e04efefa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db1f4b83f323642c97b57923dc1b5b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b4934a670693fdffb40e467fdd396117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091d712d1638eb601ce2386b622bb9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14209dcfb42a4a95627ce4879319d197119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8647c786520dee1718b43774eeb3c5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228a93deed89d4f551d9b769f2a321c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabb2921e20a70f8e2f425fd597e2b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2406d95a6b29375b5cf70394ec30f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5a8f58b2b896521860935ef8d4c66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7939ef685d33a496b1a73c6cf3f4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc2513528851f158e5743c1ad4e470126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3426af1960fdcb5935f1440cc6cd81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec438bebd6f9891efce168e832733cda128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1cd0e4e3ecc9171edc2cc43a6ed5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bf67fade4c5cb193bf2e77790e02f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9658d90d8ee53de4abd350d2c251d6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ea2a427acd41d1fc223d0fdfee5f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1572ca50499548e2a9de3a4f9c3a049133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc15570dfb7ab2185cdb0234df25716134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f9ab37a502ca7cf42027718e2c311135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afb5e0ace2b315a4a25d16c2fba1a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c81cf27c642e828536b717feea06e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d47348f138b69cca033a3afb9e7ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168d916135c7076ece2669f3cc36753139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16600203c15fbc989dcf4c8a6680fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdf25d9d28e01df9620bc4c0fbb8a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c36acbd9281dea53cafec75efee51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190e68e197dd3308cc08075e177e5a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3637069aaf176073a27f70f2aacdc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d091cf0c7aa7c3b8029175427d4c50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808121df3aa00b2bc0eb5142dfbe599146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc24dca268400c5ee064a86d2f1ef05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcb5bbe79b897331824c77c17a5bed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dea9c84f04b0045178dbd91824581e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838690a5cee6c9feeaa682cdc57cd61b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c10338497f2800c5623399ac4c87ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51309bd1174516533941f1b107276d60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc591e842a5024a4e57aa7c2976a36153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5757e69f0c06954025de529ece0c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f612bc51e3555516ff1384f45281c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233dcb2ee91d4095b11f20542eb0853156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7396bb579281f58aed6bc15ae8d90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99a269a44e62c621a051e40a2bf4c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ce586a24d78e11a4c767e04be005e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe4142e40a0aa047eadf0a7850f9ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dbdd5bc5d126af0db6f51f1f6589c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ae326151f0f06f0c04b898d4bf8ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4dacbfaf015a8eca44cdeeb4d8c9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99307297a775f128c4510337f6ba4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ddb299b0ca55617ca0ae7f5e0cbad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2257c8f70cf989b82dbae63b9b7ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa6120d567ff4fcf559651a0f37460167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5400ab992053524befb6f72862fb37a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b01235cdbbe6593d45f1aa04b2f308169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5200eaef00a565de89b187b1f8060170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646ceac7f3dd5af115abc3a2ca45b53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd552a5c3d3ac392112d0b5d08e3c332172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6afa21f93219a86eb5e52be3faa0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74caa118aafb5f4b08705addbd45f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed09e0318241f812bfe87d1e9ec51c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd8ef354b79a66f88fed15e1cac562176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dacffc7c87c63162c3d67901b8d26e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1818345ee80b2cae5b0a7ea6ea316a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa06be70d3d37992231d3edd9cb415179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633fb724da27496401c2fa41f0f2ab8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df40eb845b1e8921891a85d009021ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc782a1f292e841199b5570c5f7b4428182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966f697332fb6d190666dfc9c8b44f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d62fbf7a09b480878e4c916e8ca68184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee93a61aaa78c166009b1d95016015d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9bb88727ddb23e77affe444de9ac8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed74fa0c70d991412b65b905062f29d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b58f91f5d63ce1b8aeff6b3d1d3fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab619f5667fadbcefa5677096e9131a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6d9a219036c8bd79eb73667ab4e00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ac96b555753f70194c943a8bebbeb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4be696d20d5454679038da39b352eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b59698b9f197fb83da4b7eb6f891c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74f8f950ce601affbd4b9f6c477d18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f22ff9b795b7cf18f6f02c8ddd73db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4465e16332471622e286770eb4676196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c2d0456c74a26177bd38f90e305f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fbc67b9ca1b3ddca859b14f8cf80e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14724c2ee68545e37eda2f712abf674b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cf689c3243a0688eef6a3dcfca14a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772a530861c04a1f77d240d04a57b35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7c03930cd5521d425b009099da31c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89310fd7a23547a634733e535da55b0c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bab9d9791a41c9f6cf84f22f56fa3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e78a8d0f0bd6b482a1ad85bda5cd3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9461f233769d88a871db83a885c752206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74834ec8af949b64de41f8b0d68e868207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37558de950cd6aea1562fc4d12304a91208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fbc3f5ef1dbd46458c9ffe12742b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634a709c658906b4e31738ccc017e65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4f6ef9d2592bce7b3808a48b62190211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37506183b313aa09f8292dfcb627b71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d2317dcef24a8eced0304dd71d924213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8365e612ad91dedc51928ba77a97e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867ec3dab3e0cfd61379f4090d3ce6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05afba19c2c98e9f7a38ce817bc55bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355fb4780bb61e2459d08e4ea227364217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866cb9700b6839975a02ce444348766218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e306d671c74aac46cdca1e07048dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d7fb1f81aa4aea0fc97f26ffe24de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9375d3e792c6b05040aaed7ff4424f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1d0458809ce6fd185c9ed2790e550222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c320b1efe7894291a5f59c7b9d8f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97048cc24ceec04adc6330dc1cb5a619224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09e3c1ff138075ebc294d0ed11101e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e5a58c791564553c703da059fb7c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633938fe15411c44a3af9c75aaa091a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dfb73b6177af06eef135bdae01608228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38388be6802ad959e93adaef6152760f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa3d823325f2dc09019bb3a8e025ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4aa9f3100ea84d0831a8617b80fc7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84958fd4b6be1fd48a7898479f875d97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ddf7e9f4ef173283eace404966120233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cade31ebf5e48d194e211faeaba2253234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a86ed97df576494f1e8a9a1ff5550235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b682b89c4d838f62ea30e2f493d945c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08576231aa84383a521da814c076fb5e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739458b7fa1c871e6944155847eaa07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd24be325125328dcb13ee043193c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd67fae3cd82ceeae59fef97b08a19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33099eae152505df87d140417f2cb253241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b64cca9b61aee97615f7845373f24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fefac6582095c2bf12d12b45c9258e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acce3dc35d08e1a2600a59abd323e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed42ef5675b17a61b2c9fe3985b786245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cc799e1620d999fecec7e9b5a0d00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb877132adcbf5fe7aa3bef2c8dfe312247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ee519f57c2634f57afe81fe8ff44d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae3907bb00aa6dc53b8fc15230e0da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1632676755c1a4a37ebf041a7fa94f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa257c06cda0a0f4473171a79d40f74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962a8d29ead2fcd966213a06fc41dfb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3f9d0d34e71ef3152733a8c8757b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f14508f1fcf4c24eadc4a6c8bd0ffd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8b32b94988faa918b0d966e9e4c50255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4cdea50120223cf0a03331b8ae897256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c87a90e4168d7befefd93bd8edd4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5ef2ab01d54e723e1863af6646c31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc773b288e35da3751bfe2a8141b60bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e0f239f1b5246915a592ed1429385260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac127f62f42fef3425ea36eb7cb74e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98120e4ec319d6c7e5c4f3d333269bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e3b458cd6360ca14f8603e7b49832263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd96a134f1095f4ce2d992f262cfa0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3f8d6428fc8761e4a1ab5a8c75523265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b9f58f0d7966f0a7fa466aa69ad07266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b6f1d3fe5cf3c63e7271b944e390e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499dfaad2b2722c8c619350607ba3dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261107a8601e21ceb0aabdfa5df9c3f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83323f7a2ca7bc1c09c4452069c1fc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc473410e92ef6bb7b6cc60605211891271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03feccb5fc4833aae174a0f7332aaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9a49db144256304738661ac938160273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273c13290d74e2b253ffea04e8606f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cf1e12e1add661e85bac2bbb66a9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811588adba803fb2e5570dd61706c37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa74c915c7350a5561b35e8d642c4b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8369bdfe5ef03d3f423a61cdfd31263278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046001ec801a55a73d429e0d39582b0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c43a115c2d4d11ff74633aa8b69dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed6d73b882e0fc5cce1ee59ce587fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab744da4652abaf7fb6f23c2edc727282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28b2ec77f92cb45ce46c28e407a25b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe850791b9cf3135e203d5e3742f1e73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed6b039de6f2162cd71bd2e4239222285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e782943495238a30d8bcebe7432e604286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131437f5c98f4b368b3f79400d977f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248349b12ba0b084143f9f84844b5137288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90088eece90f4b4445452844241169d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6fba1da1b9bc620bdd9a6ebad92d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c05f19bc7ff80a35fdcc96e2db95c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec65ab6c09f407ab459af74ce76aab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530270572cbb798018e7eab6f8fef2f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef12732c746aa230b9dcb7b57522be6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8b8830f6e1ca577fa8d1471cb8ba2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e667e9b91299e3cb76d9c833d3a99296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263642c5942f978d0dc5977e732c457297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce91c6c1126a9f13efa0c231ad3f86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152986f9f6a1ea5b83c16218943a59dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc08cd7f4e090dfc36f77612d5615f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b736e54f72e52b3d71e636071b024301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682064162854b8d50631e85edb5b68a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae441e858141233261ace14c72f13378303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86154bc4907ae055d02b5c56bd5b23b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a90e0c44e8591c473a2cc1c7efacbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb28980dfa145852decf4484aac083306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ea2c6fec3d0bc1791d59189ba21d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786021879b9b3f32f45bbda96ac9a5dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9cc792da704c8f48c7716631e26d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b9d99422e02e0923b916575e9b8c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2befcaf2198deb027222db5b29a94d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cae975cd492d8a70ad37375ec97c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbfc7fa15f70a39c733303aa874c94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdb4dbc7ef5b70382c4087d596654e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d58947258656b204162fba5879c1a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce1fbc2cd2c034d7d0f306e2d29e27316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab069d2506328edd667b9fa1c9d8146317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a60b2d85ab428717a740ebc901b27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea286d4bba828d7bbef0542f898eee36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9327073b9bd59cfb4354fc34507a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10b713b6eb0bb41da5970d436f7f88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179dde520162450f4ec2c600f2a12b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbb36343b4fda731edad28e415684f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67674482f248ae2e34171cbedd7bb74a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299e3563958fcc5309cbd7d1a859b8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078e6b321faab96fee5767df8081450326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71f51fc3a93eb5fbf2f7b162f3f80d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a797049532a64e1715d033e2c14839d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727c5e5a97d54dd0826d27b5215c4c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2ecd56badd9ec78167e2181bc3946330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b416d6161217a54350cfa6edd8d5434331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e7be6342cd44eb256bc0ce1ebc46c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b603389b4dfea53030524e60bb4033333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eeb01571b9f46625721d8f80567ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b6b3e3c2682b8c17e2696c1aeee05335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e517daba5f43b2b07318aaf1d0ec00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36133195faa77f67692be6ef5b065cbe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068db6fb3964a0e43ed3276e1d498bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0838f1848b0c7d66659b069368925e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c6df25230a86509cc902b7f3ef97b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0da52af3e8a40911da47350d5c2aa0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4def5b7dd8a7f83f3795c0325955b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419430bee8992626e4d991ea2d2263f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00078e9e51191a9c85857f78300a99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dabfbb2f4b532dd78b75f9c4b36a88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a0403548a8ff7bc903cb8523db4c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6e2ae4675296a2cfb4702a1465846347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13280c864ab871b22ebd17c68281146f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9e4642cb24574dd60ea61cb2c1b95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fda11190368803209b4598a6a2645350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643fcc00aa6c3796061a3bc27d88a25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9e50bae106053bef04affd366c243352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d7c7832dedb4c2945de3e11fed3e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c465162f10dfc25451b143783c763354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3ef5c5b17b30de680d0fa3154d5c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618d7eb2e1c5cd5b0357d09251a2f84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556e1040c19799b977666eb7a1ce798357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e36d893fee3037d277a95fadbbd0f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b668020f106493a73cb05563fd87a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3746b86b7333bedb0b5c04bc71015360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e585828a1dd9817b00bbf0ba0f3aa9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d5ab457d3f45580b27ae62e7c690e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7163b628efe1da285e1290392adcc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d1dc34fec583a94d79fa4cd7f0c2a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043c13c03457082d23788dc9c2f4054365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e7ae7e63377a3a211838648636460366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348a828f4d05f03eb2627b6b5a25d2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ed5ceaf1c6649e9adf8c73995d01c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834eef2dce385e238ff675ccdcf6a6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41553ae798b8bc780083dc23594a7f41370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8c6de0506fda9c7bf0f2ebfd78aa7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1aa743c630b285d91a3c8bdd8d904372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b37b59a07671c05989036676383f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86c50faf5c20c9c3e4d0a51d16e98d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b282e9b44f2af41cec04528902d4ce8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013baa57679e996f8e7bfcb7319dda28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7141d43a0953f3eacb0c1774ce96f1c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecc7027119c032fd8b6d030833ab74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f267555bcbe649eaebc2d11cb57d59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284dab9946756108d3b2200271ea6e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13dc609605bf027ebbd774ae6187c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0f93e4e3622b47efbd0dfc0e37897382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df0cf3308404bdd25b5fd0b8db7cfc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d95ecf5bdbf023384d256e997bb41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cc4d7e2476bc6ac292d30a966db34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e057edbd0364f59ef64f146dae820386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ae8928219afbddef1279bdaa4506d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5d18298a38d5e66c06f2acad8ba07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58d0d2e5db66e4790f008528e27f85389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d48f102b80c4179c1a3753c60b87d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc3811028aca7135b871ee12001dda391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b2c6d3fca47fe3a0f7710309c55db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ead3f5c23551cf5b22a711b08d2f36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36d3a96bf9fa1a40cc56a81164d291394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febe6b468fd012524f8e17b63028748395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b5da86dc018cef192ea2fdab6b50d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c091e043a0f081baedd72bf22fa6e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56751bfb0035e667bbf80866efba56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb8e0ce7d8b8a0beb534dcb3cb1799399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ece414fbd2c38e0e13c6a89361307400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5305f4c4d4e34642889c8041a3655401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde2628e838f9fb59a8f989c74ea704402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63ae3ff37b8dc40686239e0e0a114c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5b0daabe21002ed76818ab6538ed6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46eeaab2a348ae36adc9c4f5a28732405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b960e7894ba9b88759a5f28a730c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d76f7d286f47662a19ecf80a6d462d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b29fe1e71331488b078289a7ecde9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79b8edb15c7cabfbe18a829a6dcb9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ddb50b6c464128fb4fea55d2db927410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9eca2603ef66e0f903b9db8af3a62411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ef7f7d0e4d9429eeafcdc47001e92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461c633add34261f1a9a5e5e30538af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe832a988f8503c5c77cab9ecd42b027414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3bcc0d5d0e8f3296463fe7df9069c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acacc9885e44fe44371c67bea467a58416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc0482f66a54ec08a7b66def41dec3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0974cec755c77e3dc56f4d89474f02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a197a04b515fa85b7e08081e065e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffd0c7069862ed770fb54b8542ea6c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c2a665033ae8601f7e3d23a2d4c55421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1b4388ccf70e0d0237ef0f1de363d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e0e07eaca5a5208948a0f4e4c8a08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0b8dc26df00c7a2c1f2243286a158424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fc90b8701ad4310029cf46a93fb9d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bcbb0dad79bc4c15dac9998118aac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a959b2e75316c61acb203a215fc80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62da6aa46ccc264f0586358a5b6a73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d23cdb098b7b897530b91bdb0aa2d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829430a5b124302f4d06643dc90bc718430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327e6f9d5ecbd8c60d4a3e405624d30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343585d8789e429d1a5b9e1dc028f377432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fc1dc10babe7c56a37e48c7c090a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dbafe1b90a5cd7d75764611326c6b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20cedb5b5570ab1a77143a74904a40435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4e2e782913d4285d93441e1e6e777436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf78af5a754bac236ce0b469395607437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff084fea38c2ecbd9f9b40b39b73031438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a728db8ef177b75f9c08244c8729346439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3de5404146f761fac34ab44a17dfc6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84366059881a3fb63b3efa22e93d542e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1904ea519f477470abdb2cd39c431f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96649b378c0e1b0ab6d48130a4c0b46e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2668ffdfd9e80e24de9f9bf40ef23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99ccd129fd592dd077c196c712e243445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42519f8cd4c660ba52fb9c7a9fead5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f17bf28179b1c3d84e37852c2e07d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b799e00dffa3fd91970191860a86e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbbfeca30879c329b50397375131f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d5e136f64c816dfd4a31aa6dde530450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1c8360634cefc858d55f599d68ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4d756ced09c3d951cebcc49fb7c8a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab7a1a353a5a9ec61df2bf8cbcbcb3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579f9b06e79e500ba7cef4942752610454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467cbc4e3225f5b3d9df1c1325af240455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919ee4150ca71cd4103250976c59d4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0a313ff071cfc4200dbc0c1b4ed8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029087f83b30aa33fe23b5104eccf85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d55b10476199dff16fe31069dac553459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14733885a79a700cc01709d2be88b184460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab9125276a8a51a4f47089245929a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b0ec3b3395047d55bea300afdf305462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d3a710b5c2fbff30dd5eaf3175aec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e4f10a40b8ec2210634a390e8063b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfaf4f8871e218205d4592469fe474465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845be38aaf4eb406b380f6bb6fb91b7a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4696172bc05dd367dcc8363e3661986467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459dd1202e2cf3133206b155cfb6a87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fd233405fdf0d21695c8c632ae524469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a17c0da9c3670d67e4568328cea30470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389e8565bcc5eff851a55d01839b694471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0864c6393d1d8214aeadaf56ce6edad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf911c80862b7f5cfbf1b30e93c04e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f2378fa5e2fa68cebd748bbca685a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ffd2fbda3ccbe618757a154b0f127475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94cf964731682d28f4466c9fb3b18e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e9ca990f9e8da6add790371d7b5ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc3a1c5f27637e3dfd14fbd0b14fe9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242c1342ca0e96e44f5a4107fbb83f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25dbf4d5580faa5f480589a027d934480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a6f10e348e7412051373be537f884481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8663f10d259e6d1f7fa3868861be32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e519403c493a26d2c1aa8e710be8da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb53a134f3257c6d7caa9460681fbb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f67ba99a91868866155477e735a7f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e76f58b0f4683494e23df3c417ccf6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a784ac7fdb9345259e67a93bcf42445487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaeaaf280225a5102bd6878a258a8c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423e5a4ff3c57c9c5f68eeb21f62c1e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2eeeee8e9dc4b138e93db99181664490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce10925ef425b274df768809ac31345491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb35383271ca467e6a2aae39ca9d0a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec4e900de454f8b3ed3de17d67132d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8356862d6dc229f40360486dcc8ba9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c46a595241682445d3daa23f72e5f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488a17342b7e73290b9281a5496cecf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed9a582d851df69f89916dce069fe6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1213e5a3f7510947ded41e96a509e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c79a8366f474d793d4e18cd89425c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82494c519c5431a0c668ca05205c056a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484678b48748f06a80d0d8c92187e83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847a671142359389e16f4732a0e8abd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc536753a8d31f7f2033ad3dbf28807503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c88be6d221ec82fecb113059535f15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd542d0bca997542f0dcf9597ed6c04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc1cd3bf7a7cd5d6ca7864d8cf7270506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e9c4e10747c0273adaa4454d0b929507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e86c87a11b96a606a1bec20f4db2f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f837fdf9cf4434eb4baa78e1515b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b069a4d8c6bd3df13c13ab50b0a8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64df9113dbe7869c6c7b47f5058a7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb45fd5a6c0509ac5af76016a173c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181185a1788cef6f7e2f375c7e277ac1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c44591194af5cb3bad238299562ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93962f473d3d224cee3c2399e80081515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6141f11ff87be1fe614e2fe0e19720a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e8eeb6147d9f0ac13e6d7a41932bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69723b558f58f734341258bed58ed497518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351632dc7bf285921ab907311b833e11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc06a841337ed58533ab1f38195057d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176289b207fe65daafd6939d09c00ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100405503caa6c8517ab5c54eef84935522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a003e01f0ce42d6ae4f31d856a21d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dea4e78f5df978eedb96a4c9c4a7f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacba2b0c202183f7d5ef2d7e28e74e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7aa55a66561c91e780fa0b425d7a73526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6957c40edae86295f4aa9ccf61b35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d5dfe93d431a0ca5ddb9596fa1465528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d9f73b244b50beccd274d97fb1930529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dba1072619614b57740fe1274d9e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4162c6436585fffdcb6cdb3cd8e002531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9804407b57c265bbf39680aae37cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abf34e559846667a8b5ac12221a125533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc740a7ad1b43bcadecfbca32efe758534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d34629cba5454e1504911a13a5a781535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26646590214ae8556df7d03b5691f832536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f57bb737a0b1efb3902b5daa87e76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ed9e5f14bc1cecce9d1bcfab9beca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cfc7d5c495426dd813da4789dea16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7197a6c24e5edb4e909acc6c5e710540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc361a2669c0a5d0c5b789174ea568541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb95762c2ba58d18644b386ef133b55542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f6b1a4f18c029a20193b54457ec70543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274b19d9b9f80d57ef050376ac5fd76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d9f8bce43ab454bd72158e70f224a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72895279a67eef3d89fcf2dc0327e1f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ed8c9a78266b061489a24a3684a1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e68423cb4e72e7d24acc94b767d92548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91119c79c54296c9e586f54a815214c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7dda113049b58b8349769e347df8e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696f3cc2ceb17f76ff41572c17a6f3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49372add51a38ab644e0803d651d58a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ddfc24e9117f25d587e2b2f0d656f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c45f96c666d3151ed25f22b738fda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b6608dba26afb2bb17c0f830febc0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927db5b8f772d77077be8c5c41dede5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dbe98cca85849a36aaf9ec973064e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a65953ae6dab0589e0e8e08232734558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3345053f49822b6a18130af17d1e41559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb03002fb6e2af6cc0d58c4388ac6a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd5650329e3eeebdd4d7d2c2a27594561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5514a5cf163ae7d91366c64d3e1b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332629c49017dcba3e2730193b48a2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bc47749304c374208a2e1dc88bd77564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cb27ac74c18fa3ed4995e9501ec6e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9927d55415120fa338f86521aa177566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acab7c37214de98b2f5e3542a043d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92246d4e9952a657fbb0c59406bc7ab6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb8e2fdefb1b056444bdb1ef3d1f08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb512c27d54b472ef8637eb3481536b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535d5665f7b737b9384b3f14e939912571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a03c3dcab6a7db0acd6f6a4d777b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348df134e44e1d14ce7f5dae7049f96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab982fbcb42d111f8fdf83ff8f70889574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f0462467b6af588542c9820e81124575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfdf78077aab7927e8e665eb3fa429576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7c532213b358bb005096d0ec91cb1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6cbcc5634f80fc9cd524186296538578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a305ac12a994e7922d99a12edba3d47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587dd866995554d93e02bf7a297b2c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d2a01b6a649d6212606f049fc5105581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfe1c4171b7bf7953088b1d01cdb68582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a677e03a8d584001dceef857fce28d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213e14cf0a6a22f2403c85e794c1dce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9760d25536fc1824ff81a7d48cba8c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ccc831ffc89bcf0bfb25a9646e218586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17da9a6e21bb18cc92d69f6824bc9ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9671097d6d8fc016c8d15b20dc2705588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d8d16d012d05c3d11fb0083e436c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1335c2e7fd0c4177cf177dd5470a4f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa915c0f9f8c94190508287b97b3dad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c1b7761e9bd6a494454fb3d2149d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03877f9b94f4baf179873933f9c6f8b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df488c049ebf69b3f35225cb57d47ede594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de131acfbfb0099013b73ddd5e26a55f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f15b33ff46d73bcc4c7930f34d273596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b7c8827ad45e773f5f633980b4f88597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb32114165a599dd6e644a9c810aed4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf5c78581e172445bca2cedaf9a5e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290579cdf4c65050d2c8b2ce00ec3ed2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accae1a13e038daf720b5b5020a8d65601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafdb5780ab585ad094a73d9aef6a44602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4e0bba5536c095aa5862099eb1050603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d2877548272c795adcf6ec4526469604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc16b3e23239be7c1c4f308f48ac3f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c14a3f62a505a8c84fb3201570097606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8add8de4b264929ddad001af3f739dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4c8c2b6d451cdcc02201f10ca1d6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5005b64066f3a96db9ca312a9ef40cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d8318c565f396232e6ec6d0419f89610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377cf9dc6ba183b45efc4375ddfbe0a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e35c424fd170878077ee4eb4d236a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6575f0696f18fc2528608f3c7f32cf9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365eb60f7575c11366f7d10ad2bd4c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43f42403b06f91aa047ac119ff9e76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929e01af41b4ef052bddb4c10a0a62a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd9ade227abe2c0d192829c329e346617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2798e405db6d0c6eb3aa7764a22d2f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1911bf63bd3b127280b7b454e13028c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b5605d54efe33aa8aee0c566ca5c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec1c25c8b0d569e5f4e1d9d1ce710f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abf38f8b19aa2f18cfaa4eefc6410d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ac10febe5c9543ece583144269dc6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726aed2dc5a88cffe44223f679216af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1b44168aad42ba9205b9dd811816d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db597a2547b29321735a74b2433c14fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2c5e4c5edddf2113e2eff00964168627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad79d8918730d9beb65dc3fa263467628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f37033943ca3ba9320ae615309f08629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8de27abb8863fccb6cdbf925f565c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37dc945c94994aef2c7c88063385ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2aa51431ca3f39eaa3ca858eea7000632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac0d57644e405f3c3ceaf29835d4c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098febfb8f8be497abb2481fb7b5056f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403e54945a8b5cb16b65d4a3efd7e66635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45cf1be3743aee07221be4c9971319636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11da509ec6b747c14f6049c4f8e2a47637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db33cb0799dd210cec495704f1b5e9c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d916d1fd9dba73014f434ae59ff9c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f4865e3b6afbba1db086ee39a632d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335be0ba164d3c7f7b672175c8ff782b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27116ccf1fe8f546a4f85d69ee6f9b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4c82489d08f1fb7413deabe6470b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eb76b2095e0333a61472f8e001895644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580dfb74bb35cce4daf095620ccd228645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726e62aaba21fc6baf46a785af8e411646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156391eb24ae05deb499074fb88a3ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af07a61ed3eb087fe7ecbc3657e1de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894011b6846380eabf9685c2bcd3b66d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade792f03d5a5da5c687f9b901d2566b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452695ad285d51dc3fb7882ad7051c12651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7d56bb733afcc94fa4b917634560c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716b16e3912e863effcba0e69dfc7e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf223d0458b5cf9283f80d537a843c1c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb76f8a04a8a75af7227667b751c80655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170898309e0aeed39a056eaa5923908656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf0e75166d028fd353b957cb307d92657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834302bb573a1606019a8fd6dfddb9c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c5e9c7333e3454317ded9195eca9d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826b8a0bbe14af6c7b8fda2998b55af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317756f0584eb74a8999363f13857bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ea693a76b763f40c40e077441ceb1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf452a53e806e72d2d5c7cbbd2d719e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a458bdba73a2f386203d2c93ef907da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85788456f8a82cfd76fd14f2fef87a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26355c02f71db40af212c3baf1f87969666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce3c2b361528e8fb9ddb1054577d80667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618efbff1caa5d53332d9a921a5cc34668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ebb58b8336f227afb9e4ad065fe52669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a6664f26e3f2fdfe5d255015b843f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd42769f8b100260fd7608e926604b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e14231b22af751ed2fd9581a9a430672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41e640b2e873ba16f85d74300f931d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90760473cab693966ca15c09c325c83f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2147d6e29efb596f3d73b120be9872675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683c39ca1f808c2b3d70144622c97d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bcc055364e5af2914cdfa952a598c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f15a6edfc07f726a07151fca2f68f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078d09dc50e75500a1288cfdff1f779679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a32ed06b1c4e87b2374e605a82df17680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d7ad75db86edc1b8536d4587aa09c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764bdd654e3121b7e6e5ce76f1a45cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb3d9d56c658e7e529d5a6989d14b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63d0e07100556b498addd01e3bc2b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eacc248cdc0941fba6be6508352960685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc5c0cfe46abe555126325d231b06b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c0769ea95d30fa6b6ebbb84761649687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654f3c2bdbc49b714d4684b49b9e255688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4989e82b69e6f2110faed978d15f8cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bd158ab58716cd04189ac76db1a95690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2de2ae4a70d6e5857d23ba8f32f57691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea060ae96f3ba2857353ae8c891ba7c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff484f767af5a83b972d248a5ec7b798693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6df313f370771e59eba6bcf351252694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f068eeee1a9b4a90fdfbd0a5173932695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6092df6abc6ea73d508ece27a4738696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52746bd08c6fc07bb264470f98f7e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269fb0515896c3a3f7a266d1b8ec903698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ba77703f2e4772b8f352b718eb601699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9851836dbd21fd00c2d3fefe67704c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3f0e089c19519cc5db575701f440e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b2bbf01e54a0500737083939d44c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e86ada78cec57e85b8663795d5e9d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a271cbe3531c5d37b28338191bdf4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d7b501f4bbd15798e42e99809941a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a326e92d881dd0d4221b674d0be83706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d149c47732b55bd0ce19a00a44a3a86707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09326a32336d278dd135ca23f5d78822708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fe0736cccb11ddd2c16fd274f9521709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fceb2c14a47fc0ea0297f3616d724710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcfccd49f3fa909a8bf3f8ef9d6bf3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8867eac8adc59b7ed981e784fdb2dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80fffda73b671289cb3f91b519e79d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90869e04fd8cd5fecb85c9c962e266f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de588901ae0ad67afcafea1f053eb5b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067161aa04eef4fd456a2506d401bb3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fda15069cd1d18a0c159530290cb2e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36096ba68a1b445a4184b4281bdabd65718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f62e4f01fa84c9d67a7cf1689c4541719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a7a43f299ef0e3b5af74600b4d228720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18c5a65fc7d4d3facb0bbdabf735df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa1507b75b8b96fa408a030c1be14c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47217d6aec188e47bb4d2877892af3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba88585bae117cf6c20e521a7ef04ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167e8d03e340c1e0b43459f53930f0a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e87ed487c0729d9f0ecc393b0d22eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8f922f457169ec0497d16fcd7404a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51620240b3a8ac8bfa65c94754f084b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a115d2441a925b7518b6a05983c5e26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eedaef82e83f127c4ed303ffebe0c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce2dcf29480d4fb209b0e193b29ca2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4061ec89d8d62f14f09c9ae3656ba7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473e5eaf38a2f4b154c4532e2ff60ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c34a5e717d896c1504db22e9ab441734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ae86a4c53eb4f1ca79b94c3ec9797735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f5eca608db883186371bafd970acb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18778cee52617e5007e841013ca18251737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc4fb60e3e3212ce7bbc52fc870a91738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc05e1acf4a34e859867d8de5a3998739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68b8e5ba9a1ff61c497b25c107d6b7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa3f97076871b4cec6868dfe998619741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e0f4aaa0c2571799fec4302444daf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15f504f5be61049577cb839cb4785b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9cbe9e34d5c8aa6b3875fafe734a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d077a1945cc07d6f32eb9b14c5104a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a0a7d1453effb7d8f8e8613be3239746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24dcfa2121419a8e0f27a54b38dc7b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c6ef1f7faaca96d0a3ac77b6e701a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31485b66fc500bf5a5afac7b2639eadc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1da2aa13e567787a51168c4217ce8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64c711390cc44d4c4a0402a1dbe421751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e2bdff90bd0c631e8acc55a2bafac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab663926f12c1250209594a5b6c209753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911992d8b191b57c59c2b9155c063065754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd2330ccfc494537de7cb1cf518088755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a20da30850de80c418e9158dda40e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b1775c95f586feb3f22b7aad35ba2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7cefb0336bf3ffdf19a7ed9259234758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb027d24df30f3b263f96d0102ea2b77759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>