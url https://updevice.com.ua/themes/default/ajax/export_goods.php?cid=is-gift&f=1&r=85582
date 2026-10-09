--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5dcb7377eeba53277eb9259965c201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f260b7005dbe0e532d7c2109cc0ad82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b8e4a43c9addbbc61a28c11126cdd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9069b7f81260b08fd461eefeebcff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d534e8d385bdf7f07e827cf37f9395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6cb260a7e793464dc22deb182962a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a399229f0711654edbc10a7b05ce7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1d49002d80c5d4f79e722165d0e488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7b8e9dba30ca5c85768c7c9d979769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34623873176751c732d5aef0694f0fd010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6bd1c9b5fdd5e271180fd496c2e6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdf17cf8204775010729068601160012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acd2b69aa27df3f47265489eef913013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40f3efdf04d95590671bb855fe4ab014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79235ae582f6e80c4b23d2eb4a924715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218122800f7f9a5454679c1be50984216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0a295f7552daa4ed5968cbea7101617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779096317d1c65683b6caf5ef62a59e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4997aa063ebb1f686ef7764b39df4a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772eb5327071fa6df0e13faf3ac7fc420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4c85a1abb7d6121ef866f84e8e54721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2a4adbbe12009cea72d725b9387e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec400e1f79f2cd487d146c9e704f1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c92fc9af427aa60170b36eb519d50324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded15a98c5bc18b1116de47c051043b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f21f1db1dd2a199f070bfb23777b8d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7c13d1bfc81a48267faee325ba76d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977d3f818d1f05b99a7e118c22c0e4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4bb90302cfc0aa9618ed24c27fc7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77a6751f5e021c4b0be465b810a5ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bf353871afa7caaed6ea2e33c29f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b006da08c90e43168219edb326000c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71eea7c915919bfc99c75a61bdf467833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237a1964c76cc08fd7e7351429900dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890e760516a48cbac5d4501c9d259e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a996839dce10bbe4756182082e95036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf8b194c91065c06a608be39ac5e4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7769a6e0d6b7f50810a63bc5a521b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb3cc53954aba06fc2ade232692ce739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868147d8a1289e4fbc0d3c7903d0708a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109bd61056975b89fc707bdfb80857b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d53e96595dff2bc6a9bf1536b2fccd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc635bca76eff594e0f14d25ba81d2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa821f183e3d707408605f6d817ea244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe83232c8b8d3dcde69e37109a592e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba8868f4f7769aba036f716ed4432a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f50bf7fd6598cf3471a0033171791e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9e041fc451b9805d709d71d20f8d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06c6c3ccfd8cb854b4b0b82d5285f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164d79130f7f68df233c94a830f2f9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ee7c486256d1c67f3c1ec9c943b3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5ec80cfbb76841af8fdb20e62281952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fac61f5ac8e50212da11b211335c1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f48fbac39247dc3edf0fb95206f88754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb27f6a500f1f8b047607a033d2a9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529287924d2d34319496d4fc8b80e1f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e747a3d17902ff20d062f356bd4f8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a96c40f47266cd2ea7cee8db8150c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164973fdc455a057f58a49efd0e8a59f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e79e159029038b02464797b722454760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04d164a77dfaea6b910cbd6cec4a2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad671d0c9029f5296f17f4e9611cccd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5c83b6af4d99cd8f87dfb16ea81d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7228637544dc08ba8795790fa3946b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4562b57aceb0d83a7de82c0020bf46865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc3bb2712d593f8fa1c02a93d27aef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb393b7bbaf7b39653c73a71c3f7660667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51156daf33a0289e4f0ec17eca76f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b50b7b819620a63154f4a38c6ede069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941dda9e9064a086cfc9cc29a3bcff670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8c6bb43a2c0d89b6fadc15bb5de2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbc6991ffcedddb582a8eae014430872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d66e836dc9908a6f20e51bd449225e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186c0810bb15d18324e23684b093f1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ea6e768ca9ede43f909ed79bf634475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e35733e3da4b46383e97ea9fe98e1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c294bdc3efead374c3d6400ae411e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf156840fd8b3522bbf5f1453985d3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dbb682a01cde45d52b3eb0336311379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747137b6b1ac626443077ddd9d7ae5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab1fee131432bc3b00066874afb7f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff771677852c93ba95d4d750d8d507f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacca2d424c53d1dc5cccb810aa05c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7041ecae8ebc76634299b7c65814284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f06861a58d2c543506dd7aacac349e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2435ffe901b96c72edaa32b724930e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8427cb3c69eecf38406b5899c9dac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb80e570cf7a91d070ff14561c51a6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0649c6e10d45905ad8cf3fcfe1b0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2e2104d6ad59cbd314d96d485e37090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a66c5781b8a1749a4af30e640973391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b285135da6044b7f0bb26fc68d52c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae9e2d3eb364eb43e1a31770c1e34493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bbd9982efb286826cf276dcf1c2d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bd05d748ea0703bb60586e95c277a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79b69ea7054a94cc912282a982439196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f01d4780df60f8d8e581d6a033cc0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34fd10d080b337d45ff665e69860d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0da6c8ea19faadc6e466fb88e22fd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e78fd8d181b05a86b6b33a71e9f659100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecfac2ecf4a1f1f621a2047dde5a47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bb12c57873a6ec349ed34fd78fc2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cd10390bcb3588c76f5716775fec9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166fe4759afd035ce725f3faf4ff123104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055e1a5b844a9bac4dc94d42d14f97d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647bf7fad9e91208c6137072ec15a99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea7d3d44a7532a4591c602e7995974107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb5e01421cc590bd433868699620a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b0e22653bb7656c31408eae2f8c53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345bde8b98efb8d6e9dfb72d10ca837110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74595299fdac43646cf16fd21bc29706111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c212534db6e32a18c738edbf93a25d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b46d68db7e0402a34c6ab3142d2100113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d018c9262647acb225a99629455ad3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a558a1d502fc5b172089265bd283fea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777644170030ac84b295cfaedf4e791116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2ee317cb0ad17bf879e3d74b744e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca79393c1b2028e81ea3c184aea76f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2d481e88fce7361ee42469ff2f0af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e4bcaa307ab1a6d45b44ec11416a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7519a53674d65f196a629e3c679f1cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b876fd9d3ba7ec1ce4c88722d70b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d199fa381368ab6d1f502f4ebe5dd6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e756afe352cb65367e317ca6a52b32124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb1f2ec9daba804a12574948a29087125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0aa06d738fa63b06d22733d62af86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf56611a59eb6380d0b4eb9d5057235127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dd2fca08aa37767eefc4c88e30674128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654acf0d6d1beff7affe5b6a0815a876129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298924c16f02fbc4007e029fdd1b5b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75b598499fb431d8b62d8b940886f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5ac7362c9abd3d37eeb8366c2bd1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc631c74461225580539fcf0ff5e7bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4b5986e3b243009d17e12fc457227134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fd3b1540861c72c45425b2650df8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0a746af2ee2913f47ba68cea02e3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2825e0ab4ec99027315a6fa3b9711137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3b421123488f228449de64e166add138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74dddb86b4a01fd2d65e03eb2ff674139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb9ced5e27a1082127f5d4f9d50109140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a727fb4870b903cb5ff52d9a9fedd27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155195bffc0500f91d446925943b417e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e6665a84de1c0a3234c8c1384fb80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316a891e6dabf5ccfa8c6aed83f2124144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3655ba72eb2891fc51e88606f22f43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce050ced18147f094598e42e0b1d2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260eb0093180ee3d5b34d1a7bb559a98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79de583c8e91089971b0ef0a5e12593148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60138007efd2d075d79af33bbf9e9e72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a0e2c82e9475ea647b9bf82b8da8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbef503f2c8d58a90ad81eb5b94cdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641a1e5fb68c491ff181296102c6312152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adbd5a8a48bd3d0bdef1355c36fc60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8c22de43d6165d83232009ab4c38a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f45f1bc07aa7418c1f1b0f4da26cbf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4004242a0ef7e95466f549789adc5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29998c0525d0dd418b24ad1825ae4d31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18eff0ca0bf3602158dc930e42726d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faa6511ee30b26f10f2a6fc183460b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204e852e926aaa87c155f62f3d11e25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df211521d72fd82675c7e8cb896ddefb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5f93cde6a076d2b40d73a6daed402162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323726feef4d4323f4866a3c83ec28f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c864f8fdcd565b0bc8f8a4906db72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a0eadf04fc30238f9812e999c3451165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659580597783f19ea0abdff34927c38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bbf7728d4ab15df72e406bd5fe8a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519713c3ee162c8aa8b38dd1f27d2d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e05b997cf75d22ea7fe3f0727621f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64bd5cf4eeac8e8c2de68ebf52c141170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0677eda59640588b5b48452c339dea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc57e594bfb05bf30ee05e4a6e989a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53422f20f426011c774fa5b00e9e019c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa4d378be5b5fc2403b63f6b9dfe21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462913b19a8634643120ffb912aa236175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19185a934e70b8f76599c5ce514dee2c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f065ed03e069b30bb04334c3af19e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe717c0cb74779838ba9dece4bfca3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520165041d5b286c0066eb238ad85eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee71b98fdf1bb0525754662a2e34acb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6b10a57a3404f7ada381db8fbe3bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970a92858eb1074c9c8dc3cd61f18da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42ac113051bf470f3c13c267ccc044183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537f74dd0b5003997d80afbd5f852b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4660c9a0ee37ac4ad1d83fab3ecb75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22d6b3c42879e24f5ae27a8f860cb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496efd0712f5341b7b1fc31779b0cf46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ceba208d314d5e970a92148f55dea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b705544c5fe88cdd6b34d96eb9527da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5426a69b2c771cd61a52d17349173190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bf41934876a9ef2aed1629f1c79d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690247f241dc96c80ab2ec0f058405e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1414f369656eeb098497f7e8982da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3690ea3049acb2dd870176c5a586a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1941a54ac2f23973039bb031d52d37195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13622b0485f6699726db676a25e474c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b040bf0a5fb222f688f8c973519db35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff2e6989465f48fcb9c0c55f15ba0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b08e54c2b3d096dc0140ea0a5d124199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb2e3e3e22c2fa79bc8fdecfa955d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4985902711b7960015816fbba815c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935435217a47b9e9936dae876e82511b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f455926391e4d71d3ade5795952ddb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827eea2793ee42c83d9975abd66c8a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdec45a68120b4c1f9480f8cc27cbb4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3cc0df3ea26427bb5e72e0e6ba1fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f64ceee19ef682af181652e5f6691207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196242a499abcc0bbf06a6f12d0f9922208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f12abd8e70c1f81b80a50b33cd15d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979176647d2c78b2f98548132d46c39b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08fb53df23a9d355301de360c3b14b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8a7e8170dde02be8e84036b6b8a46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ed8d6a5b4fbd4f6c63a33e9e4bb44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81d2f867d63eda9f621c630891832e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c254706978a21587d2fc014557aee8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b61da7c290d7823ec2259580bfedb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a1f3c189a5dae6497b0aff170d4cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6701d9c35cbbb051fecafb5baf4a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06b4e3f82548a85dbe6f708bb9cd54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a92e1a666855601db1a72fd62a0625220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cbab7ec30a7f7227e170972af02c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004b263b4255ee854696742b26d9f28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e175d23f4036ff889d28f3837ed673223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66081d7eb69caeab2b7ac5381c13ea7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee71a4e1ae941d936e53a0f074588c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1de2c5f7fff2524b7dd56abe4fab66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90968e32b363f0fba68c222b3e0fe5a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ca1169cbe3345c1a2457b80971f30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e36dd302930584236e595fc26dd06229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b957f03dd4d0d240b871943d941e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad349fa7355eb64f2b368f9fe4cfbb2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cede9d8351fac92fd662899f753b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676fc1979df901fe40c07f795bd11a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae13e02b97b499a1c0590076676970d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310a7ad0aed5dd6f395132131a9a97a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cbb2d261d0345ec57d5b0721f4bbf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0b91296138ac29ed8b6e07f2effc0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74717a56f4fc4f028e7e530128cca5f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602d42ad6038744d46ae6b6fb6f022f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87b2d88c3d7d126f846f10e9ab8884240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ad21c5035003f3af7fae1ee13adb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba47e040a658f2b86a7362b642709f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2999630348da445f5e5337cd218bbb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef50577e654e9f17998329ec662ef18244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3bf003496e8888fc94bf56961b105245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac921b16557e19f585599fb518b2f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec536e7bf5e937fb892cccd45a414f35247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da033c8480716792b2e5412d93fe145c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c0e4408805c84ec4925672013f097249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801eaa1ed16143309dbc2e697356bfdc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c14ef331d59ee4ae3fd57b2094333251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ba2495479930b38e09c70472da7c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46663854b680a9a2d9377f68b752ff22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf7fdc6db082368afa1420d2f47ed0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b68a8a7c77e42f07abf359c04b1b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d122f8bf478f498325e671a219900bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28543ec442d8ab17d960a97f221ca21d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0270a6479e519ff770d978bf75e55c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdc7bdf4af15eae6095a2193194d0e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eabc74d57ee2611be59c67c9406233260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258d39a36c963973f154dd7dfae9187261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae17e9d884c53adf4de1c89f8cf81a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10722cd6d9972bedaef49916bab0ae6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662cd52ff717299344b30721fa664f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd109799d713668a3f2f1a447c6b3e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720feb623d4cf62a24cb677bf930a9e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d8be5d9e0c09f0300f78536fee698267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b879c148d7bedbadde0d687f1294f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72c06324b11ca624858726f2342b56269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941295a35032725751a16d837aec406d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d3cb738a3086b663eb987e6af7de7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb045d8528403b171fdb5e5caf193185272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486c940d115f2a081f63bd4d6e62b2c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28764ddf9d695cf52e10463a991d037f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003dddbd2a60d3989716f4e76d21d06275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0682f858f4e808f6707b09f16e8681276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefb42bea168b047eb76228489ff22b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655941220275087435a4b07152b64ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cb67fedba07097eef2b377d617a2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91665cfa94135e2055f74febcc19f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fb40287a227aeb5274f2ddc1dbfcb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3df9c5f071e628d4d5dfbff789cee7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afe33535ceea0720dd3210352fa514283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baec5e70a2c5384df795af296df942284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14ba577ac9462e305b1c1f56e84487285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb58c70fede993d58284c64128af22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234eff0654011f869256a08112692b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dea0d3cab98568ffe1b0415a2cb92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fb1d1240e1fde94a46da9b336ea19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c9acc49d9ee7aa5bc48a2b2f6fdf4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790720de9459697c7a3558e2ab6c6012291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b486d3a91ff490445dccecfa648cf9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c29c26bfd45c628cc8685ea92f30ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3514a38150448331912f6051421547294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f722590c973d69d8eedec4f3e6d83e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a00551073d141a437a9ef335a7685296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7885dfef49b807d563ed41eeec972a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13499cdbfa680e53e195751d52bb51298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053628ed44f2545c02f2713b887b7e2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf259153e2d56952a17487de7f39ad5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae049f4db1b4bc6b3d16fd71fdef40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229436bb1223ca2f04898956a5e4a63c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e98fe5001da0073a888906a761e955303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddef972d0c65f4be13278e905569e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c258960be52eb86082b3faa14cd6ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcac004cd05fef55dda7c180e64876306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41bd746c61a7effa1d9aec11736e93307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059de3a31935f6ebe6a66dd25d88db0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1040899ba8b9d85c85568a7c2323e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97985cec15cd41470736b60bd5a6d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5de111a8c0c9f99fbf39b14b1fa795311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc81c95fa3c2467e0192809f60c7bea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956eaafd91508f117bf57f6aa5acf811313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0ea04e46494286565d87177a4f780314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd60364ce31bf1cbbb1290a13372e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbe6723720345db6b369ce8bc42a56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721aa88e1cede2e342a023d0dbb1cde317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a837cb9b394dfc216e40295eab134318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47df44e4a37dc0bd9814a9065b657a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a76015a285f9bc58d93340763e509320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace74d822dbd11bf824010517751f32e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586f91698586ace3a085115dab1a485322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4759a123c1a8322360f61e1b26b2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79853313a9af0db73e6a4e206927dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1840d0e8428b0e21370dccdef9ad0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e643f5b6add1e1c43a75a44b311a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6b9f46361cf1f5ae54060ade1acd6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeb654610164eafad1aa181c9b5212328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12de7c7be599cf46eab49a342bea1f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259733c796cff673197c88b3d400209b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f16b90d7571980ef1fbd54cd8c995f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591704475d4160426b77c01473ab7f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00516dfb749f37470fee810f00b948bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428bca0b003a4fde0911ce110dfe70f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9bf381c33525379cca7ec0cdbe723335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1356ce50b358ead293390c2e34e92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aad271fa127438a8c799b089a7801337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aac7323a7f91b3ee3295b9320e4de8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1c0d6f98b2a4a5b5ee8a6e965de5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915f9655c431db31585baf988a6ebc9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085a87b3c0d78d3b22d736789b50e22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4ff226b7b5177f672346582f4bf33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60555d0ee307e1cd3e6acd29637ac2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab215d5429eeb1717930a27810df0ca5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1a1f638549d0398f05cdddc4e00df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f8225953eafb6c5e4b76c7283ca39346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14780d2b7edb612cafd8447e8714a1c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fe528943e83b78eb91714481f945c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460922f83d78385bb032b49ee0885c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6651675be5c67b3f66835f675614eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7865428a31b6f369a8bd6209d521c90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339581a3cb81ab4d27dec8a9e7ac1242352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b1157651aef0c47ca74f1e10854a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fee6b0bcc198a6efd5d75f188edd2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61306b04f44570d5b8c8b1f55389a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16052c8a7f958d509371eaf4f73a6e6c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21efb34876119ebdaae77efbe61daa7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdc06dec208ae00fba9e26268717d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5eeed81c722516a93189c272e7bb8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694880a60b56995adbc22549bf7cdaa3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c06fefe1b895b54e25409fbbd68f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b352d1fba1d1014b2dfb0942cd293c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69679f0b4a393cc616599cdaf7998ff9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a749ed0a119a3d2b963a8700862c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0560c4870bfc4571cd79a7ab1ff3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb42469c9168194eb925779c72ab1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd33896e919f7e845fe173afca8ba8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7452f9676a8c6c7ca7e282514ec8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7d0793c1115906623e86ad25e9a0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604f2d284e7ccc5da6a6613acdbd88a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173411740f718ca9bc9ee077c2dc900371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a0892250f3dbf3bdcb9606f95b1ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecd211b71ec60c9ff159fb708c8967373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf530c1f43423e0f18754baa9f4d09374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446026c45a02ee8bfc92425f4fedaf2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe98de63e45dda8318a86e70ec9a030376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4782d1cc91355183ededaac660653377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86079ca7b84184ed119be21a09dffba9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d77a852dd0b7ef3ce6d4a72aa4072f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e547e1fba41e6164b0ef25b9766c9e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d9b49185714ccc77826d954b262fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42145f6f441730ea03f417c1c3c87cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620289a843c142febca3055152ce1b23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e2bac4fab9586dc224e0ecf42fd03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062537a6f2dfdfb336de2b8369d2445d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6e78f7b24cd563072cd6eb2d0e078386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3152b73bd7420820731728495ece5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569c8107e46ff000dd149941fee13b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31fb59f5f0aebc6efeef06f0b88bf6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463f6fc6ad9f10184de8deda7829ab2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739ca666a82c1c29d2e7ea60aeb2b85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4205c1d4f5cd42bc7d4de944f44a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f620d0600fd0ea1ae77dce626ce0259393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db276e5bc81816686e76bcddb3e538394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb098a9d07ec8b0256a6a73c18c3f51c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148df176db551bea047e0095a65bd9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a7578086da61b54bdcd55f227409f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4127aeed403c9ce6dd100c23175d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636a4013c3559c9a06f10523e32a9d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feade2f0cf39a1502566d08cff3e51400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7529dd1496d6abbf5e5e439b56000401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ba5a54e8654620c69b920396d2388402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce231a7ffd1ca25bfab30a0c86c37a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716a3a93a991dba68fabc6aaaf75922404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f849b3ce092c8c2896b2a84a3d1fd7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbb277d29db53ea822cccd52da40bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df7228a66c6fd65196417e2da9f9ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3994d9ee54d44345c9cabcc890df69408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c47dab72674f9152c616dbbf04f393409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a950c70cc679d1ec14a5a54a241b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5b416593d412db58038acfceed3b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae84ae70c2c6973b8e4de387d8a2d89412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab750e68ad154eb184336747616913d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e9cc46c6ea0eba82f109defc6442b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a781064b5bc28b963ebfa7c7094fce0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07e41146c55e7c794cb08ac7a13b61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa202fa79d0f854138e1dcc5920e05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b04c899aafeedfa2585ff4f98dedc6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf60da258b475782832cab7fb32e6fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d97220270bfe4bfa53de898c7f48f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd510af42b158e5f38fe26326e5372421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932cd77486b8c552348f8059fa9cc0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771c691ce61cc6be9efc916f5493240423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a57a39a86169c3f943067b470f8983424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7025e451d5a553c0d18925a2085be1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59a3a1ca365bf514ba24674d1d8d2b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbfa450273b48826b97e95979e70b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aa5981ae63fa08ea879bf8eaa93b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba0c3a9f9c483430ac139ed060948f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23851ac3049fbcb93bf7edcc4298bdc5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc3b2905fab5fab7b64673e58966a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30acf801d9cd816cb8615d2048b18d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9cdacaa43389c4c693563c2cbc615433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1c0d5e28396c67348030de6f8b831434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b634c16189ff40bdd797b5f060aa702435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30826af8c6769c5d86c8bcc98971552436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee752895d7ab174fbfe3be1710df89437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1bb4fbf2510cad166a5bd0fb4af70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c3d54ecf26c567bcedd6d8923c9fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a97657211b1507da025af6daf6073440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9173965d0f86b539890f4b8c539e302441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba925853f08fd24b4bbc7cf068452274442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49109dddeae0754d86d89e5ad8e014d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3aa432d3a1bc1c320cc0105024e09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d09cc58a27a94aa76b8be3857b885445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee227239953732e3fd005f5e18dda2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8244af22843af889075d082e77a27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ad1d30c62e1017ccbbe8eb6119395448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3eca8d85a708c21ffbe392b21b1ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59baf733576f19a6e6dfbf5e65d2b20c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e589d42ddd5b937699672bcecd207451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faea328781ddd43faaa43fa61f0febf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9ae4039d5b46038bdeeda593661d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc0f44d250ecd25304a33b20405806454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac6db921f64798aa41def0dc17e9f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb35f9df85758119bd743ed3194016456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d91593a71c5744e5686a40b9b0b22e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760d6f7e6fcb5c2d8d1b985850c11bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453e363fea592fda4e191d3622e4598459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9de9305ac70f3e506ad8adfed29898460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f53e3fd7f3a3b63e55b44363b95e9b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e567883ff6fe3281a6096ca2d553a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71658970454c78787085ae11c7ca5956463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22c148fd86d215c993c5db821631a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17d9bd486cf425c52b3b70ad7fdc16465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54479119fc8e1d02d2ef71d966fee685466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6893bc8d4e4ee4b13987c1bdbcabdd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f58f86dfd9e6e0b85cf458ce5e44af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971f1dd07f2c0f8fc9d4ef0ca4bd61d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2e05f2e3fe2f22f15cd1f82bddbf6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311163f0595c0cc07fc3ad9ba86f3b98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5264b39ce7864029030645b3d4dc36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7a8a32090c3759bb9a4a891d8556a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7f9dcd1a213dedd4d5d301844111f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc51f324cee9d196eb150b797f3a76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891c65f2f7f4791ed452db8eaf00c26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09829fec934adfad8470a0b23b5e424477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4810ee0f910f93314d16b6dbd3c879478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52131ddeef6f63aab3a329d7734a4595479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb88e6ce0e91d9dcbc4467689913c16480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd75bebb57d587480f4d42f3e412b6f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a8d0bde889c7e782bb1e56d3440fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e012785d6057b270edbd6060c38c36b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc108e85f64d5eca55a2c516e0c4fd9c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667fdafaeed95676f3eba675a23f93a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c15cb3fed2ab27a15f42d8e52b414486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28583a263ff1beaf8884b2d841ccd400487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708c0e1a6f1d3f0c0543defb67782ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d18b6f28e965e45ba1767dc15974a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab09a0769051aae5166f07cc5b0238490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7d63bf7cef051d13c972c91865316491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa28daa23dc6bdb091ac3e2c92cc960492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46ae4f61d3f6764d0672e8805cdac5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a242504cb6b0ee748b750d24e2e10494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7364d19dfc3f26178115e30a9ff820f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9300975dbc1cd98b7b72e15366761496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c85b8b939506d8c76a74cb0c1c29f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0904dadb2041affe97b19aed5d714f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60573041e47ea66b70b3c39dd57b7881499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f862ee94e94eda4901b7b50c00e0fbb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c930e923c81a476d92bc8036ea4e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c42113fe70e810d80604c6bc026fa1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3001287126fd36e6a82e58ed7a2887a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b0b766cfbc9b548763d41812e3c10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f24e9fded2df616d8c9340efff7f37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f43d04dbbd5368d6d75d863b32ad4c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa7b63c5209e9defccb5e5c2ebf45a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11b268157e2041f45263806e436c0d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c105cd3d1dce80c77d8ecf5f64a9c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2216a3aa3d1523418a01f3da6d05c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b900262e1bebd99d6e167271597b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4be1fb53127b3c4963d91e2bcbb493512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25707c604b674ab26a94cabb099dafa7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569945c88363442ce70accb660b06e92514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e1401230fd31b0d290db515f17736515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f78a681d27f97b5ee31bab6a7b2d4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812c101ade6c2a15f8f18204e7f2979517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac8c60dce3c5929a92e53d9f819c28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c331d373c0f03a62c1d4a6213a42395519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98ae38ccdb99837f6213e51a14e489520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1115d5481dc8df8f2eaa4583d091f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dde155503ab9f7eb04eacfcd80f03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad29638f69acde594cb9f9c9159251c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dadd710e0570311e24b88d7b231f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc51319931119c26fd3e59b9fb83259525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c179f0f570e6bd7dca4e0cd02056cc7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77218e520e6dcfa369c55a79b795b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab5b9aab70edf18a8235f6d9cd0780528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f0672c9390ac6589448d23c118303529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd957c539c01a07096718676096ed4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a97a18a9fe46d47e679fa0732ccd8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314aae72ae40cf8ac5cdcf9b93442f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753f1d62f50124ab1fa2c3cfd304164533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beeefb40b4ec0c373686362287c7733534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831cc9e811ecd9f5c2d4221ab460011535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642d715bf6df79724f85a9aafe26217536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5fa090233d555c7713d11aef9b506537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49bceb76047afcc3dfe5de18c35223538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510396354bc1f50499ca184209fd7be9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05aa1e4e1dc22ae2eb27c6d909ad84540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e543d5816dadf7a1d54bbcb04a680e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862ce4151646aa4637f8042da2e8bca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302e26b7c41397ceda89d28c840c0a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268c37afce3c679174abceffa0b7c49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066cfcdecdd1b693b35c13d296fc4f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240dd320bc13242fe29592b13869310546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d3f643841a61e86e110a657a8d910547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33806440b04a53d3e34a2bb77efdb5d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769539c7282a51f79224352c4aadd20549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ea351cb24940672f6297030d13b98550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6dcd34fc165bde98d90c68cb00407551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763667ea54d713286c7579ec0ba234f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc96dc39f285e384faf40b94d0632e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23df947836ecb364e33f731cb37417554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab330e13315424797e9eaf6c799d4890555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65285ff27d0b3bd29cc9919eced65ca8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194cec26e193c72fcbd00d42f8de6ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeb639c3e288c762bd2e89d844d246558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffef080f1821bd19ae78c8a6ecb9bea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29e574cca75e846d3acb89e9f425a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f7f91f2ae5e6b602082b4fd607a92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ef67c7e029e28cedc31740a29fe08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504980a834f951fa62a9a2f94bd9e579563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f5d0e1c21d00e108c6b1084db7641564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7fc5de8c7b8b4b3604cc05aaff162565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c8f9c6f6422c116170ff3f3e1564f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429351cd83ff6231bc848a5597f083d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4629e7bd0ff4b9c89c8d1276bc8357d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44336803c42e87b35d8edf7416ca85ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2937817c3fe0f6d1f9ebce6f699968c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24543f46857e2c1fd6fb91bc2c3132571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab5faf7f00ca13013895cc4871b9ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ea75739470eea0a32609f20674984573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dbf2d31a1a135c9ea8b51e542d95d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81268f23f67db61c79cd711f0ca469575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d162dd6f852048600dc3f7e875e1715576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba548e9c08f4d9b0737f3f56d557002577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da425f94fd8610953a16363af9660bea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1eb03d7ff943d32109cf0ef17f472579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0632bc09003a839cc7a11e10cf298580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d284903a6508f23ae4b50451bd4a07581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b71e8d30e074a45656ee7ed009cf9b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8a6d46eb3b8ea4b64ecfeff9c7064583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c53c19425c7fcae85c681f39b9b189584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147920a38e276292e64d8903d6e1e9c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280afdfdd116d57cc9df9f82fc8acfa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b603eb0302469e1245df43ef2a57a63587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbf65fdf29b310bede926f32fb2ee5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ead8e55dff7b0a427678a647528e2b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88c1c513cd5bc4af79a99bb14d6875590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b4bd3ed58e7fd59a24a792d11490d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec5e2f3386d0cdc5ebc7a5c506a209592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25460a3ccaae702b59d1ac7025e41c17593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fed200fafecad360941ab29638225594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af5bbbb471013e13cfd73672183967595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78810d9af5b24699ed8a0203c7e3360c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d33cf43694195b37b272d63a7a458a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cb8523b1d3f1521f729a7be7e7ff6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a81e3ac776a84cbeb8fced87ac0c0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfee7928aeef1de0ef5f4ccf5a4440600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec145eed83708fbdb4c9e315767ae1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8299220284339ae8a2e4c45b5d3bb7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ce6c9293a4693e602be2e25f662c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fc181af8fc57c4e99170fc9bc521a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd06a97b14cb5ebe5e2b05ac0bd1d71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93e82c227cdf8bbdd38d026807e9b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b33a54eb44b2460fc5cfecfa694a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d3087d0357a8e2aa230a0063687dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb1ad48dd9ce789ea1cf7ce85283a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321b7fdc0ae83dfb77a020acf1733e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1f39f73a428b5dd8eec4560613305611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eb5aeef2f8c6a84897f74d63dd994612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad545abb825da8e925ede26e91f618613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaef8372e86c3107e06375259167cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e99335a54cce01cc988a93d115e26e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a743c1c04c39efa61a1223a5b3a316e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca9e2578eee1e535fd1a9b8cd0ca9a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50780ec59da5f41dc275e391a0e8a0c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798a560c2470af7acb7c65a16dc7255619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7d57b2ed818b6edc2a9b4774978dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644a7b32095e2b415b5c325816e1aa2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989041f260674e4a6beafb7473b9cefe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42898f687bbcba8fc0599ab7b08184ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da6e9d4c76e2fe647f34ae4635fded624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511b95b426b59a28afafaf789fdef6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df1ab3a4951cba3600c231fad6a6ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a888cd4af179ac76fd58da086f8aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ddb32873cbec8c9e49f26982351b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348e1519e696629e014d6333672a59d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd263a503966a6e7c89a14426b915791630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49590672d18229ac5417b9172bfd99631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f983554741b4bdac9d2c2bf9c9a91632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f7453373eff74426fc49ae078c866633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622245fe5c80b557f1022bf6af91305634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce3c48e8cc057516efb22fc967c48f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14120dd88be0564de0486c8ff0ba68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964258f3823e716c9ca2c1a35cc6c94637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302c12de75ab68f38fecf0ccf7b3376638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c8405735c6d2ecb72b62b08938301639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6873aefbd947a1f099faf8d1dc640640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa42ff3adada7256b1521fa64dc03b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49748b5bc82a8198695d5e5aecb8a857642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64786684ad3fcaa7e980ad33cd63a7c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29797b296d4cb6c5ff6258386083330644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4f8c702b0d940bb6facd9691b79cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a7fbb18545aa0305e7bc2398d22bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cbfd66f6802dbac3bc2e2c4c1cf7d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27c8818cbf3718714cdee190cac2ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6498e92b02f8c4b8de4cd601c3d64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a52e509d408f412be8aa143124733e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84753a233cdb146932848142647d597651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b30e6c28563a0005bc920b55cab5be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64f7db8bc18212390ccd4e7c9089be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134109cba791cafbf8fb556d9c65586b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537ba844c1d24f55d62e02065c634ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71808b5b36548a69b5aa86f1508196cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65e6d64604845b5e73d0b928d3c83c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbccb859311572f3a04ffd8ec68ca31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916afed457132a665b7ac0835d5fbe5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52246ec7875920bcbf167078a4085713660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5a26d841029ccae5a2edd85de2789661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc81a3f3e43e7e87afcaba93cc2f85662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6432712b7b708c6a2f7ea8ca8a131663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a06443f780eacbd4517a900a6f145664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3ed2efdf42e8797f666daef8ef837665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c509d3ad744483b5310709f5674e8ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039362c683e40ec23506b3cfc88ff1b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e3e02ac3236aa037c14a42100ca2c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b2635d72c389b6ff3746329a9f2be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0aa97c2413db4f65f639e6dd547c4a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0db7d18c2b11f816c4514707a1c7f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861e68cdcc96ecc03b83131833355f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958be3563fd65b9ed11d55d03e8889db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69b4addc19400fb15b9550a0613030674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2e680e5c17ee60b201c9653d3ec02675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5c5b848102b116d784c89b746e5d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965f4917a4f4dcec4458377ebaa3998677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755a73c5c60288eb71ef7c41a8c62ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9a762a76604e58c37e47c29654a58679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b4f5d462895cb142a83104f2208a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47fd1c114e9f5bc51e6092a3d62585681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee00b4fc6836850a23c34cacb8938e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f011cd10c8235d11bd392044dbfb0f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6143477bf129620bdbcc770859905684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6190eccb6ea629d7e27d4c2dd1d1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0708b1fc727b696080aa7cc64e597686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362d19c636f5360d135d85bcc420aae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b20508c82282f9a5cfcc64c4152b8e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762b933e1982fabbbc3cceaebbaedb6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f67fb54ba177871715f589704f6313690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc490f82c5e7a855fa7911ac5087571691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa184d7d5f570d47a16da0d9ecbb6a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fbdb44cacdded95bd64bd9eab9cad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95de925aaa364ab46ca7a99485fe578694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6847e86034dbbfc20845f21f698e085695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1d3655954ac8ab97215f3a4024f11696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560965096a0cf30656ddf26734eb126b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a80a8e57780ab5a29a0ab8a41071e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dce2b0e7dc78e4087f90ceb207f62699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52fef9f3f4988b9a0aef474fef895f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c896de49109ddc8d43a9e48adcc5d50701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd28fd7b9aabcc2624f766f39ee0f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628b4cadd85274cfa4d72493ec13f8b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31e676a6175742cd3184ade917036e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f0a944ad8f76cc28e3921b8d98959705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784350a5800927a4f740870eb34e029706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a639ca8964f7a22ced7baec7fc3639707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f362f014269e716639b581a32b1ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ac371224302d0f9c1f1641fb1b153709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5d705406c48e6a25489b27efe8238710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca88eb9f867ab110c007b7d328490a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76635eb55a080d724efd2fcacf8f09a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c77057583064994ba6b68e49966a9d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b7116b73321de22a2247065a13194714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b596d1c4e8b4d1ce01228ac9837f6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0f88f2e13f4ec9f7092cdd70c492b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ebf56406909c3bd66aeab35f22361717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e0fb59b2b0e72ec00c51ab3c6c2d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940c063ecc90d2a4555baf722a2b910719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a7c3911bc721bc49b5f319fd383cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6115d810d3637912ca5242cc55c9244721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf5ecc20f6ce1a923a72a811f01333722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaf5be70a9bc6d646fbe268fb6f5b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f4a7d0bbd1ba6e14e791991475ec7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f08cf2dcef2d089518334bb58848a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31acbb54e2d625ac2585e30912a406726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3c7508cbbabd2006f80f23c46edf3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b080aba764b638d6641c1f4a1051500728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d244c0d88c028695e10312064b584fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a2278f8959b83a657834307d6507b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccc005081a5ba7228aab0828aec230731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc99de189b3829f3b3b0976bcee325732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6963e3766e154f369a10dd72bd024733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc490b5e24b424eb11df942bc5112c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444892381f35e492293eb064f884a9e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22282f356beedd9862f6c2d72cb9fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c092ba291188caa17c9ae46b566854737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d66e1228a023c1ee4b544097751987738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24532fc48608fd2a4d85378a320b1c83739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32820eca0d8e8071bf274df89cf090740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8635108085ad224a01e14c47c8928741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150de80e61785dc2615455982bf2561742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b10afc1fdde2da09247ca53993922b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb0756918221c592a6a8e19fa41ec9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064be9a59a4acc5021cd8553835f3f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8f3dc1271fe9d620b1435e86217f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fa6bd78c2b8dbc4d76f340f85305e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a67ae927428d5dea157fc8aff223c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33a4f924b70117244bfe05a48bf72c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166d19e0365511eb15e05ee000f91a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a836803724b813143a7a35ec3ce1d5a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677d3096b2e0346a757cf15ec49c04a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273efbc0150eecdb7d0d10c1eea207e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcef85e7bfcb908c2af948a771b61ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d97ccaa9625236bbe1a73a8c18720755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b87bccfa6a2b3c72889f96247b8df1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fe48c73d856764dd8ff2b3201d2cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec8f09f20107dfa4fd186f602de985758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffda0f2f7f85d24ea5a29336177576a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e70eb6e252859a7b0ad9f0ae2b38a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b2aa4d8815e558368d6aa1d737a7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6d8cd7c8b26b1b1a16e05f0cc68073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c52a1426eecaee0315ecd378a833b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf219dd259d375aecc377cf5650403c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13388dc484133df6f9d021bf8862dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b19b409c07c8da84c73cef4697c097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011936f982c5465adb732a02f93f5808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac4380b1635d86cca0e947dddea4019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd92743edd80a12f2aa052eaf20910710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1dcbd6508affc3c4c9b40bbf9ddfa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281aaed7f138dbeacce3e522317b82fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f0b617497d64cc145496a382825da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1157e9092ed34f06bd61df406eed6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae39e77f149d0cb97dcf930217d13915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b170f28da8a9c823c69766cfa9938a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206a45c6cb7c827555371187e949cde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1545d2e28e50852037db7e32b0605ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab24a0016afc71fe620114fb320d9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39cf611c1a5e2aad025ca337b2d1ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69235d96ddae0de15d2f96f2f6ef7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6503bfd4fb21fa1f7ba933306a2a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3df4686f3f3322b38a6484ec7238523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fba1e96978812fcaaaad8c14984e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdd63be248900da3609981a645b46e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf941c99e67ed6e319b7c8401b96d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707e515440c1d2da68897f46c4694ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6add19100219b841dc31665e00466e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3c8da3f3b257d9df8293a2b6b4a1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e6e7864e8aec7b6cdf82c3ef3e71330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7605c9644bf1b1346b94c40b15308a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd6fb52579052912591a302094346632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e8231169bb9c53872068d20f82de433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef2a86cd26d256d9896904385c59ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d282b29f016ff2fc68dee0287bab035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de77838587b1cc7b23786d6f96fd8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f1fc75e01314d52e8ed358fae9e5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348520999ed8d40e7349c40591ef89f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e601823ec10ad1e6ecc1f3442dff7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157cbce6774346c7d6d4f6fc78d112a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b29b5bcd2dc24c05a4e999267991f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177615f156efa4af65fc0134975387542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f8cc9ec90db1b85d225b2555cf6da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fae07fd5e07e66631cb3e0ff0036344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866aaac04ca07c46a484e85b535b56a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cbb3c356c37814f8e3660d87aabb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85eb7e1754c9bc09db4719cd1ecfb647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ab0cd42893c831e9365b63005838e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f561ef76e34a66b94e50699ef507c6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e9f152331c9dfb843ee9b54004c3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f00a074b34e071ef794c9d0fa82f1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da959db277886bdaeddaba7305a36fc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c710d360328a494c19683cc5abb04153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640a00e00fd6dc619f2424aa408d3f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70545f3f7c861119ee60c5add4ed69855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c13c824c103bc44136bd1cee9010356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a25f159e8958f931d4c364bcd782957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b397684122b53b27c0bff18bceb169158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230018d323fea1e2a1ee675089e798f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1d90639998d3ab7830e39f20f886760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14d1f196f2f2af16cef35f38893e3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840054470a9c15c2e0e2f64d1521d85d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b585c4a6e2a98bbace11516f8adf7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3ba6df5b216a94ac3a20f216a919064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb74bcd8b5cd63809c6a85387bdcf465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814e8bfd8735e7314614c7b0f0b468566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872ebd0e8223f763e9d0693bf207fe767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25a1afd79a14344c961a6f8017439468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15893382ad08ec41116a49c5bb04d1c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d41c5e92461db8366c6af70e72a45d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99acf1402d392128b608dd116be3b0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9820a62a31cfa121c76e4d4bf85d01972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba64d4c5407e14a29f4e606f69b05a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847558e4780b5f7cf7f420f0147e43874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f0ee5dd495f69631742ec88319c2075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dcd02977d6dbf3b09aa76295fdc1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dbd567c0b842d0dfffe50323dfbdb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30abe64b85a06853af7d564efb5176878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7048ad5effa37cc49504c7ff6acc57c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207f2350cbcaf5354b639d638c5ef2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af0ee515184b2ec15e69665d8dc53781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf07d86417c7ad6082bc71a46c640c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062441f28e146132af4b6bb1abc537483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74b1e27533c364f05b972f22f1236e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72178707a52acb2600079efb2dcde29185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aa988d4804932ee06f93b0b23160786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d36f2d554a0c633d2110227326593487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d69c915af8cc858d5347f56fe7a0ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098603e3e5352f6dea84c5e87132e7cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ffd820c84ed8c592064d9880c641890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e130b81608a2248432bf930391973091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaeb19817ec45bea27d789ac6320a5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d8d11912d8397e5671b46b4ac0bf593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264eb0a8d3355fb54e1e7dbe3c31b5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662901c7f462552c6d0648b9213534895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b50ace3857ebc6799abd4468aba58a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83212f3bd6e113d1c09025f0bcdfa597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6bb082f882d50ca83fa9b87a1ffbe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d3aceba27c1f784fcb607e2cdf02899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ea680cd6fc22620d7a686df6757a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace918d1ba60ce2d7d19a8d4c111b2b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4095e3574d630fce8f2d442079dc0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d899ed8ac47caa66ec8163427d6b2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088277ec91e43a17f3661b30eba52ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d07568fae29c58cf45e9f2ffeba5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03e8558c9c151f5e9d5a7db5a3c4b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcffa7d424a036731b393f9cc827ebb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68f18b9382401f87cc11359b50c0ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73153de36c67eed8cd99738a13915f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df868974a51e4828fd94733a6a6476110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1deb0ab7777802179950f7ff27d64d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636584ca4341bf025effd2b0d80c90e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c17f723cc62f1a695984dc0ecfb520113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24387608ab3694dd4489e9ecc29c0c60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fc6995dfa4ee459c6165fcad8afa9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57066be63b3f77f397dd9083c38ee9ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6d2186f60e241a59f4230f0882645117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c4e2e39ce88bd6d13ad4a1f703ffd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466e36278a178392b4a02b9c3c7a3ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006ba171ddc3dc2b74ba18cdd1bf692120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d648b4b72daaab74d9a30e27e2b5bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edaa9dd24afb75d3dfddf1a3990a30b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5426f35d2913d2c2677ba3347ee3c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673612754bc9a35850d39a540d427723124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b226fde08f18464edb3df9d0968060125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7451c7078e710053658858a4eaea5a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdca576e8ba850c0d29f3adf87a5cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0d850422a1de2771a1a402d85aae9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd86624b2f540b91be56499631cf189129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e7a515db6736fcdbea1213b6c978b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e4f8c6af6a4c2dfc0e693b572db0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618978cc9dcfc07cfc740303a42dbf08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a218dff8b7e595ebc9bb86675de722133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c069c904a65ef615c658b384febea4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7a254087dbe0d1493fdc7d769e948135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282dd902796e2fd50c51eb53171588f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59d7bfd916079576f68685d351cd45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ba5dad36df46a78ece9140104455a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ed46f150e492364c0d7c636e25ae5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee40024f7ea58be0c9f9842798908d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf170a40a7b90205e5c6528af33d46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7b7bd59c38ee1ff81b0f10f1e8360142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e49355ed9c9204a8f9227a2a1f4ed1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7654792c02b72646071b856b78fbe05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f889129857c8923c1dbd5f30a13ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5b015bb29e8134d711256a63009e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77ed3e065431dc0d600303b1d0cf6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe6fb73cdb3509390e4a36b638a867148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064aa3351c31f41717a65528617d064149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d6fccb6d703bd7927720eb5d7fa8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425297c1d96ebc4309d7185d10e86b2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36b4f9896f05c851fc97364797bc59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a36325c0177602b48217dcd7fb52f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61f3b774d738d8a07306cfdc6ce5c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1626bdc0f2200e7c818b737289761155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08562cd95fd2f2159b1153f8bb96c10156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811187109ef15effe0bf3add5ee5a279157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e398a551bbed0a030b082d0f33e55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2194fb409f3ad4666ed6a276690d9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1174e77bbf0014009e631675b57227b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e08247fde01d83d9939e3adacb759f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76385a2c566e7674de036a1612eb469c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989772ed99fc0ea6abb1a762d86941f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352428abc542e718361be4b3c42b129164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c20f140943c13070d0652d0fad5075165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d259893b2657eb7328176dd77d516fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a56f3e135ea3189ae9061e785f6164167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b323c0fd062bf71c6f3ad84b977322168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d1d2f7c87dc765cd69346f02138dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1be94e4fc8f16cff69ac5216d93cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcf7c6a902100b21491a7f0d16a239171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7495e3b893a16bcc8f49fb36e6a7a77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18b1b4f78578f097b7f598388b2a7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172dc24a52bf157c8f2f47ba411e7b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f145cdfc88d4de294823cde411d455c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7527e3a3499cb316894f61f6b185b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff229a089aabbbfb17d0412ba1cf0bc3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a075f205f70495688323943daddcd4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e21e18b47b2d54bba09adf24dd9ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e992e7da48a767c84bde9d080d35b42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fbca14de4053f4a3914d541daa707181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50756255afce930137fff3fe28d0402182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd22737b08d51218853033d97199c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803912426c67164175b59122364b2772184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71e74bc3ec1c760de1fb1a6ed7f039185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942851d9b9280c1e48a34e11d4e301e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714bd51bc49b2cc567c7481f4f5f2cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5276743c919a41e38a6f475fd4ff58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa39905771493f6e111097287bb354189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38224e9f8d1e9dd6517123bf5fc183190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de44d11dee440c5d67365181926c41191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95f0e5dd1795c1dcc79ffffd44a8ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf8e3657e178f6b8af1d91aa2d0632193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b99a4170f9c63752f2402398401d28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d52472710c0ebfaa941debff90c5cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00b0b0421f8d2de8eee69bf25c4459196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dbcb0dcdb17b7c1cb347159cc9fa7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4865befc02de19bda5f5e46eac082d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70265254e2e90209618c024f0cf0e52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ee0343c9127af756f8c4797b22c4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bff2964c380a2507ffc211711e7f17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a96911b5156292e236d83489a760c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229ba9425333256be44d7c37dda953a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c261502cdf7c57afdd629b66969e77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790dbaf2f6b3d82a33af80c96631595205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca34fb71e3aeee8636efbd069e1e25c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad59b7e878db5564dd12d81334655c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650602a209b85804374d55ba03ed8386208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed71260d561a3582227f06ca2bb45b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78de90ab3f300c828d73894989cf75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25773d9094b9bea3a0a012f023b36eb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec454bce5b6294487f583536f1b3cbb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e33f296c06301e486961a51f79cec8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4bd1210e1b24eac03cd6ca7e6a0ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c57c097a1650f7e589d51ec8cd61fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3b9e3362d4c09ece3c4143da09632216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff191f8f6518f6982111f661db1bc0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0375bc4aad3903d7ecb43933b0e2d02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e9fcbf89f03d7fc12e9d1bc631348219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6876f444897eab11dbeb773da08b0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe8caec1164a5bd9f5de5ce9bd7903221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee098fe7629d776ddf72842b7e86743222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bf9a5e49bd443676eadb19cc63403223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8071b7e6ad0259f8fd975c3cb159f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71754922a3ca2a0b15db1d9941ae4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac229c933bb6260892be2ad60eb1b86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e30d1dd8d6bf59748f93c17216070e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa527134019f2498590edd81dede46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d48213525e4629e5a71d7586de27eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4f413cc7529d8e03ddf158959a036230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aadb754350e6cc6f6c68adc20bfab1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadb09a12eebd1082eb58ad1ca4ccc5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179d8a46217f134636d65a5dcbd6423233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38745741a21fba3d50aa0f628ed10daa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55c2c24b9511295787356542c8792f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87a44ad46ed2e08ae24da6997e192c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997e8b24de8a81c9e76b016cb49260b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4780f0d7d1a9a9937783ad59be45b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bccc3245acc86bd9128359dc9cc6bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89be575afbadc6ede25419b508ee7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869bfe12108cf019995ff32309156b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715ee75d585413a8838ffe7713f7721242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c2b4888fc6e446cfbd325a6cb6c57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf262d0da1a9d51e69c7f1b99e520a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dcc5e6d4ff2495e1c72591bcb41d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65a4b4ec2b84b53d07820ac0a87f5e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431cfb380107afad41b954d89153cb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ce16ab38171bbf7c46b64a8f87fd2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dc4264546006737d947547bca142b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1da66ff352f2a8702de2a2fcaef78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ead783c666d2ec6868eeb9f08572bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9d212e29e9777c6429731ecfbd7dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f24db4c61c6bc702996e74b5397c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80725fcaa18ac685bae9881fc8ee21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb8c530947801749dc9a64efbf1953255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4fba63a7cf636679c83630431f985256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c3bffb8d372e6ebe0037686d4f60f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a015f8ff7f908b193cfc1a1037389258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e182619aefa0c2bcb51bf6e424fd253259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27211e4ad184e5ebdfe45616292382d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cd2778e581fe57427a543ff1911c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25997b135a81901ba821c031287a25eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952ce809689ee4a4be1bc7680d765ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9824398120cc7eb9abd6660b7203f7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d47fa86f823efc15e09d33dd85817265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14048965de233f4d0577aa587796c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c350a816c851e4f41966f556d8b3a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29a4f4bbbaaa4a01ee8d23f53c241a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47828f9c996e897db6acab361c4b22c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e2b515d258d077e1738997ec56f86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301b99d85629eb60b0ac057ba247b5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f680a3403dffbb7346e83f3cd0acea8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ef6353414b030a886f16e3e5bd6d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8edd1b4eda1dc97e656ebd1c41a3ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424bba77f9f1af7e1193de7bb169dfd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc21378a93d28fd76e2b469ce46bac3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4949668d2b68db5b2428a262222a4e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4075089773f14a0bd27cee47b3c2901278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91eba64b724262c3a9869739576f4a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067319c440003f38ec5069ccfe4883a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f9a2b7be954b5a8441095ac06b506281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba68e77c91c945ea236f753a9b84fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f84f9058f897afaed41611689ba78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f59a521620734abf45cb4b19412cb1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12fea14b3aab4b5d16986c405a767a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b882e75d04e750b1d104a854007d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738353d8f4ca1248970a47832c3891e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8fd0124a5ec1dba0c4223eee14df6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff973f281958ac290dac67e5f2b4490289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b97d9dcc34ee7d9208abe18292458290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a5229b9c537ec9c4f1b08dfcf3660291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539eccb57633ac2421d421890282f1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55b2cd971cf82cc43d2a4daeae932b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2163dfb745632e351b8856d85ff994294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97fd4ad3e7c7959ec8b88c7c5f931e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252596dd7a473aef236ab0b4f756a557296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f426a95ef2dac829272e456f3c02442297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6755c68e4c445143855ba3c5abaee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf127cc5f6f8037535f466d11cb477299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af01709409450e8c397131379a77ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0570b209c28ddf4e3489fbb242de549301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb44fe5671e76aa54d6e32ba72d999302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81e0e69b88d200d9adb3eb6a5ee4ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedbb39fd13e157a29e14bfe78fb999304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0e121578dcc49379a86a806241611305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc9d83ceb6432c96b6c13df270ee32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a38b44ad69d505ba89c4f6d11e357307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404796971a6fe9259d716c647d51fc0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82ebdd82c821a3ddfe5a9105540eeb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc225f46d3ac4e395d43f0999dacfead310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d803df5571a80c15dbfa5644a9199311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a5acde9492d1ecf772a3d76819cd7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf1fdcbc2b8ff5f751fc410be05abe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9643baded9076aa5e8eb001073834314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e0d4a5f3e1433d8c267b82f9e16fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd4ee41cd7c5969f03fafc4ddb246b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84d66a0b1b8ed35115a300198bc97c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390e36c810a10d3d3ccc91e7a35a7a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a5e7310d391b578b5a95570d66eb2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567fac7f64bac2026d7def0afa5aaa2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e046129bc72c22f0e8eeccee16460a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebd7849a1d4b3593403fb39f115ba3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87a299f7f860e63e239dc7b4499aee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528eefdb1fcf31f647d354ed0d51ce41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c98ce90f2f5263141f7ecaa0ce67be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245a324d81f586d90de937ace7ceecc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51c220db25ccd0012d539bda263f2f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c346adb881409ad22a5183efa38f6e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13218c4f9b7ab285dac3e3c2edd25e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffe6da0a344f632b6238f649bbcd96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5edd585e87613ccb8fed1351efd0f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4e2bead07e2cb24bc6cfb0c1f224a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234c848360fd15007bf8cedc6cb9df9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a609605d8e2c7d6d5af585f54de09c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b76e6adfc5fd38f4d81b2586f0e39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf2b363482c2524c30485a11ced4da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c7b4a53f32b4f2130e300587d6891337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963226a84810f47a6055d7b304daba15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cf90777f0a137bb6aef411726116b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f6e54dbd0cef8f57808e600943eea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dba105f4c0db6ef285a168910e0970341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d38099d2d7536cb86a7c7204a2c67342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889a24a8a6d9235e2bdd84529535821343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d603826ac2a422a3d76e4b1bbd13b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ab2499d343e5bb6857a23cc6cd0a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cdf58ffbdf407c1697cedb5d0113c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764fb31cead6afcb8e58a7930da2b47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b337a647a13ebb70f7ef05b80b8f8e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f96292200c5db0f49fd8fc9227752e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317777cf26580276973f394aacee270350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ea54aca99f8f541aae73852201b5a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae3c7e5f5e6f7a2567dcd7c6f7fac7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087c4a4abf47e75c30adc38e5ccc09d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fd6b9c09e51d9e4261da0c1a71c48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd35cd96dbc4af4c854654981ed3aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350a0cf43bcb92cfc33b3b21a1b2a44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5aae3ef06a11827d2d47c5b5b0653357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228048475069dd10a0a0c90dd9b4c3b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6939c4f8f7bb27fe8a994e0fbfa0a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef1e6c4d916c7704fb86b54a7061d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375eaa847f37d9bbcdb0c1acafd9d0f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb3cd5058a3b9d67621f0a238587b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caf81c0ad76ab2502b3e73e97f5cec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d5eaf1b8e9fa9a2f02cddf4476c65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef2c2a78e3c087798a2986f0c83586365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75513757f90c905ccfb96f1f7035c8f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacf1d3984ab228a119ee403d586013367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998c9733705218993004ca31be6f6ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428263c329c2c59450aed58f964c0461369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32e03666b4533b38019981e7a7a62d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16ca79afe880f7202f52e34ace3c83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4f57c810e9b42b8c7c80ee03d2097372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4434a9b930676d205be280450d03d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7e9ebc99aee10600289cf09cd028b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebb10a711005c79131400a0152780d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dbbfa420c2364c7e7f72a68036739376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bf0db5ed220a875ece2dfd7918389377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13939b430a911b609040297f5dec53c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3941b756c61d29d8da747fae50f61eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a2754216e1f57f2a8dbf64977b054380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdec5bb4e7826f93929abad603efb3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044252dc478bba7f715d820c9916de1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07034c331af6549ef5248349e914a08383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea7554099910b581176e806db4305d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57d300b06b1d499681623c990be430385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923cb898496183c8c8fe8af21870d85386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1dcb372431aab8cdbffd4b4ca0d6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6dc608658d961c0ad41361b0d5da1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2b351e7b5e110ae6035b3a5863aa7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c9bf90dcbb57b18170f4168de8ce8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c5b594c9fc8497fdb5f1830e94277391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea068185197fce44dd9e7c15e2fc53bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25666b10225179a5740b9378a5929d36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a2abe82a897d27fa009ebde392608394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a300333035290cdc057290e3dc30de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bef246b3b471765b2e901d71272447396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e15b2aa392904ad2b310054a9a5c43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dc826fd67b56d93d4d86ee11e0681398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a3018ef5e9f663e8206f0f1293492399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697ff32bcbc2df148c48f6544bc6095400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c578b93965b392dcbe7a7892090b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfa6229af9adb94230e4f083351904402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcac2c4d817b4e435b20350172b9ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6f6d3571fbd3dbf4cf18aa268e7e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719aa84d841cd2708f1853429f204aac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d3e6d0eadc0908fda4fa03d4327f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6dd3eef4416d59f49da41827461b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956163707c8745b588f8967b01729977408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce24c769052acaf98d182f4c308f04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5fd836ea10d3afaac5e2327b2b243410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf72838f84eb1c4c6ecf91330918c31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f774dae5908feb460a86100e0c528c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5433ad6505d24db062545c15b10e608413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b31e9540c67e2b7dd6b0c33bc08fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ffcc4cca46569f05598d56098aae5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ca44039c7ba57622bc701b689f16f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9bb259261817e6218fbbbc48fb76a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a9b1340e135b88e3f2b7b642207ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0160e7fd5251a1eb2f0b2957a0093c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf209ef96d23699467128dbab9d07c90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de5893d4f648bb1edf38687871c8f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bad34ab625563bc052e515a305f7f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbd2eaad798181604e567e899eacfa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26b97db4cecda42eb2da2e55d9111d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05fef4f0571da9f8ddc1847390566c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e74cc4131ef5de5dfcc96ca13a30b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2e3e1be8e7f4604120ac9275e182f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d2228844c2629c9e5fac8cc0fe62f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cf0d5d1bf4a837d6a026c7b7d0f96429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bcb306de907165e176bf6ea6a6912430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd92d32b0ae07030a4826c9c6113f11431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c89ea8038322e7583b14a6e87a3358432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422c586e758f2e0e0bfa9a58fa4117b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309f18259d8fb9cfbe2fe9c32d83bb6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce30ba7dca6913885be10b3624be8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8533361455cc6fab18cae0e6f350d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c4c1b6651f6406d9443b1f50c8d7d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f303572079ec8ce04823a1bd8d7b414438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32bb52d4f25a70c2fd372bc138af27439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91f4fc9046574be1b92dc1f52b854e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525343363eebeac3934163f55abb9db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4311c6c2277f48337cd4525903952d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a85896d4ee174a81994d208717a95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084ac4e894ef61a307cb80ef156029d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c002d9bc534cf02c75d4dda1137e210445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173b8d0c547866e16e458c527ee4dd5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02be8cd568b25f7011b03e845d68f8c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91414fa4ea492934a914dc2e2222da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034364306c2bcd4882dfa416b1972a3a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94c09078b1a6139285de701d36e291450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20ce064c030f7c5266fffd1a4a2992451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578713e19fa2b4d0d5393e36cf2f1dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce853cd769eca683732b37012736dca5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa43fca82752250f6cfb79bbca351b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce82bd65a0ed161a032955e9c0fa54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4fcb70a2e7250a3769cfe77dc117c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffcd04ac39283e91fae1edb26996c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932ed2fb8048c5588fa5eb1581cfe12458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f627f378ce4b11b9100e202a2a30f84459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6e02372687637c187e5c4c48ec09d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1b4600d3e7915c808053877ec20c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed917df70bd878b9fabaaf9a2c99c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0cbb6969be1fd01f96cbd08c03e4e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812dee8c92871581201bad5f192724b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484d38f32ff52b6e4d02e2eebe17893465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c23fd94d8ece4f0de5bf39cc8cf28c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1c5033fc43cbc6bbba67d35f208cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad0260994eaa2b7b0634e2cd83279a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d7488ebc15a0897c4ec6f96a29b08469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a464d781d6cc8a02e1492b80d218a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b825b72c4c15f1f3bccade3827aa21471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f5b738af1d2d5fb1a92cb243b15e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828910630956209a91abd0858edb9f93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1070704ba8673863d5890aa9f0ea9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dac41712ac2bf23e5f08184bbfe82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683348ce95d56c13047b23c34f8107e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e97757fc869bfed337fbeee81e740477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb14cd95f1e444a3b2915f2c3155e93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b8cbaa8fefa70ce54063a3aceca08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708c005189ceed2d87b86992ce353c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7070a27a4c5dfcfbdf046c664ea8834481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709780071701b5215bb9a18f1ed5077482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6d36a8156dbb2bccc52cfa6a0da95483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e920ad035a12491e72ae249756c07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54e4c5566737c95554963358a11ecf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f7ff7415c2767edb565d1aefd4599486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7950b9220ebed1d381e02485430d87c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee0addf77d41a55ac5d265c00432b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1483f886f6c219e187786cda4a19c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15571f5a6b9302303c22a130ede3ac04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8f3bc7aa1f230e3a5298ddc780bef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36bafa67542044c429f21d96093586492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e25c848047238288315f935e51b2d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673222d5037ed340038b7e388abb8b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a064ce98c80bb0efaa1bc3d38a8264495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6f8b3a3b330c3e06eb52fcee4960a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8826cefd432121482701cce5adf590497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4578d35a18361a38adf8dd1c20f319498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe949105a5787cfc814b4cf374455f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81618227924d8466277166d50b6ed818500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d4320db6c5247addce02376ef7cab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70d182fa6eccb8b15f346533f56c79502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3793a84a5ddae0cad7e80130f4e2369503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ce9c051f1333b25a06da436f4c89a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a92cefae6a1a5af07d83a6c3065554505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323b341d2153e1fafc47e69faed2167506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2284642e42fc4ddbef36cfb56fcbf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3fb460825691f98e929cfab22bd7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a11ad9dab83318e0675ec6a80fde5c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6f3ad31785439b6e65b5a59550bb6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef5fc1638732e72126e49e500d1b02511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630886426105f34d9c8ad4af97b372db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47127198340c64089371ccb9ca7ab5c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda5f7ed329e067be2ae74fa690ee6d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977356c58a29ce417111f96ad7007106515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd1abb635adfe687dfa9c2d78bcf80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c37ea26f480ad52e8963b2febd2bcf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebab30bf02d9f6ad9f801ebb4df3c9d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964a9b803e47a9a766ac831852a3f60519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c340fc9623796bff0ac2d5b181cb0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cec7cef67a6b3e6d88a526fd37e82521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d862d76078aca658af7d75f7ba6861522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebef3aa37d4ee15ec4348c2397a51f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628325bf2a0aa47d3f496e47dd5a5dfe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4173e1f808d09fc38dd8f9139c669525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4de4b4ba4988c3894d15984d457623526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c431dcb97767dbea63226c23b25c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d71a3ef2c5c8018d14b38e82aedcfc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bb5189306c316a637af65f7275b8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddd33db54139a3239d60aaa4eb8fc2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2b0d7dd016308746537bf7907b45f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b17e13ce90eff8168aecf74eaa7c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363108bcca60491dfbe25378a7ce1ee9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2819de6ae1578473a7bc611583e4ca0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea53e4bb3e2dae2c4493d1e7926ef4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b1c4c655e136cc0422c5bcc6914bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba75e140cb16870e966e49bfb59d506537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e9513d40db64d6f414cc8c34e3f99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a554cf6bbdf40088ea1a9633fa709c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68646433a2231da1e0c2385b1a29b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62837f7926af9f9739d7cdb8021ca69e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bdac2b61c966909a38256a57be262542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dfa554f1c60e8f6d89c03d41f6077543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac486b1172a37aee87857ec52a77e21b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2019d35e5d5bc26a6332e41d37259d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfcdc5736b31f3e4f9dfdcb953efb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbd45e59785f3a525b077ac0c35ed4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3764235323d7c00f070227537e9bed2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d742822dddf833cf9c0c7afda193b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63750c7c194e81bcc4219516b21d150a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c22aca4832067d0ea3323e028a5df3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e593bf4f381a24afd8c879c5bbd82c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a994fb4bef6fa420e4da5f547b8d67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b11dfc469194833be2b0d1596b46b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa9c477eebc6d78ec927ae7e628eaf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642be7db2531b70f38d5263d169fda68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37043d156d54a7582b8f62036f4fd87b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662b2e989ff06c56615f8b20f4b0bae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3e9c3aea698594376876b6c1aebb0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033064c7232db721797f9ec685280419560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ce2de9f86db87b3149288319aab78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad340c0824700ddffe726ca0b61afe3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f644708c5eadf87e4cdcd05ee6ef4c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10c7e9b813b3ff7c198f716484c318564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3443f89233fcb9c06118145a5370f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2af6b3f39a1033bd68a24aaa5d9e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40f34162ce652ea39508c3524e687b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c4477a4453c484bb91650a6b97e7e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52beaad8df8cb7f157c21883349efb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e596ba09c9ff7dd168daac668e9d27d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffce3c68870ae62320405245bb160a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc310e27a0a68c0a06cb6e1ed1a1ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf990581c1ce245600ca4cd0b094f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ff9d86d3419ca1bb44a4b305f1223574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850758ebb74dd32894860600c4cf5c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d64aa0f155eb1213a348a630b4362576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbe04746dcd63e154eb91f63ccf93b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1e2f66a0a850b9b45afd9dc5fce87578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c2f7f2e09e3e8935d57847bbaaaa5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955f19a39abfa1cb5aa400a40b9bb2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63615dcefb5ab776018c6fcf5632524c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840e8b5faa8b89438a077409159854e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16febd7d7c64245a8c816e8194a6d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10b68fcfacd264a610c3f795095801584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79168d0893c0d027b3463a10ed9e7811585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931bd2b65514c736c9295995cf3f1f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd85c7476e39d3dc2d80ed25f252de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd79b0a6791226b353e5943f0785c60588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94673bb908518f348edbe5bdcbe6f59c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a854f99893c6011a2a35d4acc0daa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e7145f662b6019bc03b0156eefef6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcf8b88812350418166ebd8ef56123592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b95edd711a7edb04190a9e09b3faa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4749a3425ad3239ead0462cb159c04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be837357157dd49262895e2c73ea369595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f947a7a103bce786a08a9b8d770ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6410e3b51ed985b741206e2bac3e07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94725a467615766148feaf404c537a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5c7e8848832aca8b351f16d831804599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b828503e7f12a03ebe9d75b8b8c041600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe983c86f84cbe6fab926009cc45d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2769962fec0d010e7bd99a35c378d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919d70e5c0b745227afffd63233772d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ec5f029f31621243c0dc2b8048211604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676abe060f60fd856bb4809488d6a6d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466684b3bcf9ab167fc903e5853119dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005be073136bb79d3c8f56bc930fac2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c886f87a5ec2d6bb46a8771a37478608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723389c75dc95af65c033dc1af465f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c8db8dd6804741228f4e65d0cf160610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47aa709f49b723190a53fedf82dc81611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078e336ee20627812063a8be8439ae8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf70eec781a742bd839d49517d0d94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a876510455eaabc22b198599a89adf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659322cfa60a8013de88bf6203b2184f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644549429d98299b0cc1c0fd824905b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c2a079e0dc2a270cff61f87c1577f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63812aeec7d2ffe85864f3572716bacb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c07e8ae01bb82f33cc9ca94c564eb3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f0264c659958090b36ff3e76f770d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a16cb462545a6a5a24b7c1b64de17621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8729bdf4403313d7df23c5047887b33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37952c2762609a49dfd347ed90fb193623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f9418d8e0114a5f8f63795eb3c670624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee861099aec9afa042726e2b1ae0746b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68708fae0dce315f4d49b1adc04c5aff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae0ebe9fa5e61dc6f867790e9d4ca1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e853d7f8d1b120fbe544d188a9252fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c988e4c75c6b546b6cd308337a3d538629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8498193e6af0674de8296e79f3bcf4f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8552bd666cc401b8a18d2f9348a1f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d955bb533e2d96be659ec04179fe0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5599e155ce0a7151d80fe2eb2b21d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef785c3f59eceece4e55c6b8ae907d0d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da574b1adc52341b636e28a6ee8fd794635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9793fed05e4406fa07f85e68d4cdcf0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f873ece019d520b40469dfccc326e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55808b3bf4f95a9e5a88ce86e3e38f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65996bf77368b2d039e25767b6f48a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2bcf1a280b13a503604cca92f04b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e20e5e6e8abae5fafa1823da87595c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5374bcd51e14dc0b56f023502eaba6c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a4446030760f472822a21d1cb84df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aca9a7842785aa1c13255c97502ee6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef017f9695f56474345fb70a441d24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0bbfa6acd86b05e6dfc22646090f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4c412d65b033570a8a99b4d2ede24647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7882573061598f190cc546b2c7bab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228798b103a5402802b1ef10b73433c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2fcd5a35d570ea0cf1e9a4857e0e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21258a71bcac47428de5126c656dba7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431633ee5293888fdf823c6d31275a29652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c81e22d7be7b67d4782b5362fac77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83012e880c0b334b9292d35444c3b7e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d489f51f4a8d397fbb31777a625668655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfd9d1d7d9c32b530c814ac8e63c98656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87515881f09fb5788f849f7afca4f7cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab1111b5172b0c2f2782a2a5039248658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f09d109f96226e7bd871906f89da73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8db901ea46532e3753cb71d0859a7b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945db12c56c7a6c788950be764abc24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844c7faddb3c7bcee9c4060bed7d570662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc9ac2cc5a9940f3eedda1077bfad3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bc2f4af82e5258c1f442c6e1e3bf3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf53f67148d63dfc3b8f93ad3c78f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236b07c5dd9b002a148740d01f25bba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4939d83dd5760a618df885c399181667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49aa340246fc8cd5ddb79506c12cdc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab426a816731dda82ed6a81e47c6708669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e521aa0bd5ab84c33c55355687500b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523bd9a15342441a41965632745fe44671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0337aa180161cd74e9762d7c99ed8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e02ddb3bb50cba2a7888929df526da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bc1f4aba052ee3e80bf9449dc6248674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04988dbc9856afd71a93521bf3a2a631675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab9eb7f032a10c3cb471e04922601c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c23a38d5ba8656bc0a28419ab097ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304f3a7343fabd4e8228e37a85969f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d548ad588e03fb06f1eada2e3dba81679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bb9ded45f6307c7cb8230fbbaf405680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811647d6ee7c511f9e3d0b7c986ed62f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aca89cf8170c5fb095be154e16d7d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae086f9810183e0678e81d82f08d5b9d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4749ab0e56c7e575d1ac4f2a3169c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c3ac5ed7a2121b2102633e7015297685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51290f2f22f014864d08d4798b737def686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f9cdf64cb6da35b257b4b4f13abd7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c6f5523543ebd40d3638dec1cede4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480fe13457c7a36facd42a3910c6668689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06c44fc62d629a504e1e881ce2ebde690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac198cd4aa632124e254a7bc95e80e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8d6c6ca8ae5f11ad9593056e828de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35444ad32a787c2bed5d86d03f578d84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cd08bfe4d0b5d24eee1c3e09b837c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8b0cc19882a5d8ed42834d52d6163695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe4ca39e304db18fd33222b9a03d80696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc68da1db89507a4a4e6988212677ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90730575f4e72bbdc4234d0416f02d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df5b9f102b2e34bdfd828b8bc1df4d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289da634615811c6ed9682b45232bd5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024438a9932a0153d8569efca350cd87701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b49f750c76d3135a065db3da70d8f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9dc2e3bad250e6b4e27b5513c4ec4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24210c7b3660ea4f76e2eda9ea34a48b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0bb9a13aa9501a5d42460f5517755705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f719f7d9a8b9ededacc8d178c2ed8f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab927b5059db200005c90c638991c068707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366823592a2c0603c666f123c4b8639708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490ec92b4816ff9267d82694a459d6a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4df0e00bf7d3fa5e1ccd54fb0f6192710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70787e3d686b8cefbc233e5c4949c655711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493a30723e08f3c6cf9721d8d503069712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8baf04d776a417cf56138d9de0d372713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8f0aecfecae6f6c65ce7eb1b8eb3a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115d29a97f94f920b55743fddac3be5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1faa48488bd33a5e78987e68bdec26716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08021eb9486a18498b750fce139ea5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186332a88cbefd9357d9e5b23a2223a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410687c5306586312d8e8cb90d7d1694719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254fed5b21d26bdad3d9754b5a24bea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a57a216f1d6f848adccec6d21f1623721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4cd39bc9d6c0451cc66d1a3ad0a49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318f56a21973bc376640aa531951211723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b6096043ea8f86ac16df03a8c8964724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522d1f1932847d41bb7df72de1deb65725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b405dd6437510a52ebda4645d4b6aa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6ba06fff0e329c53c86b16e5aedff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f31206e9cfd1f130f7df05d9190daa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3708cb057d0d4e547577e7bcd7f3a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852fdb0531020fd6710e882a3a148a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff307f5bd2627f815754adff247267731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728833ef5278567f418d3cee1900d94f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa805084fa455ab1c38209decdd25890733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d167eeabec59bb960bed8f96cc11f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fff5aa1bcffaa9bb8c901e9a36faa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24e7affa38897ea46755737914ead8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee6945047cc25604a4534e7392b020737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb61af977b0c8f09cddc77caa4be634738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52757f15ca82f73c6ab4925405eae68739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77468c26414bf241e897134056e54504740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9591a3e32150549d02b8fb4500d40a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf20167632143236c1875a14d4d640742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e560df09f2a598dd52c7525c8caabe2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123e1077a92baf022d736e0be0d2254744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae87cd784b06e91ab18f5fd7d9be82745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f008232c9fef22686f47f9d2f4cd7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff909dd7398ca2ff2ecf0606daf6026747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993304e44a1634ecbc7ff3fa2b0c9e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753124314484ad41d313f44e7bb6d748749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa4d66335f182c148ea20b0f7eb911750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea922620a79b94ef35258a3921e82dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bafce07675d20b10c58805e64fa8c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bb9bd3b30e9f8f2d792824998f60a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6431c4e3c2cc27ec55f30134476b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7cba3435d8bbe7a8fd5c979221888755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bcf73104af7888ffdf52d36fe80ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bee6433813db97b623ad33f8669220757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59f2d198f83cf1d6d80d0b143fdc9f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6a685610bed92c30b2e886196bee4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>