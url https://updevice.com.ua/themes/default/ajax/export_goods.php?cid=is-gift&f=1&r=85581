--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64683a8c117b31437df5a34eb206261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351977f83b73c2e4b78cb55419f5592d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7709c9f84511f15177cf3e9d30413193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51506834779e0f2ac13af58737176b734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4729bd35e771c5a90c7378cc04606495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2ea7e441417246e54993df06a59236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c36dcfd6e0a762e0112b484814acc07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e11c00482f6dfce2dbaba121c35e1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0347986af8b9cee682de599c20667659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53840f6757c4514dc9faef08c9cc07fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98d234936094036083f1d18e47da7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f1c93906eb6d7cad2f69995c27a3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39309994936c958d9953eedf8a320213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1821f76e20c9a9c77972d695d22a92c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa7450a44118adc2d17a95708e35b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4994329d8d0c7c90f2a2ee02d4e18ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa5bb8004f4130348934eafd1e24ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc481bf3e209bb6cc1dd4b031302066918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c974581d34b2cb857401aadf0d571519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339f655116128b072b86af2aeb3b4b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354b582c3d8ad4572e9e7c4e7f2563e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd97b6de46a48ac83e4078430ac28422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e213a627a023f5e32db500d7d5d1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0672497b49bd4c6f350bc40c908f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e67c1c14812eef8cc50925fcff5b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c31aa8ea6deae846eee239e68d20e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47272b0dec725737d8fa0af4f8644127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d31dc42d8f55590eef5bb67da1b84728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8869fc8021b99b574ac4be06f483f9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60465ed1ac7e69eda90a734f95435730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc86caa54fbbdf15eef1730fcbae3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d1fbb4750291ef293945487980fbd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb939709ff76d689e57d15136abf92933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dbbfb7afc49cd7d63e953613396d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71557e377889d2ee4a90d4288d2975235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2419f7a293bffd4157fbdf2a439c1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2df1f70c466e91b93a9d93f68794237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234e6a504e76c00598375e63b92d46838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c9f2c7e48ad9bccb7ee27c7eab65339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf600deaf3d985b0c414717d95fdcb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e04730a1e106b4d0bd3fcddae21f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0171a78f0dddec7e43db15678f25ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0d204eaf77a9d141c7d99e27beacb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11cf3bc425fb46c801d82c008981a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9450768ca67859595b3440d845fee3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67b5aae0e5dd22392dc258d341addd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bb70989562281f9c449957edddf9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec9e03d797c8a41571533c9503c83548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03996b2e7cafda40c3d1fbf2140c16bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7bfd571ffc2b874fe021d22454d0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ca80317b6bf0caa3cc25ea5e4c0ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b58d4d24e5d019defb0fd7da14f0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2236591778bc147110f70ad85599bf953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab0a4c67ac7b7f637c3401cea90eba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e083c9913a63e42f2cdf25de6728b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d725bc9c83ebd6398b8efe55b08922156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7a4ec401655622a0b5bee68d71fe857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ed52d21e9b93064e12abe293f031358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fb0d23cfe494aff17552581044dc359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5aef90a082484e1bff1ae57611f3a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5414e5d5de3d1faf89341cf97cad80461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd1bf092ea66773c4cd385e547597362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c97a3007aacf1169794d461e9572963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0e6d6ee2b2de01bcc68802833b55464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca48f557e9bb5f1c1cedcfca5ecdf2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f7ea3c2e0983279eafd3b39e4c52f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc99d806fef801fb42e31f971ca6cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b37b782f7e81771bccc99d6fa3b2aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa333aaf355a468dcaec0bf0d52f819169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fead99749036098faf1f615c2deb0770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d35ffc4e680472ddc5f60219ad0c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c652350c499e8335f64fb252c3f3c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142e3b9628014181c7271c1a6ad784973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662415a94de073458c8b66b4610c3ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ace21a01c15fdd59d597619d8d5ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34a8ca8e6267e96238d9a2b576968676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8047033ac968cec605254ad3c1e6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f9777355c1c2a4d22812eec451d6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e6942e8f7b960dc388be9404f10d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278b59a3bda5da4df126a7900fb3d5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bbbddf4fcf635ba8d61bb68eac2f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad34a6ddca78e318ab36e8e255fd90d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f23e909f71f60e098c666a91f2533383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e66baec70f5afac552ccee792515684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65a3062293454e2faa4a59d37efd6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997e5a18468504c3b5773e96cf8802786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb39772ca3c51d6a4f21e43af1c890887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee1c3c69f23fb1515e3549e2d573b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dc347df1257d655db61e1d81acedb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa385bf14146fa89a9480eab31c15f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b71c69e51ce928acf7501b6319cdc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01d0e4bb15b6d2a206b00b2330fdcf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df834cd9e50e8214d014ca50a2f9a49293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebd3df02d635d5e4294c1e00c815e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dac70062610993284b167ae5fdf82295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab88b72eb9a0b3cd9d95bd09f3cacdc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e3364d6d22d5fa4bda7f28d78986997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efd082bc82aa53a8809f8ea163674c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa98034776a3187376d67e31c9f93e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a56cec05865d081d18b0c7103c2cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbed66e824074cd493e00d38de86f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140374fcd28fa8a9aa6439c0415cebb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6b0f27909dee7839f7d195cea31bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4cb0fe0217813fcae95a096a7a5a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee6aa6c3f545303b386331d30b3482105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691ee44855af0ec15dd4a85b2811f88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad132090109c9e3ab7ece7ff362d9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9992fb05238989847f2a78a0d61cf23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723762d577a8437ff2a24a0338289e9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffba36b7fed4e36c6bd6e9fd5f503da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a20f36ae13b0b84cd373088a60b8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaef0a345ad849094e6df6ed7a4f5ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b19a828a631f3fe4d7f93d89ccdd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e84f922f0772e0e4a44e84d6ba02e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebb4b3ef554d733095abf9ff055235115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672b69ffb4474d29f97292242c3fa87116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9026d0a2fb1d912e997ba5ecb9c592117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a2a8c41443242f64391f51a3faa81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaee80e0b3928dfe9c64b384698c9ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2866f29fc9be61cfeb7c18de4dbfe8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf52f469c8fac5475e7d8634dfe92c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc8162321a1870bb7e0b6e436fd0ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b79f74cbc85d5d3e34dbc9da5e83c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3c039256ee8153c60f61947018635124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08f22d6660224e2b2bc7a363eff3b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66ec2c73065db1a3c805b51a8f9b3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b92d5439f4ac0a1938125bc81d4e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416f0ee3a57ac5b8bbbd5df5c3120db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f804240c2f91aeec37f97216e36b80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0b8d734326b1b4a36d9bcfb5e0292130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0471d5fc000411e1d7bac513eb01d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15210c9c86efb11db15bb767b822a9be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e088ebc22484411ca784c108441a1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266389957a8ccea0236929f56340941134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e6dfabff05d2c9316e5549a6cc042135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9450d530abba18c6c3f36b1b274b068136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867c60db1feb7a1ae7bf905ef4a6d7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c1b432d84252b8999ca7954206635138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4deec4965e5baad00993947f0bab3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15877e49513a894cf071735cdf8719140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0d4ea62d27b8378bc833a546379b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cbceb2a0ac2ffe8afb80255dd0579142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b7a6263fed7001a3eedfe6f7e4675143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0315b9deffb3e8099c7e342971de3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac307bcbd93098ac639e4df0b848d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c378720e4862e8bab0770c1cf3d178146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51438d75306a9dc118d664e4522c43c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7005a4ae48dbb9e481fa4c3a192e930148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34ceb665f23b3ad99dc9bfc64ef99f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558368db1149aaee339747f39812377150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512b043883d11afb6c9e0de1306585c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d859e373ece7762be9848bb4d060405152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f01c8a06a67dff1c388fd464b29fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a3f779429246fd1a86b9bea65e181154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd387c978b31c1d51f5937e7254bcd45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266ab105684c22423f39ae92e129cff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829be166d6077619268a99501f4f99b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e4f5274cca34ce29ba502c733a9b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c208f1fa92483c700abf58ce2d088159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31d58d6477cce8c1ea6e840582b633160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a783ceda5bc7e0ee201bf49889c5d0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47bcdbb5fb39c02f7e0d7998548317162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cde844c87ed213cb81b735b3392266163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1bfad68e0260d99581c8445f193d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22b2bb0726571c788a9a6443e3074f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376f323b39d0b0497c3f0150d951d1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a1244f8f332d5081e1eaa32cc6798167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d072506bb2bbeb1045ac324ef8087168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95d7095ee1f37a5d5169a9ce949890169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb535678ac5632910fa454bfc80120170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9cb9fb1307ea8ddc7895b5604684b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05f00ea3d442b61fbfa4ea9db0a276172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a98bb14d40642e51f1cef443feb076173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409a63b2349955cd56abe67270efae6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b33dc0deb4c84b4f01c6ddf588b123175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4920c31668ccbf8ab5dca758c3b261c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c020ca8e90f44f6aff41c606aa543177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cf45f672f79ad208ccd3d7d2b075b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7229a38f4f52a3fbffd60bb1b49f3fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ac202f0e435013dd0c28fd6c05f12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e9417e966c6d86a29239c0bb8475e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38df79a4bd2f9dca7aab246078beb0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd00afa7d78eeef841d52c088dd1b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af529abd220984f239f5f1143d89c3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27d22ab4e6bd83908ee5f6a9a0f053185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efc6cf75f209e6cb252f2bb8ca061d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c42abc1353640a76e9b9cfef79bcb9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59977c913b45eeee6b126fa6d8cde20d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32924798e1e1effd892b373bee26b4b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad82e738c3f64049b4fddd0ad0835c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6cfcba993045796652b2d1ef0c456191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d3f23b9ce52c07e9fcd1d458509cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37b82f4deb807488da6a4467d41602193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519928c4f22b17a05691f146a3aec891194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282918f500a1ba3211f691d7aa165376195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d5e65eebdd60632758d268e9a4d5a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1300e6baef3dd224c96a2ad19aa0fd0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07ecf2744c5cbe02b5b10626be03a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0f77b9ccb55df964e9b681e5c9590199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5d30da164af7fc72003f9afeac898200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22efa47c63d0fb13ba5501fb27c5a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a942959ed9640d9197eb109552206be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35473b0baef849d2dc78e797aab25dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debee85a3eba0b4bfe156f5736f95de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab4f8219c423b5e69483367f0a80f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21564dc55314daf299965603fd591de3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cedea3181ed30e546c7ddf2da20a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551d20d38faddc2073970ca199d9bdd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57c2c106a17b9b0c9bb9521aaa074d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf5c9376e2a41020d87e2bc9e329e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a21347e3655d71f86f0a3ac01359e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e7df38d12abf42a21f6d096c1df8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5633ac9deea98b8f92cf62ddbcb2ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab802dac6304b2c9d2f735427312530e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6c987119f2a5c2782cd8f189b1eab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dfe3a305d595d8391e44ab1e566bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd419dc4c8f1cd7a4e7d843dc5fb1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb64c00ed6dfcf6575a959cfba4816218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c36164dac20dc0a846d3655a52a0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d589547085d69f351133b17cc74ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3bdcd6cc65dc5fecf1acd4791c563221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5e5b13857ce9d0fdf4cccd634fad3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3649d518cc4772f595330cb85505a58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443e0a3e1637f1d2714a98965d646f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cf9df9f5340a90d750e491274cdee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78e464dcbadd51882a2a71adabb9e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afa67d09501a51b84a7d60542e9404227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a677607fc6e3281ac7caadba177aaa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6eaf9651a4414587b2f9c3f8ce208229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7491a079f30803ff8c672eda949c36230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d549cdc0d2cae332cf7384bbdd0fa45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c95ff3141d451a1b1d9b8c8bb18f73232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8559c44f050a52cd8e6931e421c47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad9f5901cde40cca3dc455c46259ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4398e4fa3dff011d3371def506c07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28bc19e4a38acfa55e3813bf6206b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550e530964c76f3250382f3a73b4d27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55936bf9a64bb2b63eaa2a7891ed8784238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765004c302ca3da45de1bcc4b05b84c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291ba292e19edaa7ae9d76d57821fdc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19983722586afee901e23bd2973276b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bd9f0a5811a835400fe321052922b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b88515c7adc29e5cedcc205331020243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18821c37a29d663c30620928f4a0acc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ea0d90fbdfeb4f50a3855c1d8fae3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f157c65aebfb735388f35329ee8c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e276e41851d76d6174b1c509b85fec7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4061eb7dd7b8c73d315873b1734f03e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde563294f1eb58ce1ce6d765aeb086249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5c38a251b921765ccb97c8bd24411250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3c65e4a9b4dd2c759335e36d441f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93429cea891b8087ff3d605c5c711d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481b30fe9f70dd4954e23dde2b18cff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cc5281d69f82bd54981b59ee0c87f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf251a161bbdfd24e30fda29eba09b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af077a61d2996a75df799fced3ee7091256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb2be3860bb9c214a0d4878cafb93d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b068df98004f3df1cc53994a5827b32258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fb48d481d15d3d490a8d2a0eefd6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ae9e490cffc8f4483f2fa372c28b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174efef6bb8bdb9c632eb9b7e127b6d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2b39c94e64944a6eb1460b803b921262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef7cdd57006caad2f0d4c0ed6e4c0b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bb48e6db7c0213bafa9405edd9777264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8edae55671dd61edf45c8d2baf4ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614bbb6c1b08257b76f4c5971d6159b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7296280836126e4d97087a28d04af3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e1e5270a5298ee90eed94ee3c3ce5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f452082582961c5dc839a0a702b273269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789346379d1f4c9df881917b105844e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42c8881882b460a642703248977d97271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0adbffafb44ef09c52d86ed8fced2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b62637b275129425d890fae4b8d313273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5b10f7d9f8b38a78599dca0d33d52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85aa40c3b022b6f4c60874d97a4688c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe1a18db22e8645f1cfb12d78d9d53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262ccb0034ecae70bb668a98b16141d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f33c7fe7ccd34ca75175ac5fd44d38278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1039b0bff30fe324d7c76fa3cc09b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfba0d1af488a8fad4e0c11e7a1ad5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddab373b4f8742d94ac3196b2715dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8425ce6944bf1bc4e688d3a98d12c59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160214b6d86e1d938864da29992f078e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3804765bffdc958aeb9c8c92689d206284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bf959d8c52bd213fd71a11bb3ad3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d40ff2df56ca80d232acd56ce6d74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba68fe14e80031fea4d7dd21766866287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dcd5e3814a5b4eb7fcab0bbf1aa4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76dd974e90c11f8564d70d6534374c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6d5b3060383dadfe12803325ceb8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebad1bfa48cf5f134b5b43289e13f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a163db89f0cf8f617035d270904fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184b109b43cef1800d4ae1653f3f4e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ca2d58d7b8651c625632d432509e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defa68e8c327487c1d8c532e30ebd39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bdd07375ce1c5124ebab8d71257c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9d93742700bc65f683bf6cd3e8c6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4b18a94e2521e164e46998a11dc35298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707b674808fe22ba445e8d3c1156d4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f3c680f49f7b410f8a44ae92e3427300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33688477db79bb7eaec8ad5fd6dbe68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b0da1d76ff0d9a0489bcfedd8a298302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeed5bf9ce47f77c2e8554b287351a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbd75ffeac10c4d54faf101636b8aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca78facaf2a76f9f99c7db6e24be841305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da69034f8154aa8ef38894068c4455306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7819aff344f0692cf9cdde5e89124c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e80d20d5f09b43f422fbbdcea1c6ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0b385d1a7ea0919fc329609181f24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da342c19788ed5ddf71801f0e328b2d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fada28b24657a696ba60d19ba7c61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04819908d284466603be3ae9b2399baf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a3a68d61b304879f9bfa7e3d6e2c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002244a1afc8c771639392e0ad601789314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dcc458558eebf1bbff868562b1823315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb869abb0b42d0c4f7fab3ea36ceb4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58539852957c6c4d8188c6b732284c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ae91640ecc47d3bb72ece6c120c08318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5341628828a3cd56026410b12d48a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db264256be7a420a0673c5ff7d09ea05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f10270dab3574dbe12234441d5c07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b884d393046afefadb1f3d5f149787322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb61946c243459a538267f22bb453d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1aa59d985781d56b8a032aa30fb19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756e6fc647273270da884a7384b8c5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34bea1c8119a4dde8b6a0553847435326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6a566d8279aa3c6f0870c2f1980ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48895115c097a337167028a4aff8d97a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa9b1b07c8d73844938402e0d70f07329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b78c76eedbd64396975e94895f1afc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f030c92106419f1271e833686bfcf1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b90e514fd4a6412ffd5c8c4bd98a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94ad4ebb11da044441bbb1af85e238333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49de1523ed5a958abfbae8c08a180f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5b114678f5c2b61eabf7b8edac74c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6e9ec5dd8aee4a9712f15cff4872e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28bed54e91b2747a11859d396e3f66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752db41ca4a7bb81998f7fc07a59e78c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d63ef1df0fbaea336fbc9476d76ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d43c3bd0782981ebd5c5e181c26f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f70bf42e8e08b90ddb6e0530fa4a00341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a378fa4d128e39512e8439350840149342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20ee3912bf0f90c277cf4ba1a18ac9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80432485fa076316d1ef98fa822cff9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dae576ad4a79619c8342997f3db5bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b723aa805f60a3343c13de95aa1391346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12940f15355f96af6efe88d9b700d911347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a80e509fe8a4fbc631db9d6e55ee5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e59d5914b38b3260c18712af13f187349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7d1aec23bd4d4489eea101652fe00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a80fc67d6bc807602d4bf4dd53fe31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a889bda24d10cc3f310f57f940bb6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4aeca5c05bf790f1e93baf1bdad21353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89b50d0e467ab454abbf79e9037cb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc33b28ee2040a8a556ea6283252e0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b5d5b8fb0697ff29a55c1a8caf6a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8298bb669bee05a3de3a42094cd7e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea04554313fe47e829e8906225a8e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d576cd1aa236a04a6ae8987432911a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590fb4c67798616560fcbb27ea5f6a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd8d9cb36971d703facd6556741a3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a219a5beb38ecb32310e6833bdd55362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffdf9e8a46b0d05fb17b62c46ba0b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3010c05fe8f588df22f8e1fb4267f82364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7d113b5000fbcc9ff095298651ca8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0556cb18f98aaf4948c95e916ead57b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011fd9c4e395340eeae3040d041d5e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177055b3b08b22fa01b06a6417d4a9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0afd51b445b83bc32cbc76ffd5673369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332ab0e72daa83bf38cccd96df8550e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7eefaee281cc2ac4736d7e06a96d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2f72c64d6127509eb6a3d68f5e99f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaac7fd1cf4371013236a3b731b1f2c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6261e3a17f43a4f4b4899bf1d919b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a720b8845d35dc088eb7239633e68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930b020def9644a20b0a51b366fe615376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88264ea7848650c896d79c4979185640377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416e87f40df342c8a9e13f8f2913632378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80d3f50029b48a2b0c92cdda30566b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc43547bbb21cbab12f7e8bda727098380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc77e863dc22e1f7987116ae2964130381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c3a595a1e82453b0fb3a5edc70891382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0edbbbb95d1b5f6866ab6cf6521a68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c7293abf895a3d370b0f71540633e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1868788187a0767edbf6a178f4189385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a1bc7929fe4045ad58bd2949c5ac3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46cf24f3376961c9c182165ad5146e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7915acdfd88bdb60074ddddd090ecbf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25995bc1e76a51f365f49ba53d5e17e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ae0892bb6949e1f12c39bda29efc2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4340008acb4a6c9f0ff721ac637736391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230cf696f5362ad44cdd3aa15727d62392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8895f25aac14d68d3c4cd7c8990c9f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a24d8d430b62a44e3ce604b449968d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61d6a24ce1ded37cc77089553f4a09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bdf601f3a715b7907569f20b692a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed606822b904f6562501bb625004c51e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fa3617cff5d75ec86b008ca4f1fb9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03129b32989dfd2f1ece04e350d5014399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318703779b0f22c896d542495b93498400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceb776d98140b58fac55166284cb2f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06d121e7308564eea1f4680f144738402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a0848dc08a1bfa775e2ffc5ae6aaf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d379865729995235db1e27ccabae1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b6d62d95bce19cc73b80614cbbe5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43e5bddb66a473afcb6bcb7efcab60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a9bfeb1e7bbbb757164aca4070ba9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138af206ce197eb059b1d02a26d6ff85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca253a0ea4f53a73fa73257edbb806409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91867898e667849158ac4da0baee056410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29620e30fa7fd2744ac515592af4e298411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12905f0d643d731f2fc54f139ea8b357412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed2b3a528624d74a9f726af3ec515e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d71e05c67b3213774512e215430d09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c35c8f9c1ee3dadbec5f08a290298415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60114bfbc8f1a7674fb8a3699db371416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db0ce7194230cd68378665f840a33c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c692b64e57cb57b35bd0a9e597f804d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92298634c5bf463d73154b7a3c7dd668419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442211afba7bfd56f51ecbca7e943d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cfb2bb08b3945c4b68998bcff9cdf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3eef797b6b66257e8eb03f5cd693c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05691f6360da784aeb855b3c4cbb9390423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196b1e2498cbb4aa192d7ffe0c08fb1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d969e2c6bdab7bb7b8eeeaa0336ee17425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07544e52d4b1953810af379675441b7f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a2cf3fba25e4c5ca5745f702716de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52a3ca07755780644d6c701b52a208428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4956b0d337bc82cce1a1de4a79033429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35379accefc1cd260ca3a0ab59f2f40f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d8233dd34eef04901d6f31d4e50fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c851e58738de9c1a307a09d83d51c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48ae05195602a81adc6fbdcecc3007433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b922eb9bb52372dc7714b81e19bf6f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711616836bb7f7e23570540a7ee854f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3aa2cfd3a482b5b5319fbfbbcac294436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bb49411dee54d7220636a957f4431437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1750477e0bec27d4f9aefc1ff59932438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db916fee56be2eec93ccfadf97d1a8b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9403c623dd0b92be38e7f67cf369e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833b6279ba09e822a063119e11130d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb251045b6c9e8e81e937d10d54ac531442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba3825ed087177fdcbfb1cf689aaa1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888521e74e1bf44dec0930ce0bbbab6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566dc7f7aaac2d93f02d9b97025fac6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa656e140eae4416e17a09a64ad0c59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0a2d63e32b1a4b63f4a3ce0b50b8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcc4013cacea40f69a3081463b7a51448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc505a0af24b8b7415251dc7a38f0d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca105ae88be53e5a921646211d94f11450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994bde939db010205f5617c290a19ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794a12f133e3259ef7d82eb482946bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284c0999f6306946db052fdf09572c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3979f3c4caa3602b18aa1c9b3bc454b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109888caaa8bc0b4f51a14f4634e042d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c7471e9e8fd3ae4d3351c11bdcd78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa2d8a2ecae8eafa39ecc6aa31e0de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e368f71394d58382c22a2cbc7e6755b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4c5119bbb38da3b4323616f807f13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1df6e06484994ac92965d59bffe2dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb715d4914138bbaf99397d69b2b5edd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23392751ab7901c988be73e7eabdff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb120d3734b9b2c22d043e7acd805f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70aa73584c85ecdd7db80859ee7b68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb5124d2ab8c853426a9aaa0c69e1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20afcba216c123eafa43044a2621581466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e896eb142b0356aae94a7426a3b6e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ac4070f772f3f4e2f9a2d7a961247468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb356759a9d23739cd742c8d3a622ff2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dfc8bd176e7d4f0e1c3b73f43ced8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e5d0e01e13fad19c4da74bd9f6998471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1271bfd840db41cc03299040b4deed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8e55605d2b7e5df448b595e5cadfa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1d03557ae6760d76fde0095ff178f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec5ba0e43fc41589c1944a2b4f6f92475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c172f447f6398a6384fce64ed02402476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d1c0ab9e5ccadc434b1fc824f8560477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787da729ede7467427660752fc1bfce3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d484d9529e8377312264e6cffb5bf5f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9bfec91a88d2d5b6b0644be47953b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f77efbe67e5340134fe609be7f4f04481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80802b9cdf0bc2160ed75427e41aae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd24fc74595c77af91aa7fcf3f3fbc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17d29af8dff6b61f93a0352aa31c7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17c954ab015c3082608bd035338f19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d7fdaf312613fa0b739a2a0beb9a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8e950fa98d3dbd366d0a65edb3297487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05cfb2f5ede5c19d846c5be62b60e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762849c6105b93e90eab3bc6a0b553f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f382e933d4e89a1f3d774df43a220490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b2bfa182547f220c3cc9a2bf2cf33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db805faf04701fe22b1b64871c8b01bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306843047efe9c4ac914ec37c5f5c9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cfeafe5329d2182cef1ee4c6a5da1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8df94d638b525cc867ae4b1ca47b44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d53764149bf80cd4f0717147fa786496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddec2a366d3a69919cbd42dd837cb7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f9f048739da04a8f499a173a9c64d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417551ded804171f27a59bd7db3d818499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd876e714dd9608028629de5cd98e195500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc01b4b58ba577ee783db4acb7361dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b5fca7b5e655a3d72df4c3c5afa91502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66214059c566d50efbe691ac2ea8648503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d3185f0ec2de7f1cfa98fb9e6a6bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523357461ccd813837c57f780305ba3f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2abecb17a43e2da4ba791971c3465506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce0de27df22ac99ac0a0054abe05ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c657111939fb79c5fdff983b854f72508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321312b694cfab34697d24f35e2cf47509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecece9dd6e0dd67ca5035a273e28fb35510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a224f7b50cb16908f42007321bd68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c4726d2390152f0c2941ccc5b8292512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82920f7e6ba549fceb27a6f96b687f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00481deb9d4cd0c20dbd9ab3f7c4c43514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c723ad54e3e0e611de5922e39497a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b887c3b43d519839389fefcdc2e68f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce914d10255c34dc4386bc1b33424aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c65025755455e2c09c59b58856da3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e2e096eacc1dc1c70fdb509266765519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72535a808cffab626b2227315716c9c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426be3ebf4e7efbcbf2008065ae7318521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdd9d71152de215dec390eec3a8c4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef42478e6a18827fb008c46143b082523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e2314a55076c70856de985a732212524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912317be72f7b419c784d22d3669bfc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d58171bf8a92de4e4a7ce35810846526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26e71e9e0a49c74ad533af2fa4a0a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136db6c23c8da787962dd1f3adaa129528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63381ca9c228588bc39abd8eca38ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d12348f1f8eec016eaad8d894be6a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ed18ac2b44f3f0aeeca1628bc962a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c98367624728b1dc343fd1dd92e8e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2288b5228b12895b339bc2dfc20cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b9da6b2f7ea2a7afd6bf9179726c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc80d1e97eb101a1fbf7cb7a18e8316535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c059a31faaf701c6bce2e9ffe00e2c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572c699e5c45680740dbac1769607fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d586c8e43cd554c051d96ea67994e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b685d49c6150c19111c2018f37817539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f51b85b2bb13436e6da72d60a96e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72632934973405aefcbaaef8499d20ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f376c73de2aa575033a2d3d0cf999c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94e395354d5a6bb33348fdcae0e2c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8abfc3e61f8579c419d795604728fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caa797fe7beddb08f6c172c2d79e63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba58b89d450397603ede9f4d1e7c89e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef29a107b224bee431390aab12d39fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9fc288217ff4ca4fedac81cf2f97a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e12302439bb45c27c546181132465549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d45d8c7df19b2559200d0e1dceb113550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfc8b27b201a3f8547064cba88efa9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3924cb77d7e815176425b9ab513a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fbe681c1b0fe40fe38c1fd62a44e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb51d1d75810a19d871455e01086b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f45939d0adcb4a7487d70be4e8e1a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9aaaf0a05aa27c8092c897d49fe37556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331dd7c1fff7cf68e606f628b997739557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84085dc75313883e9caa2b6a872796ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de419c5fc3e9fdfaef7c927e053329559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e240079a6b6232ef6be54a9bc8407d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7530c24bd8005e41f511e1b817c8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e0bbd9096319e1489b502bb82ca24562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bec089087c1e7be1b9d2a68983023e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70115efe02856c606da93f8242b322f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1fb16e1d8f077628a3ae0575bf6e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46978090d69a3f2f64619822208bf4e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813f287e1bd29e662a3064655c74d09567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78282530a18d7309754618abf494fe6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ac038c7e06a1286d233b94c6dc21f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d767af2a3814d3ef258962a94ebc67570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311d926f2b9b61d414bfd9d5050c4be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c650102bba95b7946409811ec2fa7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0ff6fd32aaa17e144f0d66bd37564573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a00546087b2dcb65a627f28e8bd65574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d3902bc71fe7d8b71ee0ff0bb3bac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d96edc44ee30865c1029cf3ac7de2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c802c4cabb4702c42aeec638317b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198789971f77247699fc0f277ff331b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82379bbc015502eaf052c4d15170100579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed84087f39dddd42211f9dee7fb3602580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a38318e323b9fbe22a6469fc60126581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc396dc6b1ce2d186068eea4ebe516582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732ab513792f2224e1500a4e33bd7b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be8e30172edb48920e142e70bf26a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb83ec91f17647712d51f9548fd2b3d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18a2c6027e71dd48854e3d9de12836586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a1630dcc3f326f6ceb87688868bdb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede726a99a397124f22643c6e838e1b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785134de6468f80ab7008147aa83523d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c4556d8130649924577e2753311d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544950aa963dad7ccb8961b29728be9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee790fbec4852265698b49a4c146a16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dee40a394053f60d143a0485daa2a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f044b6ac18515498b8a13f81ec0e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce041a3176554a60a9f6ead2648aac65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ba8b6c4629f4910232ae5a96b5f35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671957d9a5ce8e6ee698c45f37b8373597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a9844c977d621095ec89c1f987268598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650a31d7595293a62d336731b839c9f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f5ee3e0d49c84c7d29278de0dd20b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519af126a4d66b492adc59a247623736601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7268273d6e5f9380a18869615780e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43ab68b4a8babc7d90dc8c5f2368a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfded422f99d110f9488147a6729b1d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3413a099f062d6747534274db8036605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d83806447f4e92c1fbda399a8ba8ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0260f78bd308e4e9c054bcfc49df2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7d1dfd0d2f09dbcb91e15ff551eb3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebe72835846f4da27c92a49670811a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da8527203e2b69dc71d49ddec99297610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18381b0191ff564ebd079331073bf976611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7ff359c135d050664b3ce1259a3ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dada191f30b027420ad82034c7c85613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afd04c51b11b1e9a03fb0e5d3089d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15ee122b7ac63d537bd3fd180d15b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf068167ebe339d3956343c74650f66a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdbb7e3897d068049c0ad97da9f7a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6d027e69d26b20f97e8f87053cc70618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d30cd4c305a08d7e28aee2ccc8711619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2daae8938ef572569c78dbbaa4714620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e523dedfbc330855963726d77b9eec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcfd7ddd70190dde531c923d81ff09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2aa0829490ac5ac72d61713c8564d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14423044f1b9fc7d6296f531117b82624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3360e7a6ee8e93cb4c5ef76f8d3f9bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863b5120ac72c7f1fafdb5bf167c640626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f61b0bb2f54d353d33e1ded0bf370c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5db27313a8b2f2020ab6a50f96e329628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a0ffc32c90c6e5dd54780b51d18b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b089293c129e16edabe5746e206505630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4dbaff8b534aee9e9eed818203264631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2d738eba990f05348dc127372a4ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92023e7d1b244b8f6bdaca302551a4d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7154ca69b58a5207b6c4a218b12a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476fabc968043c9697fc2f3dd7d558b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fce7c94fde69d76124dbe1228c8ead636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56322047ce81b42c71a2809c012e98637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd629a8d0e6d89815502352070d32cd1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606867290c6ae5bf33cde62d1a83b2de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c58f056cdbdaca76fba4195f2a9d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29e46a9e71d1a8877eba1f940d003f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecc0e732a27f0e7778410884dd9496642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdc7972f041c0238c1b4768f689e5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f9a0bc2b3b28c7cdbfd155b22f018644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e862f1dacbf9cffcbbb7ef670db5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58894f8a806d47c7c9091e9a83098b9a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97d424d2ed51e1d1d49bf0b2abf249647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063dd7ec70a71aac10acf08ca32836e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6dbee1edfa58cf48b97ba4233a02e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dbe995cd61db018ef27088180450d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553a618839f905ef62302544af02c2e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5caf290c6bc25a2e3958b8716fe95652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddd7c54054e4430a404f204d3a4eac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e74453cb6c509e2dba2723cc270f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3f237903114fe3a385cbd27abfe9f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb319747615c88c8b003e0980c13c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3157d37b8f9b3ee733451b08216ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267ab813edf23e64a52dc37afc5d7af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa287752e085c0871cadf6fe4f6c73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c125a5164b4ffa5b5c89a47887048660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5611a92e45932540f7ecb4e0f384738661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1808394f947437107975f439b09ae8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2223847047b695a4277a9368036fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67863b019d81ec9db5d84f9ed6f544664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d450e5f6be1c2d2dd07cd942b8d279665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a74a7057bf7398ca5e854c79685b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493cc5a2ba34a436b4391c04615f9e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18694492e36c75e5aa4e091e0d9c9339668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4df3ce28f99975a35a0e43b4254499669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517aad3c707596f28f31fc2ef143648f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17745a450ef4013a6f80f903e883a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a93821c598453ad8f19f403de247f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b3f20a21961fc46cfd608145cd690673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15bbd96acf124dc6c0ddf8b9d93a6c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e325b06ececa473cc6c118f8f74ea6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d529c9890149b63ae17a48428e35483676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ba75143db488096152323a5d32f9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aef3bca4b2a954d29b00542674ff8c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561cfe5379670ecd1c42ccb230bdca2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3d8ae3eadc1603912c8eab528d16a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6751cc2c59dbfe883adb6028a371baf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f27abfb0dbe642feeab53473c3043682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80557073f2bca9d1957e13860768e7e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e2b3c976861ccbcfc09852d229a03684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acbd88792f8347732e4ac0b93b1526685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313da021c5452c903835042f202a22b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c660d48c451ef8e9b8116ceeb870ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17735329219fc56f08942c553c7c84688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3025f711b5ea2030fd56952a93d9db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04e1625b3fea0fd0ca8eab3099bee6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afccda1053387e2beccdf639ddce5b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7aea56202911ebf3e7f80118031727692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c03beb942cfd09d2b00a5de2727d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41610284ca7bf2fe359400ff36906b70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26311a824b3f8db83568aec6699c7e1b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d799481ff3b0ee6da166e29c7b71229696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab60e8b28ff00d0dfd0f58c578bacf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771695758fa7fded296b22b2c362d68698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821c4e55ff8b05c9af54a57ec9b3fe6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871489a5bd76c41d9aeeb52ff478f5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feccaf3634c6776f32d22ade13af21e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbf549ecb25c15125ea0d7864ccaee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e89a55be74e83ff29220b7789d264703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1123fc7fe8b236614370a6d42711d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96c5d47fd966922b65440da228d514705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd80ed98a53037a8df6afe89934f91f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1f935ae6196a5cac5219da0b62f6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26184b21cdd29c1b639b82bff16d4aae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b832b5bac343f2bb55c39bc115e9045709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc878c9c0791b5a9fe2acc4b2603b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1079ba8ac5471b59bba34f196f4be89711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f562db4d26359c6cb6c5bed05c1b5c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a5f5c6c50d526ec2370d18a66d249713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85539a72e177a1c1aa31541dad0760714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f372610803ebc79a03ee1bd82b6f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdee92e32c4267df62722065ce31a1a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98c42b000bbbc0bfaf690f1203cc60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4b4bbeda11a2ba73f0c4bf12de95e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f0047513592b208dc37e666d1955d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ba661fa5462f23fd2bc3fa1460fbc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f7ee7ccebc3a48c8aaa8f031170ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affd06b79003592880d59c3e918aca4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b38ccd5897bce2e80b2cd7e6335d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850866490b622564cecb5527e5a1695724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62541563ffee60dab465c266c0a3e163725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01c1119c2362bab9a032ce8a8f9b63726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5f26817b6c9624914e5288ac641eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b2444f639e9034777dc038e32a8d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e963d86b7847c46cbdb48b9baca769e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c3aa8b5c469369b9e31ba8e682606730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d2e8446b43f048ac9ece238d84c22731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c73c596bf02c1b75e0b4f0b82ed2f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8fc1d4438a4f79866c30dc9b26f7c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c5061891bc962066b016b7e164d04734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd5d3a96009493feb0c47ddf0883bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad4743bc0776dd44aa69ec292b1dc3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664172bc930ec58a4c571513a028ead4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea066a5c732643b2dc7c04a434cb65ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182d95e01b8204ad5931a346a49a0fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2630882f2f9eb34163d8af98b200d84740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a9c8309abd5f1d7937f1ac20d1716741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71722b5c0d4b79eba23b608622375fc5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98801ad10229a8c5d2cdf624d39a674d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8f53cd4a3c24fedea164ca621165a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614d7106e137489b0dbbe0deeeee23b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ddbfea25a794e33655317bc3204e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df466666e023a96d54e0e2e024fceb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eacb83d7fe355f9d5d6685c64cf5d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8476e9fa01e2e5660f80f21bb34ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e65680f4d16e05589afae0fc4fba3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195408e408df5560a395c33f4006a753751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f951d45d810d9f8795f8c8623361a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f8b19c0f001acd1bfe41baf4dc176753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cb042966e41f9ab0eadbde5e9d97c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7325c8ce094b4f6db6735489d2b35755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71027941ccbeb932c34b09fdd97505d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52820dba405afde44b96b60dd21b0348757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1968b27624ec375302fb81f9e970ff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933e1731899b31abee83607741c3627759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc425f333ce633a27c9ba792f200448f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705e58eb507de7229464479b77053ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c35f3d29058f8e72f46e8c3c45c0223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab7cf30b7cf948593b78daf48d266e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da35b8814cb87e9cb688a9c577fcc9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1839f763ba9f31fcce7d8244ae40e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f78a19fe8853d0015671d98c2fe917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f20eb8533f66dc54e1c0d88f685da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884fc0d0690216d69de31f0126ee8ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdb9e62ea2b8e4bbfd62c73707c68f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9db3e80f1676a249a35b61cf391b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fb47645173c8a72eda046391b0d4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e59dd184374c1e9283fe2ff2c8d5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19349bd9f137592364a26c9e104ec0bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad4b9b3d20cedc8bbbfb0c37d359d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd893cea4b7368902e9ee135960c62916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8f9dc60fbc940504729f586e6dddf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956f0a45d130e0c453f432c282d21d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aecd11e83e0a47a5584b551831e06219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c17b9de46f4221ee0ea1069804a8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d625cc465d4e61201d093e71f9ff8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd4debda22a68c506b482fcc2d8d6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd7c897c9fac92216e2b2d4311dbf523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5448bf541c1c274c105d785537c4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef66fe7c3a7f1c29c36dbbee2c6c5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33815d79aa8f8ffd29525da121f9eb8c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd0191b80105435edef350f862a3ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de019876af9456c88c58d4baf59438c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a3fdd9749ce9430ea09b02af9ee2329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e55acdd8948b033e8352765795e53930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa59608f293feb115397c6c6d51fec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f710d5d3ff09d31f06df1aff5a74e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b0e97c557a6c5d5c45004887a6cd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb94daeaa9c9779766691f2be39cc9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27120445c8c5d843f073a0a837f84135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d20cdbba0e791ec3df19d0f0c92b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb3d0f4386baae9b9a9a610295ea7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0018201a871ce3655a45f9d8bda1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38716ccef6b3e6a31566e1b7e6dc50239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca16039368f3608bf6d2228e826a0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd89f216fd25c963c8bff05e1f20bf241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570af2bfaa0ef2606ad20ee7cc3b7b2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9640be48f4ed5424fd8b29e1f14a6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc745cefd27fcb3c1021b2b7250ade844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34484d9e81d3797c771ff41381729e9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4a76c403f22d255ab4d403703f76246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e49ac691c5414249dea6d35a4e16b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2352e19e9afd23d7f37811d8180d0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9461ce36e9d61eb3204b26ccf42a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaead1ba5bf5334147eef318b1cf7150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b2c0392fbcfbf928b6a21588d353151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21ed78f6cf3476ecf0ecafa170ce9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59535bd5f37a0743849e0f1f4acda7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573091814452440cf27dbc13ab9794954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688b5286e68c3248705c5b5e72bee8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876cb83bdf5b8e0afed5b2b5e69b51056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4191d4c064535ac55637aa685d437457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc17eb3760d1efbbefff1031f795e8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c5ead2804f23558f1d81236769c4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12a3d08b0fd4bf85f1c0c5158be69e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68489b7f1b53910627a5eccd336c9f1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158eeb9a995c9e2e9a701b358625a08962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c552ab2a3c8d29cfa59f506f8ae037e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693510efe53d1460331819486d0c29864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32b50787f27aa78b9e3004e286424f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af97365328d9b3a657c565706926dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df2f4df8a41773abe246d0d33b74c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e958b7ec143281479d3d7554ed638868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536471345dda1239f5351233f3b93b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ef637ed099aa34a28c5c5748edf4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070f69747cbdcf91fd1251d8461857371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7288e3dbcc4a4a4260f9a8214ade0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d007698363840bb3f4a608a132c8b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c434c0e040f3fc373bd058d98c6f0be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd61e8a82dd560c81da89149e45035b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2694d2e36b10f3c7730315099b1b86876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaccc4d3cfcf601de806e9817f5a3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26b73412e46ef1035ee2f9a68dd98d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0c35a22f74da0428113a1913126e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5013b0713bac34e84e436daaec9d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430090f84c850a82aee843a74b102c1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dce88a49838d2279ba7c8655e472d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c726dfefc01834b37ddab8add292e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfd4b32db03df4cd175f28f3c01d4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6413d872b9f708f74b6a4a38b8ff285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec522a577d8867a57912a18982e816ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae89c4ebd175fc130eb12ba412638087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40860584e67b148492df636261f15c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fc43990aea6482a08030255060a5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62354cfd119daa5101d1027982b46e1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8190440872e115077ff6e517eaeec191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235aecd9aa5c718fe4c522f5c3c04ced92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070d6e1916950dfb8141bab12d9718f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48132c37ec10359cbf64a0b8ab9f8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571725b120773f181540496cb176cb7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fef2717ecfe7c37eef38d849bca9cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3e9431f61f7143f63f8ef3538136497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8440b2165cdd6c1ad2168d8376f0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fca02d963e21c5147548e8eede17499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862be0342b7c84b15af7efd676502e59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7312076e6065d535999cfde685ab8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a5e57d987e353d15599e076923d59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58375c1c5bc3a8ffd1cbd05a8cfc0f7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533029c102c8926bf2f82219debb0d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbf673c1455ecfca837a0ccb5ac521105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9074292c367b295b14184985ee612106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6059584619136b37d568fdc0800def2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e491b747b05f677be223212ecec35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9aafc2f9b6ec29ef8b3bca6281cf5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd093bce4aa7be219217a49d72c5274110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6769538bbf329cf69eacddc70761e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b1f814720ca6d4fde8541b8f3fbfd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84370ea27e5b1866ff113f12aafe6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d1c6d2d915bf563d0fbac20fe8a92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd6383891f3aabd573d9e624ed0b55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c512865780e4600d93644ca4d09885116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600ff26b789494f7700c6a18f12ef1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553ee35ca24c2b8830813a1835ca710118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd7bece810a08a8b4b0723c5974529119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d41cb5f2ccda4db39acdfba5cfb59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31baec557bb7aa47ada9a1bbcb7d362121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bc3e69e8320e77d6418e3f0ebf718122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8ee0006f3895147ac62c0d2fa01e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751e21bec9f849e328d98969512d195124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c42d95764dc7f1150fea9baab81e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c9aafc3836a9c4e6f0dff1b691f8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6403fc4434619affb31d9f38941a9fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d6d309dab9117d0a7af1e143ec1f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffab7088d7dbc78a968bb67e5a0a456129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e981f04d6c5a36a02aee1097ddcb401130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fdb4e8d21dcfdd188be8441a3832a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b96db390c90fcad96f65b8b87300da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90d86bb40ef9ffc96027e94ae6999a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ca0b3a7a70e8ef43edee966cc0c60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb7d3ca05df081d09b8b1fb5716870135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c6b0e2b201190df132c9efc8e872e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f2a5f08bb4bb6d0c499a690443177137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ca1602b62d1cd209bc7407b193c6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd96cb9a9af60ab1c2dfcf0e2b7977139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c09a81a82719cf3fef6d0368c7482140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63effbf262baf3a9a4220aa5e50d84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687ff163c5e5df10b58eb5eece05fba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c767370378045f0d7b02202372b8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acc1dc59709f5e5636d790b8c2c9c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63e95984c97cefe4d9635250b98d5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88a965a84e63eb4743eabc668bf582146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086fea15c4b456affe8bc285a71c6f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342c0750c493d2fe835f18a8fc18953148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a816562cdb4f6bde99c8fa67662e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb6b757d79a2fc2d48700c089a95a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffc5e89347b29bfa47cda7919ab4bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcc67e482b71cd9c041791802a1cf8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25caa16c50a53ecdc21a2b7139a151153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6731675c730eefbf5015a9a0043149154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599518965423cb77b289917662c8a01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac012f0d23dbc0248afc6d1ff550dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b3596542fac69bd35bf4a7b38e52b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71663fb91a3ba0b95c3af567936fb824158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5212436a95d2c1a3a349b6e4dfb0d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d36dc87218ba8d87c38ad1d246462160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885347c6ae56fd546de4116133ecc1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2be8d06600fa3fb299751db5149b14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c272875213d747ce061e51410789af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f053d97f7fa6eabdd135151356b6e43164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988080266ddffa71e3e7cc7061bb866165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb0e6a8f9b0b4e641f8853f2470d09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a69a2da160762eebe6e82fb13590a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ba6e456de48b13ab033afc840491a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd33614856edcaa290c81ef91c79a51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4ccf1b0548e291e5fceec3bc08e22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d997c051cb5738d2d46ff93f988ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb4429c04caae3a924f8e7b690c5e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717bbfa2b2fc3e8b9e52d67ed3511fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1075bc4ad6fd6c441a02d7384fb2dce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d956333b829c121a1184e4f5144a12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adfe8e04cb5883254224300132b1cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def53238d7b1923786986b44adf1e1b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e0bbd0631de20c3416306906320ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d45cf2f50ab19a5aaffc71c6928a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e963114e13f11b484da351eb16c0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ad4502e10b034941888d7a99a3789181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137161bee6d904f8df016428f1fd48b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf677be4a725e380f825d494d640adef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854b8bf0c0327afbe3a25664f317683184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182911c15257b37988c9ce19254ab789185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78eaea5f6f07eb2b61232cd561fcfa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c97e93d92bae0514823f9698891af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b731bc8ce04553b295ce0adc3d2c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade297449e6926f33cd0b9583d8e0706189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf5d1180035076584d93a6cbe38af9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e7a7b377115b9bef8606eedfe7a1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d530fd90f716cfc533bd9b2557fed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54947015b4ebad64cea1a3932e5c15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063f0979bbf17a4ea84052d6df5e5b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660c17a174b5af31544ffbfbbf0a3d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb96c5ad53f95d9c53a48656eb7cd50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27dcddda95771eec201a52a8cabfdf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db42973ba3ee7a28bf44302f876adc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd54be562295c8a54c43c3987cbe99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a11be1b112b26f479c5e9c9d72102b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61a08fb194ceb59f7d0c4e91ee18bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9234a646014daa061440932cec95f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23c24b49c79903802307b1cacb4964203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919cd4b9365ab7b56ab391ce26e4463204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d939716b3977be643e6bd87c1745c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca43469526bef9fb4d7303e6bee74fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811d605196fa2518a66b02e836b3f84207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef3c2eeb4a20be061a05894118c121208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801eefa82a5041f38c00ba512df9276209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee16b5a6b6317b2c71b884aa56ba318210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f281487ce49f514c86dee0eb44f45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d428336c63d91f638824344a1a55be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc76256c6f2019fd32ce158b8b299e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced1665e66a3e5d33e56acbc573a779214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f37d8a55a36348b2aea8be1cb51ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65de52973e118e3c695cbf7deda34f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d9bafa6f9774bf5da870f8360d8be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a34395ff2bff49b3657a5d478e9e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652634e82c733c079e8e9d5d29f22740219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53f9abb668bba9e699b8adff42917e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccd4525bac13f7674dbc33e2d29c78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dd3a462571096419508d745325dfd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34acb4eadebeb2fb18b6513c3e0fc4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790393b8ce16363ced2aa2cef782a75224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1f3eb383913313f5540b80a13722e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74913b5ba33f63c47332a9efb0790dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdc0810783d4cc49b41c63e6bf415f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be4d35e0c69ac048bcf34b96337a67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003826c9700dbaa380a78a7fcf4eff2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337109b483f8b266b45b98b5401dbe2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b7743fd9f5f80168ecbf1b6416551231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8be5bbc4f8d967a2fb246dcc3da1b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d062e00269a154a4bfcd40289437e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b492c8b36e5c1f5c5ec7b4dbf7f1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac2fbfe1ccf677980da18c564d56c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2984b53024319041f0b932599881f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0199b332ece62cb7e9d70d4b4e6d26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9460ec314de23c0df797c977a50f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddb091aaec5e3438bfdbf92721876f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feff99ece3f4164ed658d7e82c49a46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b45c153a39ff9b6386099a4441a8e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ad1b7b6e9859e09dd05e33b964799242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68ed62600378296b8be1dfd44d7297243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429ea3f8af689f583eabd0c0e82242f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88001b09e6dd1c4031574069dd3748eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72d99dbcee9ce7de68303de0cfbbfe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554185d0e4b9903da9f17d2219027ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407913d93bac3b31567d3bebd760249248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85791383bbc5dd36b91a690777eb655d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb58a19a998ab95d2e2655ba0295e0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568326b133e97a3eea93bcd27dc8560251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042f170e2682728e9dc4992de2efe0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645d73f0cccb759bce4f9f2276c0fc7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c207709a59f3c468854c98754b8e581254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b0e53897ad6739b15b6821801d266255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b387ea20a993a6ba7b7d40ead59577256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a71a991f03970a5a63a3bbbec0b77a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5c61be309f0b627f436d8dd9bb55f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09783b379acbb1b7352a17580275dd83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b7b6ce973842aa1587526454a563f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0ee9e356055b8f147cf30fd9631a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd55ed92ee34fec44f765db42bcd703262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3bb1a421739f6aacca55429009177263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae76e28e1d4ad10f567c61bb1ba1556264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bec78e8723bba58bf289f32772a29e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d12a72da4de94e982e685af7be2b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde11dd990053c985ef11adb5df91939267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3201a27f2c120d6fac630eb90731d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b1a797680ce4cdd0268de4d72646f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c58eeec64dc170856e360cbda42a9c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74011220146bcd1c93c8ced5e82007f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a9f5a297d0e4e531834195d2e1433272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d0281d2234fa917115b993d693ce9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02793e874fe50cf5a6de462e9af6a1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c3a182006474f36f5da1f0f88f4ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f19951dba55f5d35d810403ca64e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc107139bf7d022caccfddb3e72a62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76700cbd55b8788d9346bd42885782e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3d17c0ca629668f40de7970567079279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebadd37e455563be3b1b20b4db9b87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1e5d5d68c1d602be59d3ed8cdf28e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ba8b85f5420cf34d11e6d5233b020282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e136bef6335d2a32ac230668145777a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672d00d918da5867d3f97db37058779284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e97308576c694d0411ee648c5b6e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b6c98c9dc9d509e5c67bce9cbd0ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9e50aec01368b3e53a70fde8477bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae386d159afa34c5a671f7ac9749d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b9580a6263982580ad7d2ab03e444289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa294cc538adec5fe0d0056c88dc3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdcf75d59c18a47134afb763fc92e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800882fe5b1fcd5ef12b3f85e1b0af71292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c25cb52150a5d832e2dbf58fa46940293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7d0b9d488bd4915cc9cdd83f8783d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dbe3d3dfc38c23a391fa193d85ecd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec59061e3adc8f57568431744ead9bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1af1777e6e2ec4ac307bdb014d4f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e7d4c4b21df7bf71ad2f1579fb59a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131f18f557450367fc549ee4ceeb2e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefebc436b6d37799a9ad71a0ae2e5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765fc1db54fe1eac7450ab4a304b73d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2733a1e2d24a1b84ce619daeeaa7b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb1e65af4cf9786f5122b67cde23fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e33e1c096088654cb3554e4320828304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e86c20b94481033435918603efcfb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28454de22091e4c3dd6028738938fe0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c33b1de3e237fd4b1d00924865f4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6202aad3c4e3a430f8b0da03395945a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297f891250a8ad0768ff172791b2339309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c8c856942359f26e1eb20b11efc8e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214a8ac2a3fdc5f3688f4dd20bafe50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d9cbf3915167eda3783f57631f00b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdb05accde188978ad212ca9599e6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438fa8c00f8456be57a32cb434b9f2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d152e15d1b62a8c563cc9421cc2fa66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01540504bc7f27b675bea71298dc2e45316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34345cb2bbcb66797f47e4ba3ea9539317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b020cc3385d484058ce4e3f2b39cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af01093775da9402ef02ec047edc496319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb77051665bde8446e3405fa4a10aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daba226c02d3e2540f69c5be4e32770321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c16fe62860418500ad35637186de8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d10d31b9f1a5df1b6d0f7406092fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1d66dbaa7b4857d11a0b98bcd860f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb7030984303d3425ce01caf1d2ba5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8b7f9d0837c6d3f6abff9f3e64ea9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d77eae24e7597ca353df18c072742327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42439c62cd2ef4b90fecbe92f40eade6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0460673963b52b5a9c42d8e0933661d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf15e140c382af357c8ad9c7414d9fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4896b9abab3b974d7f4731537ffc3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca712f449593fcef00de65b4451db89c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96da1bc70e9737bf6a8564e03d5c63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5dc698d16e0500f5c6478844994d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0e83af0fc14ced0154b856899f8aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64d29fd385a17f133a5fc3031f4520336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217fbe2e1375c3525c1d5d704b2be92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ef67b30b99b3a1560ffb73a45b237338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06913f204d14739e4adc51f6777cea21339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e6669b35f39053872336f9d422603340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973583e2cd682e675b45382ac31c940341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c249c4e497660d142c389ecf4c18777342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9220a4a49f7f40dd0f7abe43183d48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dc634f7a30ab0d060dc7dfa1aec3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1735fa4eb17c5b231805a5f995bf6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee096a9980388116afee485cd6e4ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd146fa787c8bc45eacb6061dde0bea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883601fa94357e962a8eab9dc3e7f22348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ded1e488c312639e8af48601d39e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680b7e50fbc17380687fec92cf0822b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3675d28da4ab38b8f01fa45889db9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8e8e382a49c4e44ad986372c063c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb207f7abdeab69f54f2a4c0107993353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78489d1f9480633c2f070a16ad3cefe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2d06899de020e50f8dbb5f69d98f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec84fafa8a0cb1c28248a7729bcf0e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b587bbd873ac863664cdd3058082c05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d35cea5e452c6804338b95ba2fd22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6288214981f962dd7a8525c0972acb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dfd817fd3f23704b5d4e61aa7ed2e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91e1a2e3e1daa59899842ddc47217f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cabbc6eddcb797ae867e517f0eb919362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea30e8622bead1a318cedb4ff3d8706363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596893d0bceab7fffcd526ab3dca4e80364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413a3e5d16e5199c0fbf54fd21efbee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968d576027d25c46f4bbe030999500f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ae6f66e9105442168d0f30c6411bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f71a0065fd8de41d746a8da6f64bde368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66642eba41afc3d42ec2f6fa93d4cb05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558a8391e22949fcf115d52bdb42426370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0d62abc68eb03e721494cb136ab48371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf77629dcdebc31d6a100a11c7f1555372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac708d386ae7ca48036b0a3ccafee32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb13badb4c0df47b40b722fc29a70c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59d0bc74d0e7c8b521e9ffcd52115b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a080d5317ea07178a812d921527eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72805f99757c8edb9960870587364dfd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294b58f57ee5ceff9ca3ba66a801573378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd775f25b3e8659bfd48fdadd81768379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35e17be5cd9fed1056a1bd76d1a405380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ecea9541cde6109afc753027d91c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39e7f5ccba68efd19bb831f0e1f155382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879db512dfec813b4c72e7c8fa089a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c142eca57b71a9041332ae03fa9bae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b15b1c7426b5bf646b55ed124fd028385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae17455a009ea4e24a83d556c30728386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b86896337b2cb552b7389582c67b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafb8e180688aa52515eda1218c9222388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcafcb242b64c6978b25e8b2d3b460b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f1106d0be68c324c8e94e3c4dfa1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a944822eb51ceeb873e2ff1f9794b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2af924a72d06e7e57aeb5ff07c8d81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190a66fee3ebe614be36d6eb514f0a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f1a71cca3b5b9899a6261e1c76a78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b494fc2fe73f3566f50ecbb238a89e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4162687e19825d3898da4e4f52dd7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7a6e660bd38877aa13692777734bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c6f1248c2aa89473ada5c8c7120f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604980f9e8240cefc5e0ffa7138912c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a972b1a2993acbb3a3026e9e6111a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069d978bac6afd1bb2ae5b1568046d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa3f8727c28d9789fb021c9efe41ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495059974a55f6dc3fe41b3da5f9d4e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab0ccc92d0ed1af1c75ea2f6081385404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e40f278056c1bf9a09d19de424df73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1687bb2b41ae2623e66b5e9f54e950406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc6cdeea01e00ec8c68b9da2ea4e72407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bed68b01d428daf4c3f14c6d748e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d299ed7b1801bd076fc2f14f26d91b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29cebbdf82b09e8132e510494eb0fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f48c100b7ec65ba81fca4e87b2e47411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd810abe5d2dbf98cf7c964a91ad0000412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc612b250f0ae2eba6066560fb04f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec0912f0b54883f8791f10570454d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb24b5054fd99c66958fb75e949731415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7a96db0482cd8ba962823f618d2b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5672341af616752acbb8488cb69f5e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7cb696258fa701bb7f1f1a34b2367418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79654b539c4684afa767ce5a4b6de829419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82ed2977a3c1d5710c7d4c76e39bc0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355222c5e6104d1a197574914430e33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c37089e461b86de676f86958e8cf8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aab020c6c0815c5798e63c34f90f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea82b29331bacba2c42aaeb9226984e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3049c10a96e793830ca98251071ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9d673790fe2b764a956e9da18fb61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e19f7583fef1b84e37674bf1d66685427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292579ef583b50e847e8d24068480dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e491895e6f0f67ddaeaca5a803bec4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938a3251eb6f6c08bb493de6728221f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4e7fa8dd28a3e1a93449967dbad96431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292db0d7a10123e8dea80d168f52707432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c92c4e510dc9c83aa515e1dbaaee3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14739e383cc3e8e82204f0d3585af3b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf4724b36b614c419dbea655ee68b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c580795a93f363a2bd8cdebee4408436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fb798bbe8e0c5624aee95faf2b890437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab362979632df7659ae13dae44b99821438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be336218479787a3b2e7576bb9ab1a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbb0d03859fdeb482f94b1b9706bfb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4bbbe9322a8acee92fa3cec8f7653441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffafeb9d43333c5a07c1cc5558c47a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346adaeb72839215654cddb73ace2b8e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f157a8b11afd441eac6e57d205333444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dcf0f2eb37762a0f92884a2631dd9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca6977c7ece8df583deb72f75c21ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a4ea2f4985b59be6d5bd794c6d59b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04174105ab4ec41e946c5869aab1f06b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08554a23e176fe2a7d5c1b10247f7b2f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b73edaf0a68a9fb8b34aeadc070f20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207b71741114ffd1020295b6cd9bfdf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e5e4c6f76e9a9fd9b80c145ecfdae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e45db99650e47f44d8918540bdbf2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab6702a97571cb530a5d93afab3b50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa537e1c982c58c905280ebe81460f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118870967603d9623843bd05d80313b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb6c19605dcc79dbd3f83179e0db44457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98b46bb22be3351d6ed257577f641c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c17a17c3e6036766dbc5644c56ff57459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7f1bd8730581f670a458c13869cc4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94bfde9492b558b3ac7aad462acc68461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7220173f86f38b0b860734ece05465a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29376ffcffcad08cb3a189a20fd08f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7ab4cea8db095dbbae91bec6ac001464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531c808bb1d90c23ca3abd1db5f9f2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd8cadb3f8ad56166ef8b83fc38bba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb16adb449afb631f8aa3263c8da4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15533908cd3b167a1536c538df2673db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe40ebafaa6faa450a614e344a58b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c05f140703233dab0e0b96a1e3ea0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8d299397a53b85d1a3333a9fa3227471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691c787573328736555d9393b965e2c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62515a9f49a69d57109a5f8a9ee371473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9c8c80f9eb06bdfe7deb13bc8f3f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ef9917505c55bfe7c3d9226ccc428475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3445838c362b8831455574367de8f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a16163d4b1b3abb9888b02bf16f269477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dd52a7f8baa88d04d574f2fcd4322478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f07261c9df860732b7224c8a267a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc494a029b6c8794bccfced0425777480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641eaa8fac35c87ff3e243eab3524bc8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86890329f062aae6ce62c67f4d930f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3197a0f3291250f8f7ba0f22a21ead6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56fbdf72b07b16c537b12ac993dfc4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec1003127e2119aff32063425a4e94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f710229ec8a5d72bcb1578e2c753d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84ba813e30bcd0b0f7c81d53eec5f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d516f9fdd3b04d78bc26323b9ba83f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6d1f8a08d1b055fbc9618c800759f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5914fc9b54fbf1120c1899dd90f5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56438604e5a8399cb64a64b74a3b9c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a12188a0c7e88fbaa59fe1f56270d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6724512b8ce0f6fac5560270e9698b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e93803b2322955671ca9b34f4d0e3f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106f3e56cdc6d1902303ff536a308dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d034075eeabae2303e378a2b99e53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4c316333b6f83296f300e1dfc67cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047ba9adfe268554edc4baaa2ba34a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e50e64703353eab0544f22c7b9f23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1326e884006ec749cbd7703b59196b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf0498c417e7cf1c43820c49d5949f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35bc7e3f7963f447ab60989d52f895502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa150e6802d381e581dced2d359da22503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a825a0e94e5b4e247a4326d160718504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08971b76904f5eda6572369733b8e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7e73c8d4a3f6f2c86749e3fb2a939506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573eddcce2101a05885256290e5fe55f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806042ab17ebcda7b4132e210a98619508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da4093104e97c6cc4495ee6bac87e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7db501b61d8ff8c5efb9eeb40164c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202fe34ee137ccfe96ffd12e3d07371511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbe505b296d6542fb92d1fa47df8bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1c16ec4bb57cc11d6ff8acf0b7427513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c07202925f46f4d96c246d20c1b02514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a128d89304e08d41af856bad9f0455515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dc7a84e1ba7827ed1087cf63110dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180c0d1ead6b1cdb517549c6fb3a159517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39465a56fee387e2b526848ff23b46c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb92ee6ab35ac36859abe95d727c03519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82d4a842a4e8c52400d720e4f78b74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83d23f199e010b8b08b7120eb2cd23521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9acc12f70d182966ab5f16025a9775522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f9427b6036a51b9f7adf286d7d6ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18285935770407f8dd9ef735bf3af27e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ae0efac25f385576d952150023ee9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb85e456dfbaa8361f4e3fa31bd50b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b93e32223def846cdcc675cdb16b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08330b6419545746ae59b600ffc4d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d764e6bf011532f263ac4f7aac6b46529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1935e384bfe9d96fda184c5f11a5398530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ee10daaf93f917d2060e4190d5bc0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61f88262cadb4557b7870030e0817a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45188830a3712c2e4be40c87e7ca17e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41698370861ed70b72604595ffc7a30534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d12a1441b99fc48c468a0b051cd61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638eaf4564e362816041cda0be0bd1c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332485fa31667536f924f1d007e9d6e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84347e54998a44b92f617394eb9dad0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235464e5a17d6c62e72190d734c0fcbd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f090eb7f63e69fba7f67e477e71f04540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50db773e1101624c7acc227a16af755541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2625b20a105bd8a822585e6a443dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c53f1c51e35b972202c76e08608c97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b0b6ba353205e646b6bd3acb6ca6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d38dedeab3565942ccf506436d054545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7bb4876a0c7048b1b35d9c1e73949546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0329d8ff632048dafb8058cce40c57e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048eeab28d9d07671506666995e30014548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7ad7e67031ff6d9a04a8fa3371e55549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425c6bfe842fd4e5bbee7245ae66b0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df9b4b80ee62f098c7dee737ad4c00551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c83807563e0df48f9a7a762c6988e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52ea8720ce3a49a0e8a1b8b61655d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69d1ab253393145b30030984d12c86554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2422d928abdfb1777d6ac2a137e78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0fa449bd21a24b76914fae9dfc3d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69b3141677cf24e97851d38225ffe4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf77ddd73c5abacf59e5046c55286ef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d185b9ad276be45671ab9014cf9a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce98597b2af21aeac48ad4affee1b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd7836f167546b4ebc3b391d67c036561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717bbe77bece32e554340417560f964562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd788fc35d7630119f1489473175ceb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eda979714c48fad10187483ab236b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a3ce370a39717fef977f67e414fea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88384e1535dc650ed2cf92c1636e385566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acde321c453b9b3cab15825077c893567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fe94479ec9ae8e7d3245bd55319c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37c1688404f721068ccbd41a8387b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f77d0fda0ba28572693dd80f979eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56e58ac81eac464a886664ab1864d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60274b2cc9727dc463647fab9124be9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48ccfecc2c24e787d1b45248726a32573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573b1ab63782f68cd3a9d8f3b886575574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a0f82fefa0867dc73cca66e936c17575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbf3e66459c139b8d3d9ef4fb0e448576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c9c98e838319dd2ca0d4b09203cdd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8d9238dd343dcd6f9cc4f90241977578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e21eeb1c6cd17adec1f585d086a19579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb3fc4dc2605b7691912448c51ffb6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91c79d4f860993c4aa5f6d8c6140d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f0b4b38855ae9d4c1d5c901754f8e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921f5b1bc0b5ee0e382366b3cea9daa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7259421b78819c67b2e21e5483ae3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b32109fb54b77a765c4bed84b2e1ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b5ff49f92d9742078df3a8fbc68ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ac455e75f239ba85f6782bf6f04f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2f170947f653ee23bbbc0e647f92d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df970df19c72900967ea2ee437ec3116589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757bf4a47116b757f8328a00bd66544590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9d51b7a07027c842ec723f57be2b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f129136c70415464508509e357d302c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b172c3ba96ac7626438d671ce0d603b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc223707f97cfa26b43caf28d6401b1d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774a7e709eab06843bec5635a000d19595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b574b8b26c922e061e328d3d06c35a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c0e93f999cb7fd511ad6f7f920353597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a30b9c60cf8ce89bcf623449a04d8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83169c82d69e3a441f726a2085cf164599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e9cdfc2745a35eba8ed211d877ab8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452ad9b7c18b3741a3cd0535d6aae71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f8ea3189d42f1f114aa29272334ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6558379e8cfee5ab8b3dc2b022b4ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9475f02dbbfbeb6a4d977418fad72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb2a50ee7a0bc366d1af5272ae8c39605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955192475e8a240acb377c8b1b2f4e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b61fcaec804678c58c2c843ffd3e16607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d03046707ea1917bd995aedf4a80ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bc527c65ab2ea011f1446f94701e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b779ef64699d4fc42a532f04446c2f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cb5e9c4e68d3f25883752c16830f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd10c192eced2d37957e558d6d9e3a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bc2c9edd97a3fa5f5614af82025e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ba706efc0dd53dc5b0934ef815c6a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f2bf791d3b98b8624d0b38abdcdc5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4930e8998a0363558c24b3fab5b46616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe6fc2d6060ae2d908a96ba053e808617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf29bff873fe3e6f45d519c75bdf4d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c034260cda1373aec987c8348fe51619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1484b83db5359b681f9709b328f5bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f7710b89f99b2aa68cdeaf734bb2a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0974170ce5d1f07059ce544bd611db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8b88ba0418bc1235e5ae996a93046623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7681ea3d890881f61b59fe82b36487624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564084d210f291deccb22a0d86b86b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5523265ba786adf0d72e5f948316c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7d71f18f63f26d704805515103b98627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a4759c4100a05ac680a980d2e16ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a86caf73aae1d438e34c00fb3ceac1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a88d2ed9244bb018de20485728be9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5ba7cc686f3fb1decdc2aeae4fee2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161db037ea1f50e1725690b8bf011700632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83e8d60a7f859cc1c1cb25967e6cba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cc5462b51acd3cadece9389999dfc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661b709cfcbcf3987d473dbdd4813ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2b06e7e8c114dba0f9a1b195dc9f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc7f7281bd6e26c75fe3e9539216a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de7c94bf6f76f61183e3f4d0cf1ca1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc32281d5172dd3d0af9e8c4662c67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c5178965b41d06b3b689a9ecb9be6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47b4b9b00070e5521380abae1a55a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79538613de03221fc425f847444d3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c40c076f45b196a17b36d7bf7a8ed6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7347fc688f41ecfac0bac5f6d11c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279facd9d69cfb1a9fcd07414f2e529645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e3354eec15d69c3a4be3af7ec838e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373049f251709882e3c90eb6ccc2ba7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b8585c14d63a12316470e2d832696648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee22dc327dd56159d1807fea2d47c5e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f12867d2c2709085fd7c8daff90c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d0e092c8a8dea782e6848ff545a82651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a7f76022624d2816d7cb775224296652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596beeda80fb195f60915275db6a71e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb20502b72ae07deab7213c730d5d8c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbada130dc8a371328e3ca32b892d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57116aff9ccdc4949e702470ed6a7ff8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5440a34f43cb05b34c4a4b9d96ef471657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2b0a911525df88d534b54f5672014658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921c38947c6897be08bf66e07b741b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66a1037f2f40bfc4026a4d2c975bf8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1139eff3ed28f9a82cace22b5984a89661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20caab2b8efef37b4102a0cf9544feb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e5283ecce1acb9de148c3c24b5a58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b97611f1ef310f85ed2524a642a6ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26fa32500cbd9ceed8fb1db4735983665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e62679406de62e85a602d85867b0a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437e323b3b4266dbcc4cacf564c1859667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598fb8cc0af7acefa35f485a09c32dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5186ccbf56f1f4c16b62af08ca9b79d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a005b108dea95af213bb4dddbb1a61d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b984a767518f4d34f253c17520eb4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58c37dc25b90447fa0ee045909aaa5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b97911561a8392c3f55b6d40e146e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c15edad5efeee0f2372fb2674e240674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83d26f91caaef4e664d829b03ced02675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d7bf4a222db7a167392a5202eeee6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad151eb225465f8e86c712bf2ede3a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df3d667f5371b81ea660ea8da7222c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977eba5033176c9163b8f01db3dfbd8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c528eeaedb0dba10c27340a38f75c5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041ccb9cfa2d551647f1b86ae33dc72681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f41f6e60475005e82981e72b55b198682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4ac9266c434feb54770bb755c24a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef3c612012510cbe64a8888a7d2b76684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48c821b8653308c0bfb04cec6bf254685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6a7d167d99b5ee435c7b0707cc573686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339aa59d4c6aca57cdaba0eddc857f54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d76dfb72857c0754fd46fc85dba2b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5793a544122216bc5d34e6ceb3e61ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1fdc64f1a1a578dd904c50074db65690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ad7692aafb07dee39c7f92c1a9da5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d0ec0f9f67d98205b1d7bc2085d64692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0715fa1bc81cc5fe45dff7e248fb0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83818ffb92c665e77339ac75ee0f6a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af549eda97a734f113c4d5d85fbf5b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5a81025a67236a145a1087d99d83c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673b70723bb66955d7342c8e708dcbf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d873ee1c47ab83006ec8e82109e7780698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83c2ea5ab51c7eb522ed5bec5a7f67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ade35a979a4491230d09b280baeaf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc43c59bbf5e55badbf29bd84af03f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3ad4a8efd30a652cc2928d8b645e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a1a14569476ffce62d16d267b9091703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5ad034d702c7c2be765dabb6b1be2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3c7be502d8065e4c7e1b8a3b6dec0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486a8b6a0e42678cccbe41f3098eff8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229723f7e9c857ad1d09c2909703788707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebf78d098e1d16232248d96bc63c86708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55936a0ce60b7d5a42af78d23fb6017e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee79bbef7de74dbbbca8df7241ae8d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f89991288b9e7d764398bc8f49af5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c275767198d69d18aa24792bf9dd69712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef538e228f12a06693ff5ba4e6be81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b80333026f495850f8a3899c4e9ccc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53718159ceb42765f08105c2f57db4ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc0fbee0e4b4ee4ddfbae0e3a9f26b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aaac9d598c22ad8217194bf4680f3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176838ba4b0b20fc851bef64333efa2b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049f85c9698f8c262e0cb195702907c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60f5886016bbf3786f8cea55addc31720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513cdeb424a136b183d8345d21083d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f3dae27cb57d8864d0b52be4bac9a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c324443731b6aa0b0cb2c7fdb6177a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747b4a1a43df8a64cc3111e00c87d27724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dcf3dd095be6dcdafa7f5a27aeb46725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653eedf481a8ca2833170c4832d49761726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f5b00383db3a4e3bdee8be18cae19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacb4f90ee251ef24582f13ceac4b2d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bcd9bf0b368353ddad354b3286a1c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304275bcf6104b22edf8cd0b946fec2c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690f20d729fb7abf542699ea1a9bc5b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989c77f03427be884f214d150c917ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dbdab6e7b03a661fe66b7196c6b7c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ae359c93556dfea1b1b376c5dc484734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514e5540799fb2b23af3b55f56c7c18735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47b7da0c3d9c61f67c4351709a87dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7fd6e2c0e0c9458595c55987757af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c78c3db9c9c7246fe3a8b880483554738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d569091d87e9e0c0fe04b6813ebdc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9f063565aaba704fcd5aa7f6d6bd2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300fe219f82cc332f6533d52e90eecd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250c141556128e9b0579c3db67ce494742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb081be65703cd7748c4af052121aafc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61244fbcc565404692e7fdf75f0792de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57039be5aa6cee8491231ce6bb32c7f7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f9a06f69d4fe1dc27a8541d0f5148746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7db4e4fd48ad1751b3b6b71e09c73747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871d9a994faf44fb8d82f38ef80f446748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfacbddd9c9531b61936d1ae4566022749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddeefa7d960f974752d1f626cde01e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a039903d07f2d274167745f66de7447751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec4a8f2c9a808afc32a63e3a048660752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4486ce8a40d485d4f177dbbb904d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d965c94af08dce1d029098b254e6d8d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01156adab95a36eda0eab0c64564bd46755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb356746ef4110b811e191d857c84f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe38d66eb6c74c4717647872c78599c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf3f3c73fc5bba09140d9d3ba6e47f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a7437714f1c63ab18ef75a8bb1ea5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>