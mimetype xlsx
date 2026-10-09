--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281ac1f96c93d09231bf2f6cee803021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda27a1e35c494801946cd38368cb3862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6e9011d319a88eec53d88ff8352b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c56bb5dd8dd37f5b47f500b7c40f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddc9aa51959f2b142e67aef6a5fd4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a4d2f9e05a3323a6b4189232fb9376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965797d28e06f4a0333c870a22588ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873e73c5990f688b94fb1901089e0478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdeb0272fd0130c5585b801d44ef219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553836948434fb3434653d24e985ba310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946cd070c03bd6a77180c8d60a5faa311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590d619fc5db8b53ef181dfaf5df02c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725f00cf9c3da1eb7617274753d8f0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce335c0e5aa96b06cc3e17cc48a6c87314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeaa582641ed2a95b292a9ea02b7abd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34911ad004ed91d28940ce404da948216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a69dec72146c225b7f07c5520b545717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fea2c1d387287e7aae7e1806e198a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6179c09b62fb5a495109de6a32614819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc709388870f9edcc7c7d33745812120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a8ab2dfd2b0aabd93b456ead6a98721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c02f5a6f5d3f48ec8c42ee15c28cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5db7043a45cbf99d4e53a3e84bfbdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c2ced90b080d7615e17626aa0786424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ee63c2492706e143bfb3dc8a3b68d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5bf19abbdb4a883a010ea6fe8e02726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e856866c9839b468777d29baed990ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ca86199e294d3baeffc1e3f9fa18a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a2e74bde26a5abbfadfc8b567b3e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f4dd7a196987b6e5221478ef5886130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1ed31644e3e3690117924ee37da9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5caefbc63888787166e98ce5e05cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a178284a8c815780c9d150c6d041d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea874706f661f41ca759823abb4dea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78942e3d84361ebd67f6d6dd0b750eae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a141ae2b81886c2920d3dbc4424a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010acfb58e32e72794e97391f55f56137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333858ab0ca1f75f86f0c77b81a89c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02c4bb24d8c66e7e780aa0a87413b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5861b74c3a479090713a4bb5dc80b3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af995a05b5d3b85d9b2233f30b06e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb94d36d558af73af2938a383ed066642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b4727c69bdf9c5986e216bf96411b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a95a39e12e6c9b21c7fcd235b8275344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51920b3b57a4d414da481d451cb657f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11624205beb7d3501f4b806d0dc01d5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997938213d5bf27944176f771a5f5b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11134160d40c5a1129a0b3ac71918c7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13a89562642c80ea2f18ba2f3bf3ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a91092333c9eaef306b39744a6318150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78657bd6be15dc3cdf6235aadbb7377951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147c3f2f8815b417355e83541b2d0be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ff6debc32dde4b9d227ca26e69d8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697c5920071f7426abc80c3e189584e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f297bedb71d8c6f57eb0fda507d4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3837e524af6f4bbcc6837cef6aa6d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd9a0149f8f9c79a5be2aabfa3b7a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb65945fdd46f52bc420c20c7e6a3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a140fd8677e2c45cff81124fbd54db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec5188cad6c0b8552461bf08f3652760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5769fcd5a7c2fa59ab887255e1ab7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e74bac4bcaf554be06283d035b9fe562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3549f4554e3cee175fcca3a7b21a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c19aa6b25462103a9cc426404df16a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e67a17e68fa13b82a51ea3f35170465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08a0a2a747f9b30a2cfc9be9b40c2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f31fd47671a922ceb9184e23fb849a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723944067d71dc8366f94d6a8065838568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6d618699c532b6a2446d96e01ae3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fc8616aa55a779d76e9512e9293cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789765477e01df637b8f75c63614758971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92caaab024cb7f8e314cb7fbc5409d0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8adcd51a76f5624f46add71a75349673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421ce42220124224bbe1e22e949f09574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ce13c38bfb8f029cfa5b196f8f7dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e2e2bfdc9edeac7b4cad6e82af16676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f5e08f61e52c2612e42529bceef3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc2a10b82fe9cb208b92c99837db8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658310548ced8eae5559d9f8d5b462c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7a0ecee0436a906c8dab229fc1c4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ae1665de1399e54133b87875c4e5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf099303de854db79504c430a27f5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acf6660d56d3179bb5140071d53c0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bcfb174fa8fb735a5d61b2b4138a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b82018cc40df4641d8887d12898b7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b06357ae23c305d17cc978bf4fa5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212662e262afbcfb7dc5089ef0e0cc3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf1a676c2f92e4fd5ee8257cdadc5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc194b716aab2c9cdcce1bc61622c0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608a34bb255cfa52e7b5cdb60964a4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c7578f6c553899d87b91a923ff49291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef4cf34abca7327faad6d37beb99a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207c640e80cf36244a83917ebeb1c4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ddc8b3c1da23349ba1500f3b021a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0b5b10b51cc885079db36e83e21a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396c79d5fc78e0d9de487433b4c179a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe23cfc317ff8cb2102b2e2d477d4d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f87cc10f9e3d227e2b973b4289f5cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc327181a806a4d070ba56470928702a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de2fb37f9de124b3a0ab0a5266d237100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0446fe808dde1ed942fb1f9588fbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc734d466fdb76704c94e57f2512949102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4910feb352a2e9a92db03c8280fc70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072594d80cd1df9db86d4956f2f330d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f96f22666b7ca6262bac00fec15fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf5392afab0451fe8b4bdcb9e9aa7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30e0957a7121eb411175388879b554107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bb23f3b2795ea3c8da7fd636f1db1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6bc317d6b3a7b83deb45de7e3aa05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b687bec1f512ec233887e5de34d7409110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eff2ccad755ad03ae9bf0eb682d918111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fcc58054d829a112205534d861c68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393e30ae9c763a0031293f14f65e817113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3758856aa0823b4dc00c58390783af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976ab40aac564afb3528280c70f56f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874aeb792d4bace404d39e0ec651e44116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e646642761ef3983bbf797b6d91df2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa4110543c6576082d35546fd472e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578d95d27856ca4ee6926c1d283fa35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dd75286ee014a2d55613963aa4fc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19b5bdb325851c2ef150abfeb90437121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a489c529139a4699e0ab6ac3994c9ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3813f7fd935dc410a90822fa44da5ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7266db0bd86e7069e3df14e8a6c4083124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac732249101fc185a21c442df9242e15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3bd590047d68be1025a32b5bf4fb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5b91de85d7b304ceae6ec0b25d44b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472c80b6596336143e91c28d7ce88c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd981994a7b10dfe398e1e7260b2f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8c0dc476d90efb0239034762cdaca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717762e20f716f003de32e5517b5e8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76563e53f1bf300fa1725854906ff9f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fce217913ed1b04ddc77069438cda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef0b016d0395fbc8451b925fc1f364134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f9a8138224d49ecf10a37a3f3e293135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d5f137762fd0d03335c37252dae1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa0c4f21fb03b0ea0841efeb024a9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6bd18043c2db13301b9a5b16bb945138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2040febb0861036f800e20339b131139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa60e8d6a7c52fc59e3c756a0f84982140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bdb7789a42fab624c307dc2aecebf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af97b8a42793958a4b21226a1ccbbc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a7948368b9a257ead87423ccd02e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8da61944a5bfc9ee02efbf5557cc8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235efd9e34b730ed3f5000590117756145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1b63de9e525f15ee1f20f2f4c159d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76969e8a15ba97cd874bea23c1f5cc48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4c6c56c7e727305ee95aab6e168ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd6566b55a2b0317b2850a0b648cdc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f329c43e38199a46ba9c6cc37ee262150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbc026ff3868655bb44f48f2d8de86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36689b393149ccd9bd56e7db46b181152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297e40bc0b89aeae998e13a8377ef54153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837db163d3ed069485be6a95c81ffe6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f20bf4588d8c6deea8a45f6a2b13e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20477c752f8f6830f99d13e10218ffbc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07050ed9e3468cd918ed624adf69e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27321e8b32a1979f8c294aa6605096a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b8290a045e1100a1407780dd92a73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f730794265de82b9ab4375f65fc0a08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1a1a639f1f5ee726b2efa139cf83e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f9edcfafd1f9d0b7fbbd08d56731b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1f357b658fe7e9ceffe68897f5daf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5978d835e1e43eb284a753e118f4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331060ca14d9535cc902b865c018128b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae3111088ab2b32daa7fdf79319f1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5204611161cd438e5a8ea7fc1dd2ef2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba317883dccc86c83869a280ae4cb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc461ee42dfe88b105fd08c0b82564169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bb3415e725830212eda4dfb773ca8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a850cd13ffa19f60c9f9564e950d44e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e515cbd8624ca350f6067481b58ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a030fb10138361d3b1fb9ddd92fd1af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25b79841d547a86b8194a85a05c4ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172be7e2db41b5960c8877aaa2dc23f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf37ffd9a61592d1b03da5542a098a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c050c0064cab23bb82b4979a0f69ab7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e350b1e0076cd6dfb03a73778ccb9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8811e06623e49aac5b12b5a2af7e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88518e77f5dd64a87afa3ee460441b32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657f2dc89d0aea6363786dc1124509d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4808c1a36f8bff51dd3c303a4c2bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17264ae4f9f8011271975988ed8617aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e288c830fe68b6c3762dcd9dcec290184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b3aece723e461c1cff60afea70e7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4c94b48cdf597620680bf78ed137a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33063f2494108297f292d8571fdabf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1275d0bde8bbd140955134939f47e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91398a981d969026c4848a75ce851d67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2126c868ceac2bdc65282fe81f10e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1244d53d09a080b8263b7421bda19191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b1416bd6e567d4e514e956dfab08a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f717799f6275dabe6d2f334ac541d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd59be8ac2c86d0d69976b3d92dd2d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9d67c9adefb05b00ba228430ed876195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fc5feb4a73645054af45e1a043551196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b357174f8dc18383a90e99607cc51f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c00e7fc22190bfe816a2c2b747c07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6694fe5da247822d7fd639c667627199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58fdd994791807c9a4d081174f5822200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d09b63602e0a46e329e30e43ea5fc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cf34dd5dd330351ddc4e1cc179959202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855fd0568e0b66af02e2d86dbdbcea0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5333a48f644c10c76af246e5497149204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c40483d4c8443440ba75a4144213d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e892b321c357b78e30132ac22e581f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b663be40dc5d5fc2005ddb7e641c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c6c75060701508a48ed6ed3d2bb53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365062c02a1075b38093e0c2ac6064f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ae542fa8e59c8217946d59dac8bf0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edd9caeefb95c0e79c750b2d097151211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed098ec2e6e84aafc0a0e52e0e3a50d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d0d9040ef995ab77c54fc15574676213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77687ca7e00c148df4dfbe06fb514e18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f92bf6f176528d4a8066f8c3e1b09e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d4173a393da63c04e7c43041c001f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141612df00633cd9eff3f9c3c88c66ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffe79aa84e73feda72804fb740d10a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8aed19086f43a898eb824e3e28171b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75af16fbef729f9d97ec5dcb4804b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8a2d26596bb9f17c74425ab0bd44b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cd6ebe62af3b4c2687f4201ce1742222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84918253fb4d9166bedaaa8f122d9b7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30332199ff5cc745619977fb63530ed0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b4819822236754be780fa41ab239a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a2a1743f844c4255ee7c024fe22c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0521db1024f7aaa9d226bcc27a18d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a3fafdcc274c77a2c6b71107f6d56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621545a2ef5cbdff27fb8018939ca963229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f37c03d408ed9e58b7b283244b56a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d371956208ad248c66ac4bc724a937231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303febe6712502528907c8569afefc3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b114f91efd0aa2ab8219ddc50b0f22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d69d0ee038896c46b78c2da1b5bb4b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37732d5230ab37fdbe2fd222953642235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fd515b781630bf3aa55e93f4e6a0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54292c3ee630340b1d5642bc4edcf68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af1cc23dd5b94ed5f1341b4398d287238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7afdf29ff1969b78b76b1049d740d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439eaebff232349081fbb6f7d5ffcd4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44b707fb1af13cba397b500f2d179d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd21e9ede9732bdf76e01c7caf3ace242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e575ca61f97c1c283cf95ba1b266741243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead302b47ce234e33873f986ecb728c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d74ec0ab11d4e5e94b4118d418272245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37ae45de73232343cf6b2af059094d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e3e15042ba4e27f1ec1fadb7b80ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b2ba058f910b57e3112a64e925432248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fa327bceafc548e7c6241ab014136249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3217c1e5edd6c29ee688e3e037a0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af8aab9a899c67158e9c80c65743a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee55e2af5fac5682cab3a9bdc2a787252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb2966ac162cc919e32ab510d1fc47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99a4cbcf96635e6621ae2872c13159254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbf71887a0a022167a00d4854fcdd8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605081bce29559746f620b9254055349256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aefd20fb318c1349be05ea11eb67ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdb870c12de7d36a3f4e50aaa31201258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc895b2728948d75842331c007c79931259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699368e520f7933bfd7dbe80f7e04808260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ae32babfdfadbafd3b5b32e444207261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed6a9d1293c9daa49278f659437491262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92df1286424d92b6942852f6e0a068263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cb08f3b25f2309517830270744ecc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e88df3b0e2b997888a298eedfeade265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98ce6639147553d49a33b86670413a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873565c8d60d70ed08091457d5082096267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21de0f3702c8579f311a697fd245026268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39398a78d2c717e029c927dc0404a66f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f388eaaa370a2137a74f23e51a1eed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01528dcec97651a79019b6cc3d4aee3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7bef2b24644cf81b7033af017b640272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0fbd2ef77152022523eb46b6a7c6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b1a9edbf1119c725d1bd48ca02187274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b29bd55b40cb366a68447af9ca4eb4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78506f9960e90a4eaa2dd76ccfe23d25276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc210af933c97af86f0efb0dd0cd2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f88c98f7b17b35c708f96c1d81a8dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75be848d580694eacbbdac5ea907fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe98d5805fcaffcb77b574590670f8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3696cd1e638c727332fca0b23d6301281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c2fcf7c17ae190d80972bd3ccfa9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2219c8c13cec4ed857da16f08811a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb235dd1dba32fd208a5ad65192452e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748f291a75e93b10e37084959bc7706285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c527593c49e6e30c17a1a968052b15e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34021e1587777317faafd4d50e2522287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89986569047211f06bb926226df8e20e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af282dc6b60d0133f1c37a3575a84a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9396ac392098d5e3f62149dbe207808290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e8c361083a954c8b14b7e6a178e8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a49cbd483f104b4a21417619544de8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc8bc599f0ac54e1bca53b53bc4889293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b444cc5c646b3d1163db02331e900e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660852d4c111b12cb0c93721152083d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa068b18598e0e31eca079255ee7690296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbdd6fd2e811c87bfb0413caac7eaa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07176cb3a699bdd5011c18c918bd1b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcfc82db54aa79fbab3d99faf3db87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa4ed7e2f3df5730a6263b05caf562300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791f32f69116ab8835d938595d77e00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353941e75ebf8e429148692583546f62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e002343ce70aa4f3b4af0bc4d037dde303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a3d156639a24d0aff3c0bb8cba0cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efd01db6af3679c553a5d0e5a491d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c14a320b6e8329927feadb95367b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b13677025307667cc9826bf6a4179307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e10b93750101d4e1206470f593099c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776163d4fb6cb03e55d23729e83008b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e5f722418073500d9b566e2e68216310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551b599923fdea46438e1b5c20a7726311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5ec0aea41da1c460cf9695a18915f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1f98260fd25795a44bd46742abbee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07a82d513456cbe7fbaa58b8a41700314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c8cb0abf815197adeef9996ec5589315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298e67909a8de631699dd5a3a7c6a9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a902373167858ff8cc8daa723690c02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63357a6cc0fe7770b27f9993591a6077318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7def16173a136bbf2560faadf1ae596319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fbaf42392ecdb7b73f4784408fca4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d9cd467f38e169771e77f7e8a4afd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12983720d1dd28d616cef251373355c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c376a0957943cfc4d0158ba4c6af15b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03783dec4d8e89c99818169a3fec70a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d931d9403d470ece1c321954079f2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfe0ba3c2a5625690f90960bd99caf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dab742c096a4de28775ad0454d5b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64d73421c9995e0a2c39daa9cd77b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac84972b08bb219b3bf72d625fa1c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461e6f965cfd13d5917aa8e6f54248f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96888bb31f82d539227d266cd2c78299331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f8e4e52d4211397cfbdb67e298651332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ca17b0250a36234118740e5a1c9cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21836737616ddf495ec66df147b3d4da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f09ce64e726f0869d96504b7348e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b073509f80b763ac8f475055aba8116336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccefef77781d6eb5bb44aedc7000649337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9d4041e3f98ebcfde65670fddb79a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992b3d61b408bc5cec0b8833bc82316339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bfe28e7122c585151e13301d90139340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868377efb34589455832c01cba966411341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456ba468296c6880d46d08a8d4e0b9c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e62f33f96de737cb24805f65a0d4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89177f312239441e19942279073dd1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897fa025e471faaec2dd32d28dde035345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397c8767b17eb239aafd092399125ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53aafce780016210b8a4581d5b9c00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d06c8609a5fb03cc9c185958fe3a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ee5d0d5caebb54e6ef04b40c09216349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e80552cc838ee40cd4bd5e1b62756350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98f12f9ac2f105959cb5582e52538a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb655fa4e54db4962803807443bfe2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a504e8e5eca072dc6d34e178999ad1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203acb37f6164bb00393b8baa8a92a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50bb2705b8cc5f7156adbf127f14ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ccafec3c9944648eb9b9ce1c962fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec561fca993bb44136087ade7d29a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c616322a2d666b2400848d13ef8ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75617dd1b1730ecaa50a6de88ffe6dac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e7f37525092c91d61bea3c6a92b5f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466bfb392a3603adba197664120afe1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef93a77e17e7b2ca2a7f9089efe6e7c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5734f5edf597077b3bf93828cc45ce2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c6e68b4f14493915d5fc0ad067ce0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73904eb56bb2445397477986dc26213c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d54637697d03c7ddd890d4748fe479366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b66f399c0883846b095f38afa4c7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a9b74ae54cfbe4d5e6e1df5ef6206368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac4465de42e631b5d38dc673698b0b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464f79f0e07131773a8b4415dd99bed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a7a366c09cd9948ce4fa21e482c55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259afb7f6948a08565f5cbd4d0b66c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28167f5da390d53286a66a50503d6eb0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b17f61ac8755f41c4281ed73f9dc5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e244dcf42b3b12ecc2ff5aebc07e0f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15234b2db4f7d150bce14ebfd2bd3812376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cc7ee2f122ba34b04f107501b6a48377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae528f4bde731018d6c4adc8e0414823378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017babbd064216837f69383a00db9e3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb7f55f0650e059578e89f9ce3c12c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c422dabaa0996fe741888c34750d5ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8952e621583f7c20ed90868eb7ed66382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774bb45e8422868f2e5ec10bcc31d2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1534c2a7b5598ac8f6a7e7a25889120384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4992b44bcb82e854c7981fc2532d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ad5d6a74aca13a0c8ca1793aa79d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e73e32c7fb1f8aeedbcc254e5206fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddff9d8af6ad28f999f7aa6a5151ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b384905e3282aef74a007ab4ea7a08389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a39064ae577483978739bb7d8982b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d866dd7f56f7fdb5f4773b75e3aa53391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb219bbfe9bd7d06e21a9c772fefab5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487631e961fb7892998bf32ab6bb60f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f087fb0140575d6eddb0381568181c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bd8c9c6f32d3e9a40b2f1db3a6e82395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41db9f5a00d00013fd7b8b3677fe4b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df9ce5061b4e44e840b92ebc8f6231397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87470c11bab6c3a3d9d2bf81d07af253398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376166b0229975a73f917020dcfbd6cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fb41de2b145df688e088f0869fd40400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72728a9bde73e4b1f488daf5f7b71b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708731ba3f8bc0820ade509fc47898c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c13926d95847a271d4dc033fff38f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cf83d358954035eba167d33cbb5fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb46202b73fa1ee2d8d82970f79bec9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087121d11d5376ed4774e506c4872306406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b61868f1a42881252c60e5ced09242407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c58a937190e849365728422803b0d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c1d2b5027ca6c10f07fd183a3ae2b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ddcfc093c6d717c400ff43ba99c9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848c7f5b80a89fc52b790b29b4d9649411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8df66fe9bde8d427d036d888d02ea2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7bb7a135a5eaa26fa7325e6ca79a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b569dd4df2b14af87a814adeae67ed2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826366f6c6603365b19c5b57dc3d97a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ccc9923165bcfd3f0f90bd680fe59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c284694682d8ba68cfbb18207d41f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26b5653cb06ab60057eaca8abbfc30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fc1b99112a8c2e04f4ea494bfc1fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf2592305c577bcf318989ad4bd62f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a660b9bc753f09914d236e736d3b0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b36346cf53eb10784e3efdf3009ef9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae8b24a3cead9ec2d77695cd814029423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6aad41f3de0a378b4e44a726d03c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabaf94794430d11da4f6a40f0e5aa9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a493512b2a2b7978bfcd39c66d33c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421f19d58f93f04418f1e330987069d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287cf97bb34715f654f754c39dc3c70428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2313a13aafa60f221e0949c992c7fe6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93f856e42e99c64ac1f82b45c3386d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fb40753acce3f1f7fc9bdac322c30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee3cbe77f1354e4e12d6f6d7d25500432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7c2da45d454bc2e4f8dbfa04f6b79433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76705a14c44fa009ab3e996a990f9b9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7615d86885e9c4845b37695c53b9325435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70f1f9188af65d238b9c82d71fc118436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd57f2670a379172494d35a7a343bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c737520edd7edd70747ff7a0248b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371ee13a05893fd40350e97661191e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc7e40b7dd77fc50367f5ed52068d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea795a453a3e51b9da4a65b976be2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a06ad1276f62e7ee9b56ec72831d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06a0df1e5bd95584223f26f495b560443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0315d392716ae5ba9082fa9c4487394444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbeb90e9385c430ccb4cdab39a97129445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dac2a2ef86b90141812d8706833cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66f05cbe68dd91f4900135126ed27b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94442fe95292f0c0640b0103dbcd3b04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b9e811af8d5e598e8ab2acbd803ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f279ec98012f63ebac908d7cfb269ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01428ec7df9c828146b771bf9b55c9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dace937e7aa3531e3aafc7d7b95eb8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54c1c06123af9c4ce306fae24f6649453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9c6cf5f52e666f8b3ada18bed7909454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd04c5ae879c1303e15fd2f04e499a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ce9b2f5cc2127911a1ab55bdbb93f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af2cdd64a9b32aefa9269d1a143946457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d91544a7b50935c476417c159dcf2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177f1cec8b847eb89f4b8e0de66b023459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefc55862ca74e9c4416b8ef883e64c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0268ec660875b10617f48d6ae452a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cda1db38bcf5fd5b86912020e589a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf810c3f9eed989fac09961bedb14ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e436b131530c1bfd92b888a8bd3a1f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef9a090a2652900744d3df5f83fd03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f4d21b9e2dfb99bdb51792fdb6f14466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fbb824d97445a419f419a5d117739467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290fedb22141d4775fffb5c44ec5988468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749652b3dcefc1f5c1223c7ea67b798d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb45f5a9874446f8f3a471397a208fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586253251534fdaccf290da1ccec351471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4448601ee41cfc2b4617ca871a77a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70877799d2eb28734ec6966cce1809a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23804db40180a474e0aa4b189f72d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c073db5db1633f9b2f41d86a791972475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c9d4c24dcaecd718ee844b3f191de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c879b6f6843b712e1094bf7c10468477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30e0b56d65950b52137fe439d36feb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e9d4ac9558ec373f1513ce6d0061a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062704030c349b995f20784815b83cd5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5121bbc7c6884629b57b2bff950b8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876917d82b6b9b9f48568a7cdd5a48f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af981968bfa65937bbb28815b87ea9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933e4148b2660cd7c232eccf3692835484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba77e0fddf6da227df131efd863b84f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2782414f0abe01c5bb972683349a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9efde1e9dab17a7e0b7fce5c1a496487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21705c7828b289e1c425dd4a20c90d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760182244ed31e81898132c69116abd5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec79300eb04ce8775b7d50ba262b8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b9ac87265485b813f2ba27f311cff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ab6c43faa0f1dd404ff6e7b57348c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3cd2b6c622c64fadba275d4c8fd01493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136cdca40a905a58292e02c19d51451494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa8a784b8a0fbd986821b9cc9a512b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b602724426105cdb77a897979f3437e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999ba62c0a0a3241449b3599cabeddf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04e1bc192c254fd6bdadc153de7dcf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644e16fd3089463e7967591a1ee2347499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a42a880ecef6a660c6bf963097f65b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d278718ca15626b421f37122035eae8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3471eb0ca2f0cd2722dbf6dc7085c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1f83ec6ebd6c22190d9cc3217ad33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14a59b36196ac4093a02cc97dec761504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d62760d999722be74875eb04739672505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbb714e081a8cfa8cb330fc5823a70506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf69c83ae70c7b134834bec3aee562507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9375c89026587f412cb609d500549b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fa72e06ed275a51c4702ff2bf8a94509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f58751cb330c9f7575479b4e4da036510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd57d0c6040b42e8f67e27c38a81119511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af185db1d3ff5eef1067824130d8babe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa0df055da39e9826c5211e20f2882513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0bf5d6a5b9b513d926e9d37913b2c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591ce174c879bcf3937a0fc98846ea7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea17f58fac6062f92918b011cc2867516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da43821adf4200fc0329a7dd7044ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1580c95bc545d975a6289cab88bee25518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe69b50f9d3c784e4974317c9a3fc4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbacd930e1dec4e1d5cc8125802666f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b901e0a08ea5d6c9c1f49cdb883f70c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec669b9b55a719d16cad68555c612c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e575339a0ce9ea918d57ebb481f7d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcf41bec1c34661d443c5e786c20ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37117cf1e13823a07a369a4df148efb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2483c63d5e9edb73ed7c8279dd7c478526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dec7d6c470888607e294de73628688527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415776c90b7f7c2ca34800daf84ad50528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506f4773920624ef3f137517213706c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9921a37ab25a91388f2e8bff82af042530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dc0f44e0c472c4cfc43b9f753ae23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a175a721a090836c5db398209ccc7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b91b6485911ec28f262137ffb5c1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53a6ce2825eac7e0dc73f2fe4de7c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328e916f0a27ed288fbcc67b9abfec8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9552d8bbc4d2880ce186be20bbaacc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2cc35f035ed83194b71a80cc1b332537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da73f214ac3327acb19264af0c0e932538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334dc235a2a6b50fe9584503a888700539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a126015d7ef2be8b73263daed24e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07f3fd0ffe3a02ee6571ca8dd9bf23541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f41e4d18543202834429aa37760652542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08510e17dbdb02bb8ff2403d8c39a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373163a5f213d0aebafa0ac9d24b776544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbf155aebbe34cbda7ce4da6b4b2d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc6f036426fb274f7edcb756d8f2f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6e9b60bb9e9dfbc2aaead1bdefd2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f01ca0f534de28a5fbe912264d42a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0769c4aeb5c254ec76b8acb1d7a5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8f6637fe75f83414333bf48575e3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617387a89e7c7ad4a5708cedbc8fd728551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da850c451f12da9e795d9322927c00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4375eb7d23a6930f2433f1ce7bae3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116989e42e3806a6f3f20e141e44447b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9c5684eee71bfe9621da179a30cdd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f13a1e2f7dd1afe042f3ae18236cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c685c1420ec018cf3a5424914ed88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df669b02fc0e8b8bef8222709bb52ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca8b5259d2300a39ae32f2d249d8d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc92d9fdbf061b2f6c957031196585c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4ec63f8f78a48ccd8e46fbfa56bb8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378e8fc3fe9e705b429a48a956c34bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e3587165030adce78cc566b57802d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79d5b01a1cc770f150cb5a853f0294564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608dab928e06d82e63409b61f415889565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e67e18cb123dd8bd00678c321a480566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e867a9e683adf25575e57c25c2ea5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c51c2fa8177f1496cc8ab3c4320998568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e811b80dbe28a24e5fbf3097b374c0a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212e726aac56773079d1fc536959518570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97616dad061520a2438d373a0093a9de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fedb9629edceefe6b308f7c602884e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85205150cb078b692cf60951760e9d4c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ad44648b3c3e3f5fd4b5c93bcad91574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9a777e3aed581b6dbec1d988ab7d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071ddc6b48fc40e7c1d76257da08d15576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf5d4aa49841779956de571110ebc2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a06a7e77590d58565a43b7f3abbf1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95387f9e900efc3c7f99b112319b5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb012129b4659479e161eb59af9a04c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550699ea1dcf09296f122d8a5889bdec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b7ed60ad6484624cab0ed5ede9fd7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bf4a3bcad19707b52661541840d3e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49312828810b2e1b53c5e3413802d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca5f17974229a4510d972c3d809b41585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748752e4afb1ba202cd13bcf1ba0c44586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5f36455b8cbea8dec1f41b4c19788587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59359fd3ea61b0628503b389799e05c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5391f9abb56e9412f019a81eb5988b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cd561b606a99d3df5a6f9ec1673f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0194d3f8043bd9a14dae6bb3032af3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe74f10b19eeb6bfca7e0b0f31c530592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6e4831485b902749c3cd46e5ece01593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff17ca3799a9055171db1c7f1cd2f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab2766be31c2db1dc3b204888e8153595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852d42761cbae2887adaf4b5845b6bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375f0d5bf20a8c0e967b7e72a05ec04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ea83d3d3bf707de959bf7c2aa9a9f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb017f604521bdb6e8a2782a430f83e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5cca8e14b43ffb951d413f0f5aaf1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03971e9daec770e3c66bb1f68b5700e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da4ac02cf98407f5dc71a879871044602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398a4e13c9a6ad1390232f2a9d91caa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe8371199d977936e8387373ee72d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451f4ba4220ba9f4ab9c8761c10d2c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ca10b2564b19b8eb69630f7d8dcfa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7579edf1fdcdf07e46f8284b18d2ec0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375da3d9f435ed70446a0308bac3355d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f52981e04b026235d130fb6046641609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f17ccd39a5a8148815d1a32a252adb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bb1a4af5413798c38a198da2a16ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5561552e5aa839d6ee479caa4dd6f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32abce384dd93791e61d878f1cbe63613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f701317e1e33ed1eb8429d10806f3c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e844fd41a8e50daafa15badd2e449615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f251d761236ad9afe5ea08113429e6f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519878f6ab00128f1068bbf15116089f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff1aec38a626bb7f5a1da31b1ad147618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb53e7087d509bf8eccc7d5633c652e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c33c3556a54e6909c93da59402057620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4b0149e3df47a0a914259bb9e4826621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43efd654b72edc538068537329ed6a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592cf3a467920edd89b29323ac28c9e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad086ad3e4048a5d17355398b2208f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a23ef1f5c99930798d3bf84d11456625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f786386aafde072fc4e375aa79077d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8ed508017a6ce2f759317155a705a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715be15c82312d7fedd3f6601beb2f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715186c8299dcafd9deccdda181cda10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f3e4226836e0faa38ee6f81cfdac5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da539143ea517c6c29697f3f27ff9a2d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23797143358d0f357fb366e6902238632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae4170d1b07c50d843ee2535ff2b18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d65df2ada22ebbd7028a80baf3aa7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af4467b4ba582ce190198a3e78ac35635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fc0acb34e8983f53f8d9baf3a34e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc979a3c82b073fd62f8343dd8e3630b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f7b8adf497ad0a82617777ca775c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2e526cf5ae5a651814cc7c207e9ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059b6d3908f7bd6f66e0888bc625836640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0456979c681e9392184ff6eec06efe1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055759cdd522bbfc11e5889db32a36a2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe85badec84ec4bdc5e80ba0f04ff0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eea5dc48d87b81102b4aff2d25b6e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef59921038921e88fec64090e09de5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036e5871e2223a4a7309e2de33ab1c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf374e49f645b22bd299ff992da2000e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5aab6fd31754f7eafad6749da5ac47648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90feef21f80842082f3782363b7c62eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcd34111af9e0651e09ee19b07fd13650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688868a1e8711cc5e7792df9dbe0276e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce616bba94e74da0582a85a7268994c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c6ac33b5ed11f350c7720779c855b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7942e47f06dcde7796ea369b54366bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdaa3ff5734d932de16b2a80746a1bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea618566e7846723b68e588c39f1a28656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831cbb8aea03563fefbe7b7a5add141657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f374f232591366ba045d3dfe94f420f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3272c88f7ecd41b8864feccd355a379659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937abf2efeebc7c1609f3c2852b5426660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfe39c67a29fcacc73f9e6601ed03b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebee0898e5a31cb411748648232689b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df4abfc8729acadac78dc6fd68d9fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24496432bf854cea0eb42ccd4bb36f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0dff9641f914e7e60af8c97c3364c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8a86f1d347dccb8d5997f2d1ff673666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b361f4abbd7b81691a7e38ff0ae726d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fb5163bb4b2ab63547ea413317eec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006b4c84fc44cd54ee673c4ea3c2f90669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556bf6c20ce981fe93941fe7974357f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a292a9dd57184a9de8f275110a020671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c1606422a0fc66783fba9f0a6e989672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff974635c04121d0d717320e24d767a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d233c52d88d63d9d96a9b0bd900a527674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012337c9b10e2f4152d8e3f03ff3394675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897578451ba9c43b5dedaf86e03b6f1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07031006c1e91383e7c8d3a1d0895699677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39cbc8344fda200b064cbbfa12d265678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d43d2fcb9f2c0afc911719a34560a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60188e4d74b5d2051f635733e478cbfa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2953f1583d37a9ce955fa5947fe7942681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4279eb023632a15ad4dfba10980714682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e45d81bea87092e69fcc70df8ffe91683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7b5bbd4859fc264733987ecfd3bf1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3627c21912238b594bbb9e45e4c25685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50575590e8382fc220bdd42ae2aa2fcc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ca677a993369cc7bf984cd337ee42687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcb2e821abbeb8c024b2dc57504d48688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec64a5167f2373c920b8f7c8fad792689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc098101b27ba9b9b8e47cb43bde1be4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73105c351398e615a4984d49d660b87f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcf2ba2cd92fe1ae0d61cc1243835b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a993bd1991a29d9462ed105531936693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba72f4e7255eab0443079aeafe18877694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e032b0ae9843cb6a5ead762c3c2f126695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1294a6ff8d526779d8f99d1e60830d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828eefe7a5d513042dec5e60a4d04bf9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491035429f18c78de834f682338be98698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069f5f05fdb464e3dc0c24a382b91be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8bc1b5b2a91c90e9c15ad07616181700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d80703bd94e17409a895ba3fd7f4d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17584ab5ce25b6995a250c791618a755702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb9d93a1e91f3250e9ac3be3bdace3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352e29686cf250f9afd94390d705f1f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8b90741a0d970f5c8a146cdf47de1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25e657115ed7de74197165764343e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efce6aae5cf56f656981ad725c12c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c76e4314bcd3593f742216e8f54000708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b02e9d0782401b5c0c718268bf495709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646d94b35405bd69ea27f2c894f3f0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b00e175661ed5026df958a9a549f7d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f76d910a310d49aa82c9cf6846f4ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13ea2803bfbe21790d926a3c73fd4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689fcfa28de4f945c43759b02c1a6c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a90befc7f0e77cd80e6e08c2bade4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e985e6d6d7c3404dc1f555159932872716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e84be77adf06e5808a75365e3689c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6d98894a7c05b05f73d459a650c18718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3458d540d3428db5bd05b1ba40a33719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958ef91567b0b3050c4897f8b515476720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b22bdaf30eeb7568050b38abd4543721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d7a56877f6428a3117c02acc72549722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cc89191287c1a6e893788ee79fbba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9f77e01e41cf6f31665219117ed03724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d01b68b2a62a4df8ceaa4e3bd848b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3f961c19510184ae9787134a506f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a682b601d6f96107f5c6900e9d997f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c57883bfbc243fff3218cbec36559728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e53d685db5c9296e2cb0196b6b2e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0d7cf505a439bc57ec2d5c1c15409730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ea7c26eaed456d9e9d0a0affb203f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1ccc29488cf4f4e520ede8314664b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d8f90986f5da74111211129100ac8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11592068b99cf37adfdebd3b1b898944734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67163c2e10253e57a15e115700971aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2223188597bb8f53c5e95770126e3cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b416068b5d8ca61eae847cc8be78860737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df8c0e1cd0b397436b6cb6aef7c83c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48add59312c7448526a1ed10111075ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f6fcc755d71619dc92d40b70bb047740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf668dda6d7b63bda195146b6deff7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c654855eaf28ec0cab9647a22a7273c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e10474d133adf90ce75a92489821b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b88019d263ba550e1ad41881d3010744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36343421e8a6993c3813e492013cae57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dea1f32f73d88ea43826b0337896a7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13b914f9f64435c9631b8024bf44cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efa91dcc0500c04ab1ff45167218b5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0f64884052bbdaba4f1282494125a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcc7a743f7dad1019a9796541c9458750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8b01b8abe8041412a8f7756ff7edc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d36316dcd709446a89c7ecbf78cde6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f608f8243f12117195cdf601c17ec7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4a2daab18d15070428e806ea8b9e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a320693c9b865cdf24d90927fb912755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f425ed64690ecd16c9fa30f9bfc307c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd1a5f21208c718ccba311f2309c98757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44efb72c307c74c97c24f2d9a45967758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae955bfa8b773cbae4201be931efa04759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7747f6a9ffb92c0a496c066a187c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47ea6a6f4016ebdc8a1ee7642e2dbb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54915c86e1494d759eefea8404d75f053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903532f219a1de66ad2d05b1849eea54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37febb4fc8ebbac64c8fdf71aed0fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13add41960a213fb1fb960e4c6f9857c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e45624e1e246459693f6e541311a6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3c36ca00a1747aaff7d9246ad5e418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abe654581e9f7abf71ffa4426a24809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d56b66e38568fcd4ba459c0bc888a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19aa076fc44b969504bbb519a6999011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefa759b07e037b5e75ea3426bf904e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c7e64e4d575e9196695e81f0bc4ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b8b533619b6530502e71975cb834614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a6485b662b6bdf787de95054efddc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a3ccbb3dc4b156f03198e0ac57b7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb243b0bb2e2432daa21ee5e5b34bbd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a052fef50b001cf28dbd600a7696f2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62e651f0d9e558722ef479b2a23fa719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d145288366aaa689a90191062ddc3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977aa0e35733a9b05f11f6e1f0e5fc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf30e0a7c84b91e26b4efd476fbfdec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723f9963e13121443a09a0a7c66d83823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70781c9e814d727535cd5a8db0ffd12724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93c0882b47040dcdce5ce766dac28825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba80ba92a89bcb92aa2a437af8d05426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954c5b65c5c95272e790f81a9f2496b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3b3b2461243341e7c8cefda10e24828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fa038954e435864e0343db2b7baae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b15c436c7d5cb7d917404baca718030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db22d7ee44840aa060f921f7e8749a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b88fdf21641517c6b4a934d703ace32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff220393b63e55930c4f2643d3fd4f8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4380e8573c70300661d93396d15edb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c01e908674caebaeb7b246d05adb0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89883e86256d2f197ff7a1a390d625136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01c016b17c91a0ef0f76e3181a05ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b987be30b99ede9a310c829fcb395438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441504fee161ecfc49c8140be60caa339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36403d854c3ec6c252be53f02a0feb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c2a2bfc1912ca7d01937f7ef831db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f887f9d9977873624299d3561660e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b6bd2623fd41f1a3324c65b0491f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7da636ca996e27cfbdca77eb53d32a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6feaf5b91afe036caba177cf1a94a5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff70a5fe3561ad08104f3281cfeb8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2944e6e25d7b1a669a5e583ace37e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b936cc1e8f9ae410036a63f69e4e5dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53a5b7d3f64434cb44cf30ae78b25049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4b7e2f96a77ef3beb809fe69f909450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0dc55c5ab580704e5bc4d2e08e82a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99acc174ee4b9cdd5a0a265f911d7b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eebe82aeeca075da9062e996e5695c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ae82a94560e313dd207ba828cfa8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04903e3c84c1eb3f347526a71a6a8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae58f7261b147564267848a9ce454e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea85e23f2c49d88280a700bfe530fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a00f5d74cd604e591c5a671131590458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f237898c0337b9342705cee28c5d7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ab55254bebb0a4c4e59abdbd6024760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fac943b5eb68a417e3ef5515b07c0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c3b0549299ff3fac3cb183f27be6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9dbaf3bdd93b70d011fbc6db880ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f23a5443b5c811d3ab39ef37181a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fbc960b997488da25f6bffa0a9c6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be2c97b2e16226435cd4735d79fd4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2412164612ba2546e2e049238f1d8d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a2561fcccb8ee5514feeaef5a78df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9669fa472f7db4284a752c24399fd9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fcae80fab0b1609113e1513902e9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae3240cde26b00acdafdbec7353edd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37603983a2dfe8562d32e95fdfe9ac0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc866a14cec279c363e2a8e9b982b3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab20e409e50bca1cd971649aa577b5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57661b674b30c49c6d22bc4dcfc92a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e77e4fb1e206875dea756083c282b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2716b4c7f84fd559f594d6bc57828877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f563ecc7d2427d845a0ff488bf69af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c927287abb9b51f8f30ab73fb03ae0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01755800a0e7b99fd1bacdcaaa25050f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842379dd3e7c12e0cc48ecc7e8c4e4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6013d404bc95696e305c14914ed7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdbb9a3efb51178a20dc4da625796c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15da0c1cbfcf899b42338cf51f351384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f176d9c093da144779bfff68e156885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6ca641b72ff8eaf29e8380135dea786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125bd841776edc3c3c6cc8812a36e7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20753606d669000c084cddc2137a24b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe0cf8e5788d3412b3c27c362c573089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7615a0ff70500bf0e568c1922a285190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401853857b9b0d06819799ce9d115d9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c5a2db772bca8bdc58b9b9edb0c8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438b6f664ec88993130dd0f38292a8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88228fc9c3a07035d0ad4d155cd11e4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e466204c9af4349a493ce829ebb54c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124c1598528bcedd8d2c0c9ca4442a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfec7364481f0ad677439faf81fd5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871ee96c09ce6e7b30968ef933a292098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca49d5b950fabeea5fd006e067121f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb264a3d13b96e1de5bcfb405269532100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d149d39b5029330b3d35ce61ad7c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081179ecc40438896511a3d5abc97274102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd16606f5219b756ecd6ce25f41111d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cacebd03372be0f1fe0514ae03b5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648680a3d54e37dc3496c9677cba3de1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef9f319fe3f6d4ccc34d1079f73fb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1bab080f05ab824ea81a611894793107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a92e9156d967ddfcc5fd4af07a6d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500c6f82d081517cc05845fd9d47ea2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad2a20ce3922950c4cbf5e94dcc3e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e1f0773874483333576e253f93993111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80614756b69bc273bb3988e45233f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16c8c20a4300a6ec66cb4cf130b359113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0509b7d5f2706af41ac2b80b274c50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2674641d0e971803b55d4a0aa7afe7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585e912097bfe8dd4a58936481af215116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41df41becd1f68d768bc9a522751bfd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5f6d4c3499d7bda17d0ca44fce690118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d2625a011c1b02af7ab2eda7b24f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948c90dacc7a2cbec5f80fa1b09d5d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3406e5abad8883f94df6d7b34a9d025121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab90798e74707e89cc78388ce349cfa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea5fe8735e910de53538edfe230bff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad302be89707a20d45131d03feeb2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f53f82af7dc8f8b8ed9037fe60f5a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811899a1d54d9d0c9c088e385c2995b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79653427bfa6a3d54dc8af52ac829348127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad02918dc4c6320f90b452a185f2b39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376987b80be23898d4b506528cbd65a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1336605ea69f765e7141f8f67c18eda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcbf76249a57c3ec5ba1a4dc4ce043131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c4a18f6ad1fb9c292cf6c1d51d3ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8beb2458ef1a89319449ecc8e03be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2e55fa06549917873e311dd49f04b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b13698e4215d6faa0c22f132025a09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1d3a658461ba9f59aef0bc2dd94eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca18b2ca36b607685c4337bee41b26f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d9cb463f5a708a8f4f973a4b38814138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55b6c7fc7007dcd652784e72bfb642139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387e9388ffa9aeb8a575e3804047f1d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f3b6d5d637248b832baeeaa0645c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ff0a319eae4b38d5fe3f1b2b25250142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c577028e80091eacf8fad9fced5fba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1289494dd6593ef075d91cae34b25d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20652ad69665d4365e62c23979c91619145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189519b6466402516a5a602985079fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee5b21c4d6fa8bc1f02a9d1bf0d018147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7b3ff95d78de270e2d713533ab77e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c055c7ebb6e15d98a60ef076527bfa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e1639b19e2447ea77edb567380fd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181271d928379f8cf09f7d5752454e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc1339c8a8f665e0a60dd570bc80f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252685ea5f79b10267fe3c5804aff72153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1731f25e74f72bbb8a5dce0fbacf89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139083f0c00c78163c9f834001588d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f936d713b7a9bb7d91608db653776e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1faa7473a41e48793f44f05394c3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cc0a58a5d655755573384400fb904158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37bc5d7d887445db93828c0a9bed9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163320c66cded96fe5cb98c9673f64d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108b3c5973e6d777b685c01167b3e5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6613347b1ea7c1ad7ee75ce6a582321162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c920f9f62059279b7c50eb719eb10b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f06d95fc941bcba2756a18a4f1dd8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be463421746f2ed449454552dcd35a4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91434989146b38528953ed1f6e96bc0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0a3de795f434cc4361f3b07b24e33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3aac54b14e7a14d2ec8047a0fef20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10590b1ceedafc2b3ffde3627b08273169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad35dc42b707a46f7d8f6c51829f203170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a75e2091aa3805803dbb751e79a19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf4da5965458ddfa2dd8ef546585cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0423da832cd5bd7cb783722a2b2d07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a27456a291ed989a850e65a78b184174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d35aa776c8b974e3b449820ad7b94a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d89b5a6a51a487ba2822af05fe642d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122f5c2b54cf577e7791d7a7c8056a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1d15ceb2349d077e259abec65c430178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce865d456c9e8e01d5776610f1c1ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658f20cf797c21c6dcfee9d65a39503180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983182b9879dbd639594848001e9080181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28a33bfa30538be80d7c64eeed4483182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e46fb937ac5c877cf4e7c05ef109a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13f7e8e3e5b76e811734e28dd1c6c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18d729de98fb4e5fc8637a2076ad79185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05025119c4268becec8d80352bc41aa0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929e2d6a66ab9a609d0cf66f84ea600187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f37cdff9cfd545282eaed61f1c57fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df879ed7727cc0e13ec48f973bc157d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3e74987418372d2f9104d9e0cd976190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f71da6c02538316f20c41901fe9f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a894969418d4e621f90bde558bad9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d454b2353b0537867793ffaa088f9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a812b6e44cd43b978c208f35a1b516194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ac91490a0ab8c895b831f292c20a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487570943973141d3be19c8261b2612d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4f0c133a4c415b1eecba8e46377a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ac4001d8dbf5c8cf3139fbbd3710a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21c4de4b86e17b721e9503e2b58a95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993198a52d7e2be7108669beea0c22f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bcf1ca0dd05ecd8b222b56851ec7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe7df2e9bee865b458cf5184371fc1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f65fb9ca71aa07f9f593b724e425a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0c683385753bb812700369b2c7dcb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18e104c8e68d02de7532906ec6097b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08b3f1986a667efb19c67cd83c867e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d512da7c373500aff4a518043978a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdd4708e163565a76087958ae6626e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350efc084bae1fb6167f9aff3ba6177209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a79f713dc5bf280ca641edd5798f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2c382c199337f53f9e04ee6854ce0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bb1efa1f5ce643979203bdaeb9aa1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f4139e043a67a62f741dc95445bf2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6dd3ad62e097e5b7ab2875d0eabe0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488b89c78697b9d328591ef1e2f6198215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384793cfb449f83157b95fa89a3709e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857b224c9a4a54441cf0168e1b0c812217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd781f373d341aa2426f656044d8277218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec311ed95d4ab0a844ce7be5e7bdbdd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561332af62d3c19b624ececde28f9a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5162911cf805283033bd2dd8ece9579221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bb34036eae11e8aa6f680d4cd4989222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280b9af31de08dbe09254b56c687f80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ca55ae06dc18eb87a9b20ebeb9d66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db74b089ebe6281e12e2baf71c6699225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d2c0c913e9366561da9d9ee4722d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34496fff088165001aba15fd8a6349227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1926fffdf778ded911120822a2707c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104211fb9defb3648550bf52aaae1851229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd14824ce595c42f8c820dc9dbc8b6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac6d54472d3171003294ace4d894bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e771683ea9bf374d23b3422191e364232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176a354208788d48ee321f13d5630d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d73d2e6db4d1e85090320c8e90a31234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733de238ccc92b577752595b20bc1bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db770ddcab5c18d2d2ea4e66800905f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b135075bc1a4c19fd161477357ed96237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3001e258269105985a1a1d06eb237d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a181a78c5d5c84f9610deb5811b950b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4531678df4edd17244d1e9ccb32b2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5750520ec7b75643efe0ffbd6b0dc05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d39a3d98b4a9e933951c52966ce85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de322b53fea3a0ec88710f490570a524243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa7488e651bb110cf17dc4760750e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6206a621fe75baae43e54c9f51f538245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efd85220c67badaf82a893d2bc7d6a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091774a1aa402ed7bac5f6d7b57f46c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41f2bbe97799faec8289d07769e244248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f801cc43b0fab3af50803de5e0c12c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc7bf2077a02a243b85b867c0d5abf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935cc08e6e6a7ae21889c8a7589b156251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c64de80ff055a1da8bcd4a46f1fa9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5db22d3454574c68ecda2bdcd2769253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7dd95bc4141171579244c7ad09c88254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea6c77cd0b48ab2e2f3a2aea4b8a20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdcd4fd89aa89f92e1132e113d32d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4cacd94a5da91b1b6760b2ed251f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507333cca0e7430056b629d385e42b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a35a86a67c6fdc241cebeb2732c45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e7a1308046aa46e5dba1fc269d438260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4404d4b9e89aa8a5efb501eaa5040ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e362c2fcf184ff88d58efe1ffdb965c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a5ecb8fbb24dbf59f55414410c298263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a1d7f75eb35aed5c9f8ba190aa207264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfdd5522544c4a2f0535a90205f1ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829e4419fda666eb25416662e05599a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812160489b70014864010adf74210cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402195dc90a6b8f9462134738c513b3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ec2687da3857e723ccb9ff7c6d84d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e09e7984a5d3f4e6b66bb92276541270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a56dfbfae4db973036d380b521a090271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e26fc7a4745b8692226ffcbc0983c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031429e6a3d126ae939274b04ad2fa0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30efd6eb715b6185084530f7fa63e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a104aee2a41561d83e9f3afc14786275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc0a45d70ffe8e3b8dfe83086b31f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539aa37e5d37729b84978624238847d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00144a0ad42bed19609edc31f287130b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36227412577f8995f5cf5fa5e69eef6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215e479ba8b3acd1a704dc97e645249280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd33be93a81252860ecb517f51bf15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea841138310f297ac3ebe88829a04379282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c227b8a6588f6000379df536752a08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b2db15f7f53f86bb5c5497b4fb98f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc729cc94b916ed1f304c9db9777b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63ddfb8a4d28c4e93b75743cd136df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae2c43b7e334b47e4bad97ad517d59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af99ac5dfd3a5472f70e990176f6ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5d26614790b988bffcdd79d3154ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc4df5a39adbfafd48693e5cd6c267290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6e39f77eb92a00e9325a6cf064925291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a30cab08fa64b7a9b0138ec559c588292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e24999b5fc4119001c5a8f48ae8f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9714d917343271a4d7e4bd0d58311e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ab3729a26deaaf36dd4dd91356afb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091d3e9ac694be7472c69fb937c1301296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189ea7f314ba90a11dc324547c966cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369011ddca808b0007a44155e6e2cda7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc6cb43ebfeb8d736fcdde83634c08299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9050408c140ee89a4bf7ff7cb0d3d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1e2f93b39ed714782e3eea30353e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cb005ef0335689cf7d6ce070e175b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb216f6079b866350fd14a66a498d76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934f26d70774c87fbc3840abbb1f97d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad281adf43eb3df8df13be52acd0a92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea747ec7988cf558a6b796b4c3ba96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e15c70f69eaeb459a565ec1bed36f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3015c11d8870a3791f2ad3273b364308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0fdda4d6d169420c5848ddfc35a3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05570f4162f889d61c92c46ad63ece19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03b50b5c2789da76c16a9a6cf62818311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58504b6cd0571de6b8b9b6e6fcb5d060312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1781bf7a2e3d988f1f2ee929f7b74fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecb416ad5350a3b0a42491efe0beba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb60927ef28b178005836d190d2ce1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4573ed15bbcf10bce0078a0d5b59c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781c284a72960994154e483b9c1693d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672270ceaf58208e84f44cf7f862766d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f03aeea02889433232a8ba15c09d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db004bf5f00954853b85acf1e845d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f72349bdcc069df561f3f81ee8ad35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7fc44a8607e49d5afdf248ce9c6e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfba568fa8a4d1dd50f788f056501e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e79912952aed4b028ea260598d94ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648f6cbeac70e8abc67745fff163381325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc182d99e1d1440a19c3aee9db6e1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60f09a8640e9f9cc6af470ff676006327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688fdd8bf1354026859bf5e67dd2e60328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4621d0f19d40843094f70a6363c917329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85c93a961358c181139174f32cf3c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5e976df356cfc7a1b0b973859b50d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6675bbf9e25673e29d8c4b0a93afde1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6491d5fcff4720103b186f460f25f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb14a81f1445870d49878700f63a49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cbdabfdb0450adb58941a93d51dd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395855fc4f81a4955bef729e17197add336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe918fb8f7b0781b4eb3647fd4898b7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f12a88a673b2f1a2daad9df0fc3333338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477c2509f5cf04df748106f1fd54dc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59198bf83ed4b32c83accbd861c91dde340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcf714782b181d1413eee1f41a6286341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb3e078e289366df10c70501c6d3ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07993324c396069d01ed3e668b12217343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb86361aec0dcfb5fed6981ed986cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d3f36d39c7724f4caebe4f1ee2250345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f6b2aa872d6da7184fce4f901f2b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1f6250fe3ffc04d756d727a785efd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f48a258d580bd902f8155e61141ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5568154cbe38bba6eda8504e51ab71349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b2115e8e49521063c1c829c33206c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e91f61813218fa760d7eba188c092351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888983f561dc69db5280a4abeaf28e65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a37c3b7c2abac0c44be85f8b1de3ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612e9260aa9f4bec318ae07ccc28bdd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880537340a88a2d3ba51340144800fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb92d8e7fb83e0943a004335ce97e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164bfd614a8745559d965779c3a8676357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423fa0fe424d907a11f02e70d798e12358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0c8395c4fe2bc20dcba5a1140608c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697a23cb4b47fec1fb24296d7551fd2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515574a5848c5ea21c1978436fff9d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d48fa6d8438bb52386bbf77117868362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3983cc5b6414b6ff7b4f44d3f4e31b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54ae51adc526474cf9b9d4a003d8e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6e4d5fa456b3078b3448a1c6c6ee6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6cc2e678fc4501ef3aa50f4527010366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c0b07f4de08b35a0f792f41846bc5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05eca7facdb0c905ee9aa7b856a8565368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13349a8f9bec5e7c5381cd2cce0f7c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54d6ede8bb4b1f66e2f21479a96b78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7428b0e5c679c8df040e8becb1900371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94f3f654718c1865501aaf9355fcce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41236bff8d1786f7aecd749a21e685c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9821c554d4fe32d3c2ddc0ecdc05b2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7839251e2b420d3e2917228de85411375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1adbaff318bd4c53b4a5934df124e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e8164bad06a1dc31e239012ec25c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911fe8b938972bc88935149f3a004f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31982728c6bc02db160cf61a5e5539379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb4dbf72927a22f56ce93a65d94978380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68a7de7f1e3688f343b4365018be10381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c74b12b6b2ddcb1822cfbe58a1cf8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8374bd6d67b94ac08a1a06d25f98f1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3597b00a9502ddf098a28d74b020f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350b3d4a99475d8e358e762049da5ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55af1850add4574deb2303cfce94aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc3c1a55ccc57ba44a19f309d7e25e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cedc9aab320655157745e6c907e6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29449f18c9a4ddce5a2dca8d2a0c3ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d05ecb29e9392606dd4ade116e2d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a306543abf06111509b3160f25aca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139900de9209414de44decb2b474862c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26de75fc99ac6eb99c25ccafe9aae80393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9f34f631b2b268af0431a84787c10394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2655d2f49601288fb73380ab42d9b72395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6abd72b086ac10210164c0384ccc44396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf80fb1f9032c5f05b09545e0928f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f085b2f97314f0259ce3f2d985a3a42398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502efb2052eccd702a4a0fbbc2b4d352399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80c922d442ce1fde29fc5d6ea9f4be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556afbcd177df66431da54cf931d372e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52159827fd3a6e03602a11c41f322408402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54caeca9001a815ca1adc02f898c214403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51b7f39369aa95b14581f78a0a2b3a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d79d1e682e8998542ab2c50098d69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bed32df838ed34a2af93ef22195084406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5338e62ebcba99961582be2cedac94407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc67c5ce706f012526939db29a24e57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159175e97a7391cafae5a95954bb3f1a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86443383a935eb1dc1d6c195aa8f1d8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af6a7d9d62ef0520bf7eb945b8fc86411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677d62cf3ac819148e6a29c871abbe7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf713859aecdea4d23828e916f23ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dee952cd48be0950f2a4371dff8b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbae32ca6be1ca16538e7aa3954a63415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86496464330b2b31838fb3c9e079fa86416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134d32e7137fc438da2691f8a4693d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33bd52975ee54fef50b2bf8bb009b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0d49e12cb6c6ecb1051a4fea93d99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce811ae6f2bce4d760ed8cc63cc89d19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f34e970e25e77b53b96561eafcdb7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b77b11c848b378c846ea112e5d5dca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914763deb225e21809211f249be698ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15e9db78abcd82f9a909b5eea100a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031328d6b0ada3ba1f8d3cc2c5c51b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22c5f79b4b223ce3dcb953c824cd8d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e35165100a0cf28b91d9ae017e3c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83312b75904a90a8d39c159a33325019428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26ddf9281bde9d4b290723df28551c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8c0c04db2e6da78e1f9d1fb93acf2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e40395c924abf76e9bcc736d70361431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6882f0edff23012d1b6e891e11336da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281f1cc92661b3f86b0dbef5e73ecf1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a63fdc46d48043e9f2b20585c2457c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30de95fecccaa65d557ae84bbdb455435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6249d7aa7915454f03ff973e461b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1f2dbaf3e07b473a95d07fad725a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812ca90005f2fa62d452a90181cd2c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef4f65cce3a4f32ff94f4f391497a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730956c93f83db8a5217fcfece0d31b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714188aee526dcd7d0e682525413d661441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bbaa65108ca78e0594ceb09394653442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b41c0755700386c0115c5b8e8ab5b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f34a4a090d729381941063e537996444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec71fb94090a49cfcc0b01997a58e6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c2643f0dd21f25f69e10352f78f32446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12e505d9b82d95e6b869152baac4e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89c760d52d96721342ee2cad0d6427448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b351c951510c97d82692103e362f4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dda742e8192630e381494b40c51df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781b3d6c4b6602bfdb99009d01acaa3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a944cd4786b7a34274e7295897251452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf6521e9bc82e350973417e247fa2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f6c386b22dd99f6861baa7127fe12454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd7730e9bc981441062b393d1205c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315a17b93d277866a06e403813aa8a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96b37ffbed61981be3110d435f960d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3dc2dc222fc21c2febc476c8c40a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0f58639c92995b268fc58cac8dd06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0ec277fee1248c9f665dd38c3285d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff99a0dc2148a8c59e6f3db3fa21ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9c8b8bd150f0ef849a817393f9a42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a32b6d3784fe56acf255ac659eede463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30950492c3a92960d586d9d53bee5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f421dd8da6d3eff6ea8c8a3978600b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c87ae59b97df48c72d73c118466b47466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4dab0de8a884f445156bcbe2b4ac9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4360a5dfc65a75d7d8bb4804592d60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3cb28502636fb621922f9202f4e04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5f286baaa4767c55f8514ea5e95b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238d30ef730dd5202f7994ad5f7e397471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b98b43fa80ad52e47034c5002b04ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f97e9e4b53342ebd3712a866920de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f21605e4a7f88bc5dcdaf4bc70a2a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4712a6d38fc4d82d773ee8e355be9a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6d6792891f65724fb35e54d5535a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59035dc5e8ce796d1325c1734f28c662477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213bba12af7cd262a33aa724210b37c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3da60e1c300ac50bd3b2f582bfe1a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6fdc383c71feff278e263acd9021b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f329710914532fe7a31765faac178e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6ae8ccffa0c99b69921fd6657e361482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff0eb8153ca185706fd7bdcf26826b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d3c35e840b464e8e61a08f9931a70484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b610713849402b7d5fa76ee2c1e547485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9fbf06d42a7e1d1ac624a29c1ff7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4f0e36bedf0c0637b51ee27b45eb5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b922332d2cbdfa701228c123116a2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0083818ccdd67b1812737b50aaa4d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1346b0362fb25b434de0291dafd8a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706b9cba031850c404f4ec76a405dfd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afe3ea1bec326b14dc5b2e3a502d60492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f996b35a5f9aa3f00652ccea8d3dbb6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54245fa90ba72a69d5f5f721e51bbee1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d49b562a5c99b270c623375f9e78d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4ea61535959594d9bc3f0e68663c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718755ed41633bb2e4d992a00c7a06b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325b14e33063305a531921581bbc8d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fa0506aefbe009eeedbc1e49ea598499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1284f8070e83a6c9c806b5084b0dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cebf11231360c442c978ea8a97c55d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a171e359558bf746beb8bfeb9196c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d7e2d611865af47493d5d00c20874503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c60afde2367c11b835f1f59224f1e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c149647daf373736ddefdf00310c13505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a29529fb050cf8023d380cdf7e045506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726e83891e40c29c229531343d9c950507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c87de07f64ba94ee6c358a7ddbc17508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195eaa2dae5ace544834ed66a93c2584509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4980980048a891e5e85aa9152298f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0877954ee5bfb726ca3c86b7e4442511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436971421030dda133cbe982512f060512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2c4e045649b41ea4813256af6e98f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76efde9ae702b64210ad1c71cd9886514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087797442c074695a292fced6da33f49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba482ae0997620a3d97705b99c9e7c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c80932218f6d46629b1621602cc41517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a42ddb7e03f1bdf0daba4992370072518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52e29c567628d8baeedfaac03f3d73519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e0293a9f643934ccfd5626fa76321520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ca4018bbaeb874de8268d349a10a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bf42d3259ab85770bb48683476d7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f4c00418ff2137e5b223770539957523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c48716e8cd2bc3130c447ab6ec8d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718daf40662a06e939fbcc70854311ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68f738bc7e8ca0cd4e6437b40227d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6e4adf0f80c8c81a3f288028f0368527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2cbb8f894796fe802ce392522b485528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82308b8d08fb28549173d6045cef6184529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535ca5db5c12273c1e254a124658451530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c823b78dad0ed03c7058efb1a40f2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764d8fdb6e60e3dc46c634952db6f3e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60778aaabad4b4f10f10e4c0783be9ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610369ce6960bcc6a27e14ed9c36068534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bf69cef00c06d81a66f594ece2fab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8adb88dc5eb2317182aaf962ee79d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11839fc82634026a4b188106282b61b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf884a4341eafa32843dd676abbd72f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9290d632623aaa9220523a0149847539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeb3ce633ac4d06604e13d013ecb37540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182e75004ff4e115403294723644db3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3ee7ca609ad58362bf2d57eba3488542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef4b8f67a50a9516703201ae2dd4f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d62277fc520ab0c678a17d6b03435544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e75a54f3d2bbea30988e4906d81af3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360959eb06dc6868f55820dacde07f6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82546330d9fbbe373d78b9a8d9c178f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bd5227f1808d6dcf9ebe52b51e196548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919649a8dffa32b3bd326f1f5d82bf9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba9504fb23c2bdf1f45e2fc6dd9306550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4cd2a11c2c918f6ded603688fbef6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb18be388090015e2a53bdee57537e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ce9616dca5ed14de3d5728215d845553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac1fc7d6e3795adfec415247939bbf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112d2e22cb0a9efd6ba3489bf0685bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f9410452d494f5fb5fc5e14bf0aff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e24a169f136eaf50b4a847efd297f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7393bb51ac53cbdc530d5a5b18c29b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb93a6381d3dba92c9db058cb5cf0b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65cba780bb4028bce11d31aad5d70c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c017be616205f80df1905346665fd6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5bd06536357efb168e8c2e979f158562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847aed1322bee60da6ff3e0506b4ecfe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27a39e323f31fbcc4d43a1dc5842b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0b9b7ecbf5e8c3c126a3d72635c5f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0e6314674e9cdacf38aac72cc0b99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fe2029be6253d3368b83b50f209b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e76bd0f8a558951682debbc729abeb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc6943a3aa1963ba945469ea26ebef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbbfc5370be6886829a3d79fbe7b06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da07ab50d04de82795f26f30c8b2aa3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc931c83ede4e4a778a3d786f8330b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9cd4c079976845ddfda0d7fd1794a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6db56c6955179d108422176b60c5b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efb00e483f63196e5a3a0ce67e5753575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afcecfd1eac53eb091048b734f487b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b0086773914be38a239d2632f73c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceae5e4d136bc58ba939e2152b2c15b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abae3864cc4743694448f79225b240579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb49053653dfeae8bbc0384613302c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901bc1810651569411b905afce1bdcc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6a8ac94e3f6c4ce6dd83405f6cd56582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb959b6affca9f4fbfbc39096c96b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af313359fe854b975a5b6e6eaecc90b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5cb1d987bdc04a4249543b5f2c341585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d72351727aa83a092be908c6b82de1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3d60f985cf870cf0ac6ad25e17bb5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e7fe867f7886a616ae390d910329e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11c8c4d0e5a2c9bf263f47b76cdd3a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01104092b037966ae46b2dd0b4c6287590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be83db4bf5949f3d31d363a96e2cdde591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232d2d14d505d789726cc5fea94d040592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25badb3974bde385907be6b4ef6a843593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b843055bb14dd8a377440cd04944a90594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6783bc19ac227ec13ff246da71af55595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc3e61360dd92ab76b5fd47c6bc409596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6534f73b49daf4e0431209c1b1bd31b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d46c41311584aba030bf235f7629fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3286e42cb1e63b1a59b4c8ea3d7ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884ea6ab17d179703fab60b7eabef6a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0d66fa532e3b0e95d2ec57338ec70601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bec1bca5346234cbb60be4091602ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0799c44fcf79401746bd669f0dc926b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08da6979063a38f8036add2246a02d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e839dc43b2a8d482f8c5acd41dda2b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48421681202c8746248dfd3c213355c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b0e3b3618f6b03d77237afb7b4253607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d90a3ea923804d6d431226a27f97c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a25afc5165bad6df76c24cfc6cccf8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0c3015081211b01314ec320959ca2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901061ddfe26009b64087377b0308f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af562dfdbba7f7b3f1e73aa237887bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca11376efa29f9c4651967cf0e91cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faedea52203ede2458fb3260f398619614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083609605a444da395fc37dd24d2107e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e6ac1296c1a16b67cbb7973538bae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638255a8965c94de241fa83395562d22617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612ba83fd1112b282a58c66d575c50b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea16e3e6bfb318ffff221a8cf38d3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a1a01629e3c343aa2cd7a2bb01411620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afd0d2e8169024a91d2841ab304178621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f125575f6fe110175d6de313d6ee5a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee399d79924134a907347d071a8b467c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9868765b43a99488ba0eaca845e466624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67df9089067eb5a46e2253bc3f2445625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637be132b8ea489e18c852a45bef93b5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa5713c6b0f0a24c332268efe6c0fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f318a80e9ec4acb16b82c7d53630ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4560271da6d3190e4b14d4a87ef90a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcb6bd47633233e436123350d43cca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaeae3c39e820316fd72482d0fc9df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8c3da51d2b5466499193d3553a707632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079bb55dd64e2be408e1b34ec2764af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fa008a4ee4efc2093e9131b5a6137634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517650c4a9fdcf24a8f531e653a38d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91bbbea14ee67cd34eb18fe1f3cf09636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecbda2265600643c32df07791af3ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639c0262e824fde75638537bc392955638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b5b19d7de7e6f697ec6277a77b758639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b93a11cc7873742d08c88a011d3eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2884edef889926b7cd4c559d8ada67b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6872e5004f0d8863073bdf3b759ee7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472d8127768a74e73dc57126fe8a5e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f561c11972fa1610c01d9b99293e78e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353d61616ce66d1972238bff8c4fa13645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56097d40d88197700db3f8043833a1d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f74f4a5dd1dbe502a16c345547dc25647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97898278eccb9aad121a8f1264b2275648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08085bfd7e391ca4219a70013c2228ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fdbf0bb2c576321688776d0a6e003650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e9081dc882993d8cbd591d804d16a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24d1f04cbf4e07eca0730a72915b9b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785f39b2245c75720fc72e7aba3a988653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d6d8c9079a6cee7950e6c8e489c09654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c00fb23ae3d7a23f059679101bef1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f715f8dd355da84855f2823b3d68bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19887396369fecec17386e692fbdac64657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d853845dd127d17dab0bf9300848dc0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42954966f356a2dd01068372e488e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b09ed20a11aecaa2db87ff568498fb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fd51557368a541b436884a4123efa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc18d6de87439a5d17cda601722a92662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef3baf8f0dc3c5d0987873c291a53c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2aef9910e5184e6917e414062e1b48664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988de471d603f9a32f8109fba51b91cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46915de219ba9532d3e56b8171ef871c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b03f9958bb3d14e07ae7919645ff56667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73566feda300a2bbe247e9e310027b76668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7400176c757f53d1e93829bf7adeb74669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affb998a267bfbb8800c742aeb03c98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f51cf4e5db44a82dcf2f5cc2fe8c39671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d180dfe4dfe29842a82912c1d7cf6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a191fcfa1c14046041843ab577ed7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e9ba3b71067882d7adb7ff9cc5aa7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57492476360ef48416cbc0c13e00e1b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2cf70c55793ff933df833d3de01b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed808dd24a6360e7fb27e9d8a68f3973677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b228937615e10317ec0448486b4fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ed7b98c354f2193dd30a51e1c2f9c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141889f5d5d513649e2b40e260a48da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c8552e488ea40400abf001d6d9717681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae391104f08c2ead6bb16af463610023682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc741a07c23a3b8259c28393155724b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e76aeac55e755bae849108820e006684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb3e2e6289dbe9a252fe7b009756e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f016c69f42d6893b380b8a41439f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482a8087e3d8d7e56e368c5488aaab2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5439f10b490dd575998f9201a2b39688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffb46eb9ac1370149bd50907af7f3f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea16dc6bb697988446a0a3deeb7c1c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429f66eca26e1af730d70f00d52c213691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b62bc533e82197596779099a7dea9d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3590f2a73dbc059a8ab1c7fff4874693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731e425e258ff58d7a17d1a57735c6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1ec936612956fea36a6763fb8178a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a4fdf79d7c72532bd45b00cb8fc56696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adb8fdf30d43f96ce5b81f37017412697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9f0f3baca261ba6cbc7c40f2e2a8e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd26f1f05575e4198ac2a3489e9679699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38562e13a17a1bc87cdbbd9ca0179374700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3e7bdd8430c457f2e351e0c9cdacf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b506e87f5f7860ffd4dc4cefd9b03a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455b4651d44ffb524f6c9b95228062d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9584036e815c435887a914b1cbfc7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ae3244fa4457ec554af6a28cfdef4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f97500e3dd63dec05097e9e910fee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51f32e2f33583770bb148a7162a484707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4bc259b45b0971d2833dafe09c242708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34682073b5a74bf2c1e65ab954f1708a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be8d3bd8711c27018afdcf5a48549b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90575cefece61d76e4bfd07e7b4ca7bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835b5c62ade591623169a2e837ac69c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d286af13e98cbf4edb9d37b3f469ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc627592330242596d243c8e0b75aa11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b54ab4a8040b8099b5ee78f83c849715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4e5a1a91cfd188c8673ba67256a68716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d387d7bca5ff62214ff08c5daea0c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e27d5095c53aadb2f288e1cb2bf05718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759c1ec2408eacd830856a223b78fd3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3040e5b2745151137f523c44290b44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dacb6dbd33dbd2fc90a52cf7cbfb4c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4143790b85fe14200e954acebdc25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38436079d4689bba284ca96de533ec0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0429b88e4239d508804a5626609462724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e741e8277b0b9cb2abf736b67cb57fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1685c916f26864ddd5e32327e87ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a165f4d8575e27bca0498bf23d66c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1772881138a717fde19413bd9b03ef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311f6ae8c8256d616bb6b77ecc26039729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d62172874a6fafb4a83e5881bc7b1f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0d33ed03895c6beefd176942d910c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f07b541db2811db311769bd2a16d10732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c662d65b7a16c87302c890b85e186733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998dd994099ba130704fcdd94c9ebeb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acf1f4ea4e5a6d4fa321dd12f4626c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370ac5a1a4a4014be33e447a48a0afa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa805a800fe8181a5500e829f575f46737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a08e09fadafd3fd45f255c46a1868738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec668052e222084bd75b98aa6123d99739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e77f801ff35e1ecb6786bedda218e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2bb88d106a73097c5863d50762370741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b8330c48cdb970f10f344ef68a48d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8f7eab6fb267c49aea7d441f556a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f64c7bae2fa2db53b43f556adbc4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc51ecbf9b6042a1b0a7b2cf57da5b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477762d8a3924581c3767edc09ea76f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a04729c935162eb03168b197283506747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38434512a4e1605e56d41cb84b0b1775748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862436017ba8668d9b3727d4ffa46a2a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b686694178e70ac0c6ee1a730bded4b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e844ef46140a943ddc17c100d9b789d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e807509ce4d699ecb40d90af26f7ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec499aeb832c360707920b5097d48833753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5931b5e7c757ee194c60b696593817754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac81ddbb5ffd2a7ce9da11c91ed9c4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec56e677dcb7f03c7dac9a996765b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b44660255b6aa08aae793d17b5ddf5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24065313bf19c2f919003e0b5454e9e3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88ef6469af7b375d9a4d3ca06bb3c5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>