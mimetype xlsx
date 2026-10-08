--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e196a05dfcf412ce92ae9f4a410bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7c1772645b8147624cadf24c451fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daa3f2d6c1b02b42a5caf4f38454b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278be7a8e1ed4e97321fbf12be44e6bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6538166f4f54c53b4fcfdbd3188c4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db22356b0f7c9077a40a765020865286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f25a4d5632782c58c5c74ccc5a44c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5385e8dfec88800e528eb70c2448ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fa0419137a0ba283d58e4d18ee7149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240f5f8155f22330189329e9cab68dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd4ddde26f8e29f042a031d060fb9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fb8efb436eca07e8dd46154d74dce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82582615e44d95206f351d62c017feea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47105d086e50f67e9c1dd8e4da4559aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377a51966f089273ea4a70b5b362b6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca365f384ad6ab4ce490eec9bc70fb716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51847cdf673ddcbdf3cb4eeecfb6e57817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9c920cb5ae3d2c8e7c7a3bc13278c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11628be6c3a62b1f9e3e6d8b84c59fb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224073567a9cf72944ca1a2c55c368420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15c31ba6a0039fd7fb2e1a27cb052d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f148edf5cbc8b54b7d50bb0fff8b9c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b6bb4c010a985d3fd920784925ae923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb8a1ef3313c945f8b84b098005f1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a13a4d4a2e99be3418c29e2b5c745a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7af5f8c69180ad8ca804f471e147f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fa2d3979e479f287022761eeaa5ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0638e535ff1e3db2b5a2dae42b315b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb668998b3f94f404fca2b83b71cf229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228273119e3f8233b9b8154d910714c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6088f9d2e742327df88148995fe94a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847a5130dab531b9d8c409fd806fee732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7a39bb39fc673d5b04d43fb9e36e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ae950725f22ce3a763b9673159ff834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e064a3b96865cb67426f5e1895845235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba8ff81dba02fadfd336348e412ee936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6aa3e66dd404b81caad0f27269cff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3622e2c5375a95a89e4f5a4adb16838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37a3c3515181f6b373443ce1e0d93339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee791bab6148f5840576f8bede160d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98551affc75b5b27cdccf797879b8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ec710554dcc74818e2830e43ac22d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1622868c7e6e70528c130cfcb423643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32559e4920d1839b007704e968f696d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecf4ed9c3edc27e8d5de92df530bdc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97ab04f39c7fe0fe380cb4d5d9f7a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db51af5a712780c1e3f5565d0d43a1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bc33f8b4b942b7576433fe514091748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fa6e3430b2fa854324b2a0c7467dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c3c4faeae100db2c2551d997f325150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b32fb47634bbd7ff95eb429071f02051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e31ac8564e4bf2332db721f1a7a6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbfce2b509aeac1914c8ffaccefb8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e5f8761e949d21140ae4a81e523d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ed64bf157342379e3c64c2917017355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872a9eb41e34fab5e397718e823d63a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280793503ca1c5e699b6f0ce5595a45c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3136a176c8307fab2a116a21fd06358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b305133146a0394daa91185cbeda859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133a93385010387fdb50b94cbdb172d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d6e75b025b0be8e777270bb2c09af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa9e455c557e6306e422f1a87c193f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1666ff8d10c1f6074d0b2055080c5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e23dc5b8c0a764bac8834704d93d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce991836e8ddfce750a6f4b7c96f196665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6cf23fe37aeafd66af24f0660f8d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7dbd620bd0f1cbe66f39d745c8d8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5342ab00ba96b089b8e092ca33bb6368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eee5f433976ed0025242538edf0c8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef35be2e038ec5894ec0369c39f7b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45b9a0ee961da05e65750fd1884ff471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22171d1ba4895ae784a14238080f34ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa4426d0171cf326a336877b4820e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469aaeb5efb9d65905c3141ca90422774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95948543665c57b009b2fb61adb73175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2be9a24daa4c7035fc4179bf71ae876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befa65239da5b63327f022c2564318777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871419e82da4a58a625f9bd0cd81072178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4fe4d789dcaf75b1edf999291a7e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf17a9b9a979656955e1c464041463780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713fb086a61ccb8da1ed1e2c11fc0ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf71bb89918804af6ca32a76be71f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29913d967231b6d4c5355dde4d46c5a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f4dfe380aa2fbb91dc7b77ab75ef884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bae30176f55113cd2bcef61046ffda85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9274710630585e50902ab47d0b968686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc3877631337fa37a5e418f98c418587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aec8bab752b2a2ad3e24ee169bffc588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6705039caa595384c89fb705e066cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b883470f907afe26caca0387a722af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af8327570b64a5123cde0ca40281ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2195073b3b7ae2bf2d9c9d753c7c9f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639ab63fcaf710e3b14b7fc890f92f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ab608ff37722062473e2091d795b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4be090da286307f6f6ede7f2c3bd7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9daa05ea2f4d606d49ef3a1ffca4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94073e5542259adaa40bf03374b0d1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb85906f97241401b0823b0545b30cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc05cdf20d80eb8ccecbd4ae0d9b0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de84062b59601749fb0568bcf892965100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ae936db958c1d76ebb75bea7fefa2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ae540c2ce316478b777ec9f6a2142102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a851d2f57bc0a5d9e4e6d588ae69911103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f74261dfde60d9b9e1ccee4653548104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238ebc649ffaca6a14d52ceca93b95f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7c0178eb836be7418d1cd04cc44c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff23ae776df0d37c318bcba75b3fbc9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f547bad279e1b1a97a5f1cd3b380b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2285daa03c621cd8224f3fd2b1ff4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274249d9a4a88349d90619fc49ffe73b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2e164c606723724c6899a71b49682111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f49ed975d69bf95c2b6721896def9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e696cdf6342b08d448ce62ee56dcc66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3d1b2f47dfbb263f89654af356c2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1a93e4ca5ad1dd74a5882c73bddbd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc290db1e1e6ad69b88f628a07d0d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1a32223bd442a05c2f3ebbb329ad6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060a19a7d8e66b19e7b0db807cb20e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42a0e08d924e36b77f743d926e660b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60382ab5bcf5cffe326e34bf55f41d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53b174edb8813b4951c6bfe6c30489121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579f2c2aad2a667836eb8429bfc96c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03c207cdc901c1e63403377adb86d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699643d9f65fb7b30b0425ba5b8c44b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d1dd819fd83507005f522c63ed2c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ea5de7f31950ab48dafe374cadef4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae6ca6467e8f8495db19be9a76f783127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94117b2069db790d6a44146c67a08aea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b545c47a05af0736164a0c065a693b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94341055a722f7ec54669fc7a361cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bd975265bd89861c30514238aaeb1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53a2eb7f1a2e9754aa3153e341f1fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90fa3b1d154364edb2eb93d8a28525133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b54efaf7b50c8564d7b0a598aa986f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e714c4f2f30b2ecd0b550fc46f18f4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced2141c2c7ab2c85f66d87d5cbe853136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525f207450d6ec0d90ed194d937cf83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108ae6f03cce8339f6130dbd1788bdc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda24e068ff599491b7369dc48dd808139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d5300c2dee73fb3a3c02368b71b9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de4c21dc7b5f04d9df8dd37c4cda28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce364c136f572b093116e007eacd8ac8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1a551ac5ea0490079a456870b82c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b93a7ef2a63b18be5f4c2e61949b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d314300e9778b6d83597f836411ddf7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34182ff4fa7a77c8c6ff65e468858c65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccf1d4769daaaee8c5da64c449b7e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509d247725ca27e65c85fdea8c89fe7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588f641f3aefe1b56dc5bd9c3182148149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce09bd3219a11f5eb8a2be850d1a0c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d643cf7dd037700fa520ed51b82d54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef0a3b98ff44cf832367c8c4a63150152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33144f52bb60708fd324947d175de493153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a18cee149197103039c5f4b84f4437154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8ca41f52931aee93942aaadf9ecc1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab83e76ee3391ce5aff174cb028bbb3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05122cec79af349a108bfb7d1853a833157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bd213b0e9e07524760cf25fb11748158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea60af37689f3830d6098217ed1f513159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59166d5f9b62c5808b9ef7bbfb0817d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ca0484922bd92bc8f37db72e8f48d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6990247dba459f38299bdde2b2b42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03136dddc763610a0777ac0fe9cc15d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d1ca9e701b35ea37f93896cecfa99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40775f20b1d15f0b10f800c3e75eb78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a491ed9708a22a1296fa6a9d03f4eb1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caed8ad9d01535a748f86fd2946caba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50963d388473583999b7081bb1d9c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f2265654d2fc85565baf374262a04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa754c1e28a3fff44e91eba600a91ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6d11d3575d3429c58caee239d458a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646048618739c5598c71f77230ffc060172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968eb325188dbfdf3509766eb1c4d24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bdcd54606791884b47baa984edd73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253ba7988d1f52a1da7c272d352012e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b4046d14b1079b08e94f785c085b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e902ca1ffa6884e6c51c9ca4e68f71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decd7165b4a9395630fb16b754f912b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9d269962e9fb9287112ff4cc09d23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f704adc384d6592fafbf61c1aeace180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a86f59f034f4575f870e342040864181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1fe007cf6d1fff43a08e970f779ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3097671c2f8ad757f629a9f9b01e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360a49dc36b58b3e7267e2ee4e6fc4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928041fb1b7cc6ed020a87ba9670b28185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b383c3f396d558da8b8c1c0308fb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af443228c2a158465a2f78947104e3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48073da4a3a15c54fee33a31584a30a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bffc5c566b23acd36f51b58dc70dae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc7f2694e280e96be7f76736e3f720190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ef05cecd26744b8523b9f17f50735191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427f290cef261444d42c0800cb7cb50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93669a43ed9cdb60f42fab273961e4d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18ff509695c4cbe3e4c9f421b9550f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbce3d81bc2465699eec96ceb7acb7a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14682e0c0b1bcd8cbc500497ae6df694196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb13bafc5c142e115a29a3d9fbb1dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33685ba2dbe42a77469ce469f2b481198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193dafd4114733638b483dd30e1b98a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91264ec0855dc2c2aab1437de66380200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc31bac69f780f18b8a5a5a2bcaa02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa6b617bfd8272220621dc1b4a3508202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5fe1a971e1f94b8e8022f2e7daf37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61670f4145a69a390206aaa65033be4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e39934a41b4d0eb4e1a397625a813205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451c576084ac1b1f2b3b22f22d9da8d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848ac9ec8ff10fc45fecdfc6df0685d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104c1b1f583f568d03aecf207d769a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b68e7f7cc81c2fddd84f010f07939f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5770f9bde8099001e03b76dd198c2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28e5c305d2db28c5cbca7de61514a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85633b662ca8a7cd7c6150edb1a6f712212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d530445678abcb55e424856fede24f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5cb7c99eeead77e8e5d2c85ad9989214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a8c26b31b521455044c1655a535b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d751f03f1b692721a6af3a0b06ae9ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d1665db4845db707ec61da410ab1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4454962d2234639d05c8e385fd835e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278cfd21352b69a3ca5a6bb3fa307e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c072fb577d79e2505440361940a253220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619809afa796ba7505105f18392e952221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e823fa35be4a6ac430f8e4735139ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef5be1dde5a1eabdbf635ee70adf09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff927210b208c6e58e1429555dd447cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ff8b291e721976d95cb14a3256181225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d8f476b26eb74718291c2ab9edba2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40400e0abcf9c562cf2e112b9bd80da3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0d43327e97bad94058ddca5ca9502228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d80e3747dc90eb7064f69f86f53941229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b828e296a188012eb069156020767230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf3ead3c0d18155562504413fdb98c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4215de928241ba4e0a3bc0d18a4d96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ead9733caddea3bb514551b903b4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e557712723faf346f2582c748f05d06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661c76d8a12a7979b595f0c4a338be1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b54dffba4517d5ac1876da29e3ed49236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e1417378cd6c6773c4c53c7d7c4f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f6d9333620c5d415bbef993d56bcf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734cdf0e6accf1b2203b69e9146a8c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290734bb806a23aa0a01b5b049317ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f55399921d7e8798774b713e94fffc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0ecc246eee7f4d8c79e6556a9b943242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02a3e9360d277ce9d6d48f386c0f20243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa3fb7e3c86b862509a0eca771f73c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2aa38e6f0a4b012f3be6658666744245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3e3d6faba49dad8017954c82f5856246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cdef90105b5bfd3d1abea67a738aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09bf86e886a4b9bec1dbb5b2666de3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576525d9894b936370e297bdb1a0eb09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86aeec76ebc5051d6292a984767ac6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dafd97fa110fbb5270eeea217646c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354dea580afbdea80dae88c3f66b93a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1126752dfdd91f63406373fefef534253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ab46b252363d124dae3147f2d287f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ff21616c3a1bc908f86a56dd4ed16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a464738b1ac10ff7af1035615d9ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b6c7e1b9f30be89c4eca7e4c45154257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c46a1ce056fae2a5529c0d4db368a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b01050c3528b02ff5e43982ccec9cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ed873080eda753fffd9003220b95d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52287f089de87d8cb701f8d613bb10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec561bf29b41ed0c9eb675f87c7bfb1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7d39d1b90979f30e44df1b6c83a2d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e581dada74a00e9b23e825ad539e1b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831f9e304faf94e12ec5e27b125dad3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99d5f3105203d1219420b95e7ed6dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750fd7eb8416342b1ac102f6a506df6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577337d7fcf65f5955a18dd80ecfa34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48b9bc3444fcfae738387e8ea364bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386483345c113d9974479c518949c8f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38608cda2573d8422f74dc0bb5cb9b7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b82f6afd5bd3b6804579c885123740272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50238e4b3cedc50721adcb15d19531273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a41962736cfcd7924a152b58b26d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9be5d4aa5b05517ada8dcc2688182275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810e35020fbec2ce8c61b9cdf8c239a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4d27c35935010e1d3867da98f576b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe2d350ae82c3cc1775c928f84e597278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a775838ceca5e30c7786435a4d36e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fb8eef238e5d606f09b83f7bc3eb5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e404285ae74e46996fd7acfe2fa0dfd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c967661f68a9959ed70fcc3ceefaa50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192d80fcf722e23499414c1f1ded06c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2be8bf86c0fd47218586c80fddd73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80779635c003cd72b65b7423be9fe6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d3a4bc05848a7055d1ac8e5eba806286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147f6054f92a7de2c45f4b744bfe088287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e9ed748a55aa4cbe0fe10c59f6caf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ed24e2f369dd59d2ecc3ae05fc4c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6ca579b229212ead07ce1546417a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d8ce9ea41ce07a410a997e3cb42cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204960165f1fc385296615d13033266292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5808d67f9fd565bc0c280f12f472e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d596577d5f61062ed14f0fefe129eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab1001cdee7064d4257700cf122cb1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db83a6a2ec622cac4948ec210503c82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ff96d00b23e0908a27df82021e28e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbe59761d5abbcf4cff3c40a0b6b92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab93b63cf97ef83f340deb7d2b5cb9f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235f9fd2fbc2c429fe8605404d71b48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc238a9430ff483c6422a19eea34529c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdb438dd74e505fc6b8f34f19f48bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977a4407d418a3b51447690765ba064303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7bbb3bead3fff3d31c8acc27fe64d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7a62a4efaded8da2f04cf95f9dee7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3113cfd8248956433a6d7889cb50773306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7af01314c1948c6862245e9305652307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b0a00a2af2664c54e460086d00caa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196853700c81eb66b91e13a83ea2a6f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3bd25d2279afe4a19374415e799c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17a232675834ced1b8be0f4a330040311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc3010ec5508ce85ca6e243e6c0c63312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9f03f2b629216ce5de4cd469f9026313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de83ae8749e53c9d2a88a67b136b06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2410983da9869f7b62d28f890ac1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd72c5994f12ccdf9ef92cb05677dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452514f87d7bbc3549d65c89366e1258317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a404ce4b4afb709a451673d7c8537c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6998e5161a0a542e55a9c23a149a8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7fb596daa53bfd256f9142ec331f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114c5c5c6f8788848741cd798d9380e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245132ab82102fed0d8d86241154a2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dea9a50fd7837f1dec2eaa1a55dada323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c44a2ef016623419a76c1955226245324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675b410dc11bb98958dea04fb1d4f26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66365bec0e650d5caf58f1447f6102326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff6acb9203d0c78d4a5e686f60154f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790e1e63b6e2df06f9ae91fe503655b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1731f8e7ea64523028655f38d5acc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ef05fa7b2888e47c936ad03cd96be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0691b5ec148f91d047410d1de23b8e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fd604501e8fbadead06d00f886936332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fedfa1eba03af3296cd13402c60dc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ce9be02eda2b423609c7ecf3d0fd9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b281b7ea77ac1b540413f4e41b48e11335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e0bd73c1a04a77ef35bdfb06755ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab84cd6750bd73c3253eb9ab70abef8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773b06d5b4001ee8552901d29afcaf5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c60f09a58aa178ba37e9cc3f1706a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc1b0b66650c24b9fac9bf3d0fe328340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57c9805c67f703dadfa6a9789902b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089463891093f37b7dd090d4ed30318342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67695aca7587ce6af7d59d0216400da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d1ee61bdaa40b6a328e33f31464aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b4b3b6684b2a88eff7a3a60672756345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e470e65e0dae8b90017358451be9699346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d079c2992f01a49c03120194f81ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785a15addb240e7cc15ca57704c9e4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9f20de9fb43b16bc2ce061e31e7f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8024d8fba605ae6610c8a22b15947de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa154602738ba0821ff7b2b68adc48e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23c2f5fbdee5e3c6933cb111bf734e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b5c06db4964432971fe2c83451e20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2cb45ce44b0cec08f82089dd429c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978bcd291a79f9910928d9dd57b17d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133eedda5f483a72b66d58c25f291ca1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919e8231f9a232dcb1befe6332d08bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22e779155dd32fcd41b725ff24d9d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7511970afe21b41eb14bd081e76dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79ad486add5ee091f3fbec72b27f85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd8a78a5893c3b1ea63f418338fd2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbf0b4079a04f768a738ee4bf440aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e44090deb928cf421f5bc991f7400363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9221a99fe2c1d875eb07ac7732979364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a298b309033a98516a17035b93ccc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36255be4d8058d77aef1c5c4ae398630366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e12a526bd6fd67ef9848d599f30c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514efb36501ed40ab02f6be813f69a80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b889d1306ba513010dffde7811b8812369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d49e9af6a29a830e5400eff31effd3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451242dbe3b9e481f1a48a083205d6ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c0e37ec58cff99c47b36b92b32193372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dc29442333239b95087cf77d5e556373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71802974f304a37563c8b46f3ce22300374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d630bb48b98a6c5f4c562ca97228d44375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee946a7259f433611769b20814cdc8ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc25e34c1c540fecc21c6221932344377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5a8c5caaf630b255da09a0d1d2f40378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b00d1230c8e2e2ec643c7f0e473d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1ed5da852da82ff81989e8da8522c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726641c63acf2f3462d9cbc0ca2e861381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2310f0ea4a1b13bbb708178e0c8c1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c4fae8fa04ed3ecca010c2a7dccf6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f883950273e86b2970eec4950651527384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f84d16d991903209e0f6a99a2e3070385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528c9aa72ff9510c58431384555f438386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143d43d831ccc63b7df368ad4d90e9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d0d631f82ab4e9699bf1c3bf9d8e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf7bb50d517a1abddf08626e6043e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b83f90353c34723dbc038465e5533f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31045ca3e73610c06aa11b366713c6a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14109b8cbf2b64a2895dfafef2ea16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f68329188f926686a904460cc86a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d114185c9199748d1e8861db7ace2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854fd62ebacd10998c74e742ed76f4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091c485128f873697a8505a02f33762396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25434ca39248114c627dde2048056e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d704fe6b9f5201b65e4fd3a50ccc189398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f858563ab0999cc2c7291b2f6e2ad6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cc11ec20e8195b6e8423c025011e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7618ee8c23438b30d5b2bfeda99a879401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82709e4b850166da82372a688365ac35402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba074dc94548930d859692251c2296de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ad7a422699b9e3d6e901710caa8ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdd13aeef0c2fea69250af34d62874405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2a9a6a1758d9009cb22722530fbf9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12065832da46480cd8f1901c23625e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4371ba8bf88b07cdd8a4fe283c066408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0249990678a76c719d534d2198c7344409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea540d79e25137c8ddf0958c923d85e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecbc3e31560a9ff32dd574ff0c7773411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9932e1e9581ae1d49cf6bc7ec210cf1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd10432b653afb79f4bd68bd17ee85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0305f6398230b95f61b3f30051d4349414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710f3756e7e2de39f3dd449fc5f6194415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d5782bcf7139a99dce6d5f9dc106c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11b3370b4a78439f30e227c05bae3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecedbdf63532c8c4562504c3065768418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c81a4c4fc219fe8ec6e6b71d244142419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6023e5575d8bdd08738e5e6d01569a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff1cf25fda706a750a1c2884c4e39d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ddd91906a305f7f7e58f7b35f9e66422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4c31b1bb3d5755dccd36155113789423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f7596ed26003f196f47361a58d585424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb16d2c9d96c7238f474c72e20e5d3e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56e45c754e5ae18918b10734c6a421426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c551f71a16a198c03897988f406a57427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cfbb8b27ff6d535a0a95db51a1549428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c616db88f72f48ff4066b745913cc3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba477e733e470d547e51f7c87e4b5f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408c2cee43025bc51c62b1f26648650431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1835efed248b315f67a31647425fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c0afa25961f8527c6025d35105968433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b092363ab73cc30f8caa1d8041477434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c886a0f8da17481e8894474ae597fc2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e4581470cdc8408f88f96f8f23ac3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9992b673b2ae13bd66b3c211701e69437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dfc6da2d15ffe890ca6e978433fc5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70271bdeeefaeb34187f203b3454a0b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493687a364c9f3e6cea4b05cc0a674f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb40904a1306d48c1309f2ddbd3fd69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1b9d97cb41ec8f17a461954313f57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019faaefca4d3cec09acfd74e63e4f34443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9b98a52a581ff333b189adf34baa8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334470a805ef026834618db2a50cad7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483a66ced4e6d0e28f22736e203d61c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f844f087401269b840c80851b3947447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a075e638b9c1647325453dfe68b5503448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878c80db76d8e6f372d79cb802f5ec5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b13b051e905ce8c1979b7a7507914450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a091c852096edf6b69b78a46e6fd6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48069888de3aa586dd9f41ea43489d38452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0eb0946ae483a73cf2b07a43c04f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb96ec8090ccc5d13f5876cf6e60e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59014a22e34327800ce95bc5f1ceac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9732d16d786c04e5b4257219bb2c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797c9e735788de26e1a532618dc9734457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ca7d298d8c29d8f9003a8b4eb4b3c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5da5fa760164213d2ecd3e2405f3cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2a7154a4b90582d27ca69db0829bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5888138bad6071bc7300bea695e2ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694d47b3137a2ad267a319beeab207b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35111c9768aa51dbb3b5dc658d2061f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca696ab6b34692adda0cfc3060f1c65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db76a598958eaa1a189c0446f7d234465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb194b204788f4f93cff4bf27c730ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e092cf1f55d38edd23efbc961d49344467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1454cdd07994f4ccab8610ad6b4934c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eae167816512ef2a129dd6f72777c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf23a46189ae2606984d9e7c6e4b65470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26f116537ccb52e8a1344b91a6eb12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ad90db584f01be4fc7d5ae50bb089472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376877d5e2ea196c0e1eb13ddf38b0e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613ce080b53f5a59d8491f2d7ff521e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81280a3baddde8d67871884e1a63cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bae7be5ec77a0ddbce2eff5f4125df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e49e8577e142e71180a79b88e65b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403d5710e9ccae5d8d4ecce87984303478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89093e6e9b5bf0d1512245221ef524c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd31ef1da0410ffc728c0ee8438dea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e664b9810815c816c51565f8af4eb2e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae882244bdaa5a8663e90613780112c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5870cb73c1333864892ba47d9930c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaaac41380ed651ed1aa8eeb8222d29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3eed99b0d21e763f5db375ac3895a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908e729f8b7abf822c1a79c2f0377f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11181869f9723af5fd74c25ba762f49487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3dc7d548544ed9922a90457c4bb84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1114159dffc76f03a6f6c097d76be0e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fa2a2ef359ba6bef1435384295381490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabced1f9582d49240e3ac75ef3bae03491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576edd5564a9f6754501dc72510066d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74f2b9a269e9449a5eab1c6291d432493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6cf3c182af396437b34605d37e606494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4611f461f00b2e7c34b1c0fda326d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e943fe9c753a371e4872468a5cd94de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f8ee5e4b291ff427bf0546e22f66d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805f9006d711380b96dc038c2cd4c14498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bce19a3cbaf1ea2b019a29276d9b3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074a4e56d2d6797f62d6b3b7f95fedc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9544b95d3dbb5de7c7d87ec30e7022501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76435667602dee4f93b8743a98b64193502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd42242e5ec13efe32d6a6f64d54def503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86eb40c79f27d7f6e3bb95dae2b831504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f2746ab1e26d6f5a0ae9118a6a115505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb7e5c1fc25fafe30b12ae4455a493506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719d905c7b384d3a57426b96497187e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955863b0971dd5d9daa072c38aaed63508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6159bd1e03f31e05e3d999084c60e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e2e43bb59d6aad147a7f517dfd3cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f1d2e521982236ef17db78f2c5913511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb46f5a3b5ffda3b2ccbb5777095ced512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed9f29755f894eaf140e381b5e28d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202bff8f42fb1dbbbe40d0d459a2361514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e6f6817da83d27db6da454e3d9554515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854d50270e42d56272b694274daccbd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a3b72a3b4a267abbe02ae2ad84e61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c74a33b8920f1d372bafe63d87e219518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d495aa1545c9740d569e8bbc75b6c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be62314724aef786927e5adb654ab83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fcdfd7ef4a51c1768a91337d3b2a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6464d8bd19795ad648225a4847c81522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ce2759158d1c10acecee47a5148ee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8acf06c56093f0d7077473040c677524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74174685d36109ef8d423f8ffe544e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59860b7826f8565de990bc99890f4ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b404311765b6806701f0bded307fee0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ab7cafbecd96eebc8251e4755ef23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb847b456a44aa797cf75a6be6c81bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807e63d97bd18fa86b09eec04ed50ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ad26abc0266c2be1cdf706a9c8638531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2de0d7ab2ebf053d8a737ac9b9a0a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b67cc5c40e9dc41d26c793a530ad88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1117e4280038704e44383953af4c0e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b3d27c101b2653a1c50663f068199535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da20beb9463ce7ce62e4da930f632b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e071f19a76de8c172298b3278ef694537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10c637f79409fea77675196d683506538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead6531e1cdd3a71304f3b15405d2e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b636ea900490d47a34e1727cf09825f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539bfe59247e63f9e874be9d48dc635541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac65fcc2b35b23c60046367de46615c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fca3a208d03fc589dc54ca9d04ca4d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf769f17863bc975d29f0c64f02dac27544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb03e84cdc58438534c107a5d60db4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919cb3aa028195421c216978bda623b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236278c012c3678263c6f52d216941bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129661b83928d91eda6c169e3eb88f11548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641c47bb00a4db93c6fefeb4d10daa3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6373bbd82f84bd0111b05ecbf22890550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f03938fde00f7aaae7c0904e210a3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18296fd18dc4fb2827b77edc71dedb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef025deb4e8ec3bd73d4f9307101432553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86dfd0f838f57005b2e3fecd7c2b7a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07047aa2ce608faf65024a55a3f42519555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba94ab9fac37ffa93fc1351c31f2ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cc36e736f26d8d5a5b3a66ed61117557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85dbfbdc7463b0edceb22e11c847d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca09ad1dc08cd2e49f79aa0b8ac049559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72a549c11d4761292cb23806bc7dd4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a19b44a6aadfddf62ce3de593e1746561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35444af7a7457b2d74d4b4d393e3e83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf6c3ded4bd27cd152767253cc99df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6ca0bcbd6621756cdb4bf58cbc189564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b7cb986253ec972d590d0af773e33565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601a92817ed42563c037efb2c68d939566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f08d605f7f9093857ea409faa66f09567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae770ff77c1616167765ca049259a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c0f1435d5daddcc6cdd758acbe5b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137be620238843fa9ec9863cee43d86b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f3580f965b86a61c41237011c4f60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed8d6c87f62832745384e3cec433f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41422c92ed0dd3519d99eef38405ec35573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972abaabb0b38a92819f6e2259759d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728caaf74d3cb4c53394a5033dce8f2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9751ffccabdb7092ce294180ee2375576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef62617592db0863a37f1674267c26577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e948b65beefb35994dadb426780b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983e089963dbff069b370e093c4ffa1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91653b4c6e3f063297175198626330580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c5a5f69794bf0f72b97609d545692581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca4023257e4e1eaa9a85054bac10a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2800bda34c978a0a9f27acc80dde0d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61e1ca761ff1459046a1cbeaff1937584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde45f810d888757ba3a5b13fa43637585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbfd8a0876971a4563bb57a5c02268586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824deadb36c12f0d17e33c89803d481587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef3744e18df11be8c8e50e7a9d42c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3f0151193ee4c804ec7863307c091589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1fe4440a0b26f146c7ae421262c6b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e83318a75938a4e152cbe29c14628e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c4f59870147c087739f7a6570c3ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca5896abf6e23d9b83d9cb891db1ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bb871d0ca1a8a1ba237d9374679f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad64b8b67fe8a3a376cae45e1640d49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97ca35cb97a7ac0bb1a3dc485ffe21596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663eff0faa9f02ee8963761f349085b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5734eb12f11b7c60c8d8df55ed22b8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a5eb27f2c766d7705df13b4a851fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd032e126495a8a4032a1ac9118996600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac608f931117fb4be3e1198f3dd16da3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bdb1e4de2b6b099bc6876d7bb5cbf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab6cb87945a11c7e4fa904d07f4958603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107d4b982b09125531f58e4753abee8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351980f5103e869292ea47514b42346605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14c18dc3447859a2889dfbb0c1e506606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25de3943d05e268dc0922f5d88e6af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fbcd8996137761428a0ab178585c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e50265ba2a7b5f832486fa12064f57609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e935865c34926512b59ffbfd0332ef8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2e6b028f5b25207a27b3fddbefe0e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d753af44273983ff17b9fa10432eaf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4e801f39d17c0ee930ea03ac16edb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fceee902ac879484fef481f61c6f4b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7d540e5f9d2e2199125c0de91fe0c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724c4be94248daf5c4ae0c2c2d7cc97616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abb3b7489e4b6c1ed7160d53ed7a7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dfa1b92c7b24b81747e9f4c55b345618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9683ea9b6d04515135bf15b74d5956619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de871b807e3a1d079979dc79558d5d60620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da51aabad00cdb1690099e7c8fc983621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff844689c7b8353f5667ece5570ead622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e277ad50f7f695e31b75671db996c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641c1b019279a623eb887d6670632d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440db5920937cea42cdc12c1eb2043ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338730bc1ff700c32e9cbc1853f1789626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e58dbd26618caf0dd60907e0f46440627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94e103c59ca513b0a0034136e3214e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa011a4457d8d07d19383b1b7f110ffa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571aa848fcc6f4d58aa52a961f4536f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9812dbf68d4a038f66a614c720235c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99573cb7c8f13150dcdebab67c2c90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b187dc80972fb292bffb292ed66d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4eb7f7a8be4cd90c285d11303576f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a6866743972a9ea046937b9217e62635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6290aec1869ea8f33665c00808fb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b2b88617dfba50c9446bcae7b274a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc99bf9195502bd46e5bfff2f0524f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7a7d44cfb7d60cc37e04b7cfe00c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d858cd7c5214e089dfa2fe1a04bfe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded8e5227902ecab1c944b9773421a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ea4c2dc90b484e0ade92c094aaa0b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea256a721ba10d1380baa903624e1cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a97733b7f1e439a0edf50ae73dc6b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54961186d2a59c9bc869f663ef63cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d499f5f85ce3fdb0ac13c5e2b3f0f6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795949f9096df657ce62fa61de938f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5b18d306f9623adeae75b6bb083aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac3d5fed596301ee2bf32f2761bb62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b925c1309b4636e5e9ba53f94921602650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300f1ab85fec38333fbd265d7b06ce8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70027391d6e3e53f0f38992fd2d819a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dfbfebda5b176f982792cf146726d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81717068c6f9b8078432bc0e5cff6e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3050d5382e109c62cf1284e9bcdf00655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05b13efccad4d3be92687f970c7d4e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232af060ac0f41af98192937d5b8eff9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de8d64245415be17ab0d999d9bd77e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbf13791b42887d5bbfdf31dae1b67659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63052e1546585f2d251524a933d27e0e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541f1e629e2806cb993c166ff139132661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49db8474ed8610973764d3665730043662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baa356061ad63a8010d093aa7774fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47247253392e73f431d0e4492a470dbe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f12708b23e6aaf854cb2b348c40ede665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75101e3a6a2c9fa66dd2d55cd16506666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ebe8c9205962ca59d6ef23fd029d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa463e745830c149d69d32c43137847668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd2476eb0df3efce2deac51d37ad84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d9f839faf06fa41abde7de9d8a571670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1616e04c203aa379c55243a532ef33c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e815bf56e2a60df38e36dd0051cd187672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b41fb5493d0e787643dd9dfaf9544a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437740eb2458333825ae4e2e3d7abbd9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3e5d28e01f34fb6e2821a14780a80675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee70c3f0dc0f37e82ae067e35b1f841676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694e7787212cdc09940996b765e114f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fb1b5b1639422456eca67a77a942a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc52fe6c9f250cfc09541160b3b91c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910add5f53441d8965369981c79092c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49fe7a5dfde660c23ad5fbc155caac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b264a6dc90501601aa12939cf652e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0e3db26e04c348696baa1d8af7f53683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b98d4217cf5795fa36a58a77da8aaa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9814894fea9d80106116cfd7fa5ebad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48e80a447f1b2417404273e9938885686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922897e7aadd11195aff48e42e5d235687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c461fec668a81c6186ab919b85a6cfc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d664e57952fe1f445642047110a033a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaa944ca8e4511dee153eda2c7ef56690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9279e8d0b4de77e15b4044a45f5257691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590a7d388f2634db98a969fea6a19c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8670203f5a81fd97f0d4dcc3d09a4a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe226a4e1eeed850c783ef436bfb7f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9ff0e42cae2c3460aa5179b509e64695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2a4bd93d77e965c2b69577b3c32c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f0e77908f156893befa96ba35ef9d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c97d7c3d44f5d8b053e97ad2501ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac3bcd293387e647e23441d6fc4355699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74373c7e6c8fe61ae4197dda1dce63700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8b23af5a18bc3070f42432d305470701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07c63e4f89079c29a1d9f6b591a39c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8df9463210b7ca01c7560f47a466e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ecb5d0889b44c918dbd1cab98c4ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f06dfcdcd8af5e4ab75d06553b1f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8314e411bc0f61b8c7e9298c87595706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65997b0a80ba9049ff94268663f2936707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7aa128054659db94bac7c2cafc0279708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c98d99c6b6e24ed9c06b1037b47c40709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb41b928647ff5b02f2841c9a243274710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db94f6482333d5392a33ca1a832c3b9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56b43c3822edd6413006997c17d1af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f85de56548ce69bc929f15556a9f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77513b8c43c32d56088b34522bc86729714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcbbf8adee991c25be2c6fafbed054715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef641c96e085bbd897943420862ed8c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1856600934d8637e06d2dca65057d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a1bf5da4a5010629c6798cb5ee044718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d63c902cf2cdc185cec5ddbee3135719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97b57bbcc57b4fcc3edeedc7be7825720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63704bdcc4027464f73191533ce45b64721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc82db1c761e8c523890e090b42ab2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5dc06d9fb2290c137bde04789f155723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16c76c817144706d7d749d44e7d7fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a2deda6b9ee9dad579ac57193ca4d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032a27aefb926882e08516764ae3d37726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741dbf134a7500e318725b68e8b5057727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb162dbc5d3037247281595d1d159480728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b348cf34063cd62a1668830f78bb0a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422253564c7823cab434897ffe65887a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f656fe94827601324431a1f8d280459731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835896af8a48f787e50ffa9405c1898732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cadbf1ebc7358be5fb57bffec9be6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9bd5d8d36fd27613b84d4431c0508734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df405459ea3c25f76ef48d733d4811a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b10492b4ccd03a0240ce9c29b0b750736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad89a06220e8a07744175afbab867e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81c71e30fb848c2dd38ed5b9b60b7f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147f4f77454c32475b6da6efe04d3d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e363172f2ad3efa60fcb4d0ef6f0e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1b3172f60eb527901c7830a5ce71d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d06d3a311cbacaf0477518b52c21c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fa0e6acf3ab7d8065c297219c1e8a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942731ff9ea97b1d007098a651d0520744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ff55b0933d0c472e76b0bfa362c69745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70439c1c242ee571776ed575c04143746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8878d1599290bd2beebe50aef5c101747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36f663cede1138abccdc5e22622676748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb1ab37f2d3ef9294186e1a0578a22749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfcf896e20adc407685d570a15f48b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d15ea7e6d000c66e4074dc0edebbf7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec819ed2c68c74e78b282692b2af12a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877b146403f08a60f7e257d335d2875753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f08af9c6fee99a1eba2c9eb8090c61754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503db9db7ee829ff120448153eac40cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9b56e863a904e7c07cc70e410c3cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937c66d6685c27e777ef8eec0c25325757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0731abfc14e8bd87a88195cdc79f3c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43ce3d27ac5987aa00b2218b89d25d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5dcac8b02fba56e258136587580ef760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25389961148a0672c843b37569ccc15761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684436a8f2a309acd46b3185ba85e4e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040b2a9441836a0e18b1600160d4c852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0cef5b956692b80a66e06deeb35a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea562153187234f6e21d9ee5ea7b0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593456299f44a082686e5bf5b56a7715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e01dafd54ddf202050e25470f6ccad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feaaac3d4740df4e30a4ddc0e101d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e7b83862ec46640f61b0c3b78fe258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fac6e07bbfadb2ce0eefeee7b34a369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30f8b188db3a71635f36838da6e11110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452a6f5c5b2005f3bfbf018d1ec668e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c50ca60b9897db0598cf9e5199abf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82809ed590ef04c9dd79dcc613c5a4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556ef1bf5d7a7f471fb81028063fd7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98dc3b31dabe05fa90e9301d64c47015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00547e5d6a885b6fa203fe3faac4d8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec903fc41544628758d357720a431717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc770a8a42120e264965e0c212e79d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a557c8ede77ac5a241cd4fcab0affbb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615e3acfdf7fe5935dd43cff991f4d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec69bad4e6a746e6d36693a9fcf1f4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082979d75931aacf0599e69cb0b399522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaecda66d00cc5903058979ae221c1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb858a03fde8d6a55bae2a2353de9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068ac90c86da6c80029828c277048c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730f0b45ce2712e03ad3a272e398e5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24a60fad42d178af47d7cf8dc230e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5b4bf8088bcde35e0a9db59e5cd3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5d698b201ef5ed440df43b1054dc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c545462a5c1538201a19f8e92914a3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573df556c9e5d9b5a4fb08a2db406d0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1930b05de6feec7a81f94c084d1dce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d059c372de3cf84d8619264685b6d0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6deea03d07ca1c4ccdef7d97e9b6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fb32f5edb48a7621669a4336b35fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbca7a300657a2b8fdbcbc303f641c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db33afb3c31d95a90a3525e70243e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97926e362074f007dc177cffeec83ca138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243878b6b47adb3091cc2058d88927f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab0070df5afec69bd6befbf89488ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da500e08f019bd9345ccae811cf5c39441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643750c4f6defaf28a434fe9797574c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131e89ea1a1661e680ee9d277aaa3c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d2b7df7c097013351f46358c4da6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb487b03b802004b7d3c75a2733949245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5172a419b47e51beae3cad00f694146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88465fe1f78109b13a3664c6007a289f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4610b730d493cf9b9c2109b43869348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b47faa73401b31679061e0f953e84449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b555d848bb3ea502f8dddde0a6d893e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baffed38e3e571f287b02e93b1305851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12644bf472a2e9196529748855b402652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648ccf581a4e852ecdbbf925e30d23d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c978a89951d2610d1751df255a62954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09f7df7f56467635b44bd26f89c3f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560f30960417cabcf565aecf032e7fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29031079f3c851b3e606e1a3ecdd30ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62609fa5d9c907336e3f32fc6669dcd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6401f624ca202ad0742fec270bd4f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6fb1cf0d004e49adc887ef999ee0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42beacc820096d87ccd98d2215872f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1272bc136078e6feaaad3e4509b43d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f04e2f0922394d67ad3609e12d7ffb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34469bfea0501f9df3e618d9c9a98f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b401d799c92aa2f74483532b3762c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3201073566dcce36f6e98785cc6139f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba732d72557f7ef5a57c76c6125ea567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac279fcd04197478c53ed8d9e2f76568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf80872d30d80c4fc67cfe80df763369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acc3c36f891d974a394f3d9105c81670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c4ef04c6f6b8c78c19a14eef0cde571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16a3aa507fa3aa7506422b77349f4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14cadf382a06a61277e7f0a2e1294c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bfec1c7896282ee24757dd2b7eb3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882559316d25a06a5ed3b545899f87f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7d42c969a618f3bd4c7b8f2d1db8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f6012cf651ce3cfe88399c7c72ccb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca735327a59724d7730ed8f7e883a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9e774d667eac6bd40bceb0b95fb4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5c930322f413e108d414f041dc55980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ae2daff54c0a9581b733d2ea42d0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5dc87c51dc664773ad671d9c5c9da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e91731f39cc560a0fa344089be41983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20639799592adcf3a64009b85c3427a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4651a76f0bb05174db857f06d821185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491dc7134be380832226704d363d80086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33541905396695e13cd1dc9465a2109b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcf1dea75fc4f8a5413a50d705515d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbbc514523f2d66fdd1841715953f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d9edd72a8a98e25f4d69aa86e828190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdab57ddff1385c84b565efa6d11e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088101936e73b6df3b598a9bb17538a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e16dd1898bd7c3341d693ffebe2ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcec2bf983db4ce457086e5935f0acc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd9b5876ff04f412c041ebafe0f40995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db14adaee6edbdc8100a4d21fb7c1ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b5cabe6d7cc9dd77f09b73b51495097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a9a31037d3552b00145754ac02cb398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da2d8addfeba341ddae85490951a7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c468ea4986f885e7968d4106b442b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875cd08861f0c081bb93978c00b9738101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bbfa4de983b8581d185f62d64e030102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb9e6d8d9164c987b892bd2f746bb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b70a2b2f04f80396998a860b528a88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301e9be0b9e7dc92c283dbbb8128eb9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0984c9efa91f22bc6b9cb5eae7eddf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99d7a66ceac0339a8d9d0a75916fe8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07ec86f8ca4f343b7bb93d6d697355108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfccdc506159661ab7ea9fcadf20d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5357b94728e00713f3b8363e0e73f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603befcaab6609e57bfbdbeab9e30feb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cc50b0a4f8d9d6c202a5f22bd7c82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dc7eb48caf200b8ed68357468364b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2795618f9074e42fa6b3bfb407198114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88ad2c420c66ca2b1f46b93320d8ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212afddfac431c65bcd61fc53045078116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fceb4e9fed07d91e00319935a3937117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b387894e5fbeca4518f65333e55582118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998f91fc9c1d4441790d9788a51be1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437ade10861fbce0f344e0267c0dc51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc843b40493cef974a6c620e4e849d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092baea17278678b135e2c6a79da2e96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fe9b1f9cd14df89523c69bed002e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a2a88a4763fe4c92744ecc904f564124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530982f23681396c8d25f898a027cb76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddaa452ad996cde1dbbab74974913d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd821953b5664c3e0fa3ac1f507242e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59378c18ace6a0210030730587cc5050128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39606efa1a7991e6e444462a4712f1b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1415eb87622bc54863135a3fea93015130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34af19a6b17b2157569d657186525d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80899f9fb19c8ab8d224295951576032132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0b7e4951214a30698f75fe785615d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051ebd4b764712b1ec5bb606b932424134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb66c60f67e1bc68296fb3ecad42e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebb854dcde82dcfe69e430f8a7fc87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e4a033f4497743762a061e86b2d04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de66831b431e5bb4f7b46434ddd3890138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d027cd04a7efeecfbfdef4906ef22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640953d08a4767909f0ce171671e296140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3437408eabd4b0028cfc63b88fb436f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554f4446f0e72d5f117cf29754a575d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fefb2d99e309b573e1f6eba093853143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2956b014f656c64163cf62463d06b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e63e62a7fee1b2b98558555880bed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a006caec8020c730b04f8fbfbde2958146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bb48e5a6220de4326a21fadd4ff5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193b064b45599d5d12823416fa7b3e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de09a3c41b5af76ff1070d85ec2f01f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afa47fb78de085b06b7159a8904f46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d34f7892729d613f210c1835c13d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3cc769fa69bc11c7c2eafcbb771a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa67b5fa8add8cefb048eb7ecd8e38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe55d1ab8a1a5462a65a786e3b505f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f10fd91198126aa567b9949f0aa74c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4bb0e4cc94cf2f6f5271580577fc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9a953b758163accc3a5a8cf8a36ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4d7a7209489cf642cd2d8f4d32eca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6b560d6ba8b6e8b092586c6531112159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc284a71599804f96fe692c8cba04fe3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51822b3d35b40b3cc4094bb4d1260efc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e9597f67c7e608fee6f8ef89b429c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aedfde219d50327f24aa57d714c34f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27a28fb4ffd443aa5abf6e6fb32b2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a7a65d84baa0143ca21a970bf7735165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2852dd067fc8c7f0f6c949681b47a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33559a6370e31d72cefbbb3783094df6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380a845d4bc20d95482c4f005e9e3f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70269fd679087f11e6f632e8c47bbb64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08fd4deb1117d0a71dd66e6b6d0ea4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10682ad8a9e0c4492e2c2573a4738e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4435cd9d71603510bafdf7a983fe63b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9046809cd7cc9f17549486376ee6fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f9975d49b73e37dc1d3c55a2978c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524f0a715778f863d130592f24d02f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275f3948193adbc098dc053443d6a07176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278397163530263bdf0f1497ac752208177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f78dc533c1fcf10d4b91b3b805429c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935da0fc5713817603a29b7c12d1fbed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dc26fa74fc1cbe8704c0e0032e2cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852403cc89ffea94193f5f15d52d77b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf94668ba6bdc8448cbccc33d948bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63149ccad45d94ce796dc5818aebe81a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbbc84e678db21aecc0c2fc89bc707184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692dd942d1e311c2a26d75312bbd0bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcaec740b01f9cf574d3a36242f13e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b747f19cfa04b8c1811b49344afe86187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691ccb07200006f8934d9fab2d101bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985d985ff00866daa464a3baa4f80c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dfebf01504e0dd79d041461343b8d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f297a1f1461b15a16ecce19aa84ab1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64fd2fdbb83b3a72253cc58ec1cfef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084bc59c8f9822c3bca31078d806f71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fce941fc9599c8038447ec2a099210194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb8c3f84d5d48d293c5449bb8430ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b279365176fd6678d2042b38a7cf5a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36acc7b812458b466eda39e5f977ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8d25d3d4932d23204cd84f289c755198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd837c487fffba7828ae6f55b214f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adef6152bdd84d453e84b4ac44e912f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebc568029cf9e61e42f33fc5216cc0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35699f330e4019bfae36d17fd34a3dda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff0c5bb15b0e4fd777ba9ed9c7f519203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cb88895e0267fa22c4d5b05f381a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d5551f86b881087758d056e4868d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d809ee49a5ee42b84e27c20be0bdd2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde46570ab60724dd64d217682fe634207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea86569fa54d132218078c2e1e44e55208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf6d07e868ffdbec9ec7392d1cb2b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e8ce71a62afd2a3ce7208c2992172210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca335ee7d325660e5e456b58aa724ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56404e43cd01259a0c404c824a6f5d80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05521c7ab7bb361685e9b85a8d8586ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ff0d07f088a11ede0bd07ab629067214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91160cd58b7864cb10ddd6e80e7ec1a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccead7e46f0500cf49b5d02be52707216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08446e4ce760d828f060bf17df547cf9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a288559982f226ecb570ba7f788f201218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ea4a360b19be9ec678f3f86056681219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2d367fe018edec9ad038f7ea2bd42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33b8614602c6a0c142eb6a9f3f8362221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920ae56dee8d2e46fdeb0b1436d14c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e88d7a2784c51f4a1a5635fc8625fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34b457f132d49f67d34d06834b39ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273e568f6171513e1f3cc084fd38522225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2950f248aa95eb0e39887e2f4cfa63226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf610d5613964c3eaf087dd1af35667227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c286122070ebc005672568b8e2ec3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5ca75577bd5d48eea1d83086b70eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6c9de7487f1522b41a195f8c5c332230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd419b96cb42e5cc249be192edff43231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b188d916b5cbc086fe11d6c406ba5c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28bb1035a8fceff6fa8bf2c827ac01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445effbfb1c44395f8fbc96dbd3ab0ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab52396f1726bef09e83e28c7246a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167be41e9e83a448d4c5fc936386ba2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81714a6bf5bb632a068b39e59edf88ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b186ed479ac2c35f039a927292b7d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65349a9b9c78d3c2ca60bb46bd61d712239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44863f47ca70664db549d93013f5d9f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f9cd44336d221eda149749b0a1e05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde56bc212307c31f1a2ca1d9ef59114242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df3e7cff8d8cd50010095cefb1edcd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4464ef2f8eda99399d516472d25439c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f667bf2bcbc9f36eda4d95237f8af1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8772c7912195356575003999943384f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4174d9c79a6e8f30a3356a19301c98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183fcd3a73cf996db4ad757f601eac4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196f6cecc0d2c5ad03b15129586ba6f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf9252b54d7607dfbe5b19dbf8403d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9d55aa738fda49159b858b7706f4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218b9b750c51f2ac5ba6595e3ee9507252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe05631e29f1edba17ad5d332a7d723253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619faf68302ce1db746f11a12db0000254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58a4249bb616ea2c50d87201ce260a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d976e1700abe83aeba8749c859172256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab66419e77049a33c809a4e4382ecc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79c70fb517b55526b4e8cc42efad45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541de4a44ea32270593666c650d83bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0c35b52855126b3764035bdfd64dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190280d75f3573c3ad940ba03e3d1ac8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7c4d8fcf03dc8868d080fcdcf8b88262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba3e501aafcb6d66028284378e7596263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ccc47b2c50afacbc61df963c6d5f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66780dd3429677f3d2334c207ae939f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d71b7252f60ee058c833b515166d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931299f39d4e5daf7669861849663dc0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324a02b58a257d054f4e7af87e22219268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff6c0749a055a5250c42e6cc3a4356269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5fd210a7a777fc11d47ab37356135270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c731a36a5784795c0bc42c61edae6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f4e2391b7c112d33d4e15d6f12eb2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc9ee4290ef04eaed597565cdce864273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf581ca27642172e69ab67d95f190efd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da23ff2b2ad7f7c60fde237aa35f36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8e39a6badc67cb6d2436b105cdb6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcd503f54e8fe6661937e5fadc976f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b738f108593c8399fa11940acc42a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5056c62333692a5c779ff30d4e5ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956183ab6d1a9ebe42c4ad9decd4828280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48bbd9d92ec3d0337c9683e1ef2cbb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e027c3a70729da7f93d307e5dcdfe36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f45876a9d58f2450ac76de9e3ee21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfcd769ecfdd2bb1106e84dac56d22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d638c3a2e8241b634624bb4752e1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbeb8b96c5ec6928d21710b54eb721286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42a8f128b013979159fef10f111850287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65917da45ca9b02722f590409cdd265f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322e8390f720b4bd6dfe1d4dd554203289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a69b54cf8d54d7fcffeeb31c4a680290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccd238edbfa6b6f5c790b95b0881ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fa5cbe623cae980562cf38b11f525292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb066a3ef58a3f5b13340c21a52b7c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2c6ac98f57ffa635ded0c7da763e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fd7a348ca836bb5a9e869cd663eb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58be616a45649b956da71d7dd13a06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d03c15dfeda4d04ca8bde8fd72aaa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dabe4e03d52498b56f0a6417d09e98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44504e71f3818248eafc05dbcde5f438299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d155c1d12a5c2fdab8eb7159fe669300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4fec807f95b759aacdbdbd430ac7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d78d78e5a0df0bc374a578e1942b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3be8b32edf86aafec695c7f7f1ff13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08a82302ee0d81e3e7073ab197d5e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660608e2d062b4bc97d75e7d4bc321c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feaa091207939df3888612c30ea04d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff2b7d04e0e5d9b7129852ab801e12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783be73657cd774e50e1d48f396db9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53402fbea71fdc84c122168bf3c3e4c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5edfa6d8965e5da751d1c0c6ccece310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e9ed11655ff93bf101d15ebd66992311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3d9f4cf26f1af729c174afab54719312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506eaf7dcb3885f9b2cb6bff26ec041f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc516083693e98136c0de7549f73ca3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521426bb4a6d054011caee6ae4488c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f5746cfe40c5f555248873368b424316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946fe1d00b2703f78f83c9e24f51356317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0d6fd1125d0845d699f2c27550f14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd9f121c208977f5f1fed11b4759d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001541e8c48aa5030f59c1a9e6077bbf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad771d063aa0c3c5aeec4e42452a71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1940ecf443ab06e687062dfc18c19322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e7705c381bc81364c28bf8bce2165323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e4cd021713356ddf24e07668516b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50665a9f2848d33a2cf7a9afe9eabd65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b488ddd1cb528c0e7a3f94381d7c8d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfea6f5258565eb3b80c8692b50407327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7329f6f16dd052227c27c442df319328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2432cd4a62b1e5ee55742194024586329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b05bb92d4a25ee58205b94e64d5a9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0935527afac325c258771c66584e4a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d7a2718fbb3556caa4bc39a81581b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e7715a8dd1514db81f780496d1064333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70931c13341e9c53a1b6dbb3c8b4a28b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5e3ba450bd1b90baeb33be9bb3afa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e0c2231adc44657501444e254b091336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b2f77f7cb1f74b7ac56e6bc596522337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b456f0f66793c090458e1a1cd33c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5c4c06a71f0964c4015f56969d47c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d33cc66eaa6f90c5258262ec31f33340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda22f54a25a8216447a17f03e999cc4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d69064348fb282d6d5f54f6addb56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fe5ea57134ccbfab7f1e5b59215ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8cf0b9f1b70bd451f3669b51a121e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d36bb667537d553f7c5e10c5f5c44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785da4e11a764465d3d5ed5adc09acb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2ed82cdcb604206e4db85a72946eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c503dab745201f567cec344d347d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578ab5c9bfe685c36c1e4d757e8239f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72c9f35be8057bdd03149b9392ce94350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cc20925965d4dcd197335821bbef8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a83bb8fad9203af852ba74c19c2bf7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad38feb96f1dc87a24cca271aeff00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc7b96a4925973badd7f03c8cb06fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd851af9dd045c60fe2fe4e2086919355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca049a5db6c3b1da8e75d18c9146e86c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d0854f57c5848f3817560ef750649357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66df4f35bd076800000568ea8ebae3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a985c672eccdfc97ba656e503b940be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0201afe7b73cc9b17d4f2eee5c3103360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ea3fb406de0cf9a9187606f32b80f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35b0e79dea5d85e2b7aef9e4471854362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb550cbf0ce2384de38014f07547b980363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ddea740b9f713bc75124ec6abf17a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5268120789944f52f8934034c148121365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8be99ab8ddba0f2a88423a7e18262a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6c36498570b1eabb919ee612108ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85f97e42e46bb5f798b4f3fca43742368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219bd09ed7bfd5604d9c3fa531d7ecb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8962365ab3e590d9a9d38fa31173cf3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d136fe7e6bbd9f957dfb44fb991aff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f844fabdf7ca6154d534c79648282c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69f4fe9ea270d085bdaec1ddc7d008373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be5a731f191ebffd9d87b874ef5e82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de2f5aceb1e8a6888d9205bcdf804e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938859c3f19bada5abd0f2c2a9a722cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902f3a5aefef6b06149ab820a2387e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02eff78d6d56bfddc158942fa1a655378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3272c10b5757126117640831dced8e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fac632842dc438f07080aebc879eba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c54113c8dcbb08166b2a637c1e2337381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc26a8215896d5afe186e7553b680ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b8ce2c0f44cbd72969a709478b8d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1512b7ba75a0c722dfb3d551792a844384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c414ffee96ce110357bf6ef4d2bdc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a61062872f2e171460ab39ba4a684386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df932c44affcb05895670b4be06dff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530f297626da82e0b615b0f1fcd76a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b0efb7f1c44bdd3e31d4ae4139bf0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6612bd4b568f56ab8e690af55d4425390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89a9bd2dee5d3e4faf3410510cb0ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a295624aea708750b4653de81cf899392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b3e664eb31dc14cc7bc485c711d2b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c850feb3b1deb8ef6776423943e0d37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e96abba13cda0230ca3ee7a1acce4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebd242d421ab13b2f9df4c63e75a5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17010e0c3927ce591474463eb02cc68397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e84e0d1cefa53f36f2518d54aca159398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4812d2a686be2a3c92145984333abf4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22d9503e7f8611e47215204fbfc949400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27e35a4fadb0291ef26ce364381f67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be9747d6663a99705af7f615aafa10402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e636155db5aa21ba9a4abba23163c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64855f282bb915b88d947e0d82087c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4da370e88722c35ff2173ae7ba607405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2b07c5120108359b04c83f5a8d184406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790451b6c330db36ffdbd6ea23ca207e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09084a3f598ce221a137e446be84d05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950ac08e9f1aeb6865910f6ba2cac7b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351ea709bf3ee550eb2162249490e8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefd7ec879992e6c5e59c8f028d5427411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09946734b9fd54b5fe86924cbeb6a4c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dde0282b12d5951e237222d5416f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b7e42048b0317b48a709bb366bfe7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15af13c546a45416d625d946f5448f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5987f387d88c673392f546982f03d56416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceabe298ef26c6ea42dc980173fc180417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe05bbcb66c3fe84f7c066dd5833ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12868f93d5f30acca25497776707b5ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce94c92bc687a9cafb31f37242b05e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320599bb06d59ad186f5915d1fec5c8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e918674382118fecb04338c010fc9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adba5a084571bf13a7cae2b52d179a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42bb47f1576663c9eb1bc57b6268ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf0b71f497d27d92c381536eb7f761425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc91a7a0410a28ab7bc4ed6cb8d0ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac5e576a730ff4715986103eb9d91e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4078fdad48ecef8dcb2f3ca411e77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505e96c76e2c09d0bd873c6dab288fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1dc0bfca84c6bcbe4f4e142f4509b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694400071b2931c2db91cba72736381431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a3598b158b08ac01ab63914160a4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d79b0cfe835844c893b11cc00fe73a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5fa35d8296f67a732e497cb735ead434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6b17ecebc6f319f9f975104a15c8f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c7d608190f9b0689777427a23d33d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca890a71b51a331634121efc607d8cc2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52db9426c74a4429a453f75bf40e379438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436e8ffc47ccedceaf83a6b48e3d93c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131b3c98b2e0fcb450dee9581efe964440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15bc0abba3da206da5c39b92523cfb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0eec1f8fbee6bbe4289609d0861eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38386c2a67b0f3fd81d0ec1cc2327d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2f712f370bd321911a53a69fd04d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871200882a1147c565a474c2fae7a461445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470afb6d7ef6fe835b1f9c0675bcdf45446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f39dd08038c4547300ffae45db7f3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b50474d5c8075d471a478a06aa71cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bbe64195f365f83f72c15e15eb0eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3a48acdca41bcc214f8f857f351c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4985f0177f68b325e11515dc401c63451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff09f140eec6b8f59cd291341e9d385452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ee3d98cd952cd1b2ca8c12801d34a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62ee2c66e796ab999146755072d105454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0cf7ca08e18e3aeeb65eda6e502b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e54ecbc6355f15991b6cde17b21ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bea23b8b20ffc09924f6c1fc1f998457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525e64f55f4fcdef3e1f6fc9aa20d7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90900c71032f7bacc10c13ee1966a3e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deebf673545c520bc87f955dd0d13c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ac21a14c750c68ad79bf35e982857461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7efe7af222cf33445e850143c4cf9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f13bc56d7ad5d29479bd21dc58ccc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af5c9c3b5ae7250378f72e33bc1683464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0ceb4ce38dda106ea8810c41c132d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c678d8c074eefe3cc9fb8c5d372827e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87829cc54e80f270205fcbfcef5bfa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0565c845c04ca997eab1f5a78fdc0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b6b27a6480f6633a18afb5241a1d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391b5e1e55ff1dcf11c136a6e1b67bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fe11902882ce4943f211e9fe2c79e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9f6a71befc66d3ff8143ede56af72472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8172515c23bbf413af22bab37d72c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9f4ceaa2848afe1d570d4697c7ee7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c09d9b9ee1fad43e6cea4a169c829e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f4af84ae1dcd29a2d1d032c8b1787476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc0bcb95fc3d8668d69e482c7e989e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0573177821035ad1737c29658c21b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb7df8188cedc7c624e4d553260e71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c79a350baf89b902e5c70b99626e79480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af967e9994e37e8464fa135986b260481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02285d7b3a99120c5d6267ea393a6ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972ecdd5fefa71398b34d18f43928e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffff6b6cc02074efdd762f99def0473484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763eb13f57acbd19106cca76126d020485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a932558d72d2b340be90f56b2aae02c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec7b28eafb327b3f216c9b468477b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b410fa1f981063a246f28e4c7ed6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c531ca67d06f86d40d94a4eca859d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3c122650fbbb6e736231668859d22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41e7b160657ba9a8207c4e6bf70453491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9607f177c40af5257151ae57245450492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fcc082427799b11f916025789e243493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7da40cc2867e83ae59c01e4f58114494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7c4d0df4d45e07291c2a7496e783c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092105a20c5abc6fedc30eb6f3405462496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9ea9cfbf4d5aad95a419f2fc265bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc071ea3b0e956cbd592b7800f4cc00498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae8e2282be9e201a467ab8a215b793499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f847d9cfabcbdf4cba95e7d615a10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134f5723d7ef228d42fa109013d06a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868518d4c1ea996fb112da2ad8e9bfcf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7b801031b29f8a12f62eeb9228786503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f30a720b55d52581bdd0e93a575e93504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49229eb64179ff08dd13708ae0cc8312505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd048a9b4bea6c7c22dc10cc0eccc25506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b03f24ce58c4ac75e1f4497e68f8cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2549581a1fdd963cb9a8ded2249f4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b2884da53f63537e47c926e399f9b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9781df8f005b43b45aee20b912036a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01e11c08094ad683428518bade6580511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5580d8cf4e72239afb9a947270b60f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe58cad11118b01a6574b8234bfbf2a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97042a0ca68110d48c0173b56b90ad45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd127a66c6c7fd7ad2a4340ae56dc24515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222d5de5f22f32e66a44f7cde69ecbd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ccd0131c3279971632a5477250ce2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390175910789423eb11e59de6aa7fb93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501fd4905436aae8b026fb6fe597c73519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909d898509f9c2a70550fdd5045ea69520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3809a95c8bc551c8efac151dd2662521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c76ae7702a0ce3a8464e8350dcbf4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b19d0c18720fe4926e82c50dad52f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e67fc9a1f265762180d1c0827261aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c780423758f1892a1c1b5d792e2d368525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11e7e9d0c20cb665e82cb84ab369bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d85b5b7fe775a8704b3d4d92186ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb2b8ac675c23f14da312cb3de2367528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bde2f19014488442773df6323c5138529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6299be0c0e6f79cf2a38de3a2adbf68530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd7bd8bb2edf7692777398824f5e96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f1a1ed4e68e5ea911d5122d7cbd4c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914f1a11b27af65132d8a4328bfb3ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dfb197980873afbb5239e968126e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53495fdf2418647e0947e1493be5a8b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b17b185a0616bc6d2085c64915bd7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845d80ace3335bbbf2ef021b18f74ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519759c25b815292a8dd2c8ff54cd1bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503c07edc4247c84475dc873986fb73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956ca20127fb82f6d9665da4c01ad92540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaa858646fc7a38a7fbf821ed1a284541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dbfd93823a184ef15b6976dc2d60b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745052d4c1701c0f11becb89b77b0d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24385d23ccf50194f347df9f5dc6ee5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfe4e1f4c68956bdb6bb65bd869fda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad7d494ff6fd290782abdb179e5920546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b786184e65d81f23f620ae3d124ac04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268dca605198d3db80d8de1113fc88d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426c8b8e190bdedbabdbc6618440c2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926f450c72fa3c7e4e9e63a988949aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63132d97407806a20ec02e2c4c0a6e2b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca123bf893d98336eebe1545ddb4e19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa67e0c7fc492381082ee320a878cb0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94b6730137f132509d3572caf3aec3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a9f904085cd0707a8130f8e8877ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5729d47cd6f5d201e0ef2a04a268f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f97140fc8f7081c9aa4d8fb8e03d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94a6b8852041fe3836c9b7ae4508b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c01f80951230aeb4d85ff4c4a3f55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0db16eca29fc4536498ab4ae2b154560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed96d72b3f300ba302ff46f79c45ee3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0cc382f5a710e944a90cf118e60d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f49773ea2b5b821acf1733a4fc309563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6512ad082aab82d46e6761e58c4d155564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f44298c20767f944fe27a8eb795b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5c1f203bc8c9358f21d50e47b52b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf679e150c26cc428f82d6e6a28204567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670fe39bb6cd009464c6801da345dbc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bff335142bf302fa92736f2f86a8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927278deb76ea76d3c2f5d22810b8253570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849775029385ae539e1309cf3700a25571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7e87697f5236bfa267551a9187d0c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729e31199559652484e1c8af70a9700573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18f7d540a55b57099e797197156a30574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7005b4ab04f44e26db1997d6a18cffe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77eda6401bec169d1010830a734404576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1dd4c56a548bc4bedca497578c8c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b54c2d8ef8647c90db2d2edaef39e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b3beb9f2001e68b804be4d781e2ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686327bc554c77be1a98655cf94bd34f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60c0ee3691b4e806fb3efd8e00716b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf90c439365bc62ad08a2915073a262582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76790fc3c1e19bea94fd2de8a1831ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c927c70559058b2feff26cbb5d9f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037d5b0e526c8ddb8f868286db70d2b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71851c632682153ccfbfbcebb6848e63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641f0c4829648d1caff39fab4a07a91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafc03e38fedc32fa2bf3e1d5997d52588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24aad085e81dbf0a19fe6453a3bcde1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86099bbfe4fa86100fa9295e7213218a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16823c6911a825c8498e778b521f1e37591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab334c8e412c730ca236859fbbdaee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a8373032f604596e58ba0ce586c2d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2307d7fe881d65d97571f52045223594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bde30af765d82448f99d0df9551118595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0016b9a224bb456b6534a0e6143a1f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f392741e82537a0f649494fb2e63e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcb96cfe5123bb79c92e54c382e0c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a911465b2706f78076f33dd2257c85599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2087e487bbc72e82809d69c71a7b57f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1e50d46637eb45300cca7007371b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b72f93620910bf29dd87ea7e6aab42602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781189adce3b529a4b7b530fc1cc8d39603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d70fda8e298768c576c5e0582e328b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5867b152c3505faba09591f9e23a97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4392f09855ad1d0463c5c32b992fc19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989eed895bec93b0531e65b39a97b47607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d1a1465a07c53a61e80aec1c869b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50070b469d7aba0e4af3af5fc0d17ad9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbfe3a0ef6529824ccb7e01bd240a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc941c6077a57fd91c64c6983af0913611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0558dd2122e9a78074e9f7a7c2858612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e021939ab2a26780c6e9f717ac105613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c682e758b1854c566dc224faf2a01614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d97057d065e46822a452280cb3576615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47643f8cc0f8fc8e43a19a423183d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411928742f79a303c44bb53198b37d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283fb89b5f5448bd852dab7e4ca7039618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d44223ab09328b583ae8e4d770042e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7278c210905276c8df1551d3bc263620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07decf3c1fceb4d65db43b28447f7d8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db166845254618875727045f82251689622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444667538fe43d1a16a7ce84279a601c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176215ba4a89796fe6fb090a6152c67624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f41a4f0168fdac04e66821f808c366625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddc37dc44d8c1b4f8d909f1877abce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d446b89b8390bc87e9384f045e96c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692724e6369040763c52b5206417a36628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ff933f24b0281e3bb8644fa053cb5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11803c96e31002422ded1363f5e5575630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0134c0ec810fdd16eaae49ddf9a4d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea14d1a48ed394efd91bd13be1dbf7a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d98ce19f63de9746616f2a8c45c878633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b83b9b297914f1117b2e2f0a05378634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5282d6eb5661f725f80bb5c22247c33635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f41c0b2a3473865f60e514089a79e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f34954429bbdbc3388bf9a5a4381c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c7987d9bfe2d62668504d2beaf7a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3d281e647a590e3e72a3aabaadffb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45f6d4b30a29dfa1a5dec184ff7b8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66167c6cf8505cc4d18b4d83a9989a89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571319416834e280cb4a50440487e6f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb325626a8b5aaeb145a2c4729baff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451782958f6a7129e37df13bb0871e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a71ce367c6cdb91fcf1c793e4e6c3e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a00fb46dbc21e5cf0a4fb37b978b0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937f34af644d8b7376120ccb12e2a80647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e464f9715e8bafd5db287d7807081648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af3c9aa129195ab64c3b6903fd511b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcc65e9c9a91dce82385a8138492f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915449b4618a4bad603799faca6eb2c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ee3cb4eda64d24cbc2df5a0e9ad74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b0492cb2781f3df2c14ae97986572653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c0c66871ec2e14a942437d178e791654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e61553e925a75d0c28bcea6111d59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c63a078b51ebb9b8929f51b194e1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ff1941743afba711a361d62f562ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e82a102467adb1a25d6928ec2507d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550804ff2febecb6c5502f22b919959659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851fce40c8ce78e43d8ba14d30c630d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f5d1414e42f4be8256fffea4c4e8f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca105bd155c06fdde2c0cbfb7f3fb44f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a17aaf2ce7f1b0e0687140f886763663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56f9bd339285042f57fcb688d0e0d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d80a3b0f70db7debdeafdade3a789665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423b426070b212fae5fd8f5cacdd36d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3b0d0d78dd820b69e5828ce9a6019667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522bf3f917ad238150f4f553b5eb769668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5fcc8a2d2ad057d5da763f43f10cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dd5a106803b941bbc1c56bb8c80e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce55f3f38dd8c60c37d2dabe728dca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fbbf75d798c55a029911e4908c29c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe3c2254ba1e5d9881cd1e61946dd0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa62f488815f4f265eb41990b7b1546674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8928f1c84c2d37fc93c87d41019a524675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f32a3077b41eb50ec45d87b9917de1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab71f6942e494d97a62d77314f38c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27122a5de1a69046581690ee1fe57183678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c98e3ec7501b4499fbd49fce1c7ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b044ea87f93bbe633bb0ec5f4710d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d547ab594466c9c56b083c19b8b9b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e3b3c41f31ed1bf7a53dfe18c4193682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83da780dfebe62046a675a8a15aa45683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea864365f716794570e9e06fec82bdb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5aa5c02e09eda4ea1370b2cbf0a79e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75426ed454a22583a83708ea19400fb7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363046a7eede960c8aedb399c33e469687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffb3c85288582d8afcc0a7a9cd1d20688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e543d583a965249532f99273264fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7336d3ddb3353fb45c2f5cefa92a05690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581977b0d55a9d1ffdee3bf4e06efdea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81715d01d190ab98d58420cf91aca472692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab0790e007bcf10f575fe622f761c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad6983e2bcf0bc395fd191dab9c034694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e356f8a25e6070da8de61910ff7ad8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e833d9d3697325972eeaa2fc473ed82696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f88401d8fffbe50153d0f48b06803d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47d96e0d0580eeff005260cf5b477d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b94f008b84f9fd0b9d9b2e822f2b80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a06e78a42de62a5d4fa8afc9cec377700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0402c869f6ea2daa86b65998a3c76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546415eac9dbd62fae123bf72319294702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd592f4447c80ede5ceb3edc126788ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d70d818d24fdf2a5aae8861949affc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff6f9c0aebd300c0b9e3d3ce07abb5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e2f82172d7a79dcd7aefc74df59f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6d0fa6d214c459467e607d982019b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8b77d8427a7d8f9d2d8dac4e2bb11708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7607791b3ac0c1744f517cbb9b80fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20794b8c8260e34acbf52982af7b6637710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292ea763874d0c769c6487fbc69681b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8a8a3c45ca9fc5c2856e0142589cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155fdf4ea7a1d5b61df290e2c461ce1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4129ca6e991f0b6b583457ffc478dc5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094f0a85a521a6856264cd8d3c9e231715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7689653d058ff13b1e3c3bc95ca92716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafd389c8af229fb67f403c06f941d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39b349899416d4ee282817845609d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b1e952b35756907bca50237ee86b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763faef349a7c7a8493c2261027375f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21feab0ee0e24f99afa73b70947963fb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a523cced5a63d5170773d5eed71e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc947df8b8b163a33c04f80141e2d5b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855822e1993a31500a0428f951826bb7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17774f6bcd68fd5a5c0e4b6b5c2948f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e150c7902a806692001edcd8e7a42cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72793436b36cfd810b5c53a0f6486b85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5db56a62d3f297bb79c2e37db15e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05447eeabeff446e527e371fee1b0918729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445050e9fb6d12f84a681d0e7522a63f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814762cfbf8eeaab9c961fed40a3ca74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7eeb74544554ac7446e7f0b874ae1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b8fee45cf3ddb61728fc1829ca53d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cf5fccac2cedfe3ec95681e01f450734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccee0bdf5e62aac89054416826031ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1c65f7e2fa972657e0caaf15b779b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde652c33e7cee408b08aa144b6eac0e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e666193430ffadc9b7d3848f5b627eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483e321801e08ac126811e43f2d0aee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d54ac99ce46dd8359a108e5533676740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781331c5436682856d4c6da01aa965f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216eec82be2c605dc30bd7f492ae050742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd573e4daf50667df981a2ce3da03309743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb6d360cc54649f847d658e07f9876744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd62f9cd471f6dbd322da6e231754e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cf444016517622f2555bf07d0169b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22431fca5b39e21efca2bf04eb4d7f5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5175e373bfe9000f31c6a46b47c74748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82103015bd2b5329136313cd35166139749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d73b8a7bf8c6811041605d4a6189d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981cbe1c37d0a33cfaeb147189b6495751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edd96b4a7961a170eb44dbbcdbdb00752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e986d67bf05cd7f3a396a7fea2ad40753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012b32a510d93737520d10e0a3bc4ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68088dd02657728caa914b17db9f47ba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742881e2691cfc2bbdf7ba9581542a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09c9614e8259d28cb2880641a690c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73c83b3601dad912316f51c0327456758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9c62b536a1c00f7a67110f8204d42759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>