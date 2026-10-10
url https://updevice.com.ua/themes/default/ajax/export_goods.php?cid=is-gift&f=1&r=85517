--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ec7148a86ad5b4bc85cfb4d4142c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd988bc46ab835d4a74553a3da44acf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efe5aab464ab3397278c6c4158fefe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b24401387312778c0126b820d0d8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95696004cccd5929bfb6a52735f0c4525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be92205c4ef23b831087ed319cdef96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be47b1f2abae74c9cdd5790fa46ffd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bc378dcf66842816620e203daeaa98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f613e2985b6995299e9ea1f01c6402e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c86fa9750ebf09b8b1c6b8ba0f1a0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85020b01d967444a3e1d985b141be27711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f150097129deb1d607596e90fff6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816699c0f790aeb29621000dccd4444013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a19e877c11250c63082c71b3fcc0e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aae84e8b3a3d53e8ab16621cdca8ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244933ceb98a11c68c132c4ba485c5b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265651324ce9f0ec374f77c50826b0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd15bc0803af66cbb84897265ebfc6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd703c209808649930a05d10a20ed0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc76757f05418ec9ff9f423a6f202920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4025706d9a935b0b82b18ff24dc13c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97067451beefb5edf8959e510f9a1dd222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd805e2847b1e5e1c2f3ee9725211c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1851cad3617f79b66c4e17c91d89e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880c74416cf023b5a201f21f11c4bed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648ea871f65c3badb92115ec3239c2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b02c3ac9666fd84114cc5c54913e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d034555a691fe00e8089c9fcec4b43628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948373a5c954ba5e6bbc35b2cab748a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48140a9a2987fa700d4a97423dbceb1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc913164ab971714238157b99482c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409b798b59c637c5551ac1e83c9fe3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde2690cfb4a66e146bef6a1f167ff333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb0620e02d322d07e0c10c11509fd934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1904bd0e1045567fee1300476b3bab235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7fbe313f312786f9e66e9254e91ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36124341dac2ad9a92e86af4950b15cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f6966a7a12c1c3a8bf4da3bf8a52d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81471eb2d155e07d14935b6b2acf1c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765a7f531c6181ee79094aa7fe8804740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49089481b3640c9d1479dcd9f30da4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8751f4b7e84ff59a94bf16775aae13d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29a27071969f9d3a745594b74266ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9766606b7f636026a8aec2d06af9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8df4de533166e201160470cf7a01345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c3c737869ec1052b99976509f7db346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b11609cc922fedfb759b5d93de05b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0ed5f7781ba10e36f9df6ea65afab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0cd07f59be74e18b7700769b7814349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3b75260586ab3692620490c86de3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68125c72bdbdc607451e2e69061033b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705695d619216b8a43955013652bb9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506e38c3203fdbe6215a9a00cccce8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a420922e4cf4ac455e21bb9d07b6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b05656af9e1954ff73dfe442bd2cdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c5d1138788a15dc93d506fc6a50e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c8cc0badbe31920716bb4cab29bb157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836a4ee17325e8b43d4666ab9a8539058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b02d57bc9ac22dec1f2887d48016459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bdfc4cf94f5d8df1d1197ef4de3ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674b6a4dae9c1aa72464e8a692585f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66607e8efb474d10aa9d7e4a4f074f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a171a595729ce5d092232b9dc469a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa492f4fe22a3c52a7fc404a23cf114864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799818eb929a20ba70c3cb1298fd330365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4db86aac8fb7659cf56095463cd93f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5423c8d294591d7f3c1c1fe945fea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f57ff539b103d5916cf3dcaa61ff468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643031af422bc89b7859cea2c07e1eac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bac83fba43392371815501867d13f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ed92499b81b3ae88cab86fe67162671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9d75ca67f68c35daa2e4e5354f16d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f686c09a9b4203e9363d45184a89e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc92e5e8e71f7d54bf6f43af128356774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30520622f3c0407c42b7d3f4e45e15375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eba9aedfb369eb4029844b38a78f0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9623cee0faedfc51f05c650eff6a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357ba5d280c30351886eeabad78941a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca7bbb587818d1562eb9627ef1408979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbad6485030f273b5987c38c46964080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965bf8b34933cc9ba41301230f4874681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9408f534cfa5460de5f87aca57e4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaeff0a531df8f6f6127cb5c2014a9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a71bafac4dcc6ee0da07885c68206984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73312e119c3d64645e74ca3cc75579fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123d8fb224b24a1437d66497922406986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4067d7705b08b4c87b479b480508787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7059f1e8405274991da1efd6d327588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66d7fd5ca172699cd5b9fd337063ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838259ffbbb45dc396bd0827bb1594a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8380b9c0b2f75aad1f1d84a257d78491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c2bd3d0e1802593affa4979bdaa0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1f7df67d252ff55f60d3cb9f7259f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a778dcd964688030cf8725b51cc6fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81967d3392034529bf525dd0828d0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38eb115836d8e948e4b53010c947dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8588dcc56488bac9b2fd6d55266954597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13895789dad76ea84736879b2fc65a2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c1f400788a7f0ac60b3781d34c03299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51150a892343aad6652fce77ad31767d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be433af1cf10fc1c8ab3b8bd123173d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12825da0c38b7be100935e40a217d11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fc78028c42deb2e3d7436a61bc5a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce54b68ca0b80858a9d344b6da3250104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4db344654d588513a133498a073ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e471546a0d7c436ff071e80e65f0000106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e51eef4a4a5df92c3d8f824f7c288107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af087f4ef07416cc19030c22b902a202108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e962020fc2246605a3da02b62f3340109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4df175cc9397a727abdef0fadf341110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f8d2b7b0ca6ab3b2b0230f06e726c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557521c22614e28d75f191d86af3acc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a245a7e2b8ca03f8ffe399b074c40b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51ce1ea3b5fca76376c51899282417114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e312f634471bebf77bb0aadddd7f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ed581dcf732a536e33964d614760d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d6b633eff10a2d28a15a0087fa586117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92606fb1a4cb055ea28130492fbe46f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbbf1743d3d98dbb8cc58ea02f0fcd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdade55a1d1f947a9a64a285e38c77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30d693d95836303223321a6a83d06f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa30ca46ff72a8c86da9670392d9552122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0d0a3982493f28db63a8eb1cdbcc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a9798d704f262ae5e5692164f0a0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a6634caacb283f44038aabed61897125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78f13751dc963e167ac23325865b97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9649f30312e086d34368ea37ee180f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdbaa1713b4aaf78e4ea757ca848e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42aba25de925ad6599d0671ce11dcca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64703eadf82c96e9a01f8dbd12e23549130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d36d15e94d0018ae4742943e95d9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1294fe1b73889ceb964617d20796f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbcdc2c4002b568d8fe90c5c7db16f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221bfb08908cf9cd2e0f4039148ad3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b77e2a5e7b8a6800ae7a519c15ad0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361d54d6ffccc33a8f464ef6e64c4e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a30ab4f42acd9f2e43ade19290b78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0076fd3e719ea540c7f1c38c79976ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de07448ab9af531d88c1bd8e915022139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c328611fb604033ab9c7437e813ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33857e77fbe754522fab5c3efbd8576141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa59a48dfe19257e409ce09433b1bb2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975c5e476a87b7ff818db9a8f78cc4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754925e26def2d96c5af0cc5936a204144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7251bb78dc1c3c70fbe33731232ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e04012e84e6168bde1539fc3f31d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed1c830feea92bca6a6ce2c2529d11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dbd1f8a6f0a8a357cdc997c0493fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cce5d7bd04e773bfa8cd52f257498149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba5dbfcfb78f5804e691b5c340c669150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdfdff34be083b17a1fb333ac07249151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f53b6ce98d661e5d0cb6a44f6864b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f6b1470437715fa900b32da388a17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8770911446e09fc7b5a4cc055e04eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821fcb6d476fadc177c1f4336f8bca4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2033ac0542e1e1de2a3af81a902fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a6519ebcfc4bb389d5f2d198932d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932212c697cc5758aa6f2fc1447df48d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc99f9444bda696645cd0f5508acb6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29415e002ec536abdbfe981e39b21ade160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f4f0b6124d191dc6fcff55e1e71be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7123e3911c7706c8671e276f5c00c59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447aa0a9a464ff88089420f4b104ba3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608228cc2862099b1b87020a4a3314eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f4e70cd686065a3d040d4f6f262bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e92a4b69e21a937627e415b7300a86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84eb06ab185c273b4d2486db7f2f5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e52dee062d0fe1dc9f554dd51706d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e17caf11543dde978412c96884a92a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e651b3370d6c18e822a35ae726441170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00938c8efc7a5dd7ffe87c6911e3e711171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82464b491e87a24720b36f8def497f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b729ebc2f0adfc7f8c0244242a1ec3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e8acdc1762850b497506314e7ef2f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742773152e77bb0663580e79291cd153175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a6a0611ff65da6c727e4db1a8a667176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098e6a737571b294bf1139756286d0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddd358802c0242094c80757fabe9a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddbb2a2f92c757a9cf246c5c589e32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153610a2e086899a711eeb7b910046e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224df6d5e2678516ed3b8d471203f8a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2f0282146b893d881f4f053b77d0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3666003266166633c0b932e85a3412183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f193261e8d33d92d7a768167df49ec0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425cf48f64d2e097572aee42e3443a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1382478c4a7c86219d1933fe595b33b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116af9f2dbc0278e19073143c9811f05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0f018927b08ea7707087effae8d2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cda24fc0e3efef96723af0e36a605189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26b86d9be3bb930312b21148430f56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc191576916ec8effdc680bbc12fc1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36765e4e43bb640d4c3e5d4ad029f524192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aafa5ae2e72bb2718d2f4323ca5dc6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b761531d568f0d7de329d82d55e3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49529640fe368b42264951922b21a4f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da94c1d98cd0fc06f97dfccdd35522196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b44f3aef74b9dd1315e3480a77ea0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a0a6776d4acd8aa5604c883e627b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037111f9345740a2b2b7f517fd393e12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af52f2526c2f7c98b5cdaaefdb5892200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5365e1f9f92798cfe3b20258d558dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52c38c2a22cc6e37bf367ed0860da3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7c68a8023e88e6b619877e73fa01c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448c3efd002d1a4da0716f6136f01f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e99ea153d2e4a121cf59c88fe996b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc0713644f5b983946e18df5729668206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b551e4638ba994b4933c637f06356be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ee1c9fa2db39505e6c291a4448b7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886a8e0592446b0cee21643d125e2f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfcbd6efbe6fabda85108877e9b555210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ff043644312c2fd91b65b3ac82b0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b78dc06f013ead429134b39e3125c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6330952d572233ee73ac67760417596213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b6969790ee6a1668083ba4ae66c66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf8b120b1662b23605e2531ba1f3e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc529a5526ef59f15aa725339f96930216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f05e1ac176ad850ba78352c616b43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43762a60797b4841da58e659d2a88103218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dbcba392b80d869b5aded2b337ba3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f19d824f9d8b41700edd80d069f91f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4365c5a0891a8136eeecd788fbd99e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87641e188defd6f86808dfc54c31220222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e68b928e178147e7dce40aee8d9928223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b5f9aed86538b19251eb26832495a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a03a2fed21fb570f11131fb6300e15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68e5f0aefa9f64d9b86d4282a67a81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadd48f952e935499327a154fc65cf9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cb1935ed8364407fec9c4bccc982c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066e7742eae38b7bcda31c73257e32b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e439a40664f735551b4a0fefa9bedf3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d59fbfb8c560526a1f2de322284a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0553f7a1f1918f101b91f79f354c19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f109f9a1eb17cb8388057d48fafd948233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec511ebcf38a4faff98a1150097f60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c9ba0e730416d3411bf56221bf059235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4737fed7a1b78166b0e03b41954953e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bd3308f0804bea5f5ae2e1c4bf330237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601ce2d58d80f206e8beb69bd0164c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5f5cbfc82d7a6f730293a0f08a237239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed731cdcf2a755fd6b8d82390d9c1cdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a91969cad0f7c164798b7050b2001241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16423e7412133ecb7cde76b4557ca9b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2db049ca0e63b1c04a50101bc74b05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3476fd0a54b9954fb62737fe0136e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110395e69c1c1ee9f4596b3b9ece16a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4178dbc318d48b5ca48290719cf647246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214e55cb75576ae4bcae9a4215cf8af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a545b4242f80cf1c728eb93ff8ef55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858252bcf29fbb684623cbedfa0654a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10605bff066c064686b1112a497e8010250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deab0fa245028091009492c9a144b6e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef001429fa563e55da579362faca19252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0ba9edcce7bd0b8b0b849236fc70c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e752b86b8c01902f40b2f258f80c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fa353847237ea65427a6fab399761255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4186baa0e8222bc4f7cbece6ec6aab0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf52990538ec66722a54c097f44653257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af598a92de38613806da4e11bb216063258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f32be79f5fdef8cb9c3c204918b4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710996e05f1b33ceb3957ba9a004c92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50091fb19854fdc05bee8432e2b176b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76639279e35505c2b7b37601c6d179c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d171d9f02ba64a0c61e964baf565191263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf664a104c894283de8ed1702843e5af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a686b5adeafb72f92b52dfd94b7914265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f0f4cfcd0ed8e75a23c5666f93d51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93af5dbac8e5b33155c3a07b4c3f57c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147d47c6b74ffeccaa60722c4ae1533268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93140fcbd548bc50a531c16c1913f904269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd9acb3b0c81602884aebaf33c63cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b457a8adeeefb711c67d9f703ba9e5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe324c39b9b408bf78784f748396fed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671b9c2954e83d8d15c27f288464888273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2569b6f3bf98a0582e0388ea44b9596274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181bf7f0bd49d5956caed46d9cd6736275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a30305e7a8b4aca5769c4e0e89ffa3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc86f6d67cfb40dc7ba4b803b15d671277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeac39aaa88e2662de9c929f90f420c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7f23fb6523af50f8a1d74fcf7fdce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eee2186afc2ef74a5fe31a58e81d17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e66fea4ec28d2a4365980a9affc0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e00ae37063f859a0f17285a53d1a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38cba89f080615e4cf848e992720db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66ea63264ea9ad1d20382c61825c8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4165704999026c04dc622ea45ab82d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c61d0794f7059a6354396bf63aabf0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cd2e679807b69de2ae5e6b8ff1886287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e28255eee2f2283406e5022571ed98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b3092742e8948fcab39a4d6034324289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2eae99ff099d47e485de17a28bfb1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed2ff32186fb8024317cb8d1d07fd5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889df78e8071f9b4b51dfc0303a3be0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade774840759bd6ed6ab41270f292527293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e4f5bbf57c885c125379ec06b2584294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e05643337ef0046454426a7b16080d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071293aa8064101572a999fd4559d016296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f568a6b3681908db73ff7f570d220297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb705966f5efeb906a3ebc27cc64f92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463431a9dcf97ac2ca4d13d4ebef5036299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6df68200b9da68e3cffb285d65d1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6238e755b007fed5b881dc98520c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5abe10ab0988713d780c94a7b83b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f821e026b16501fb86180e09b563d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923028a691946640663c0358e8fe9c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a119d9a3164c8cd3e58e803fd0690305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3992423be8cb05100f92499ac3aece306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8ca6ecca4bdc6b6ff9863b2774331307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f2eebf584a3be0f708b9ad990fa3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd7784a9964adfebb6db99e91fa74a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb049b4d9983800ce38d48194c176add310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301aa286ce7915bab3160122a217f45f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08336957242b9f898f2560d7e1dbeb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710aa7fab87ffca0d42bd20e713923bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e15bf3ea29b4258a063ad45b381fa8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3b0f98fc241afca2c3d25966f918a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756461b033165ce6d9462c3cf3f445f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e913a7e2e6ce95014ca02868a14fb68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290f85385cf634df2574fa42c2b4396318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f759015a970c36436b486c1d266e030319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7e810301ead65e29adeff5d49d4a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12262832f0f67a0918b6ab79fee6047f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1c909c7824cd755b9808a0a66f0ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4495c6e991b4e916b3b37639001b2a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114f36b1428f2c49f133f3202262205324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9a5faf560b50cc597ee3255977418325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb490df4bd29dc18edba584c2e75dad6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ce7ec2c9486afbc0798d5bd4e7d74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a3dd8526cc6cb1fd5ea7e43f1ebad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9d572249cd88de2c4bedadd5ba1bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d432ad0ae3bb3f0233b1902c9c05f89330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45970db446d004c3bbaaf0bd6adf5f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c99f51ea5fe1f7cc3560fd00d72564332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12fcd02694de28ed2570df9d0e6526333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78736624641dee87a587742c10751fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbeccbfcfe4b32234aa39c6d907297335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c9a86ee289632f700098df4710761336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3d91a7f5e29ad9031a2542a3c3d86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff81e2e1b69cdd7598c5aa725ccd96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d36aaa6d311f963fe42794b574453339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f0ab46c1b5a5093752c6ebbd67169340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcbec5a8e7813fe8bf334675f8a43f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af6612585b956778df0003e1df9866342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478171a371de6f9590f9617d0d3e431343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105115f402cdfbacee0e971e3e1bbca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dcb961bba47785e75eb4f2f33d2b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf90571bf2c627c6ca635071af996b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904f6d95e44bf0a2a1b4125f781f6f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6513b2500ee487c35184c8b9f446307348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef67bc6ffdfb1a9fcd51598ffae427a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79935622ab55d52b21a6162e1206cdde350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d892bb7bb319ab59b719807d7b1ba0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf39e89c85441aef88ff4a345977c15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529f103e879ef8f1caafb454909ebff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a7c8a911a7c36b3081ebf965eeff4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d846a21092a7c6ab4947ef3dbbc1c0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c26c60fe38fe373b1a887780309c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4ba255d18a6290222aea0afa44e8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08941cf80c5cbea6d7c8b76384cb0a68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b909596a8c344ecd373ec2865b0e45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd6061cc66f93071bf856f3d53b624360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d527fe35e00a82107fbae9113f2938d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f777b52bb8a658faa04a2d3f48a947362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae87f045ea0ddaa4439fcac5bab49eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5251d024ac729e3563ea6abad06af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ca74fadeb5ca1fe8eaf25bab0e1f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0a8a25790ad4f0b73f20e3b782eca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85d46f14cf63277d394de7f5bd1abe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c996701692e7b455a69272ac14434368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5051dfbd69c526bdd1ef79ea9d05d6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e5129a676060013bded39b59c2119370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa435f28c6e9a6fe6d9b6af0c39249ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fccd20cd30950a76bf8b0527178138372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba473f4d0bf4b48cc43d0667848d1c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495694a79f9ec30fa944237f9b36427374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8186cb26538faea8354c380597e4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be30b95e962936c515b367d2f8ace6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0833b40e8bbda4de21fe33f772e4ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a86ad31cc72c350a940d38c9924ab8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e8b175f168fb6a70df1794330758d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5787349fb873c13dea798c09d9beee0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6d3d347237ee7919a7b0a89df8479381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ab492041509acfd6ae2e59251fb79382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d6a45847b9ca8a410b68146ff415c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9316067802b32d8c2bcedc7abd80e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5c77b3fdd49b92bf1dc4ede056ffa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9f04a0dd37ec2e4fe34e7e092b5ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2b4271c55bb73adb43475787149b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc28d1c9da6bdd363828c5ec5cb188388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4c5ba49d54d000f482e7db8fc093d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4969df403496a9f059f9fbc2bb67aca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95699b42a6a7c5c6ba5c19cd7430bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738363718ab8c1fad829714e7b7cc5c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b22e4f2aee4e4e72c46f2af36b3a30393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff669c1f8a6fb06fa8fa95d3558db39394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dfa69aa4179e63fc963736e89582a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902962a8d795cdf6102611e9f1923631396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc228183f3b5f4b6987b2bc2c98a3ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad94b88859b631a4479088bfd4dfd8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06311321e8e2a9a12f79601ed9cf81399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f9c5ff2335f5a5420a08e92acf25b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08abb60d3f8a2077a98c62ca7947cb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e0c6c9e53238727c154425467a0b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315633b2c87b60f7c7b09093e18d98b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa3e600468c90e0966abf48760f5e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7880d26a857494889deac95a06cf4c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c1ae510659e7548d9374eb3b8f99b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136ddbf38db2ff82e75e1a235673256407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bca304281a96b0976d6aaa41765e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899e9ebc15f3270248f5077f14a6ff9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425204a0b99b1b6f13ca4397d8d801ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8115272ae0e606d43893c148a971207411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99dff7c43f937c9c3e28ed9d3e0d24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5863ff4ae2b6e605a75051fa6f77817413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bda7a4177e4b81b2489831cbeb389414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e248c4a10adda3c89d43b238da6c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1982b2d63d1641943e938a83fb0914416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154207fc7d881e7078f624ff9d3e9d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97d109c97b16fbfe8dcd10452e6c00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653e332b0e79446af68cc6ffc7da8d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7066218f82e0ab22f9ffa6b5da2c91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2257ff6daecb69a1bc24154bb9086a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0d48a7fe4473b77c7abc5050c985a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5f107ad8a606f9c4c93bc25472bb7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77ac115d5c4eac8c31d9ac7d7226fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6f662107a33c78b497509d6dc6e87425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197fd4eec8fc4dd739907da51a8600e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7c01cdf0bf1bae11e4936fde8b7dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbff62b8df30c72b0578563ec222204428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8cdc070d04371b829a75faff969a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa303b85b949c03e8734d14ae5a4079430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7469572474875864e065fce10b76128431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb12d94f9b2de0c99f25f333cd7f35f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce850d52943d0c80fdf784cc0373bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3d44eb1ab89ea80960237e1f879bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6bfa35ed3ee77c9f30a64916fa540435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c74f9d3f26144748aaeeeee7e16c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91595f6941f2d31f7b8ca547b0673b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645633486e7f2fc06147beeff54f1a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e13ca6112bc49bceb24d828d94fe9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05494b263ca62dbdc77f072f66f8a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2e8e0032de70633ce32088a436844441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4ec6f2ce2c20253a2cd4ecbde823a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c103f7d0f0e85f3bb304dbc4c5abeaf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29e629ad6ae5d82c3a39527123c634444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b9a919a8ce593ae53be81d9fa07bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffabe8e1156a375cfd1a987cdee69b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ccc360e4f933c5dd3c4f4eb4eebf6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18291a067975f4b5f2c98b7333eeb1ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851637f50f3ebb86ad7b95db61512c9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a0f6535e9c55d3948e2fdc7796c40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cca12c7fc4455e2eb6b587f0d1bb20451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a087946a87903ca5a4be623a14356dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e4d81814bfe7381e5fc99f5da5036453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6085da8d27457447694fa645f90853f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da74da25b46b1cdb9f0550357503eb3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4608972c2d66701933e2830d73ad97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527d0b7e9367060fea5e26e4485bbff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8c8db9cbb64eca2322574dd874350458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60615244e3fa73b9ab82b954c526c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7941c1488e52a1c0bea8ad98306ec40460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d020e581cfd909cb7b12de96e91ae83461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fa9469c085b5b5ef4c1734731b9a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64daad3d18c57f937f09cc941ee0ed0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a62bf286385644dae82c1c46669bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e8825b37d8bcaf70236b958d17bd9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab69c80e0919a7ee511b08414d051e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e845b165d61b3781a17c73685cd3f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51119384ef10e56bef7ad2739814e9a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121c8b5f2deb8fafe131037c62b4d25469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674c22d00b3eb36efbcb3e786c6996b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f5394215269ac57d513e26fbd206f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412303813ed9d2c7e371cf7b428fe7ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddfd3c34ca1671f43edc98e847301b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c2ef67dd2d28971a0a952d8e7c1c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0631b489f9ae8cd9e337cf279128ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7546d9562534fccaf9d7f554a08ac4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fc045580cf197064e3c10b4436286477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda22a7be0c1ea2f7688f332f95d5fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a65a3bb8a5614bacc112b68bb7d2cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5760395b9fdd74b5280dbe16996d64e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde46aa36109c363e7edc6a4df2cd4dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041f8886e0ecdfd902564a168a09747482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df36aa0053e48bb4e75f329f22b2e19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558c4cb4396184430552b16280352d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dfe149261fdc1f0ecc81dbd465622485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7307e1134fc904cd2009595a3944c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9ecef2c0b5430998c40e4e3ec1395487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e219ac15dc43956760be7492205f5b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955a7e3b8e02be30596527ce6540140489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c532181199b5135199c14f3d27c85e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f8eaa127070645cdf47ab61802982491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8db80307a2de44bdf7a9a7e98a4b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575ceee51016c3814dd4e413c7c021d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f500d15fd4fe727a8dc567923aac961494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c2e9c1f29a3812fab9a89862b1ef7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e569a17e1a4c42f495f6b354c8cb0ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc201d67a4a4529b833e9f29616f86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcac1488a0586e8b867568c849f270498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264afb756b6366fd6fa719c6c770ba5c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659326ff77f784771f5843de2b314e23500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db96fc4a55b7693bbc2a60b6c2717f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48c7219c268d5a7d325b18bb0210c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545831f53a024ae900a1c161cf61621503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69feb4e327d979f7797f6d287b127a49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ae300675de0e76e3049a749b800cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a0d2649aafae07d7dff6f97eb3758506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2bb1df96b21f5f42f9db9ae2367b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b765a230507399735c560f98d44c93508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffb83ab1774554b17589e298de8c66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba918a72a1025fb8f13296f9d31f0e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24591ce66149b00d001695c395846ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc18bce6bed988e55c2ee0a168a3c5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552479878de4ae3fe31c3f052117302513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c952b79950f602aeaeb09183b94f11514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e79872aadac6b43f1267b3e2749ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348146f365f2ae9d3f4c205091b43246516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b698d8e8e12249034e6f1b5c9689255517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64433395537212002e29e928b0e32a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41b253e07ad8ed9ad0f081d971e15c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31735f18731e132115f9bd84d51a463520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfaeea4de1f8afc6658f5cfd6d7db4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbce58936c1c6b88bf904e5165736e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c4f6bdebbcc31209521ac22bb8c7d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40b7220ee6029ea889c121e1b33a30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b776fe6debb14eb4ce87a7affac48525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af7a9b284f8d058394043ba654bd6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921c706b93af115542d2a78a2b3d3c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699ba2f41e00717b170a930e62e2ad9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c89836275dcd599cc70036b2a473c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7df6462de420392496edd3890cd259530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b78a977c6235d0fb4a0e52660c91f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e6db61ae7d9523cf80d561a0fad9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261f278cb86e3219871cee8a58db61e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4aec81eb3a3001c93e4ae6c2a0c09534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5c301cd28b92b46456f0822dffa6e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed2c7c4b3d81ea4cd00c47c937db3c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00763c7dda587be9a6de956d2d78a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92942383dbd6322e7d59096e3144d850538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a37e0711fbdd2fb9c4019e4122ca30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa315618ddf7aad60104458402b32a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc82e712567d3c3f665f2263688111541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dabcf15d1b5c27fdfd63d77c6656a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fcc7c7534e16bf71126ba6b5319cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814e5aa4277d5147bab98c160af77e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13960927fdd7b70948d33a6f3a06bad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b67e46ca1d3c41918b350be4535d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5138883fefdd996236a71e22865b574547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebce7126d84460aadcfbe48338a7801548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced610c19db33b393a1ad8fc075ba466549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8081cb22d08acc99edf69b5cec970550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e2dbdc7e1c30d167a7cdc4227bc39551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13180e851d0b6d78387f43b913f9ff1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2b9a681af8ed287cbc6943596b8f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9aaf3c6c9a125c10d8365ecfcd0ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6f8825cd95f3acae75f8957d4af8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3dcbdca0caf619be3b4d680b65651556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e29ab1f3486c9649e96d24303f5b8c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8d405de7bb6883735aeddfa0f9762558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb4bf0b15a520ced489578655f97c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b8b9a0d7c0446eef0aba9845bed0a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4525ea2d818cc8f21c37075d94bee12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9119505fd34e613f62f219f0686bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5975f7aa59bc34b56a58e8cb21d39bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a14a238ecae850b89da4b6dc1c0d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f00c49f59619ec9c3508d9ec9dcc2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93937b06eaa51c1f82ec5feea27f99b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f84f3474910e4480accc97f6cb987567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d15c3758e88805d17939206de9330c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2178de459dc71357243215741a8485569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2ffd5551d90459f7132a241fbd587570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e2ff1e5825b5cc37a310e65df069d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aca2bd6b9c77b8d2602686dbb1d159572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5cbec232677b56c58a62ae21514fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a1f234685d4866d8f57466e61c962574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854df2d9fc8ad418017865237ec1b6a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27337163445375da6349fa5bd5ce56d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0310578481c1191d1e294a38c346d3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a23cf506a4d1b3969bff59a508711d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cdca05bed4a535c27feea535d1c61579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a14fd9a03dd9379ce4cc3150ee711580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e271564df5c6a981e09d25663946d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a8c8d95f54c99e53b3d01dbd52f63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139c3d995e71e7a8d9eb2d22ea22219583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9467b2cee88e2f6fc58eb295dbb15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7a34f8760aff08921a417d280ef98585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a9f8587aa8a5346e41363866a6d3e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cf18a2d0c1a144db19bf74efa4cdc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867cd447d739a160fc1415969fe209f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22312b64956d5846c84ee0bd29a7a470589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322212beef6adcf613c5b2c745f55a3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250519799aa8cfbb1ba91bb119b1044a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888e9289783bca64af4742a3bf1eb5d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a49cc3fdce73bc3b59c25d72465f8a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf08799a065b75ceba9e8ac1892f24594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7db4412af1ab83bb7d8a3948bc143595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d26c98feb201a06cd5cf9e74d7c90596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fd7b0f4f3c427a9660309defa51f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0636b9cc24742c6a837928a7037b2a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69446e979abe6560c0b33fac68b59b44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411c2dec8fac278ad1aedacfc4a6d81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbe5925fa20ee7af49ba743128adf8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08206e3b669369beb28774a186d0fa6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffad9025e51f0fe61e49456de90b1e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b457cbe7cab4c177b8e8bfabf7e85e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4efcfa7aeb994d9ee6da4a3eae29d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe57591f182cdea8c26c96f7dbb1d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2311cbe6c6b3cb75607cf4274cdec07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd414996e7a4f4d2a01cbe6cd913c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6febbfcefbc4df10fa5f11d1980ff4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95f552344d0cede3f2b3f2d6dfb8c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5509453c287bde1e0aebf407692d63e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba04cc46c4adee6de633a6b8710059612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52570c940397f71a1eae418f0f69382613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071b2a61cf92a2783dac97ee6b54f6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305e603ef2431ce1ff2d254def57616615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65c9ab8183f21120d7a5a1a20186f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34622f7561226bf1e907b1168ae71e57617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07791a4f314fe86b6adc8fb8464a7f8a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba137e8a4f6f9d9d6c15a0224ae8fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4b7c705608683054b5ac6efc1ab1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875e1c8b34e79fac094b967b3553f81621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c8f3748e2029d816814e08364608f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b5b4279131100edb1e99ae8b1f90b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352c7714c72e5f9eeaf6c0c100aa8c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd516465c5f08bfcf271964099a5be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c075bccc87e7b56ae226be1ffb2c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6deb86a54105441bf08689bdf1ca8ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94675fc1cb8ae8cd24a652716f21a347628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeec1e52a649c4fc7e3f216a7a66c6f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bde1588c3d62be78009f7145b6abad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7913db777398f49c627b95d6245cba8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceed066f67586fe2c75f9c89448ba9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71133c70346d7db304b053ee16e1ba02633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459384a633979b25e501facbf18c0e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f133d120611325703ce08ddd05f168635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7cf8a72011d518f466b16875892f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d8322f21fdf5e08ca1cf51af0e6b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb126b8b1008ac8d910cc89d363d566638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88facd1efef0d6fe3eb09bb5d32549639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86e48216622372c7fb4599db43d64f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d03c742fe80d53ef7027dceefb309641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8a45317503d5a85c5400f04ae8c5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ea3fa3b3d58a85f7c4d0e45b1494b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef7b160bee0eeadea91ebed66e03e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794ae40f946254cf2d16b0afc1e6a40645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae569c5fd442e4c5c5c709dfcc409f8d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f20ec969000ec0098c94d124110e73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e511345210c7688a2dbaa8c47d8a7f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6465ebdf981d946e55b3df1026a5640649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00627b9876c0eb9887feda368cee7dc3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d1329062c06700b0c2849b93e6d54651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81107eefb27ecc954f0be50ca05891652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a206f30a2fe09cecef5129a09353b0f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accf2d47da3b4a10e9c7ea9a51a3547654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2dd41c3ece01f194d109531644e90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e192af6cdb7d1c8a7496e785d0845656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d5ecc98fee065998faa080055ba1a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70c04e80c73dbc444e7900bfaa7ed1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0789566e46cbc509d22220f56cbc3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fb34e565bf52c04affa04a85640fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130af7f954f140893ab875be57bda2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacc1d505b25c4b1c99810c3f386808662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ae5674149bce41937d038d65fdd47663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7bae3abaa6192ee60a800d132604b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15b41a6e76bf509866aa9fab3d8510665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aab0da5e493a76132558723b17c64b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d45b2ee90fb5bc1124efe2581ab94e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7274ad9ae8406b5bb68c635a26c0b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff0ac2ca0604d7b3136cf134fddf7a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cffaac2f9334406e95cc941f6e2c97670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfe5c00ebfec58edb41abd065cf8e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf16edc20f48d504e9103de9f735666672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428af0335e8dfe7f3a10461dc448c2b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6db3bdfd3844cd1dbb56fe466e0a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d6a508416578b529b77724f03e83d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5dd9a9a50dd60753f40da8ab9565f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a5ca7152f4d98864fec4acdbed212677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b542d18713b9f74678ab59d86b0741678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefc92b7187eb9850c8f6e1c8e6e39f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acf1b5c74eb609990a53918ef5705b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008fe49d7c0a48786fb5b3199e6e329681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1ab9a43c314543911b3f82d840138682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618046e6121021d43699f2ad237926a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd429cf162cb161c5807472545a9aa0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b86461389ec80712fdfc5eefaf77c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df330d5b06e0bf106b7b563ae61aa4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266403461503c74b98bb8efd70bf94a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbae956bf617b5436ed50edebf57b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cde0ce6cdf4a49ecc74e1ede6a1236689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d0eec37f31fa2c3b9cd4bf3d9ec67690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015453fbcfefd0afcacc4981e738281691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdfcd6ab2df93e963e150d8d97d1d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9cc7f2120443ad352d0ef79a3dd65693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c2aa666ca5ee75fbb3758ce5405ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502e0e05ccb3a23645c7f364ceea4d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf0f990691976003767aa79d16e9e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5eb69dec41df4d1b7c35375d3a709697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d49385111c823e38942c4101349f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa0ea5950ab03bbdc095b046ddc821699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d612606515c4a1b50a563f374ef5f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03db5dc78eba7fe4cf032e1d129117701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9e60025ef0341e719b852ddfb7c31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0e8e84a992c2be115727303b724aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f9c397df4d717dc2852e6332e21b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94873ab2c6e74bdf024f463555257eb1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690aa71a1d17670903a3ae8e5688b75c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b79223aa172ced246b626d6c6ee4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b24851914db6fdfc771824033b8cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc73c286a82a77cd07bcd540416fd2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b2fc8f866c71e7313debfa0ab02b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080498ff4ebf689650e691b56350daf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157c5db135eed2bb9722bfd1354e3db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f942af3b23d6ab698dcd8a3057a5d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be607989317010f06090bafe192a50714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0ea5c41c04495e820af8a77552bc1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee1a46f7af14ec7bc232ed73747341716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5539834be1f42a06d642f3980451b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcb185d70f6e83d6df4884921678da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e4967c93857aa88a13d845953b327719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2c82acd696f2ae1db76610c72c43e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddfb2d465b6a4e8ca2802e5618c6d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582b452c54f921d1363aa792c84b033722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d3a0fedf88b756bf77bcad423d5bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d50cb931954ed5390120e5ef93350724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690d570d71b04d091d6ecd148012c42725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bbb69f67d1b61154dadc80b4eda19726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd1263972f344a1220f86595dc41ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a32ff44fc91569eb324583fac6a6ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c628babca5e1b9d1e2d435d81cdc7d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17581c479c5db01fee238806aefc7be6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe97caa0282084fd5b3a89f688e865f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877fcda78bf404180aacb2c940c6e50732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33359b28d690fa1c973919450ba28e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f2d4f47bf8653120c550f12ed9537734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb4d2f4822a8824a5e873ea840a18f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a83c895851250a152b964f5d156d3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3034513c4a9491c1800d158d9fe3ff5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb5b585b958a28252449f4d2e6f220738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0687ea0fba98c7de2c6d07ce0f5d92e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68868fd99ef0d92e7922c4d17778aa20740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464f06fa2ef7aa08bdb051aff1a749e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef66029750eadf06edf8a1b04618895742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef54fb76c67e2f5e591765ccd92b692743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2880be07fc74c064d206e54b9e7cb98744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940366642481dc1b2c4a90bb3381430c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed3e3802300b3cc45d11a4b2ad1443746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec17880a1e1c095b00976e6867ea79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2a56b6a8ea05826bbc2556d92534d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74912eadef67ef023deea0da0092c7ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f4ed4733a8d33a5e266e9de503fc7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23668fa57eccb95de5da5eacb56c73e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6012d4ce023763639044acfc8bd5922752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bf67b13f2bf9c07425d1b606c8869753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe503d056907a4fd44d12d4606ecfc4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ae80d0f49776949b5026890a580462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2f8ab42bfe9429d94288c993603483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3069cb8632fe73e14942ced5efed2cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be070c34c553ddad94ca2006c9640c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac097e5dbf0ce676b1d35bfe7f04d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff2c8c52b82df65f85d518008c72b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd696ef6c6ac3dedbf8bb3096e0deea98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ca47b768543761fb28529cae08e429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31f7d81380dd18f8999703728ed6ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737102ef02bc64a47a61c479126b5ead11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965788ac027dba9bd81b5b495a1fadd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11401205f59984c6c5a6d72e9dc34b2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855b40d687aa50eb4e970b9c58b883e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49302a0152ae76ca885e432725f67efd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d4d738981b178246cd7947e507c0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9396f3e48f7542e4469c33ff75a2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1465e6781ef97a207c7274ab4ceb15418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8413a66ad002ba220eb8f67adbf758b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e83c2bbbc58ca52bcdc7f9f15bdcea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6e4ce4321d71186c94a3c2d514c6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e136024bc609e798e2e550e03fa4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582c6ee0f9fc3ccfff5ca176f5c2fea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10b3afe6d6b3799d97e119e83c98ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0753505bf11990938b9ece39e6dd525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d04da8361e3ee2703c5746d08fe42826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dc297ea2f11a267fda2f13f544fb927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef236e2cf21c97e53a5c506c6d682fc228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1e3627d6960ebb9b7b83a868a94e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fc7f258f79c70277dd6f0a64b8a0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41e95183c04a726bb58cfcaec93df831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba873ba3205f506bd34dbaea362a93032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db5b1975a461e8fcb1a587ae64e24033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09be58a64440758b4d75b03eb20bfd834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65612258103d1eee2870409c6e9d649835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ea805be745f5763d10e8cd50406ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e13c0c5339a3cf3e2005bfbd7cf96137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811808a775881e57f1816d07531c9df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7e657b284bf96020e1264c602b70639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5334bc8fb32c7edc314b16bf5b50e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b9c2866d6db330db8ebde2851af1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edde18ccf260bd43124bfe59d110c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933c2d7353f888b9e0c386bb1a9782543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1535b60d1206ac59182eb3a55534244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4341287a567c27652e0e7fbbda916245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146d6ecf7cfe9b5e27688f2b21c9cf046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9586460e8d002347c603ac103b93d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba2e8445480ba3cd62985ef1e6615c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a54174828a3da8c5a2783cc74b92b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8197756627c730dd98808e1392a11fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c9b393d22c6c414d339d6a755f28251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e602ffe82dc7df6e49c1cbdecaacf2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf95762b76a924949d15f4de740c0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d6207c1eb0e1d8b916ca9d70688c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d1587e0c476bdc3613e036c20acc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9ffc62ea3f20616dfb098007aa39356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54a56e6abce1d93cb08090857a1a6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a311393e9df5556fae0a8bcb07f2dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80893c2fb40a5c4ed414a5d3c52cf21959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789799a63719ff487e222861174fbd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19087c59b374ee657c662d340d85e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1b97cd1ee8c00330d63bb1cc4b1df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8b56f72f7346785725a08b538396a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6761ce6e9f97c35fc39d593e5991c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc61c696f299667b9c08e9b1c4ac62a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a6e98ec09c3c60237bef70246d12a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699cf95f5f4f28ced1fc6225a7ff8b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcbe06124bd680874d655db274a44168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9d2e8e0f435f96d5e7aeaa7872ecd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95588dbe9bf4315831e8ab0262d370b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb451b4c876bef52c60e88ed1b3d47c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de19950894b6da44313c060b81ee3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a158ae1ad14f52d5248691913db1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92fb9a169a84196e8d31746ad9916874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0ec0f765881fff9b349d40a927d1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594c842ef941735492b4127a7dc806776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6b88057fa7e090548e9e5dc31518277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd6fb2a39d1f99fac9ee96cb96d73c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219af372ec61e706b9ede5a55251bf3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca756ac1adac3fdd1fc22240ee9fce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9b74cc8cb295eca5c9cd57072d7d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ce973e257919f8e53b4bbb69b71f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468aaeb1b20ddb4b1c7457e206cecfa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d8c218e917ace796baa9258f0b80b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828bd8e246c09cca6ff451583cf7c7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009ef08b340f3ae3eda117c119c07bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffbdff26cab52c6dcd3e3cbd05a40187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dc40b7c39da9f4456cca1fb28726288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d478901f867c6d9c29c780a297e2c6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f18d3b3a9930519736ee42901a825490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5476c92cad7d553f99e76817cd757c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74724f6e791ac8d72cedf1a6e60c13a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe97559d77fae0c777122432fa78f4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb1e58aa84a1f596c4148973cc620d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1063eecda9ad80929b0dbf72eac0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66e3cdbb2e29b141996e0d0a39f0c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b16005c45eeac4873de5e1c512740497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8b55ab1a1f4a11cda91e6b39592d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea57041318edc64c1fd8326e170edf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37b30c16e5e3465dda109752531637100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77c6b257334fcef6cc48a5ead15cda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb9dbaf2c134efac9a49b69d19e9eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95304f097b710e2701164a81db2e80c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b585971ae359d5320816b1c739e51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a003858e54cf158f642071d0c908d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dac19aa456d4ab19bc5a85b98c835d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62df564f64e8b9d120255921acf2978107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01be73e1fd05b99eddf7725d719b74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66009eed03faa8b8854329253578ede2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13685872e5b8d4c46cd2e755011ad99b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a67bb32b2af8256de8f128585f0a92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c59c94fae2dce8ca1cc8e81990931112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee806596d817365d87a4544e9fd8ad07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50324d720e4278a3ea0b076fc648d234114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed49825b9c51c71b6460e231d48ae4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa41efd7315ad19e785beade4e160a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124d5c9f899c2b2e37da20ac493c1a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c55baace5202e0e8a6dfe6797ccf1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a87e294f31314069abf7e014eb030c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbbdb68ee488944b6249f36b2870d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c308534a7414f8ff918088b58a14e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302e388033a7c9a504e0c72c91a8d04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e691ea864c8115892ec9a0d556aa6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4811672299ab4868bc66e181004a6e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff36e7c098363223eebf7aab56b4e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dec2a556bf32dac449d0639dc44089126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075c62720690bf8e1e2b8ff820717c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431d8cdd78b5c6fac8085c5a3930db2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c6f48f48555a9a3a2939daacb9071129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887561cc5e4c19694b4b062c9ec06186130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76fd21e30b19e1866224e8d6d299d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2f657f51b64a4961a96d6d15e84cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219cadac0bb75f194ed82d7baab3653133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094b78bb595886fc82c75a3b293c1d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f8bbda21cd0a0088305c7dfef4176135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bdb1ae3b9de2df08f2c5f21b1749f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c6909e7554ea6130bfcdd5ffc9ee3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d816d1908856ec81df01add1b96e7bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35393b6e0b0e218f3e745b8c8335b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c8d4323476af1f9144bb6a1ce5fef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f122723833de420528c673550294762141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a2baea4513e66d4074a6c62f33e91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6068058063646ab2508fe16c77b38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606e1f0deca3925383b25a961bd6451144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbab46d8b29d4b53584e4656efd69e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8790cbf0bd3e930d86b298e2d73c99b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907da9c97eef7e0c5c1402a1820ce764147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47214135de2ff3e15e04ac5a22402343148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a2e7fe4db08063cf92001757f8d85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc8a0d3b39b82e424313aec36f681b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad603d89ce753f3491032f6aff1e25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60f432dc030a97fdbd9c042d8022b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12d8b043159a977abdced6c997c6bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08c0d18cd03b19eec923624a5854ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d27b11edbdcfba05eab022eab6c4ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bfa5e62a40c9d537e266bab37e547156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f682af867dd312b341633643f0f66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0490d0f1e13135f7be7ab50fcf76b44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b23fc2aa301b1fe2444ec3dd279b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacda4a988d93bc6b399e02492212c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39da069c29faca5b9bb7cc1705236b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411b8b6539b23b5ac2d8deba0040b33162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8c9ca2679803fb2254c3d5666af39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d45525568a727f94d863f8c02cb04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b9672dc0e8fc3ad4434912cc8c005165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3530d12226368e756ed2baae27765166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f3386e45de63e2dd44d7f6011398d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11274e0f52add574642ddbd4e7f640f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a1681d9cfcf6bdff1fd34640fad2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcbdaee25cd5f88df424822c7c88f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af7cd200ba886f71781f1c58eab38d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141b7dc46dbcbff35fd1d28a7a9be55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dcb49e46f110e75b5fc6f7a2f9a9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cce89c7d5021fc1715e5d6f304b87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c8ec6e12d0186f5b56070066aff34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147385f1e40e9e7dbfbcc93b0c8967e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6332b252bedad1067f2efbde6b698177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0d249c92034b7708c6209198d0207178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a399f694b55c9161bd88e223cf795179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab80e90e8c1e2c9721df94deb6f240180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22872a085e387d78bbf1c35c0ddbe5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06bd51b1207414e7c4175cbbb2f9f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7874dec9782aa69fa129edd870166183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590662a752ae4d2aff37bc3b58384b87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b436ec8e8fecdfde19afacc7fcc01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a945dead1d87fee16b830cecafc5c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab1c1f7a1ebf505e8de7ac21207a06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03bdd53b9a878b280c008454199035188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1432d73d85eb3090a9587c4272354ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193e0c686cd1d3a0e1e8ccda1a62f8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2209994798b6ada82c6d6e06dbc04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73e47cf40450d9ab6810af5118a12a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72690565b92d0c2b01bd6c3c698010f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe89bc8a6336813dc6d71943bd7612194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11abf507a37fa4acf0a271692f8a0d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d2aa9b067d22636e836ef2103e7f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae15815564c4d6b194ab9f1df104765197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225aa3d42cd042f962993613e78cd3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0b8987f3437c37f2dab067c1a66a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668a10179400eae33d29a67aa0f7948200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198b0bf1b7b49fac864316c8311e007201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad72ef553c7d4d78c11441d9d750bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736f8b4a192ebe5f8eeb71faeaa9e67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ceb7b0719856a73d39099fd9f0cff6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d668129483634cdc6ab2393fd279c19205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d039e5b2a1e05b38a3b037e9fee37c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932c8192c431615898564b6da6abc3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd1d1b8653bf9bcf8cf3cd65c4a1c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc67f0e27bed23e940eed339b136c6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7800fbfd6309f4fec42cf94fd955ef2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1c55ce475c744a1441a661d9b9c31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9272cf8114ccde9d95e8fc43f3977212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b63577ee686555f347d75da24a41f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5083759961999fc3f973b8228b517f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8204da78e387550460e582f59af0174215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a299652bdf17c73c66e55d9a64128b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd88bd06231192aba86d85b45ab4ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4099f9064dcca59c8bdfe1cd3f373c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dc560af58cb26ee0b4d5720219005219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05031e881164d1909e0bea25f397fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2863fbda450906dadb93c392fa8ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1455932759a591492d34952170bb9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf866864c5d06003380a3fdfe4610bbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266073bb772c10170e5dd189dda56021224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdf57cfcd965218ef88ecd4050ff26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307ec7348cabb47a4b15ea99f2adba8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4740e83a00d268ad677c7332dcb19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b751ed3e81d4cc18286a08e6ab773228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63625183dfcd89eb4ba7a3af753e94b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581d3fb97c9b359db2206b41269be1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef0b4375317ca5660f5c0ccfa0c8ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ee74542f9960d03498cb80301a6db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481c7b650083a13cfe8083607149008233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f513169213bc13bd1b1b28f7b16140234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b3839e77ef228605b63ccf88c7406235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b12477497a49c6eb35278a3a34f6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2204563a0cd4b2b5e0a6f90ba107d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e44a64f27b8c8b5580ff4d8caf6590238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae21a736700b84988d88a9b3e8e62e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feacd49818b5a89b45c4c3684a126e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb3d023044ff194d72289cc1bfd2a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dc8ae6431668961674824c3e2e272242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02528edbed8c6a0d34fecfe7656bac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8d51d1613738042b3ac4445679317244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b0b09fe7f613fdb155175afb5b353245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572689292c08c9dc6bdc8a2af75e2cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24de63967050d3bf1da28e3756524e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5875276ab80b45d75ea19676876f78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c0e8f919c9fba756d7fabbe10625a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ac8f2f6017756925e65ad23b0d903250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a78672b35fb4899a5f13c7a92c18de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b129920f4b57e1e8852f55baac0959252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e570879a5b2a71dacc7739917b375fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa7ff61125e1e61423dc563a8f0490254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409aa2bdbdf34c6ed3da23115d71ca4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b7ccf5a77776cc2917954a32b4a25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd390da5de02ccf1b4d9a73c3f7dd04c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb185dd650efb4293c3bad062e730315258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d4208d65e640e4c04edc7b41e6b23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbc2066bf24df8742f2ea81a3fd3b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d205a2fca39f4cfdd3cca50b0a858ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b351968e6ad3dc644569ef9620092262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b88513b0bfa2222ace384d606dd45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6604c421d66d39155aa26de1e477b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8fcf4215f66eabe41e57eaf9ff0cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7eb9c62cb4cb640e300e219cd278dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14baa39572c3c18e49f55e8cd1a33c68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98826d22853443159bdbdf0012f527fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e147c1af506e74538ca3b1d60a5fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8fba4536f29bf540958cc641354ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7363de10b98db5d299f6958b7ede7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7950ec2871de1445efb46d2f0ab73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b387eb0686e64f59bce66786c64ed3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac32d818e21a480ea4391789b9ac1de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13692bd94489d100aade26a3a1c578275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760859b0cd8ec64e613258fc09b0ba4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880998c4757e5e9c4133c49a17d03ae8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c34b807fd89f65d08fb5c11912f35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b54f27c7cfd74cf415f4bba0497a62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb1ccf93102dae6430b03042748d25280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560214aa2cb78afaaab70a3c915680a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bf0db87c9fe9422debff8882c8689282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f5de4d40bffb243f9fce270ad7784283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe89663912684d054cd4cc06ded044c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebd2ddf3ab42412ac8a3b8b1d8fc36285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1602b724551ab7954cf029f6ce8f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ec9e6de3b55b88379cf186013ae7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320d36ce0c7b6ecc0981b8a8ba5c38b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3db4052495cb9805c6cb21b0fe35ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec9e27a2b03742c0afd216b90a09ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e63804d1bea611ddf7b10689fff08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50964c968884fee893d23eacc8d0c55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42504b70d31812757d15b700eb862b0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86c5442505f602cf272f012c6b7393294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15df520897e1e1ad5bf91cc2062022295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ada410c4684fdd2d9939be7cb8b4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301035bd82039b588e1e7d8c4f5a3b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae613cc6ab2500fd1e6451d2a623ceff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67016d9bfbaf34a2239f88c49aafd074299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1110a1cf4ba1af39b847663c6f69fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec69f52de548781aeec0a9efa8ad00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f401093d7e3388a68147012e5412d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2fd141092e6c64180563a690b9f8d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcfd51a754bc228dc8a6fad07d8503304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4322085d8442152ef85eb9d911f1ac8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae884762fa894a578ffb798d2a5e3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828681f094c3340fc9c6bcf1f66281fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e4de8466bc90acb2979ff76b0560e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a596d36070581df39ab75226a813c8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d41bd49db7f9303858b250c2f7fbf6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab3bf39eb902c784a41943b903633d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3a3c1362310a9f7fa737bca926832312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d4df277d62524b91822c10965084b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22de67dcd4e28885c2030a934a439f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe752345e35327672609b55af2a2f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0e8f366641630cb0c7fc5170dcd6d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c1008670c4eeb22f375f02a815c71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21271f08c0c709094bb6560a622dc4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55707f9543a58ef60e67ef7c1545a028319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb135ad2483e22f1e82138c738b5c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a889a9a830db78aa21d9ca8c41be191321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423293744171d8fb1d1fce987e6d1597322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd5ff6e7b00b38e3f0c8e3c5e0958a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a43e9ceeac2785dacccbbf8f0fc31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a72a2548f43922abae6bcedfb1bd2f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1525ce4f5a4593d42757e33f627d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c448d8d9d43695739e7b697c9deb1ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123ee2318334440dd473f5f0c6e32b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e25b7b45017c3863b523d4fc5b07e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710f88e0e6b8d8fe4752ae06d951f2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06294634036cd3a4af5e0c7d932cd8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fb7676359a345ecf426a7c6532491332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b781d030559c64847903ca5ebe03222333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44c9f0df2cc925ad38305dea7f3046334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f871ad10471f0a4fd0beb91f9edf878335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c439ed6a34d2b34278e2e7a22639daa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643764b6c2c85a35be1a43c41c6062fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5104851bf863b54c41d6c9d85727f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10f9dbc989b5599f8419fd71b6a7df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4464928514d8d659418f1c20c74e931340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb18442c7d0cc9a03b9d66606ff8b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1caea9ee4f47030384c95022027c64342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaf211f69de5b78077bf61abe29a16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3f75aa8fd98913ee28faabfe3c0d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c978b7a008be279dceefdd6771e8fb3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ff229e77dd1073e0485711078e4e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6731c207cba747da60e884028a0831347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0b9fd2c29721886c9c5eef48aea4e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e913bc3795d2171bffc7353377827349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36429e8e2466c77867fd6ef24d96a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbcbf22f96c85a6fe8c2035b47669a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20b8a15366417bb25cf907310c5bf8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4e98cf50d3a53a62af4cf088f4666353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f674d898454b1a0d2311f2fdaebdf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63609c55e130bb28defd6decad0b1da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934675bdf1b99c4f89e6cfe6f1ce599356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea73dc8fa4aafb239719f3cb7d71b8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a771cc70d4e0594886935a70de1243358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6f3cebb872da5cac12e875c8eedb6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5cd95f6b56857a173ba4cfdb046a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad736bb03138cc16cbf4e52fb1fb057361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c680a35b45f9e3121555c17d1270aa9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59830f553947890fb32c7caff6b68d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3540961e663aa6e60bbd0ef1b98316364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd17f1a0f58384b79bb309b8c8d2516365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2eaa3b41ac6d540cf2a53cb845416366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd8f093660d7d72a1779f9c829371b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182640305019936d901dd9bb926e06e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c6098cd606e77ab14d3424428af3a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56f584a0fd9962f75625c4ca9b61c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7e1bd6da8544e262b868bc6f637eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d076956a9970da660afd51f57ff73372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c0b2880f3e1a4c66202f062e66e52373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c685dd810bd85077ae837892e871b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224da9391788e7760b1abb149b5a466375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee000e2bc948f597fee2dedd13ba40c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fff73d7067e8bb307e726687784dc9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5283eb1803563e1ec670c652f155c3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5f20782fca566fe44dd2f853f6295379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bb9c3bcf22d847588cdba5d6b4bde380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4095f2de432b4df8abe8b0706f9065d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae020953f78e693207b308fdc444c71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc28ac602ff1e1f51a68b3e93e3992383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43c26c0919fde8439cde616f8eeb21384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833d823ff54ea2030b06fdf4cd2dc56385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d16895d3d9f2153a2a3747fdcbb14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7947977131578896f90e2bda76366c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8585c360a6e1aa81d1cd6411602f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3721c9302ea13ff73eef4a4a815b086389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc681a57bb91dc360341402f00c6ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6a184075edf82639c376382d34fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28533b813231a2d6d7a320d66d880918392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e6073d4bfda595e9ab3e02898673d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458286f6db08e764f1d852353f0b5cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2ab24c03ee75496436bcdc415847b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a02b2103c80a2722ce434d6f0d530396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16256ea8bd1e45ee46567ef69e2b0c04397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f592a7ef8a50e6e3b6c565d65a2ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007600bbfc164f8d28d28b521e474b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84101e11b0f99800bc306a90a6f2501400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb730213952db47413634878c5743a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84828e3876cb600673ac66ae34acf9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ad0a675e8158e0d4a3303b5b4ddd2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3e8d5cdbc8d7e4c85b5719ba4f8af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e6770b5b401202e408aff98e175ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c1a4586a9c9575c6a9512b90214fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0531c2b1df716019d5c49dd62577d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dcd679c9dbb78d7e52b4539f5f0a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6095297dd13d45c87e94d5e2d255dce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c78311f888fd06e6a0c43528eae7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bef71fbe7bef0705ff31505d504bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cd3e0b1780c7716fa7e2e8cf50788412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16edf030422ab2df7a08a001749b4f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f5030950f49c94d1ad9a7e5a123ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fffa9c89faea123b9a4ea44537060415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a342b7efc36c4b9d0038ed1826f93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f872d8fb977d4f68ba8c926df5872ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37aa8cf76fecd6ce026e2bdbbe724f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74815d54bfeb5ae1659c120bfd9637c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07048e3a66e6a6e41a58b60b3aa21548420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d428d00cc8e69357b16b643b530335421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfba012115f36090652ecee3d1e3657422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ce19dce9e69ef2f4013f28640ce11423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010f749b4542576d6f6fe12571cc31a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c2ab9a0c34c0e5debf7bced3b12f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a3677ff32f39f95e728dd314ffd6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab475a20f2be7b233be08eb555514b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98632843c2475be9e28b3b4f3229cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca3f896060f52041f73c6bc06411ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f7082988a76c84d5de7b773d84dbc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57fd0fd0f2aa92f2c741f05a4868e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662a5a0d41699fca45a47e7c5a37933432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b224cb8f45cf18bdd80a16e3c9e5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72819cafd64abcbf8c3ffc93df74729434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e5c5774932c52fbd6915232bc5300435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8641a0ae533ac43a1c2c71e27b955436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7e2e2e787b120ff19218bab280034437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039f49074250e2dc40309e6e35e18f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38ba8f126168e69fb4829763c7945b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa94dbed61ee29b67211e2a88a0f2ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bce91a8dc8f7bf9e47430ad1f1725441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5c5b036123a37597a6e7fc69f811e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e937388cc6aa5250f8f006f21f15507443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9863988dbeceaff7f890dbe0499ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6d3f2a56e148f1207e3108907ca52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243a36ad8b3826a84a2d45deac1bc59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a782d2a09371320602f99d2bc6021d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e4aad5a568a3597e2f15964318bf0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1c90c4320c965a7bd650cbf70a051449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70ffa9195f2476eb7806724523dbe0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a7012c516baf14829f8650babb1c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799790395f6cf2596e5330a0e9928f1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b024b2bf07a67cd1b718a9494f24a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddc51df87bd3c22d70e277f86e84d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5338c38901d296c38f0cbf5bae8f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef60a26e053f942d7ebe914e3f0bd2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c9be076c38143e332c487fa609315457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757d9f728e111d016ca913fafc18071458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6c30e08951c4a7c6af2add86ab4e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e839eaa773ec97dc5b8f1502e5c2158460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7bac1a85a23250f16f0798e8eaa9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed296ab9516234a571b4ab988d804d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4acef48eba77dcf8cf14592b9fbe6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26781a84412bce87304402788c25cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafde0e82dcba45b9158d1fb652085e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357301b6328e9ed0eb69d9496e65f6e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769ba8f1805a0644fb1efdbe44ca8a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b15c6e51fbd9cecc0741efea3427e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958db260efc6d3a241fd496aaf8000e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50147bd8bddaa7ad4937d4c4a42243c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd857fe08fbcc5805d53fe2df0b560df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaeb369e9c578d5d71ff2c5d65716ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a9db5d16e3fbe2a07723937bba3cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0119b9db3b9b304339d4b4b23af4d55474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3243cd80665ed83f6a4ba8ddd9168475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914eb6e4d54a68cf80ea43d1a357aa0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53c960e85f0b081e657a75c5363b56477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a2b4efaa08722c88f1dc64a1628ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cb880c8615f5e7c6eb1f448b0d347479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92296d6a47c1dca5adaa10c0131e36ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f6b47ab17835ae0e9f85c66bb2871481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e687cc57561ed20b395bd70b4ee6b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd44a5df6b8156cf2e4589e72cda6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4c38fddd1e19c050d0c3ed1d90c94484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8443cbf3b455794505ec567f43096f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017094f554f8cc22e16e8376e3c9757b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ac78c7837f702331e6af252d5e192487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37201fd762aa6a3c47ab76fd6cbb5b8b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9b1ca98469ed9dafbcaef4e75239a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25594288e7a357318ac79b793345e0f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba72b18e47c11f58fc33517df14f33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45407c937ce34c6080a2374486f9d8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f65e04555c68e7a2f10009acd2a030493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02923b562fa6fe1f53c0cc1292af1021494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88c57e3e489ab5d527ec60a36da830495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db1df2c2d3ec7ce8df5a1917d85ed7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee007d94cd12e3624868c04c203e8e1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcd6e918c30d523005909dc0fcc18a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6bc75919aef43f4c6d740a9c4b4ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75676843565145f5cb468dbf55bffb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d7147f97b2edfb2b251ee070e7b59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0283b94cad80dd2336ecea1f6aeb22e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a201e7617720002d2412c02b2fc23a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a954805d1ecfd5c53d93ef4ebb3380e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123b945c311685fa5957370ed28a0f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4f624803798f54f16e08ba4cdefdb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238066f5bdbd1ba770892956a42cdf5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d97e712bf9bac3493ed9d18e4f951f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466ccbe0730a7ad4996837a7b348121509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4968258520249158301682f7fe00c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503eff366595d43cc6157c087f18e6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0a6edcfa34d8e149e31760bc4c10b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becd5125386873a66585e587924a8f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e97b22ae197d724b1841a8e218827f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1438cffc48c6927f8b3f0d3d189d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0daed9e06ec95c0a0f2206862aca4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c65d9167cdb4de5462ba2f6b70b63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc24bdb7fc6edfdf4dfd4533201277518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf201a627208b2b4cb35deb295b5da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214605297da0d13ac4422c9eb7021c56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc78f412bd9c5f879dfc06bc3e08386521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f262e0edcaa69338782ce46f53cc2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11054ea3e43e5c7ddc3c9dba0ef4c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7e61dc6974dcf0cd301431e837c5f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42592859a9d6966c47d5225ccb975498525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddd07126b3b4895852e4951a63221f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d60ba8c2250b24c954a36632405af8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f701b5ff418135e761275f0a88dd8e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfe9a2e9a12987f00c2b75690a25d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfbb4694bb4f6965c1a4df446d7fe8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d675b7f5d35637dbd6f0ec5d19a5e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7d52fd8e01bd73e4b5ff3d5f955fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f66ac12317bd0bfcdea2d7cca5bdbf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cd5143388a30e3a0c128963626f54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40060d153704409d93e4177fc1ac7d36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095f5f3c0cc652c8a5bb4be5e705938536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7db44c69f3a706721c2b480f5099aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ee98ce286948b5fef0ef3d1d5409d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8975f19a99949e2b37608c08c578864539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11320b47a881001ee855ba94f7c81b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0f6c853f0da45ecc2920bceecc0a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857470ddde4f029f5bcb08fa16a657e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bfa0b09e9c2d3f8993dfe0651c890543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49896d2b81a803ba3d56c8b3e5ae66544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6447e62caa37366fbd2a159a24f0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9e397d87022429ca05cdfa9765473546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad037b8633316dc5e7eb4980ccb1b72b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bd5d1c0965b8059d77f54c796f477548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384b4e5275db49cad61bc21921f1729549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16bec827ae4be865038f7ed522fde5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6f7b8f6b0e33cfbeb038a1cd1b47f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc5054ade4a5e28da48c9314f311b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f235f2d2fe090c8680ae46e247a928553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e0da6c38636cfe2acb70675a58ff6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ccef9810df2fc4b0741a66607ba48555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97276ded0c6197d999520c205794f6b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154c8391ed4917268d4fac2a394c659557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd254a0835350210c9b23c1704762c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d88cda70fe1dae3ae10971e5069210559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff684094d7d5b4b801c7abdbdcba10560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe0b4f3d3478d9e4d6f04d98fd4c8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825c16fd1a704313b53c8c91bae3eea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6626597b6f2c6ab08e9373fcb7a2205563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828c641deafe8cf2077a868f4fd9440564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4395b6f46a0d0c1274582f7de8d0bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85005186846e590bbb5f951e1bca312566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a264a74c94896a77b245a380316a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb091a997200236aa4c23842b7882e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75378385a59094d6da8f6a79cadefca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e09bb21eab24f79a0eaff26c4d24a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3a8d9c997f384d8508bac6108b73c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18ba9c394c304764bca2757f5c9ba7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e2ee8b23d9f01ea34323ad23261a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d1719b8444575d8eb8eb3c591fb6b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5013154346fa0a5848a3ae5dee852575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4c492db4078efa3a33cf119560d98576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7d941c7c8dddbfdf84b0ebeb7d929577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ea515db30dc9977a8cc8ab50761eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74960d6d8fd361e3520d60e7ecad050d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231daca02f48f8ec591abe5bc9d3c14b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7695aa4db15819d5589219f61dc677581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1f9d4c723a625851c6d98459c87f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4676b06e7175370e435044a2cdd5c94583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc3cd29cda0723b3973500b5280d74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ef732dc2a5d534966ad49d02a431c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cc7eb09e262b6ed490133caa30e14586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d18ed6877f56e4958abdfb5e5c9a54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329baedad1d7037cf948464761e70965588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a81974f72e4e857db0aed8b7cb5963589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a256d680efb4d99a6f0920c657d128a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b5381739e216920c2013c0ef96c00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6d0f49174a242ff51c4936544c159592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda4d1e138f64e83b5ceb55963787b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff036ddfb27c6d0820ac72734451eedb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719a9703186943d85efdc97d907d332595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be2fb6cb7b9c99ddbedc5d079695ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a99c90ef236cea01cff9a2f503b592597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d96a8461c0643e4bdd2e4f2917eaf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824f7561c06870089984cc171ca3964599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60c00d43020b3ad2cc5a9b83ca7042600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef02528866fca1fd6e4b6a8681ddbb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdde60924304b328972e34836069333602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970584e5c4df0286eb3a17bc8ab5f75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a394deb1ec842358dc0b901019537604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54e28dc019473ed8938d63755faf33605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8451a1be9d2c9279c7087052795972606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7854fed78b99158123b1376a0cc62e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20a4c8a9a3bbd530b0d5c4bbc751d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305510044bf687c0217db3459d7081e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1949f93f0ca7f877ffbfc9367f973d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9058baa44582651494b007b7075b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7617ac438186dde1ce2be9308685c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d517f4206e022da1c8b49f7d71de03613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306fe2b9c6852db997b56301a74f6af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be4e953d5ba162e85993119e68388e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd76a0d542f7a437e870c6aa8ae02a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c04efd6b6d8ea661bca4e79ba57c04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446404ba698d4c0e48eac9b763129020618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73d5d3f259d04918844f760ae0568c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61129abb458f6fef16197a3b5504929f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf67e7c65d0b9e117b54e40adeb894621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8bd8b85d6737ecc99d8536a72f4a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c027dce63f75dddd5d50c3a27dc797623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebee14139ff0a6a8bb2da336d4fb71624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778795a6890731ea17fb7a184913b3d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ba45dfe73930fa2c7949f73108655626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3fc858f156d6dd56d261e37374db3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505a3684d7350ae60263d65d48c03c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12e3b3006530dea5d16e80839339f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b18b027c3dd7f42969f53fc0625dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6884273fd263cfbabdc8c88c6f669631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b3dd8fede6bd8d9310655ea210d70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d049545e406224f365917b27e6e902633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4803fec3efa68a3ec378ab17621eea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8106d36456cea4cb0efaa7d64270f4f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abd1912483406630d5600db82b0f64636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f7fa645d97bcfbe21eadc8eb8e2e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e9856ecdcbedb4932b26f1d84dd61638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17ea925173ab3a87a7d695b17b0bbc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501fa918f001a892018c89224b231fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1feb96516b174ef3936f8b97246555641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1ca45135fa364190300d00f9563bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b4d91273d081827e82aff80cecc30643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a0dac4f1c0e9ec50de8569d6ca8f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f829c765c6ae327c43695975881462645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bac29f84b3dce619f72aa6ba268b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3507be49c6480b04cf9d4febb08fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2832245aea7a080bb68ddb3841249648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5c3127769710fc904c728fc183bb6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c255c42508740a6524aefd15fdf646a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663ca95394d2636113286d81791a13c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1876f4121db50a5628c32321f8f5c08652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269adfcaceda8fbeed52fc21d5979b26653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210c5d0430081d2059586dcb0017589654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e05d2d2162216655e91e98a14fe10655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b8c3bab6aed50b7f34518073c4d78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc8016f9b10b9c556ff364860e1058657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5f209bcd59cf1354322d3961a2172658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169c7098729b8bd7e1c864796b14d8f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06253f23a975474a006305180073f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2076f269588e127fb22a44616711ee6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecebf5a1e7a67615fbc576b20125f3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fbf71fd063950832a10e79ee7d480663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4040c5a1e5aa74ab65c115310229a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95e934a71816da7cf3d9db9302ab14665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e38d383a8201af7bc02e9c4b3abd0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b863aaae9c5b6c4cc376826e4c698bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce938171d554c2b47268a6a788c789668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a43d74e270f393d1861a4810beb508669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55e99aebb70f571172ebc5535ac9c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492095b45d97de49849613ef68552eef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dba8be46b951b507f3877e9aee829672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418af0f27a3d7d14dd1ccbd97b7ebc8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3a74d0a0a9df63c53da56650ec5d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488368e1daf27e87c5071fabd54c386675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d46bc78503a157af9ea13f3ecfdcf7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a161ba2e406e75cb2010e14427e4e9c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f15e5d3c0909d3f9c6e0bf0d2c7142678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa852e80f9ca1fe3a30ab3ccb8c8eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb739c6bdac8fdc36aa867e83331dc8d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc437c5ed6e4760468312627b667d11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d64033526b293339fcb2a98919d6f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea4bb9eb119db91008bc9288cf78e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a7eedd6f73e76121af9075ccd427684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5302f5140e4d7598a78d9aed95d58c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cead1409a1e92bf43cd824f23cf4112686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69a90c190c818b9ba06e41c587e27d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a08e24fbf8a01ded3dfef0e3c6dda6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e68569ae65ee36d9f5067857b52745689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc5a6684d31c24e34c6946e5869007690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfae66167b381324431ed8d42552535691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e41e259d848ee5a96240885e13210b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef6cf167b8ca991dbec300417dac8d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1475dc908bb3208513c4fdd06da6f25694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11729b7f292fafa1b3403541a081ea87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f976ae03ead3af5b91af648fa7ba32696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5170b8f3fc6934362f1d5848d3390cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0d7e081bc5353a60a900dfce44cc0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178718264d43504a43c3da513100c437699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d02d43d2df7211fa7dda0536ac7e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad62eaf462af0c476ec0736f517b328701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96410bd7e5e6c70a999ec7de7583fcba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebdef4dc9ee0bd6d9b88a6e11d529c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1931a2d768644ff7986673bebcf1974704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835d83c98c9d695d11f1758665dff54705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5a6443f4e444e2418dc045ce39fd3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ef9d09f3c020f7bc0c2200d673aff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533a0ff1ea4d12ca8deacf9f831a4fa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c904b138d23a4f295bcbc2cc06a32709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a4333bc1a36de4af323d6936764df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aac790e6c1c8a0e106b111d9a0cc0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf319cee061963594c1c1ebf551b6eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396737cc5f742e92f95d6ba2882cf40713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099db38b1c339c44693583bb37842113714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3a6d9aa56bb80ec5299f1a8f2db61715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf0c4a36e3a21c8dd48e3886c9496d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7452bda045548747ebfcb472d775b10717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb70c009a0906d880c3618d4c1933d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca71bb5864f510ecfd417f22e9b54f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36517ea261af06d3c41e2637dc6caf98720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd34cf187df5d8321a44f5c3ea31b9e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1773ea7332dba2c8a0640ec6e99da6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c95ece7832e7aa24183a273fa1e1a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17d5aac83632ec6630698e7e7d0d29724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e626975a37748c598079f8a866d1bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1cec1691b994c643118c3994953e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f318a295fc2bd592270c09f972336727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ab423ba5350679842d5ee93c21e25728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e36191bfe7da0bf5cc791273fc731729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6f51bbf286fca3ad46e1ba0ad2c60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ad8d4bdbb59ce26f08f5050c1c0bf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b1bb7cc9188fade5daf83c1b24d9b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfb0860c5e03b2e6bcf7aa7de35d77733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a38c78c44bb4d450d098bf5c2b25e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46662ba1426189e7186b622523bf749b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c5a1ae32de7ab97339cc4f732de89736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25bb49aaf57ebb917a6a8ad40ec6e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc778ad539305c8346688c5c299d777738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab915f95c166aa92100306df1f9c665739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44191bd722723a30ef84907f43c61be7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a7f3167f06b695a597def4361acee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9361b5663c5d6d87a8f65efb40f8d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e36f47d3106248cdce2efc5377463743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef7c7b21b7997e85815734ff4648d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21990d42cff61e672ab1dbb5b0cf293b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fe9f37bfc47afc1ec910605366e45746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a841c91ad5c3d721dfcbb0c7df32dd0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574fcf54777ec277690982a488b6b7b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe6af1b3d63dc80212990594e59388749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d0026a67133ba612177c0bf006ffd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5626d1e6dce9cf08630010963dcb6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8e8a0087f0228ac118d74e84fb621752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07cf97cf93a4b7b3665c8aae0b4e4c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>