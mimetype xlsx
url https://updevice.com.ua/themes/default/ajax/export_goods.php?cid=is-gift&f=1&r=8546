--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa5ddbca76be138ab3f48c89dd97fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b60386a0d7f4d3e69e1713662e7da92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5f49e13089a5cc4161fe050c4071e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ba9847cbf75e97978a033314480954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1113efce538dac8a9e45dc0e79e445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010603dc8e49745182565b51b7eb7866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91fa00e6fe4b0262a46165a285fd667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff110961802f55931b67d0b27405eeb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe4eacaa7119a5f7c373793f5faef89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630578632033de54a1a66cfed938a4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8334dde7817077843ddc80cab216fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573f6e43b2200b18c9a363cc42dde0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660338eb73d346ea972456e0b4cd2caa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548cceec79512272aea6c6bb5c6931f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58044607d603f8908c3a9b08fb01d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691e6e9364a20a334403edfc53203b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264d62ea520e14a7203d2a70bb7746517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5592550ed7a8f756813eebe403c4e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28719157145b81ad88cfb2abebd2ce1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920691aeb0d4e149653d89f08550d6c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686664af4401ee7ce0c15797ae31e2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ace80dd32d924317142541cb4844822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138f42f32e1b85dac490ba5700e2f4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6dee023e5c434200dbaa03d0ef64824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc12717230936a8d4b319ed21182c2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c00737ef90a0c089d1ac0d573a9b4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7099ce1e574c2345954647f377909227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fe6113a64d281e73264e9ea0ae66728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca82b12067a6e2fece0780787e32d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d0882c853cba259cb3c25cd8f9ba630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091a7ade404ccd7256b9aaf0d6c18e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99e7abfa8eabf07b4e871699a29c4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669e17d173cb127d3630a5aab6774b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb043707b2b4de54e6938fb37e660234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ec4c6ff0c1c5f4ecec6d8bce13f2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389e4dde8c8e5caf747ca93ade304dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262c9f37faf2fe1611b1e3fa32bc5fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603629a9db0e900fea866bc9b635c4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d79bd200fda4f772b5582f6096b4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23383fc563991ea44d865f70e36e6a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac5236c64289117ee8bc6066a9b03241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7aa63d497f15763b6e76b85dbd88742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef26539753d1d6f8da35cf440f3ebf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cdb9ceb36db00e47682602d70a8cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db275c1251ace51de7e15cc964805645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8528c9e37c7e16cdf9f39be443257b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092d7e26b9d1359950ad4fd0e478f6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccc727ff95be73569f0f54ea7b1e5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6dfe6d59b9beeb469bd843e94091249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fad202784b310bad99c4faa8f424c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3398694d54107d83c7e1290050c4e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3a4adad84a1da143b738fb1818d2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f453ae1b07d14ad8ecc5ddcc85116753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418b3fb33fa3e0c964426ac2ce761d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2459cab49957f31700ccd4ced2c72755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4482afff465f9ec68ea801c70342b8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde7d1952622c11e85abb0bef537a9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67a2ecd9d997ea404edd60fb0da50a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a911889e87c410facab186318fb0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf3416c210ba1ce068b70f0c21581160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045573b02fd59ae91221bd4f2d271f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb03b779af71855c58cde13aec592b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8d859346a041ef132fb6aaeb79b5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6798e689b1ec9474e43648ec15db6864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbd0fab276f3ffac9536b638f6ce6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bacce40c4fb0d123d27e42ba5033b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba111f408e8b07434b03328ca6ad3a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c6c32a0135701cbf0ec314160afc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d3f239187d092a1015ac30c794e3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589f133f5fa6587e12fb1696379608070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69613ff992f2ccbe18720718b6ca6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf2b44249c1e857d4e24b856a54f2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62a4ed92062f10478823e263f3d9b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb342fe9dbc722eccbd4728ca3a1f27f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4dfb555d155e827d8083657dccb0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116c86146aade7f469003c46909c8b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5392bc048876ea99dd41d3c57346c4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec24a8ced655d7ff8c69d54a9b43d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c111239a8fe2fb89b81c58de83704d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e73f3c35552b8959344c83c5dbb86780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835904a463380c97c107effe7917794e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b257226c502b6c3b9f26ca58e0a27e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08edecc2364ee5a2d28fc6648c0859e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3244aaffd3b1dbda444845069492e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cff89900109eee763d151c36d3608c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853587b4eed9c9792f5cb357c43ae6e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027e6b54164d8706f7754ba64f7037387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45eb5bfd62854620d216feac40930c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaac363ce7c66bb161797ea42bc64c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dff5a51dbaf007f2cff174baf847190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2f8daa5b6bb3a3096d31d1b87132391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd684b81e19fb74bf6e529287f6ac46192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdc7ae5318e49fd5264c6ac9f83c2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e7bf220865f1f22983cd4d0c178ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f43b84dc5d9409ef35b4621327146395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51843118b64da7b6f2aaa1383a14eff696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bf2945c74949b448e55d117e69f1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cd57fc1b4177b0ba5573c8c7aaa6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d86f364807a9c16ecbc15022e22f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b64e13e2bece06f65140fc60035317100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa20343f3f1913cdd742665867314d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408da8bb8326ed0234d8bea1b628795102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaabb7972a6592fa76a28956199f4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4c0738ab89d841ee86de1d7d2f879104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf8c645a60285fa85dd68629d1b130105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec865e02625d7d3eb6e645dc17521d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cb5cb65789317bcd384991be79d12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c37a850c5a98ba1b3b8579d56badd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841dcd76fe64c951ad7c45b65976b22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f4b88dd3ee05e213a5e0fd4e07eec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4743290f6e91aec1892003ac0a956e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6211816d3427a02a299a26b12e6b39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c960dbd678abb70de58c5e44d56e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4581e880c898f48544fe4011889028114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2828ca0ded58c7af400507d9ce2c007115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d65948b9f52326e92871fe57e8570f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36730a5d87ca114b601a1c8925521692117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff665897a1221e2ef9ac298dd433e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0960becc2a43d8a741306f3944c6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c98bf9d5b2105962db44d0f5970a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd299421db07d2224120723666e05e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2197f219ba83caa6564f1d1820350122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de57ef3bc37f5a06621bce57f70013123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5d6b6ce1c8de299b7adab0451e2aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905f15a2eba130457d4bbe6c0ac44b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65428f44ed6e19b3700e36742c2e0aee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4e4a6b635fecf4a8d3bad4aeb58fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6d638f240cb49d6e90eb93a8e438c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101dbc005851e6144751b4ddcdc947b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47171cdf631cefc16b0167ebd72fddf3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ba1d2d1faee82b9ef9400a2e75c24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a1e5cf43f04df045e24d021879cc2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb929a2e536c0c74accc465ae381436133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f86f2c0ffdafd5fc5f241eb27311f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9974b66399c7e4e01e5c27ddada96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60aa4ac03c70a9347ddd6759d1dec3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dead74a93d7a205008c92ef77b3b6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6273cc1e2c3a15015296215855378d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d1e979354611462d11728976b77c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48481907c01088f5377f8e566a1328f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07328746b9e725ad85ae49f0aef8089141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7cba351ef02339b23783abfa387aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e8528aca2c6e341ed935d45a83eef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98498a9676e8072947fef2c336b6d54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2fd60268bee15e1b4ee5367f8a288145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e6d113a45c7ac149b8a618fa79527146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a7c30db4c5157eeb8e5ed59b75fbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1e40e5965af7501e85e3422754747148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dc591f19422c6c8223fddbd4345cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67889758cd7e40394fc0b32b6eff5fc2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b739245098b8a6c1c4b209adfbe27d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f173fe7a6e6fd166d5d73a72cc801152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5886207182b4f72ecd287c80784ecfe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79f0f816d7b62ee8c5b15adfdde11c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4747783ffbd7b4b7730ac5fbb72927c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1eb7504c71898c157a794581bb5a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a251cf41f4971440854e67bfd3e52157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fbb02739f0b796235c9d9d028fa87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4448a9d34ffb0412e70e8a92130dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966936e96c9fcaf51a1c48168c794a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f73c7fb86c4a6e68b9772356444e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c5aaebe2bff5bc1f7c6651ab02cb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94777721a98d7bbc27fb91bb5e93b336163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3a3d6fb5ba68006d912e28e86bee0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fc6211df58c5c391474f2a8edf94c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f78d2fdf2000c47831c137a044fd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17205676debb6af7bba6b2ad1bfbc445167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee1445887fee4b336682988cc92e59168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735794dee581c2a58a3fee7d1d00c15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71309c563675d63e6860662f545cf587170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aced22d29e3768fb7e038b0be1a7ea8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75040c7ed59aedf2938e5d225c82b5af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae09a79ccfb7058dbfdd9d085175c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75096e0eeb86b60299ca8979b3292d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9f5c49e2206624044376df2f9ff80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d321c6840c69c52eefc4fc31c360f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ba9be3dfc27add1c2a7456c4ef71f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dda570eb8f06f7e6da63b1f17143c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6375e8f71d15fd1b026ead44ebccad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed2f523e86b5b5e170f8845e941ebe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a06fa2479bc4c9a7c6ca420073938181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa20c5f89d8af1cca3b7c90dfd3ead182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a3087a010d5caeaa96e0e214f8b14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b239d9b2e355d6b6e613b15b2e8637e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05619be49ba79ada967dc0bfce3903f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8a24fd56547a870d48d016cc05444186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c147b83af67bddd06ff9041971c6124187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e288cf0c9f96840d0bf837d243e6f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba563fe7eb2ced70f8b9ef8222807a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6012c1f56cecc474dc766ca27f7b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d45c5ac19ceda3a35608aba27b252e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382827015587271efecbacaaece66877192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67775a83404c459b7bc91562ead19ce3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe3cbe0b292e094ce828902697f779194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3972c07e940209e996e767ec03ec5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbddc873e9e11e1e766141547d31a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538bbece49419165e2f8626a74f1e77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006dab918d6b9eb033d0b3f6e866aa0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73dccd1b19b95e522f011b64dcfb6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62797dcf14b2e438491baf59bb54b6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b484606f523e1d796ff0b6ca2412dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14814357aceef238b2bd08a84e0d2b00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9794ea3161d6b84f3f36fcca135aba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363b2d5954c47a0b62d20388a0cc923204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1410f8e3278fb11c4001e5009e1e5e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2fcf08b5e7ea12d165ffe0ababa55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a108526f48c9e2b499a6864233d18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee658fa9b14505e0630a5f00ffdc4b6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596c2c6ac59e8796b4346e6ca33f867209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b51ccfbe3dbe67ddb51f22e74898de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886a14dddc7c48105d81b1d8bf4cf38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce09cfb935a539c4160825c889339a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33bab75265f694c6e8d1db939931c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6038d24d4a6c322bb23dff6127646af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d6f58ad1f90f87bff27bc8a73bc65215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a06507a64150b7398754b914650d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf2d409c235291afd12868a18b1964217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c1df9a635a45c4ae51d5b4db78c43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46a2aac92d4f9b5f3a9f6c60afa188219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741e38a6f1ca1202542be1c05453243220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7f9fcafcb6f2e3e242ec6729ab182221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e837a717907ed5340c72a93a59348222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625beb5bfc667b87fe5923651255c0b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc66e056e37ce913bc07b0764e64ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63d4ec55bb575c3b472ddf9bc324ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c5bce59e8633aeca61f26f2782fd3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4682c7f10111b3b9b63ac34a8b67b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eefb54fe75b4acf00fecdc44be845e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709f3011e2689937afbd0a939333208229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c38b0c4a5b020be0ea4540edf0b76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990972f3334a4863038972ace4cbe13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a45f8a2fe7ed9b985cadf0f1375ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddb61a43665df1dbc9df5f9a046188233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e0cc2e74e4e675192f8cba249476a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777e3d6951eb86638829457ed9c81f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d36610e1e45898006df14a3daa4490236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1643c4d40aeecff2f8d77b3f8469f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b388529d77c440b445c291424dc54238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c1e53668c5468b07aa03088acf9fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed8b19ec55320bf355ccc8950edfa2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907fe4fa219e820ff0df9954a6841c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36822f353d2d96e46dd4d2bfd760dd62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6bf269604c75893459006fe5e19c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af80f5bebadcd8b18dce11a4275139244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35701689b79a257b64800594c1140141245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5e53bd418904a93242910cb1acf63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad068a389e2064979b95a1bc3d1307247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb700acf920b7b1edf67306e491965b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc070158c29e5aa12bb0d4363fdba2e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049599c824630dd1ea58cb5cf3b51c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e46ca85a4788632387cd374d7c3ad8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106d38ba07228f15107f9b1e918fa14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77e4aa53bc6d78f2aa8eb2fba8acaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ec9b524c539e9811fd77302c8f61d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dee576376b95a5a9f7d44845ee8e7b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0b7bfc5720aee50e125b454b8c0cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eba2bfe2bec8a1a4fca0ca09e6faea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43eafff872bd54b38274a5fa8256da0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20015e569ca7b90c15a32e1d40ac6cb4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec668a898e3a459c77573cfd294c027260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea060be50dfaa7be457f466a8ed58d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83acd2e6c041a29a0c74924dbc99532262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb68d33265a7a25f8897939743602cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00efe49bc07462f179f4bf908007077264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e68074df1621156a378444e94e722265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d980dc71dde528a677e3af470fe5fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012b4d7f622d3d30d9a33858758f1e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d851af889948113c18ebc1db8b7c336268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b59a4211a7f16699456dc892134d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f2970559d6361fc9ad7870365450e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4c8354ead5fb5c234f54f71059b2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c6ff358c26a06f5318aa15203d119272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8fc52ac57d924b1e36c2be2640d0a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d914bcd100c4f80049c32f1dda0e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c98fe6dbb332aec46aae62f672260275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee79a18a7f8d6a68b43cf4774621679276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53db20ca2ac861fae958fd3f4ccb7f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136638554f4a6f700e9e2aa186b6ad7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b218e38e1763c47946bbe40c3ac234279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95954f3da7435552ec11eff9503ed95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca133673e780ea5efaae99a79d66f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1726e716e5eab731fa9ea040cc262282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049afdcf8065c60c9152b0a4891157e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66997dc130d2d1e58ede50922b6f5c20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6595d0f089f89d1420299900e38557d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69a7383ccf694203d971772605f402286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e354be74a63e1fc0bd27236660fa9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c625dc615a740555d1429b4be7e84e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b7820f637631da191f74f291518b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd965411797292a99ed0b23d7ca54e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210896548eab311dbf9f4e96833b80bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c06d28ef73d70ab1071b162f57b60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98b4b58bd32412ad95dff80ddddc5b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b45faee3033dcfe651474f968cab0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164279a37706de067237c9a62791e8c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae27c4bf6200822b23663ad5df32e9a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c1fbaecbfe90bf1ae4af8b8a7cfae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d090d6f41d9711876d4259d4884aee1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2506af75eb9cf1774a8e92be93af3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99bd6e88858ca26b48c3eeb89d82aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a5dcbb2a3848674c14f34ae2ae7a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41677b634925ce1ee9e5bd3fab0fe3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157f3b1639b6ae22c8c7836ff364632303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a152d0e35eb89c515c8605f930c50d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1568af2475e97e7962eee9b4ac3cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fb242ec79200ae298f50f86719341306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c1f58b57d90b69e445e7a15598ca5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2840b6c6d64756ae5518ffa134195cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2a059c3333fb941d3322752427215309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01dc2a8f818c97180bc70fc074daaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a88b53984afcc1387173980b151f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1807d29c4cf1fba7f62695fbcaa917312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f91e5a96a62263c144739ebc2c7b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b415cee1a7650a9606001c8fd01df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb25ee0fca4b4046e166ab50856f163315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7e74fc9588e8f35770c39023347c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed45527ce5efa1409fa672cb776a0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b292a0c695f5a2dac59c7aca4402f1f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed6e88fd6d0f377843306db3e634a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998d0f17566c3ba62686271e71ddd61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6afbb93175140230c74ce2f9df854d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeace53240f4e444f90bb6cb52332ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af58189a43c023a71e39fb56c0b6e99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d550c24189d7bcd9a049b2a9040aec4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0751fb8d47e5b4027a5071cd7a0e7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dec41cdb3fac4b8092ebc59935dc2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22d3b967d5d7e2452203cd98ee0694327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc09696df1212a93a39b486a97369a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b456da1f542325372a0bd6fdd90323329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32463ee171a54201f38dad7dbc1a41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cd050019ef38d0faa86151c1dfd2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998237dc6e2ff33e1b359b3897c97a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c17a3dd95cbe64e3c15bdc7d919e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad254c5af2597b99f81d6fe42f791a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0494a435e3b69c96d76a513046bf1d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bc5566c2279d880098e926ce65cab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a47dd6ab0ef1e86fb0b2fa8b7d82be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16eadc511c7df3e3c3d06d246d3ce1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7d963b28d11cfdec022ee3ac22d75339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b72f4570cc7d595c3cf0a8731537c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4457e23f2a5daf97992cb1a717e619341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9615f2bbdc58e63b049d6a33732a5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0395621ac49a7703322a2907c455c75343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86da028098d40cb27ab3d2e0e4321e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8355e131e987db974e3007a71c505345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22e6e09d1df5299f2546adc3fa975a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22325a1701a418c420a122836f6b0025347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1027b6285996768e30ed993624ca86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918ddcb0acc1b6f167f83cb912860a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e21feb4a930ef720e712349c406e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aad01c20406b4fa09264a0d4d0cc9d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e3c6690e8599fd1e929a5d0454d17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d6a8915d1bd161ca1c3cbe2bdec73353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0c1438b270ff1ead0b5263d4d919c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a993a165bd6e56593f7b3219892c37b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc078d90e2ebca9c8504e85b2fec9d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e6ba4d0d9a4fe6286a2addc65e201357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482ee1de38faf830e4948ff7e641e44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fa2b75e669663574c98a5cfd5a529359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31a55a83b8faa7660630acc5d209e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d65e875e40acbcd50901a7f12b5d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eedd3f1f0d2836e4fe07be3f61592c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee437263378e93cee79ca3af82b70b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8f0944297c6f02e190a5268a2551b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54197be933ec1a0ff08b2fc993c04ed8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a12a255f2919fee12ea15393b4b82366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60602bce1541fb2931b9e34791675c06367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a060bb8a347cbff3fc42189569e4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1d5b042e8e255fc51ad7f9af874b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd0769de03fa9bc6c19f0757ebaee6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc1a654eb6a8f38f6e06109cbd1053371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f659978785741935dcecf7007bd841c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d815cfc88958f7fbb6a8f22e109c14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf738026fab3d4ef95ca3c1b3a023bb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9b434877321843c4b257d0a0be564375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be580e0190a8262f82e54c1ff31fe13c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549fc3cda9d5aa3792a33a5a9ca6c07377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca7927967ca6cd35e67efb39ad8333378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755af46de50a62941a339d06076d0006379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a6bec9bcff8814559c6e039511b20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19476909d39188092c50620eb1303816381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed20dc64f123e22fa4e7a53ae2e4356382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98095b3729cd1f93e5dcdd637c2ea130383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e42ac4369ed47102c37ca7165662f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4ea5f08e160c8a5c61cf25cfc1f58385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c307bf26a70c6481995c55890f39872386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44db8593f34bfa5a459f4c72de0a1e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718f717330813dd5425e66b3f50091f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c5e5cddc1c227377a8843f3c01fd0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f8dccc5f71be14db8ce940e073de3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a5fd0caa84d36dc69fae38d6dd17c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cb8eebf1e6da280afde2ecc60fa57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859632f2b2ebf31f50723ed86e1581c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee7902064ed711b0029b2a9e822510394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244696e1e9b3b3ee5e47fdbb94fe7ba3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5268ea22e3d63c3eec3bdc68b6d17396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e4573707ae20326d9841a4f4e5a18397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8428053bafccb05bcec4f749e0cbb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf726e035ee56c6d1771a7a86fe2264f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb33014f11cd2b97148e1e986c28305400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe430af161477d5f0e9127da392e811401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf4843c0a6de6ee4c9f5a1627acd0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b3b7ee00c78b4f5e71ed073a04309403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd521138962fcb05a8f3caf43b7627404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1610b4f223c8984e2c00473753fa2b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f23ec67f7c96f767880eb68cfbfa1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace25b1c01f6ea788490e400bb1f8c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ffdbf93ac85e248650a839b37e4e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac49e3455a4677784d466b055d9c1fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f83aa4760931540fba1a9ea69adea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64775ddd44b998c94a1f56ac75237ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1745c0befdab104eebc8ef1fb1b07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d13323e70c9041134278d2686bca4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46a4cc2d5e6015b615a887ce43946c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32750847aa768e6079236f243791eedf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c6dffe2f63e0173ce5de0cb3a896c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee433a905b29e41389c436285143b914417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ddb0f486a9c1804eb2c288152375f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb3992303eddd06b0108e5f32177a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589476d8dfbdb0da87f5d7930f314f81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd6e2fb86bd9f1955f9d414a1683bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c1353d092dd6c34db196535832728422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b2ae828b683e05d2ee8feaada7d67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a0dd99935ef40134bd080320dd9f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1639f1c3d4eca92746119ec08af1abd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ebb09ce723578fcd779ab038477d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186689c9318bc6aca11f17a4f1ad366427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa847baeaf926b81e05fef8c84296d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea33c1226529f429796350a8b951825429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919b42a2baa835929b6b5f54cb9bea3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d51d23232dfc740f71723660f719c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553af31d8f7b10f06308a7cee6768273432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8c417e507964f000fd8d5ce2b4b1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c8309dbee71041ae6fe097657acb9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5ff0dabd03c1c0e9fa6db32d36f76435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d6307a5313de5d792d1760914d1e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224a51135973c1484cf7c53f3bd25b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bbbcb618c2fa518b25f30044b677b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4eab66dc662d4ba3954898ee9d27a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c410ab96d1f2124d8324ea23697e7ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbde7aa8d6ecaf8699cb9a4ca9134f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476ca66505316d951dfda027cfa8eff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6e76ae143a31db50eb1f055888340443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba582223c07d99a0a8755934688dfc79444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c311dbef5810ffa8a0e66d20423df7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e642bff983cf22f4508907f16199d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1b835df4d691de3a959d9515dfee1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae528a5e0f0c3b803980c032d491276448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0de18c89733bf69d83cae149dcab2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a24b25f9ddf49b947315feca635f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d493cd9148eed3f6b526dac7b80dd0a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daff4023a688298b7d7ac3e4cea0cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf3e4fbed3ed923dce545983652a0c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147bfc1bc02f4520bf0669bfe59be18454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be458e09f94d65dc00db4f4f031cca3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0b02581ab9526fcea34cccede92e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da1eb8c9e7e500cdcde00014e8b26f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d05102c70d9b06237c724e49a4ab2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebb2076d0c99b64d3ceb42c14fd117459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd99a5a353abeb620d0a68aa108631f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f153568e1c9aa88a1082e63e4f1df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd7f1bb3f9c0c074dc4619c403a1f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd78c37630072ee642bfee30184a126463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc935025ef680ee1e2f1a56b1b8182464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e620d618119f57142f665eccf223a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e467b2a4010892882f78c9c7732a3e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fabda070b1c25fe4552ef255904388467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d2a7d05bb4a14b8b82ce91b656839468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96358288e4a499e477e198011a3755b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab2ca2506665b1df5493db2a78ff77470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d3f2c93d8fb649770ead58e1c4d91471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0530ad900a36ff86a7d0ef8bb2902472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b43a320fb41a4a0b241baecf7c526473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28579c372466d1d1da2a1e1019b40803474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20690b46c69e37ebce9fd60efc0b57ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010578144469af824da9b1e5a4a0377476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1797a3d1ddf3cf3796c53311f7b47fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c7aba5d15afe5b5f686f4df122cab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6db77fd2c2da1a3787c1458ec48b01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145ef8dcabcc3f6a4be992c8f7c4ec8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f13ea8f084d68e14cca083b3ac47a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecff787a1687a8ce4970f2a1457861d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b07b6343c2a5a31231c5f637fe731483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d4d8de587b9d7e3a76c54dabd8601484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf328856ba3d60e6e9f2fa6c177475485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00508ff897e4a70b4a3958b69a60c6c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e9cbab983ef8dcf2f02bb3f0f3ce0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69a8bb5e5cb9307b92379e1917b1ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec2b4cf45051f7340d77a533672336489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9959186f3d62bbbaa4a76cb7b10998490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1102f2845dbd0546c6a488bd349791491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004285f469d55fc0bdbba6b82a28c9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a26315d707d45dd9733e56f94f4bb2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c069339e6c97b0ff46099b776db76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db298c8a3e3a3ecd966af02eb5c596a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb3bc3b39da5becb9e082b616cbc59496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f527d524fc77c66084416265cb9c06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e77de931ab378421a174ca72172796498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284001cfaf0b03416a74e39d3112103499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a249ca3eaafef5c19cf0422b190df4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083a71807ec0f0cb6730695416cd0fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbab3d4a66af341f5cc950307580c60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379385ca829577d7e3e29a1c54820387503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240454dc0a37c94061907517c005587504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1227d9bb151d9b801d172867e0bfd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b45d5d0d7f2b3b8b79ceea4eeaf81506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aadcb76113bd883e00826c6e65a4b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b461b5c764325ab0fd95804a51e9d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84cb0bb8a3ed261fc6989d6bcac13a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed733a813d2760850849bab2633a0d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7acfddaf9d771f32284f5716448e2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d627c793c7316810f09e5c658d585512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124091ff8dd92461f4691fad713c913513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec501af0f4f2d6991f08a67aea719e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8879f575ef5ae78c4a6f3deeba331515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bab72fa579ef8f67af9d06ee6a942516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d70b834a5b5e7922a7bef88c405620517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ad7da05ffb3620e65d35e893811b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d41003ab1801ee3ffff403c1acb1f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20f1237b5357bce57ac4f2c874a8bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82cd9c9a8e3c946d944d51faa46ea3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b915098930aae031668b77549062907522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d7324f9b510574d7850704785df5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddb17eb270a9e5ee5b750c8c9e3f36524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e6a0e8971d0d19de408515242f3a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6cc6eb06f372b10ae69c827cee249526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c352aed7bbd5e2e4ec4ab5c928e58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed179155721dea741fe3a471aad28dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caf4b342d689b8394713197e9ae987529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d405335e4192f1bb87210867685b6fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2e79064c4a7ff9bc1c9d92304e80a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4747d050dccc2f31cbb5d9faddfe25a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee33000e37691edc0cefc5f4606fa1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3151d8951f883f5918e9cbf5a87954534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db01316d10671a8bf2e5603a12ce35f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608026cfefeafdeb6ec81915fd6c524f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47479350e5860aa598220a9c5cee8972537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ce3eeb43a823dd8301cacff7d61a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d066eae012b419d18a026c925644e64539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169a65cf19174281f80a6924d825bb5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439d518810f08cfd1c15e183d9c480e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee76da4023dddf67210a8ee8e89e60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f35ba051c03357a003b2ead1c7df4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e376365bc48710697c8c2aba053f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7274efa1a611fd79b6485d7e02d204545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572e330ac270e9e44ef6aa389a360df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ddb2e83155c04b19f90cf23caafe0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09b8d03d05a17c94c058b5dcebae2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc07a86dbce5819a824d8d5d24270c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140a349d57048eafda78fbf955fc9e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beb160e6fea3727bc09411364424a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0d2e62af2c0061fb27862b5da9bed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed982c145f9659bf59d19700bc003708553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aca1acaf91fcfffdbbe00666faeef1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c19f9ac145f6fe3a668e68feed370555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1c3f949b103b07d43b168245ca810556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c6b52a93e8cdc8e2ca747ac02f2e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d52026d44924a4834e4183df569945558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2f08ee254dc7029cb7443a2f5701f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e587ba754e4f2196d7aa45e77164d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9eeb2db11188cab3f2886be9d576a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48026deb8f414107fa3623113cbae2f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe4a7abae6a35262120dac1d5d19ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951334f5feefafec38722368df1cd3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962512b9a96e952b459bcc1bb26324f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a99b50048ad7ccc06eb56284f40c3d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303f7d51aea561ba3c4e4b2e96ebf19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1e4ccb59ce8abdcc1fe30ee50a7f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365c26c3bfaeb282d7f63b68142e078569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2415d89f1d0890d1a885810eed0d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2eb5908166b5df5b6a001c5d92fc9f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f0565f822f48539180ce8e05baa90572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaacf840dc9b81ffff1c1b88ccd5a4e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b836ce12b378aa2773c9c9ea77f98e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd8055cd7d4da31c1be04f138b9f78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6494d46ac25c8ef5dee131e2506a1f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0d72fb61fdfeb9abfc694a47e7705577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd507b3f63b7b9d7ada8fd862abdc59d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cc4dba7e2ecda14c8e41bd1700d21579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111434ac7cf0a2e85d84f4fe1a28ec20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249c83a333df9bfdcc2b2157ab7e697581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52282e000620236b45065e5e3eb4eb33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a941bf042643d0ca925a8f871d3a9d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d35553fc4d73f356f7db8e1e10d6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95de52c29d09f67228cf632187e49a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fbd570c33937b99a8cc47ea5cf6fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804297a92983de5e125618c3757ad9ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3082651251eb462992c8010e4c49a12588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93ceda8d3e60b207271830198b6054589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014a34e720f54573267e175def06cc0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3f619329f6e55ec00596875cb0f4a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b532d266fc6bac84ca1e40336b6fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958adce1d9ecd50ae251ea638260e55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c909260cc2a6328edadac33672e56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b15b0655b923c9a6bf67b45787c932595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a85b2ccda443261789a239480ca13e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6471e071985057ae878de726dfa9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855d4922bb741456d96b7a0a08a00a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e32b13b19b4cfc4f3d3e5c6156c72599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51054d85cf818bf239ffe98b3c6e4cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb326d966328c3680d39f0709319cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a97dfaa8020833fa08cd1a7121cdf8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef823933e2893331771914c2162de678603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399aa5db40f7edce632151055cb39b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075b1ce2dedf1a0ecd321c30dfca45c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70ec0a4d8eabcd54a75f68ecf80549606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af5b3513137b0cdfae8801ee69f330607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7338ed41dda7dab247a6edf237869f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9248b3e46c4c684e1122a8ba6965a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea03ea53a8a522d077c0deb965e1816610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330403614941996ef11c5fa156b591ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ccc16bbad0b2adc413c0948de36d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e751b1a6b3fd5dfa0569d40a86d7ffe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb77c671e5037a9ec9c683afd69bd95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb7b56789e0480e22882502416bdd1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baf96c69d796b0b756fbd7f19fdea0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cda10cbc11ed82581bab23525ebed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d398b4324729414cb62b4e4726515c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7b3ab8524c88e9624295669cdb9cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03e54544429cf9417dc3bc8fed5d0d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6c9d6c22ed553ea18be0ed661cefa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f597143a3f229ee90a02af1f0f5cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12609ca99778754f7931c4d748388a8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b68e3aa3761f563adc81bf40cc92fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec91d499b23a65734e520c30ec24a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff21ed7dfbabe03c714b67ee518b87626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dc2991d7688b7f4077c0eb48f658b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec329df535583da595fe96a6de1629628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891db15047f30d306f5613094ca4082c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf780d5b2cbc3c26897f5416e50001e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b57b0fe95e3b40f0851480571f6ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f96d13fee28026b27b98156dffc5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3160e62a44b191c95cde9daa1b22a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042763e75801f0bd831ecdb15da7137634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09060063401f72b3b5b76cd5d1c8dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4eb5cd576ca8eddd9066290a08ba94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4e2e41613adf24b17226f8223e972637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049c205d8573e1aa187d3548d33f753638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d957393b9c4c1ea1217ab9b493203e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887669725625509444ec568fa30f94fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bda04a3f74a0fd946b93fac41af24641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9a9f22062572e5c43e583d5ddb30c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113b73b73ae0ebed3a8eb5cafeec26e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8871731438f12c397b3d6b934f840644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8caf67c8b89104fac7fff40faff4eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bf7677d3d0140f86f6c5d818e8044646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c80cb25adff561bbf049dda52d207647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6722df188c9309f90dce67fafae310648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c052125c4fd23f5b9773bc0eabcb1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025af880e2dca1bd8356408c52786240650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ef97b74125924ade49eb168ee3da1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b5dc316fe1a495347e64449f09768652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e814a36878f47d4d54801cd645357ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3e7a4f061b5d3c7f06cc5ff7d2df7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91f38a018cccc10bad5c484d533e14655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dd3fc9832b45c7af45971a41d595f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f802effdca91ec59617daee1c61bec7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf4f13c9c29e5c798b8f315865ec56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771848bc08558c5ee82de8ba7d29374b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba740b08638209e2387dbc6c01cba5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3490cb6ec044753019309156659e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29461119fdd582c05f7d57c236fa2da6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578474c157be2260ccae9f1bb4f111ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a89b2717c39e6fc682048ca433246664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b883e3c9320f3ceeb62d04a725ba5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23abb9eefd775dafe5ef4765cda282666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe375385a586a4a9d6af7da078fe3f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2084375ece1b0610eab7ae9f610855668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45065ac81e93bbc1b716da7ab811e6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e465143613ddec137709bb2051d259f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2c430dccf8b3f29b891e272090fc6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf479d88970dec5ab1b623a0477478672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5c6ec32cf0d9577cdc719d96114f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c19a384535170dbff70acc6ffef14f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00db0b83d11fe6cd2ef36a9885c301675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686519c1cc7b52c47916c0ecbf6d30a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bad42fe8d2b231997b8a69e3cf248b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfefdc9e93ee035b33b9908eff97be2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a47f83c85653a5961814316620417b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a51dee81f5bf9ae487ac6b8dc44c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc9a21b1b2fb262f72d9ec5174fc01681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b3305da8c76b4752fd58e069efa83682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f089841427ee1fc8d239eba3f862c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b792ecb81b49192aae7fc24a9a6d3f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4315d27d598a4d2934cd6cff41f0840685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e888599470c6d9f1f452f0f2ac967f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e88d3207bb4165efd2d212ef5c42c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f2bc938b146889b5c7dd8afa68249688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a81b7ce59deb0bc554021ca9dcb55689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3267d3a574eb9c61a2e4468b55125a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeec90a9958d645aa307495dfc949d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c89871a808c5b476d4e10444906a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97107bc4b34f69917dd480c7b39dec0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872250ed303eae29f3ea14e438d3e7b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94825841a4a14bf1cf08220fb24117b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ec7e527077bc79ea6fd2d41621b60696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bc9ae82b0bfea22a52f9b9852f74e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618595a4ffd16d526e9dbfa60ec361a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6459b11535f407e54b4c5ca2744595e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5111da819102f6ce5c9a42d6a9e11f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896988eedb539fd4a409ac4b24313199701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da9b28455d9542e720484c5ece10a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd37622f852d471ca9930ab6b9b5b3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7714114b9734f8063a538a25b3c3b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2cdda756fb1a3444dc7a7c7dc8a4b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1197cc120ddaf9b200e62efd1b326be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26476ab75083f602486339efc6f79b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdb3e43e614ba38294bc733302a7c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8add75646b6ef2a94e0ff6b9fcb737f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cc9168e02bd2f45822f21e6f92161710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee667c49f909d91572e13198136a46711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d79c3ce5d5e0e1230f3ca36c88934712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f1a5d1ad1a6ab62a2e0407a8dbf61713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d917f190f04e3d324347d07020f7a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa952c2b8e4e23a4afcf2631fc98587715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea85faee10427e0ca54a9b6b0b513f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd443a4827480c6e25affd81044dca29717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69908a67d1145b277c8b769558e82d91718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b5fdc22031508a56c8f0c00538285719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5284c05263df10afbabd01831a72f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91838e5d4f800a38c2a145a5ede0eb24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad259e98030c6b067658bbbbd38ae8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77fd3bb7daf2795a0eed6a7c7dd7c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783c23196e39dfddf9493550c04e80f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd8110cea34374f9c3d1f56cd4caab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b310264d44ec00afeb542f8bc250814726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8519697711e1aa55b6e77a88ac360fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3197e0e13dca6d252aafbcb52ff9273728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcc74c6e0bfeed96f9800b0e264185729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf43903f8b2e4049b82bd8c0614767730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27155e47083a74aae4df1fe229725663731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010b3d3698959f1a07c1b17f2c77304732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5d575b61dca0c0516e345bf4e523b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f569bc3b9c3dc1fd6eb05adf51fc70734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f2a6830df46e6e4400541039ff272735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40241ce485839a3aff5a1d982ebaac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2a3fa4ce20075a6212e33f1f949a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49712519a91baf326b939b9d86396d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ce9ec062edab0fc1f8cb01921fcca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09af145a7dc33489a0a7c59cfc8d7e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba5cbfc4ff13c13756a84eb4e827fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfba3789ac874366cb95a26dafa80dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1378359490f1b0ae84bb851846de1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e174bac4a49afd7cd1d0f18c272a1a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d0b43f40349367edf035b677d5710745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e43d068ee1f10cefa01bad5a6d1c91746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e29ebfb1a14e28718c15c8d8d6df59747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334127351eb18c4dd18820049a76c754748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98026ad2a5c8814c685ffd5d7eef506749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406645b90c281e8a1d9be75e2e0b69f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902bcc50ef42d781fe1b72b2719c6d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efedb97fc87080844925e7fe7cce22752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c721f64bc57106cb7ffc4863f7122753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba050b2e94b296427d9c1638869cf45754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa488bffbdc7aa1217dc364b376e58755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620de76fc82752cfbc3eb19f2d03936756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebc3f7328c016dc47d5714d9bd5338757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93246553de0d3e63d5196dbb80038845758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213877b7fa3abd48484766246def067759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e601b124ce7c05224123b57f78fd181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520957f4cd69133dc7dd4a0e73f90c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a400ed6ead4554b9fd1ec7afb144183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0626165c74bf97a6024f5e5555221204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83df0db4db00d70fb21ee1ced7c9db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8f948b6a822754efcb9a7de1afd656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5549838635ed5479acd9c5400dea0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cab7d6acac16ee4b3f09c1dc0a134f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d7b478c08eab8b0db5d9cf9a881869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ddb30c2dbca28cf25e7e8b00b8b8010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02da34adf94a7d57faaaac8eb24fe0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caac1b1a0c9ff36ae1ad48b4f2962a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e613a97008b893a9b589c1fe4606ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad675f1a2677cb5e0ff217a62a4d1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd07967c9f1102a30aa775a38731cf815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f69515cce4b4927faa06d82d49a2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c6a2ea8fb46d4d31a672e2958deed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3181f0b0973e8ce5ebad95cd85a40b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdc0684f1d4a3db8cefbd5a96653a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab9ddcb50025da581d7a4820ad977a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a231e74fd686679bdd780e16ffbb33621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a979a7264f6f4b559e25626d9b2aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9dde750ca83e396cf71c860b7f9e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7fa83bf18d7c33e917d459277e6fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df0beb249de414641640117de873d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bb01b9596b2ce6ccbd1661b39b8b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118130a706ee815d6d522a4f565c56127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a607a2908f5e8b02a5350a67496b0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71212a8850cb238bd96296dc8489e6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8a9c8318fb5989f7bbdcb0366a8e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f16c85638e468fdfca39a27ce0dcfa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cbf26e9e30a2a8b242528aabab5ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fdbaf0a98f5a50f5ec1cf5ab0acaf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271c1b0d77bf6207fbced40a4aa8ddd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b8267173a81361483455f802aa69c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d935f57552fb216987e2cffd4f73f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f27293865d4861e1448eae7391aee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be64397d978d142e24b797ce1d30af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b11e7edd46a29d504a6cb0a7d8c2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96ded312de8ac5680224e143f7bb1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cf87d8ad5e795ac7c152a8a2d76eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9682d80f691c45dad8dd7d194b155bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8504fb4ac519163f028257095fc0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305846ce872b0426b603fd5519069f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eff331c16b694b5b61c2daae19616045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd04f9cdb9a598839324309cbbec5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31f51721e47f1e609d15721d4502ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178f60a10960966906c90f3e31b9f8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24062c58fb21c7d5b060663d4da12d6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bec1993c9bfb0cae698f10b8c8218450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686c7b155f1515356f5c753e9c7348551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040f5be8c20ec541774455e4951455352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880323ea437b3599433b46f92ddfc5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9a96347810940ed3b853efd61c46e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa284e2abec76247e7185477bb181255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4407ca5343c5768a91cd9591a73d8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab4fac81466494d5fcba4f44bf56e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0571da3d8770f291705f95b856048da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe738f61c28b95399babb4643f86af6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61413b35d191dcdb58f177e0b46bb560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd4e566fd3c39b267f507affbbe6ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89708a5b91a82f0ded31a07c7650994f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284ab8ce0cb8158affca5c34baa3fc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1388631b4beabb28b0d4403706f1c1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6a0d5e045a79928b28b7d9daabb9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0705e894f6a3ecbf7ad8ac2a865ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a85ce4c950adf15d3906804e9d59167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec504dfeb73d5e6a21f9bfa10e935ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f24622a77009824f49148a340605d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29178d750540c5f3b20e5ec43459ed3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4369995aecc69f167c41e940a0d8c9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41018da41bd4aa08a64a35d819aad672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84cd7cd7758e380f78cb0530f7df7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d561bfed136a63d997f1fd940b86374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad18f741e475833c36a08bfa0da2cc575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196634201f0a7e503a829c53ca2d20276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3511908159e1e3ea931690c918246677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32204f12a0d6b5a7f7c3bb8a5c1943878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040640e3e2804e10bef8eafc6c2fd2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bf4bc0c553953e93e2dacfed59a5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25c50c0ea0b3728d7cda62220c943f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07729debab6196f94a050ab0ad97405c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ba7e5558bc4e015151778c0c9b1c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26595ae9afcbdaa551116af4e30be6c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a615c42f819e50501bad976feb4d1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54e0db1380d1d2655f12db20e61e6a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d23ce135c053ede50d324238fe98487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d72887a243718008416f65d41c8b2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b77c4a7391ee6c0f2878c4861a9ca689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dfb985c65b6ff2a26affefe1bea6090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff675e4b05dc9e38303727878ebe1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b24acd2fe5882fe79c156bfbd37d6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64122c139f32c47c4dfc274af3399f1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268620b587aeea87bcd06defc07273994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa0baeb192b4a6da3f5ac3ee2ad17695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66d958178b96e3fa9a52be06794a9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106fd7cb6efcd52d0cead16710ae9a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302abccaf566eeaa2d2436b60c5c91d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe78b48e465b34bed40efb63d5a24999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9bcb09b5e96889b1ea25067c6a025100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933b316b8791dc3e46812fd87bd6f2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63057d428991d5a9a16d244ffd8c5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f92bdadb514f951b226e2b5e8b509103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955ee6884516965dbbe01c398958a99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff551899afdaa2bed53e59d64b71ae0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef150924fa16136b9caf35dea2efd6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b173e977115cca2417dffb68f3a9853107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489437139f3b5bade3c660d8b80aa234108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63bb7bae8bf61ad4e6e02b11a2be5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e683e21b3d06226e6cdc45bd8773e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e400a3eafaf0fce891487e9d27be8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec10c8c10120e5a2aa8a615076f1a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6778576ac01af4be5585f188edc8f58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfb8ccf2caab56ac39f4da924e7f64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590311a3d1d2189cbe20cf40f79c09d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4fdac7f9e54813133cab40e37e514116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdecb24f1eb5f6560446971bc63d2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fe20bed05bfc48659f1770c831a34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3a7876814666d7f2f008741623061119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5f735d56143023b0de30b3a98680d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdf7d03c1ac690eb67366386858f55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00999ea6425d0c8d7d7e75cdf1c241b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbd7c4ee16048a738548a382f101fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27627c955d760fc58f6b629edea0faec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fa8a6570e7c1568a806544f7d0998125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575ebf572a64ec537d330e78aefddc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54584988adeffd0058392f5c18de96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaa553d96f40d71659518dd65fdb91128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe3875afff70a8b049db6741d0ea9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ac046f8764d5aa6e95b6b2a61388d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fe089e329d50ca5fbd8abe8960047131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cf529b6f02dac3498c157dc04410c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13092bc6e2f348d7d72f17a36c1e49133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0e78fd109896835c299c3e42bb49b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc99ca071047662eb9f6a578f97c42d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5f99ffc210519fb46a2e15dff050a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e0bed80585775eae685eed0cbacdc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8743cc2df140110f8486b3278edcf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2515f8b0320f088f54d493b9e95c525139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02a1731a2258912b578765efe30bec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddf6943645479e1ba0815cb061329e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b94b53fc1de989a818d12a066cc9bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04020db702ef2845dae0a64becec9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222039b48e07cf27d7cc15b4f382f2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcbb79083022dd47adbb38a12984e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb1562f96f9994241deeb07055d4c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f01e0a8256abebc31ff5e8f4c8a21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8db91a58b16e485996f3ae20db7be4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cab31f0f473f7eb0009187ba17975c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f9ad81c0774f7f7910764496c472b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4aae5fd422604f247b8c14089ab5ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139275f71e2c7542448c39b883397e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4df5b79010ba1dc2a873e6365bd3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f211d2238e611f63cad690c1557d7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537fc99f56d3b1cbb20db6a143b1907155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be2a019f394f9d96d9d0a926bcbf3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b088e73a42a7cccd103c28c9db2927157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd084112c7ef35a0bb428042b17a901158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7763712b9a2f465877df3277dee1a58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6552354fdca5de94e15ad426ca274160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94f247b5b86d41be913a13a46c9b98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca29472155d72f354bcd04336096b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eff96db78f9f739707bfbfaca6ffcb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1f7d33a4be8f622b198fb3e5f8bb3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ee59312ea1ae28cbb70e825c95f34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1a3501b7eb45b0c80d3b7b3db1f2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c8721af058f78a62caad9a7ca8579167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838daac3f97a89bea0ba99afc826467e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3517636823bbf555680e0e999c1e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb179fa2698b854955fedd119aba3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bf5b730edd8fc934f7db92a6719bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9c0c0e4a3631e109763263517051f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d08183108465e082c6fb3550da1983173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0902c9c7052061dd18b6eb45c5e6053174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17e7366d9aa27e3accc1bb72bcafc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ce106adcef00f5662b3c812ec5944176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858de01c6cd0781267797668e390c15177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43b58fd0d2eee1a1d45f2f5cd9ee9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab33694f26e3689a3bb903491ae748179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fdea3381703f8bf451af10936a96e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab192576f36925489bb7c44b2720f652181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef9d5c980c73261122167c9b79c40a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046a1e01bd60e38328bb4ae10ae4651183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82857b27cfc594a2ab7494977f1011184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73a7c8d5b16c37058a081ca4b713c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9330094ac0d387c6ca51ef023a8136186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260f932a715539783f5159671c72041187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10508781b5659a0b90af2fe9b2cffa36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea025876462c898866ec32301e7dc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2ed0010df099d5f48c0a88a9dd568190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82900cc3fb5532ed4c775fb18dd4ce8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d498f6da50514a08b95d7a6912767192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ebe3f50b06dd11abf51e69873aea1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4bd0912e1b51b8bfc3edc721812f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef836410f1351ad63d74655d65d42c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f122f8cf09e480c28185ec39c27373f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f26d7a91b60f95a5b8338f54133abc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43940e8d3c789a2173b232279996cfe9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19f0d52836d7ae432848a5cb222376199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d28b22676db0a6fcee3bd865dbde86200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e477edb336e1ec7b628a24cebce85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c04f0078d9a5118985fd51cef3b30202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1242d01fcf57fdd46e2e755800dca7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dd197f2ed8fc39521af80ce700fde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23564d06137f6ef8955fc3e9053c644205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ef1c1dc8282a3e72a94f8262d9060206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72d9607fba0f43cf6e080ef83f033b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be941ad40009c32d9395f92a7466ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bd6f7730a3e161b727a09a996ac8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d008f3589f2918f7a39ba01d09334210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858a285b22bbe44ba0fda41fe62c1d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74dbfc0bb5137a7601cb13f5525e61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae8767df42f19818885627ed590711213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d762075fccf764f9c0028a57ed1c5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deef987246e3ba7755771c8060642b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f8ae20d76bf5ae1f36a1c1b7773d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c88a2d0539e77d01e1f7f5bc38a88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04d2ec6c0f29381b385260450d7cad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a234cf7dd8c131657480b376753c08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750e62a63aec2711d5d029ff9194708220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389c9775fd9b04e9dfd0ffcb8ec59b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea40641c2e8c73f71f546650664e07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797cea5fa2c06680744c8a0eb750705223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b04ab5ce3dcb26c4f74ea01839106224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d14cd4bc91fb19d31b9df091f8f45225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0792995dcd21f13e061a4aee216c8b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580a16dcb2583a89624f507e7ca1ff0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e182407a5be7bf3edcdf5c618e4c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af4eeedfd7b1ff9d8e8059ea84a44b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbc08f42933dea50c18358756bf5a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ea7e76b60ea047756c58d844515c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a6c84fdffcf33afd4f04fc3614166232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cbfda292d4b7a4ef9a84bfe41ba79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444d45d30d7223ecc8f353196da6406234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebaa180719205da68983b732cf6431235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be394466192fcf4546708bd638a383d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b9793dfbce3405874cd7e25aced44237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e88ed5bf8c514829f4415ecd6fe4f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61e8ba35a510b92969f35e24ad0bff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a14f3daa0b4407dd884febf141748240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091315ea68c0009fc19251f924dc2bc4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb15eb7cc7bde51a26ff1b313bd6eb1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573429c2721e12d51287fa2df5bde386243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3b26b8de508fe44116846c517a606244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ac12c97e12777fd6705added43d61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052843fe808d438f5c9e25800108946246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c1f7f212c4d50446c9717b76b7ab9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df7d13edba0d80d1ebade6361aee0e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e435c7154667f7080cb3918d0d89a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0cb4373526ae82280f905406005ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afac8f9c01ad4c990d4858f82e0e74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83188d19ab98f002715aa1a39ca587252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddd86db2f8a6bee2f672ec73e5a453253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061b2505fac84721c518d0bbfe07d6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd6a4da92c12f19914e8831df4c0a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d535309c0a21cf3178656faa691ec8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605f6a0c7fba2eee8c4bb8df025118c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3c56d3bc08dd687c2335fa8da2d20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc3d3aab9b46b9fe44fd9ea3c99ea6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412b1444ba84436b73aad891cd8d997260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb623ad6213a6241b77670c1105ca1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910d65a178b311aa60ecb5b4d6dcae7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ca2f1157ea37721690e655239ec8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4781a6f3503b2c9a4890c1da3ae418c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4deb7daad66221d6dbd6b33ed6de88265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848e2ad785f3e51c4724a4717fc0ab5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1e9d89dc032a03a91543804b8c090267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee9f106321261f8217339977bc70e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961423a69f6d1da114cf05684afd24ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449bab386042e3978f836a610037b1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5263628644e0f668d51b58477b723271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94bbd69da854efde675914e4bc577a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a011aad4385a0bc75bd8eff41a212b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3706c1a46ee981dbd6d7dbcc65e3c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8cdad3c781c2eac9c7d1bc34d0e4a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b450731312db38ae41b32c65fb43fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314a4173f0ab37ad7d0086e02a4cf2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9354e721333f96add57fd34f503a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8963b2c54f95c0d55b016fa59d1a258279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24d13e54781c6b7f100346188971dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25be5a5a736efe431fe2c9d7454f74281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b434136b7a4ff0782befc18098d038f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bcd3bef2b05a1e55a3ce16a913132283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a305b44153fe1a0ff20ccfd345781284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8781b82cf1cefc7ef1ed70479d4dc1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf662b5a4840df3764837b44858e934286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f5708d6b8da93acc7a97cd5bd6abb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72ea56f0b22b754bbb70460ffe39ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b312e434b5fa23b15c12a4786003ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c4b49fe535e37d4e8e52f6dd2eeba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4a0870a2a3b97c2b291ae8010e89b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc214e0fe7a3db7996cc0cfa229918292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb8aca6983a847b879d4d09c6506c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4348c863f8be3c99c26c4baf97abbb6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a8c2fdfb530e7d66956912fd0deb7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89008e2653a767313148f8af7167d1b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7431b463b4273fc587f93b3a40658297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57829bc2481b161668c7ae90d185b406298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fdd7d9a8d0908a7b7340c1ff15fcd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cef9969daeba21215d236f2dd82dd1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd63c2997d04f0c860fc387c3241226301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ad24ac14de0a30c5a13f9394d8cae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf5edffc16996c3754a595f0ed2ead303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16485ea7ac61e2e2515c1a4d4196597304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a0751f1dac63be11a387f543196da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d41d4df5f0309937b26ac68d22027306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96418ed96921c9fd45ee131328a7e59a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd0768af0dfa6285408d7e3e0fcd3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7945364b2e64320a474acc2146c35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c9f87c27a32a03b6dcb18425f9036310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa4c2e1b0335617f97a6b330d62c0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4cb9403df3cea053e3410717a9e8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504780dc23aa499dc48ed81326dfcc3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd867b3c7fe913cad85810c0539601314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4b1e9a03b06f63f525d7db085f2e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4872a09ca8c774720d90fb5527276316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9622ea84b3ae923c5ecab4962ad794317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc7a963fe1df08691c0a8b27fd08ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49488411e8910f9a542ff90962a5d0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5909978e7a1d12fa921992b50223d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c050697b2434ab21243aced7b4a38c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c25c2d93721abd70235f5e0c92bca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a9ebc6100e1543efbb4d429b483a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4165b310f711036ff2e11c94fbf2a97324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4406ec45d394a5c09e6afec250d68f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce947dbeeb155e14ac851901aaf714b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954c4c39b8b10ab4038eb0c758e6254327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec5ef8f3ae73a05ea025c37f694530328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0a5cf54ca42d1dcb08d6c63c54736329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac8fdda274ecb3547ecad78a8394d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efdb5b35200a5bfe8e243e3a7ffa57331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aa7c04af557d759be7d26bce84414332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d398bc2f5729437c634b72b44be44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a58786a739944a6713a078ab7f6c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091203ff2c42e9a72b4055373d2e7dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827cd90acfdc8898189ab3d65a97c46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0077ad39a78875237e52acb32f787d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3597332ec9d42b001a21c354a56cfd5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7204daa5dea7c1e7ccf8c87648a89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41a3c116399ef40bee768dd293b8cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeba0b31c2cd89d9a82c5ed857aa326341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337e6a5509409cca923522555523ba6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8a39c43de1ab3b2cb5ab8e55abbf2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c15ef1c0cc27d9b7c2b35db3b2fca2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4873148f7262979056b3db54e7c68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a52f4e3ebeb2f5e61d2232d93b53e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ebdc9fc764ae14649d37db5e7aea8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94ecc561b9e955fb5b358ae2953df1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4483ae51d07ddcbb3ba21aca20130d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535afc0f1a4f374eb24332e93a0ebc3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430877ca3a11da5c054ababcf47c1080351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e76978e8c0237b7ffb2d487b9479c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66d95ab1ec6bbf8100c3a8f49e31ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0530dc9617e78fd172e5e89971b3598354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781947f22e67155feb1bce2804c9865355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fd0a227332ef93fecb4d9e7fdc59c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d8a51114769813841138a803225c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb779dcf052586950f324f225ff21da7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d00896f5070b6c7369d3e2ba4122cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9ea1e7f30a238182ccdb36f345429360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffa63d9f6f3e79f64ddec2b73d79e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b809b40ecd01997af84131535cd3c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510afa08c58d8611b53e28cd2e3687e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc40c113b8789837d928535ee13fc0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25ed4c26d2c54cbe7f934c6ebd5580365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cd56bd72873ab16a9b2b72cdb669c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2bd05f4cb6599f5cb894eae407af3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805895b8c784b71e921b5e1c663da4e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae10e77cda8704ca5ae789cf1f13f4a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b3b346925fb45ff652566838afe9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b717acb8321922aeb1d17352f0c142371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569eb4dcfce14cb3d924c639e1b4733372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f04a974a291583223a57a80c60989a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fff60a0a0df22a23edb2d72395d5c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97e5070c48f380e4ed811403c2e38c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ff0f5d02faebddde61626a9c2edf3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b8355f08fdf8bea286f1312527470377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b168c28fdd36da5581d12c12b8e54a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e12fa33a780d5eae43d8400d6f5196379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0ccad7cc8b4565fa16274a117105b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1281dc71b34e12c11d4ed1714a6b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f46f7a19bbc959cc58117188ff37e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07cbb73d75ef86864429199f854a9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3fd1f945cee958a3c4a8a2fb9701a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f51cdaa178e31dc7e0e4a647ca3150385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87028e657795236dd885a583a0b40a47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba9dc9699d8168ddaafda97eab3898387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd810f9dbe8da62c6f0f4364472ef3e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38853332bf40c91f32fc488850cf536f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8a8790dc1e310cdb837c716a7f4ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428edee15fa7d119b8915a07946d8170391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67c449084529ae0c105ba3d882cb75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa1b83895a738e9a4d87783d91ad5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3a40278dcec488550b8ddf9b9c4eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b5d77c25561b8f18ae551e3d391e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da68c2a25418208841d8af0c7cc61a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c80391dcd65629b836659626e6513397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a743a7f9e4b8ea85195ba3b58c986b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149443b97636bbe1d48eaaf3b43fab5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b680d5d372c94e6760aeb505de5bbb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d2af3c9b86ae5b06f97722c36830d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee601d3811c24e1b3a0539d4ddd13fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9baf2725feef97452237fdb553dbd9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209adc1c5593ed2d60af7959fe01d8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b704294abca276b4242d61116a0796405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b4b300dbf14250531abad8788f2e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d7c2db4a1ec3d71ad04c85167ec26407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad49b073b689f73af8a93a03e56adc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e99d521bac9b29af2a91e5a09dbf7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a963f8518c672d2ff662f67a55ce16410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38fe965f3045fd3adff28c3a45bf96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de186411e4b6c0b940e1f436afbb85c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fa91efd04f901c20b1158d8b4f698413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a090fe4619642252950adf354517e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e9cf3cd5d52875b124f83b0ecdd49415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cf5dec4cdb58ffced83197f2866bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a673159a31dea63c2721e7851e08ac7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a7cee274d65a10392d72a9adac17a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e450ac7b8fb1fbc5d329229d7cbbe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fe3d617c8939f64bfaf7471b54b5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbb69eee636816535be2e07744c69c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2ad29a723c09616189f0791a414cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff665953ca94122d141afa85a763b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ba54e81ec190dfc4466760cbdd01a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e000ada170112a23762ca7af32f87425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82777a4e5a8c2932365890e9c3c8f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e71800024fe27c82881822977b191427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c644760db14c3c7ab5ed649f1885e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c905701e922d18f2887de615397bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee043e842f0678d4ec20af3c709550430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5e03a848d656cea6b2be7ef6fe904431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb69e1a678a009bc73bae8ac89f73e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279149ef921e9f5d342c8375dfd1e78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28699018c39872b52adc208944cb173434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec11f630615b13addabd880e5f0cc8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551466b580d0ee6250c44e7f23a1946436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc97fb650c1bf42c658724e876999dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeb3f6ddce37b0e613dbb06dfe4195438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999783463288231da57f7c632c6371b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63f6b9446c9c28f774d99938a41e57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab004a1ba74f10eb699829b1f7e394d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c77be4a706bc2db8f2ec5b1a22e34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fe0706cfc10e50e815764a3ff0b56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae16f7e0eff3462548288679fe3552444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94e245f1bcb0e9547f18e21da30998445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae63626816fd72a10692defec2e197446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069e828ba71dc019a80a8b524738807447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fd9aaa19fce838603cc0d4a66bc8b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3512bb6e967980909d13497d651854449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20612c8c3329f7cc7e44adb6367a06b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4add11c7773140b1fdc19a1ebf23fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83317a98261403289a75c69cdb86e88f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcfbe08198b74cd149f4ea770a4456453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723d3f3e348bc6bdfedd4bd94217776454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab11f3970fed20ae708374989d9350455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83904d8e5ad43e4790b51f94ad8af3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736665bdbfbbd7eaba9c5cd3a08fbc24457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa8e3e646af1b0aa997157ff043591458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f373cad47d807b55cff564acf0bc8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b55a31dc06041cedc10c2a7148eb06460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763460a50458496312048ebe15fda0e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f7dc0b499116752e0e6c453c56aab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ff58ca6989f13ef13cffa94b15934463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95871f74b9276b3169cb17376cfe10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae898801063602d1ea6d5204c7bd10ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b807e5f3bd82e510cba656fb12944466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb18755d55bc47438748f7b5cd04009467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac43b42358da81bf9af375c0d25431e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8dc6b2250764aadeeb6e2fa4ab20f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b43877e41f2b233201b56bb18781e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736e4e3acc0294e1fc164cf069e36c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178057dd47c223ba0c204b98433c8091472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028d033eefdc3dfae5dab2d2d107aec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca789cc48ddcceed4621f3f47b621a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa891abc1e8e4ac19163dba359ff221475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5e5191a01c91474f20f06bc17268e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671d74a72e24b8ae47d19140357f6b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75227938dae7fe881db6afa28cd361478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa1e504077ff81608119cad46c5c73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560559c3e25bbcc91e043974ee55b6a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73cda3dde809249a2065ed8afb3f09481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc00dcf6c2ed42881e320c44dcb236482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c98ac3ee728659cca635c04171786483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c06f4df79cd71cf27623fb8470581484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08b2cd1140d46877d1d5d5b03f4ffa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7ca3e956ade36f42b70b2adb79ceb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07e26217ebf9b5d10d104fcfec2fbc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d274fccf5d68f0d0d8e99eb24366638488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38346426d9e9262944a153f3754f66489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8d2e7997b11d7ab5fa995841c6b17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af49c4648cc91d175f1a9f1fbe05772491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac02071be79458df606aec4d0210f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95ecde83d0b1e3590b9e039e70c2e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2c38990d6f2cdb98e9bacf20fe418494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9ea7f48ba876e4ef556cde5226b45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d3f2f2e2c778e66b4b414db1d9487496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d899b0515de9b3d73628757549e6cf2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4527a2c804fcb08a3b2e6235edf985c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda7ac333c16ef42cd0b852d1c681f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ca34d2bcf8e1892aca13694323864500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9349bf0306801bfe589481007092c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8efadd1568758a4b86331c42fc1014502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17643d0e8594c00878f62c3553f96267503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38745e66c4df89a5bca309d3641e955c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40121b74560621260cd134edb9bd3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de349268dafb173bc4d451085a2214ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771f27698bf4b08f7e7a504a8033267507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d98b0e4bd8af4868661fa150fb10c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e296601077b8fc8275b906e10a914509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad3d3f5c12ef38351db1420634da70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6afca9236c842ad4a3c5e8bebb0bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71370363e984a951c5928acb9bf4456512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f1c8ae783141bb0782b5173adf27a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fa074d91f2874350b9918eb8197e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17372cdf1d7b93be74bd87224d2d50d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562a6e637e5cdebe28c7015cba41e5d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97d3e3ef1b4fb524dc02eff3d733d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13481692c011222b49e47ea8fa7e87518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10973f22a6c1bc58645ee9ba774159519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf800c25c3ad327a2710e6cfa84c6d19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1d9213e7722b1ceec069ec838c04d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf21122d7ffe3bbe242be2996b92a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321bc203830d6a142542bd244ebc010523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214610809b3a1fe50f11509168382aff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f36195783ae7ea2de6b5ce3c64cfb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84762b25e87e8a8660c55d9c993813526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2475e8a7bc128a6c770bf674dc031527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f96407f1282df69b9c91245e1a51b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cead9592c7f0338336847dada38e4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ccc161372b076673ff9f9805d2c86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5954d84c1ce70db1bb3cb7029c3514e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b2c13885f81fb61b4ddaeba7c15dd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b7e01bc29461edf20867826e23511533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b99f9e90358b0cab95bed8ebdf49b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478252aae0390c009faaa31041043884535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2aca0842ddb9e7f7174bdfce738120536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed7100d28527513dba17ee941b0f99537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfada1c5e7c80daaf309ac6f5db86e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8b5d91a8a1e4a5d89594e0136dd30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e75a661416e773101cd4b0c5d7ffd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88eb507494b7a3adc66f6da1656e2c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ddf588d6e0f95e0b901129515aa41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9071d05382779ebe518b81632516cc1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093176bde65eb6fe5df84e68edf4f97544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026543320b608d8de009ed95be3af34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc69de97579f9d95a4c84ce1a46d2ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f224b9a00ae4ae77c6c048131b5ace547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ed48e1ff4ee6f60da97f149156682548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba1c82a6aa125eb7e6439456382638549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0c75e6c6c1f7ff883e41041720338550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda84fa79f84f2d9556ef56e92becc3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dc1467da832f2431e2e9a8d0c90c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654d35310dee0e4d2a17f232f8e065f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc002ba145d3ab4ddde36560d22617554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd267365963f4239bf7b3b22b9ec6c2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db485ca07f8f5ede23a400913f8f9b6f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e096322956155888768f80f075b48557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8046c956ac243fd65d6a1e6121ef55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac998b64090a491afffa0e5a66adf57c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9cb1125fab7db674cc04bace3af01560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359bda5335a99482ec084082eea8787561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398314d2a86f7773cbf13279ba56f7ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8956beee533f5fe6b57ddfb38044db8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682dd4f37c79386ea141a3c3d320b78564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042c25bdd60da16dc9a29e3794aecf9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4f983c46a702d78cf089ec9568688566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2212b3c3515e2478e70fb5d32566d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe30474f4f716ed325a1d7cc62c889568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7e311782b7698aa28a9a31fd0f076569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6558cca3adcd672fa79e81fce17404570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e216483e3c973ab807068ac1f8ab0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabd4c10de3adc82afcb6311884c2ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30f34593e66366db46e303a53f9c71573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee839dff3d3501e07b614a99b90fecb4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65751726d849ea2c8efb36d6761f57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de9b00d35cf94221fd713fbd4f5ed6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d357e21afcfa93c61c46aa15d79635577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4ba474eac19f5a91c3a466987f453578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfc0b2f7efa230932a3ba5766d08e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa5ad32149bf043044cd9321419c8d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd0dc02326129074902bcde5ba498e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4d202d95aeeed6c08010c9ed208c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0b7de9489c6d52043e9be497cfde4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f101671872efb5ef5f4ebd49d5c72584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e0dd780c37a4b569dd2cdb0f8069c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2470f3a80577566346738f1da1f72b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dd9d0336d3590df9e1425bf0c5bb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfdc2cbbc15728802f16833496abea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75689e257eb3a89a3fddfb3a582b1e52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b67887d6cab3a949ddb9731ec0cc16590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e477d7bd17a715fb5c9ef213cbe43591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c0e823621d13f2137ee21a4ff707a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dc35ba8547300d6bdc6a6f41eb75b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada3c63daaa3cded86834e7c3c8f0ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e5a8d96072dfc0b24b06c9ca2d95c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d820b070d1a2a31ca2c0429b792cc35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b785fb9dce7adad48dab323ba5a0508597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e8d6fb549542c2e8f8e4e9b71acdd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7241722982751bbecba8023750f6a25599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72167387495dc2a3fc86326b5e61825600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730f3536376668c55bfd98f990abaa7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81bd09c34db504300e67b2c0e2c1c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727e61b9f8bdedd76b911d64bdfb222603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00366f1169755f6654614ac202fb4b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c1a6a946722d56b0110a7c65cf07d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3a3a0d215fcfeb4f4aa71445782a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db081facc67b31bc827f83fc0e0329d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da59a4d0ccb9a224f993926c353cd8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f5b791e8f7c49c27e6858e5387a2e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d70957f29194695856c6edf0ff671610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d010001ce23547c6ea73bbd3fa0097611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaaefd7371ba91add8ca42bafa9885612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184433546f8ac3d3321534f1fab71f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501863a40163ec6fbaf5c090f207da06614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb3c32d83cf55f86031df33f2c6889615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f247faa9818ecfad0992185a7f8232616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdf5b8a32b019b28753f101313d6d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3837ac9d72b21c6ac2cd954e292e0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd66ee9b98e851f16bde1a1e854881619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641177f392822da12235cb70841a014620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025467048838f40accfe4e597e061cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce60739ef520cc454a07492d0f082c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6189b702c74890cea299e68187ef24623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43af76466c1baf50f2117a38aa3fd5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8d9303f33cc4598de82735cd70fdc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529979b317b306fe0134a74dab4ab4d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06165346f68c9f1280a1746792acaa2e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af8be5efa1bba436b1bda8dc21856c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872057386a9713e8cb807501583aedb8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd32b4f990195b0bb940147d5cf2f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983f93dcb5a610a00ba95a31a7a0902631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae6f49e72ebff30b36ceeb01f0e399632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de94fa00eeff58530307e54ab721f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7aa40cbeedecc10bf928a5eaeeb7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46186b535cb882221afe917a71572984635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca40712b17c21b21c06d418c083ce7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03fcbc883f801ba338f206b144b0bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b861d051d73ca79aeb6b4e5b0d3989638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a30316f884a41a41a3cb8c06e7ce51639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405da5a324464cc9a504bffa2ffb51a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd73840b3365a89cf6f59a2bea7e917641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d507278f9ec22381dff04d82aad6e50642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499193a0c95d17fd57121e61d8d0a647643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397040536311ce967bea3bab2c78a22e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c4392be808a26d7ac979dc446d4ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ced8f076c047c15d1f7e32c7c88ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596759fe0bf143ca9378d3150a202de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53d8ff9b73ab109dc84b47ad19d920648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597305a3eda6a57931ba1fecc40b862649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b7dc4906a8a31f85dc78c880b9616650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09c007c93f8ca626e032314e868dee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbf8cd65b78ba8f3e32411a41544de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531e86e8ac676fd8a5cbdfa20919bad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee0434fc82c4703ec0790c5a5d6a98654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fadf5ed571c51001e73240c2776c8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f564033d27c3512e6da3f23aad51d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54713924f1510c6803d1795f99c671b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139dfa86d4ba892f076496e848b4f80658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757f1039bc86042748662a7748a62e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87311b5e6c5a194c6af640694f930d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c1780d679ccedc3857326bdc574df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802edba4fc04cba4603e72ed5a364cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5725fa3264419b1d66e77c68bfdcea5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedc2bb8a8af4ef6b065a71b6f39811664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb912d3d3df33c13ddb7fa83190a43e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e09d2c71a46bdd9285422887c1764666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed626070f4641cacd948707c1738b0e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7442c89f66dd0f0e30779992252783b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0c1491599592b2424d0b57dbfdd29669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530f846a1180e169e4e0b619b8edc8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c78b46a18a18bf8706cada998be13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1938c9d29c92ba6e221f32bcfbd65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91665b353b6017acc6226cb566b729cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc246f5ea850b3438f388cfd89e31701674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916583a4b9c19e5ef507fd6e2be4f08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e5ac90b34b00248b64f715d7ac340676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3716a4e3e72d345442bac4156531c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4dbc047f90202aafb9c786c3418ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a38e7aff2fcac63182eaa41f66f27c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcdece8aabbf4e98076e6401a6ce0e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73147a7c582eafc545238c8203efaa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a104b9706b1dd23cd5bf68e79b3152682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0afa198268b42df3d79048f2b1f9d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e477f3a52d2e60777610519f13dea00684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae9443bb1a113cf0d8cf4232e26731685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308b75b4f343578d1466076d4d3e5d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe56f775f27ccaae5a00561b4f3c90687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd033e892c637534284d4dc1e5cf02a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ad1bf5141e16c57d9ee7786e92c49689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708e87f746c0ba1cffdb062c54a49e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febfb7e1349becd678772231ac064cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cc08213ed56c9ae4e4d59b8d26aa6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03b0f5d68e9b8ef3a6745d7c7048e7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d4a89b24180026266537a6d31cb26694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc02d5c0d147d1462af67bcbd974e2c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271b82d17d8f471611c6c9b3930792f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191d1e63761cea910270972ff9da054697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca46771038d3c7363451ee275315363698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd86f32cc81dd2e364c18fd093adec0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7273ab5d71b384ee68e98e90e6cfac3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2368b7120223ac682078b8743cf64e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505a9c7d258b0429a3cc223382e2720702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fda9b3de61105f3bd2de5c7560f8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745300153179b0a9a6fe3889838ed966704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375171358e4f10f34ed1011c9a985025705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ad49d18f54b10a79af94d907fdec5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7207c57fbb5352c2f64f4f8698770f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8b4ca3f5f8149db8c7a8970cd2c99708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270099c4685a9e9f6829776220ecca13709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67100f040bc93e9de2c2a489eb6540710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff75eea2d8f7874ef9e0c255fe217ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c0334d40fa6955677805997f8003c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccdc6af69348e788a7b6f87ddca871713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b74da8113d03e59a1b2fcba46dfa4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6088236a684a3f4102d503caac5aaf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654a5d94ca4e548a8f37586ab245699716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988c504540e91784eea8b4f2af05875717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e1f9e1812baa1c6754403fd76d7cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dda4e5599cbe884e35741baa7b6c3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d36222acad96f2f7f9ee46f5d1dc3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db077a7bd6b52993d91ac7d461faf7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89893ab3612e734cdeea91ab079a984e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c76dacdd5e87e5d68ea6c81d1ad38723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef149079ab70012f548da1f0666234f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07352018b66ce5ead987bc6344b6be6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad26ce23e0335f60adc479c1d7edeb5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73f0bd3b2b0fc7f6331e4469e59421727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40d00f040d0f5b0f8562b704fafb5f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ac61654180216f41005057f4386bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaf3a5b3997b744071d8e199a5f616730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaacab0f7bd294ac5e1b5028ad9fb1b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2723dbfa49df084b8acb40cab0ec40732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819125f8e3fb66f3550f9af6b3a85f9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7be45b1580bd748c5753a29fd51a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2d75432aac0846ffe9e2ff1572e9f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed2dde5489d675f99bc0c690154622736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277ee50b5f2080546b1bf50d4ec758c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f094c1384dd1469291ba9a8bb47db39738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e2bdfd7d2559026bb55760db0c1d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191e83e3fcb75c9ee384056d6992fad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556bee9c46d62b69d515c00057aad75741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bc95b855ba4beb6dcbb7f87fc9546742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159fbb4834c8b391456f96910e67c1a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977256e1863293aebe91addfecf48173744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b71ec98ddbb8cdde8f85b1c4a23718745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80080cfb35b692bcdc3c3a1b04495d44746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bae47c38a1fe9540646d7cccacd38747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5329dbfc1385130890d29627179a78748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc013f02f6c07911f80c327ee36d80749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aabedc3e3e0739056c3db4597dbbba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f523d2084297613959029838914aeb3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e962501c061894014499effa1d3acb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d916080c94e7511814092f9232f8d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8ed74faf1a2f5e820656b287b57d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b999b088cade999bbee7da3f1e478755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b19048281d07388056987f89a4fe1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f2d314e054bef8cb519d96e7f1e4d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3fdbe0d3d575454aa73ed5beea3d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057919c367879b8639a4c159aad2def759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>