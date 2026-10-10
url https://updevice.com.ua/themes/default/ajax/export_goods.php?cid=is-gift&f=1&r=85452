--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c60699ff634889e84cd74bdf0909611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356ab2784e6057513078151038acddf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c459d86d6ef82126721319be3390c003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bd37657772caee0f68059e5c56ad94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31849f9d9761909d4bea504c4976d56f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a22e3c6f81eded6805ebaa5af5e136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35813e591fde430bbb0f72e1b857fca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90866f57f58f4a977560bb44712107f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ab979a8c2cb7cf37b3c9588d1180e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff7f2b11b5a25e4ccf9d225ad266c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10543cab37b83c6093314dcffd5ecfdd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74841043a9d5721d4c2f928a8343f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39307711e1ea369ee4b5d1c722c9be4513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad397246ad8a2c9d890636a918994114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c14af4c97ef8b16d96604fceb601515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16173cf32e56faa701a71395afee213a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22a016eb307583dad62fb3ab8be94a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99581c814ac48d48ef5f802e34c1b74818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec1248f4bda0c554cbd60d667a94c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102554c3bca922889b94b88d575b25520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5a039aee9a42e5589303a43c5358521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d022f74c3c97e9466f6aecb0dd9af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fa39c6dcd3600d651f23161a79d5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9f51b0b1afd0e00ee2a1225aad67624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39871a653fdb92b182e9103954ae5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551dc4afdd5cd1d1ddde80b12215b8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3815fbe0873d62d3afee89847ab3ed427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7cc3cd634411f5f1dfb802f0b77fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c928e89a2012e5445d69fed6ecd1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b40d5bbb52900712d354b9e68fa8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee02d6267f533112731ee9ecbdc6c2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2107e47163c4099f20828291089a32632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed89dc7115dbfac18f2736281e37d9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988c37adada552c077b338b237141e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3343d64781842887a5504b908381635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28fd14e67c932454fab578e116a91c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ae9e6df1bdd52a41478fdde0525da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90b56807dffe11d8d8ddd0ccc6358e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f312821dd02cdec9b370a36d702fec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8d23199ab5950a2897b3c7740190b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce37209532049293ead4413d3850e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fff942ccea3a4339d68db3e0ebe8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bb14facf66d99b4e38f22fc3db92643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1301ca53f72e66c85920f3e9110e6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f0bf2b2b0934d4d9474e206b4b6fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec145f976f88717d6e1d9443aef12b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca616500be5d51379978f82b39ff095947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e38e4e7a8e185461fc4c5c186bf39648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec658896100e29a0757da17e642eece49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf07afb4cc2008bcd9c0f4b26e3d60050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c2a0744c2c25da68381271a19d30c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1d14fa5e8bac1b8be965a4466941b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2743cd0049e3f0ee2c68576a9dec1a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f1a2370ce4973fca2ade4a11ef11a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30ce2a119eca9339d2e7ccc45fa5a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16373e59357ce1688aba145176938ea256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad193983187442d06c2e71f5a9e40e4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96d7edcaca1331fa3e902806dd4a7a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36422f569d2787da991f92297f8cc2a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674c684aa78e2538afbfe9dec281c0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64202bc6e36d7c226bc27397f21799aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acdaf4dfa0a9c4b47e08e7f953c1e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f744927f2ec3f99b676b64e737643463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559d82b9eb7d3a82a8f5b0c7470167e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a09dd69d90ab1777669b92eb5e65c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da392cde0cc27adb0b9441c5909a1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79069913254bdb635e6f50217a7d61ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f1d48afa096ba4f6df2d3231e98b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e7832fa1899b8813d0fc765cc608569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2a5b3e097480fc7075dad47e3c8d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e8395771df08cba65343a58614ca771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2f4528dd119f96c9c60a24be2407472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39091cc63eb22e1a86693f7bd73519d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd03c48fd720a350c43133640d1e6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262340229717cc773d367ec1a67a97a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70985e1f2d68764a159879982ba2343376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea35a200c1cec7e92a35810c37d28c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d9b8763b233571a3a2e9838f229a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37441696558c50ae1a7a9cc2beb360479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd09e70746063fce0df4f92381600280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351e0fc9da3a145900e465ff7b67b1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362817e19f0198fb5b1e6214eaf8f1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a31d3333826ebd8554ca496bc152983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba253507e9a797256529658248b8e0ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91aa0c7bce34b9a81abf136502c27685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f179b428edfcdf67dc826af46683c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cfc617ee8ab1c104908d4e17b9d7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dc6c53c06d614ac1194fb4d1dd44788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d52e4b35938f1c1a6244407bede2989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fc72ceee6f1fe2f33448392a24ea590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadc74e4fbbae94ab7d2feccdf69cde91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28a7c52bc4e2521ad97320bcf4319d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314cb5fd8445e9d756d2d76a634d4e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0882c20971a9e09410f357cd891dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d382f12c6f06c752d6c135174d1e1c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c1561d59b1923f513f0639b353b3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acea67fc3680516ae3e2c560f76de497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcf43e505d732771473074cb4b108a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be027f3bf1d52824fe5fa4f6e6cc0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74361d4416bab0f8a968414bd8e12a11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351280d58638133a467b9fc0a4398525101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb9947c5d3bce1fb8edbf946b70e7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bdee22be34cfd24e06d8d15a7b400103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476c80e841f0d7ac375189fd8151666104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a12c0c946a013075905045a05334c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710ab4ba82e1533ede4326c7ef1065a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35d3e698ac9691c766afd831b310b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a372c0ea254468b46d42f8cf6a32ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba031579373c9d273ede024294327f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10cff65b484cfb7068e46998055206110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f6541cab3a7d4c02a50602a79a5b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dc7805a0238d4f9265290aa5aa090112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c12680ce01a2719568857282b6228113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633313c50df14b86dc20de71df2c795114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe2cd7178aea30fbe66baf8a122dbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ab04fa09cc378f59d681def2b8c16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7284d4de9308dae4d7821fa7dbfc2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2f7a76647c1db0b56777c4fd93c3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6eca02e3e1ee015e810a6133fae718119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963459f3deb6e99429d404f499710b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716d2ed31d1d967a0a19347b5d211fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f297a26c30dc7e6620bf10af2b852f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107bc9c2a8b765303e1ceffeb40c23f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdab860733cb4d16cde9e73dc141468124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065279f6b2b61ef24981b2359fa449fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40767e63d9a0b6e211de45b6160628126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb62039a6b501e0482a0824aa5895c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df19148fdeb27962c71b8a0463e1dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d572026074896ee805d1c4ca826b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd096abcb6d57c73132ce9d7888fbc00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e28d2700a888960967b409dab8e8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fba32259bedc5f6b7969adc1cd36b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cd95aff78499dc9ea1120727d4054133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fab81585269325bc0426a05f4ccd7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cdd6afa5179edb12c2f7fb957da16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa93516caa95f9dd5bd8b01c97a0cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bf9e962c0263e963cbc3508449fc6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8536558c36a60348345928c210651d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de351b1bbfdeb7176bccc59f023acd42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732ead6817886cb1571320fdd2b3580140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f421a129c2c5ba3a1835aab18911f33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66d1d3445bc92f20a92c05e43f3354142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c7da90ad117f9e442aaf98bcc206d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de689be05561f506cf245b2d8db5902144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073695366ce95f52442d05dd15895d20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312ebf1aaaebf46f06a47e1325d4b2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd30a29f34d6a8069e22fbcc6933af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d41409a6157dd1ffcbeb787f760c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9411d47ef15dabbc5a31a576fe4ae67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da38db4f3c88763d45c86242233ef2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6418c5a289b09c22e3e02172f2c6dba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3264994559c2b645f07636490a3a4bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794c5dccabd4514085cdf6bf9a31f44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdcff7a76c05eda6080fc41294fb0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a719e60691f488fd0d2bd386429d1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151ea96b79c92d6fcc8c2b802507a5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9869913c95d7aa652e300b3c42e0b3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9d669760f09aafe3858fa06feb01e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875b2f854d3f38549525473e2e64401159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52ea9e97e2d4dffc2598c9f434abd8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e9d41f8f789c3a391ddfb4f7b6f35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da02e2ab51bcde1ef48a907c31bec8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190bbe7888666ae133041c92c4fb253163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88ef8d8bd0137740f22e2b80682409164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9134ad0b3adefd5ad33545efb87a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43a7ab1210166d21f68b4840f462a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36dcdc028bacca5e5e757bf51463c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098bbf583fa7304109e5ac3110ddaee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b314f9f6158f75b1d495798e0d5594a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90aae3afe88ea34a441ee37212b113170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bd48430e20aca32c40700258bf1ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cf54e78cd0462b8422179040e77ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a43ee515738d15cc904d321b6e220173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ca6f37d17c5051fd4051530950cc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97314bce2fc600a3bbb279c25600f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c019fd273dccef6273aa00a7b6248b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f073eb2259e87aec3a84a1cf5ae7f9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd37bdf10a45a71d16b7e3a21d9ec4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72a04d128b41dda20865536849e4e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d43bed063a6198cd9e1290ba183e39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218ab7d3080105a9386e46581450a51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e499880e05675af419c84bb5d52f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b14955bae0b83ef1c6bde5939add1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4509a159238f0bb7162e64f06b6a18c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dc636b4c05a9e21b13de0b95c8036185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c3541b82e2b24326d6afc1a68d2ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6e8082bbe4789d577126ff2b118de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13616c12fb44dfa312434083110334d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f97694e3728ffcc1aca2efe9c9158189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770e0b165919f4df8399d41daacdd8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30691dc391786d6fa7349c9629d7ccfc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4477c924187f07985f1bfba3b88de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dcc56aee3b8113a98664ad985f953193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8291116d5b353120c9bacd50f34661a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789947aeba9904cc6ae913f0d80e879195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65974dc86b4fbd95b85ce2ee2a8dd113196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6a12444ece97de60ed74e6f5e619d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7652ca7a99c9031c9ab574bbc44e618198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f10b04d8f64e92843faf670e6b9e2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7893ced6dfbd0bcf66b88878424b64d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f1d54767d68c9cd855491f25f4341201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd971eefc53ff4af4e9d3dece99d6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c4b3d982a114e29e302d0d5125563203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a6343b9fc24989c0a7b228fbe89fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d24f83bedbf5c909300fa44e429f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ba861279150398a335a9469c84796206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24059db3090b6cc038f1302eed5aaa46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f113d0c8951343a4c319d826f45f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aad1e4a97ff1164580654449239bb7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbc961c4a5808a10e9e61c72fbeb2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6a77b30cee53d0dcb4761200e4005211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269914394119db8edb4ab6f60179da1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e31523233b998b0620e08ffbee5041213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ed05e83a1991eb0fc2e1cfcc829c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4723bb2b941924e794a977d6035e15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd268a22d370691b5e27d957608c50216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c94d5e8e4b80af7bbd656e5187123217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec290464b9c36cbc68c6ff32334cdc83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf5e8c88fb66b100aa0f083f411a8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2df85271e8b992601d55dd8df87f28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4f72a9d2f9ccd0c58a732896269a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de461f31dafc68168f1dcb893eccea1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2400572e3f38f004a1c4cb90aa95aec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15298816f79015cc9bd1bf0f6c241b31224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4989edfbcbc91c942ebaa90e4e28bb2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba4a47bf85bc45ec19beeb617d2a77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e805072c357ac08bc8470aceab0a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e431f7b38ac65b475f71fc694292f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6fadf9decfbddca938aefe39054b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e57becac05e513961bd7958ab3739230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d09f66f216628c039d2770593a866231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07afd2f229d391a5b12ec5327be5f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042f5b2c5d696e9e5a7f4a39a52ce50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118abb570a5be93478722c90f5763bd0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235967bb572f0bbf0366c7e1af98bea8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c75ea5cadb280e8b10c1fe0b33260236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d8d9e2f10510792415a8fef86d1fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c491cb2750557365d8c02214f65f70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc00345dcf489418947b9864a0c781239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959054fd50787e66b19a325646c0210240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c258de5822cb575fc94a48c11bd13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54cfbe632aa10e7730b439ed160866242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ab15589c55c244fac7958f649fadf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e8e247e235c0e8269bc796f79b378244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddf22326074e9e7219fa69d6b951e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3833c4c7715a744c9c479a43f504741246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7f66aace89f7aee5c1a61df7a546f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c88ffbfab85cb09ed5fa3a8d5efe3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb387491512748c42491e6f8d6078d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1c879714e4d5f701cb74c6be10077250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8140f3698a3192fa601248617c321251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cada8b098227ad362df4af4d097a962252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f45db66e2bea56de4ba9df7146fc21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc7666f5f4ff8f0cfc14c64df61472254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f851288f71ac4a2713ab584ce3cfaf4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79069759faf32ea2ac54a0dbcde9bc1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22827072f8c814f9f3dc5b61cd9a75e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac66e7efe16048e4388cf63860b774258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88071399cfedc809c1b635ad2c1c59b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0122b2d41601db264079b32837854260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a452969d67eb4c4aedc0d01ef6451a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19ee79c187b709cba8eabecd582a00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5419546bdf21988ccf2d4727ee17fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a54202c51005e0097aaf065ac5124d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e0e53e60f540990c2ea0f7d3db160265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b43624443585d7a12332b295b98462266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9351e3440fe65cf699552bdce482061267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82430dcd3230968f3054f187edecfe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab51e9edfa1e148b025085d6272de0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bccbc8da88db7c61577ebcd2962b47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9c05d6ee8e8154f7cee340f67f313271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ec6f7cda8c109ad22ec0dcd62ca91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c84b1780aab0a0a10a65ea43909011273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b97c5ec206c408c484fd72ddc7449a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e68b3383862bc0cc7cc703768e3979275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d08d24278de3df56cb56439bfa064276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9abd7cb165cc6467c4c92b4470a547277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce228848f37e821e64f10685b0240c9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dd65e6bb0fbea45b4eec21aa507b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72afdf748cb34c92913e125eb7bd8f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4642fb18b00b30bf82a9770c378f9a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd85456af3b076768175cca7d0ebcd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f580979cf47dd3327cf7709b2851291283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f04850ec20e2205a135225b2448d9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a014d5749c378c9e43fdb83c4d6b0b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787c2dca22b5f0980e279569c0481cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502250f07e28f33b6dbfa364e33790c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26200e7d73b73d189851ca35699090288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0431bcb828b6f5dbfd095a86ed9de21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abab6a5fe21d07cfb269a85a04189b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f66a94ac7a3a62234266cbc8d186a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a870873a3ae0f500ce544bb4ce584292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37d5a433a1b597aea8ae51fdaf5ccc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bf3be656206a72c766b8bd544f7eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e429d0c44c9a4311d22736d0f1052295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165c9fe2cfb7c041e396f59c066498f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54153f9369102e0b546248602b72b1a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385b93b6c0e8e824fa6da2a46905d1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e773ac3d4f3b8903d2296527427d37299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0767cbd1f40d08dd8c0703823cda784300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06d6122bf766bb80b71f586bb89e50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfd15e03ff0793ef65c92c4b6f7f76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2a6273a8a89d4695019618b44509d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c439e332d18635b73a019875e80bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a64648c58195409a715ccb677c3e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26401bb0db07e6c3329924a2b2eacde306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177347767ef8b9ea0e67c5ce1eb5b8fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb72f4baf11826270b2f28855ecdc1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1534d574dcdefde6c195681fec5f50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ba4c9277d4aa4b32e17c1a40e8be4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd9c9ecc2c655192a5913e31bf561a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff34082b56e752abe80e6ec0cba38b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8d4d37033fe3fe87bd8f602e0618d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be479452836e2c9769b58ffc62a317314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29a1b37595dfd98a08e112ba1a74a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a66a3536444b3fc2aace24e38610d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27accf8f9884d78ecae945a5e78df6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3079964d816bdb1ddd2a68bcf4b25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce937eac8987c43a98d52e4fbbdbeff3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48842cfcca016d8ae6ab4d97b8afb4e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26148b6c3d1a283c54233a646266b51c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e4cae7dd6337d4ba35ddd83facf93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652b3cc6a844af9d6f9e2216b425d91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44436a7a07ea49ac3317a4ca10287d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ac3cd2e722d9ea038183628d32f99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730513a63360982734234bef3cad79a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c93abfba9eb5f2c71d1200442bf70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544ce3a0ff4938b708b5fa6bd4a2667328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e867fd7d182afdfc278338eb0741e28329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52118b25a4a63b693f68492f50bb2ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb468c7d05e81834e0429faa47258256331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da104fef863f9ed06ecf16d669c1aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b5f4e89ec589c5390a7c076ae2854333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4766b7d8a928f7bf6b7b5fd3ca6e345334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275a50304d687eb1d95961042e6e0ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368626bf8264e111ad70c8dd23c3550e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679fce605fe4d95e95fbac5a1cdd747337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb7e22949562119a47fc3115b602cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d57165b197b1c08b81ba25ea6d3a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ae3cbd5a4800f29e3af509e1e6aa4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ce6895184f5132f08b82b4f1e054b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f116f4ad57ed6a3c84860cdc736c6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a15758e1f2a2eec46b5af2c35d10d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74493f1ee2584addfac66e737e5377d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f7d7b07409c01b73d4c0e161a9f77345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74856b8648f7347a748a69e53acabd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b9ebdfab365e61e5b09f3dafef9f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2da9f368e9e05e711e3850b244971348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfc3947578c97d25d49a2cee574ecc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc70ef149681ae2d650e6e921b08d05350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9aa72246a18ce78b79f08ebb2f8ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8bcdb5a7a30e506dcaf23dea02f0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa28318d272a66b7c5f486fb0744a52353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de772e1790e4ab453ff5a54b9f8b2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d6fd55f1ba35a0dbfe1e9ad4161de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317f768e080d9b6d9fab8821945000b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15035ae5e4d93319c9df8f1e48f3ac38357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ea146f3fe21e775bd1ba93c06ca0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba008951b345348cefb4b08fc503c8b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c981747ba6a1cc09054af77031b84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec230d339d94d2a3dd9bc53ece47b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94f76431a954fe51148ef4a6e18a34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4922c0761a5a650356efe3c5e1bcba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4b253edaf3de1fbf6ac543d3f57a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9503d2a0bf1293147b5e409f899ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92603037a626784765fab49e2e86e7bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282111c69b7e14c882e153c45a52a1f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fe56bade23c03fa2d1a5e98d40531368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0c642781189e9c1a4b0eb83d94415369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292731bc88b842b88cb3959466297de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba6bbaf5894da3337a4a147ef4b4be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf39f99b89e4cb1268ba733d059845372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b5f25067bfc798058bdac898d644e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80a5611ea72abdf24ead3e78bcddbc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ed627636dbb4e73a35b5af14a4b39375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3c9a53b2ec372bd613fcef5569035376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb9ca8d309ea904ebe2040036d835d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af96f1595d9c39faae830e88f73ef84378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415b4f319901c92de91a9b016487373379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5d58b1d2df4cb081541fc881f3d04380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf3ed92f16b2cb812f9f5a62a602e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d76aa8bbdf87323d286ed4c52d5534382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46829bca02a63cecd1c03bd0b5ccae7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafd7d9634123b870330b434882ea3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ba534b64c7f48aaf2c1b450d2cb3c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c9cc40a0921d20552691670b8c183386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96c97068f70671590dde9521c00aad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b9d684103eb361af94c86320afa61388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33def1808cf7ce6df5ca5c50b21092389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c126d7b1c3dd046770a58438815ab3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8159b596c30fb2a89546dbfcaac2b63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b6f08ef89c38fce520a07f4e22589392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd163d5366db56dc7e0ff95fa8921cc8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80767212226f5b5d297f20a50b3fba4a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfed90e7ad89fa44e924296fe5e3ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ee8efc216ce6beb079b800ed9be23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7698ad1825528767d88c92f2b7fe0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589f7be1d8eaa0ccb164fdf5fefb206398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d0ba1c9a4621daf4cb9c2f7ffdb15399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3333e01373aa0cf368d9b9cb0ce670400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e939d09ed38e0db2d8f57cfb22dd84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635565634341b25758dd17e1c75dcdeb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f306139027328afe2190ee016676e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d7256b668abec3eb25953ce9a5863404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c85a9f43dcb71e4a4ee42d9558e1c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd1cb558fc7c8e32f2b905183ae4f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc914b486478d0d43a55d0166d586212407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36d00874cb041589ffec58d5f180d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc710fa31eaace7872422bcd25ff6170409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a077b2bcb905dc41e4879dc425f5b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fdfbab24ccdfaa44180b660a86686411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4170ee30f21883a77537dcfc48658412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b874c1638e1b7120edf8015039c715413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654d394eaeaa93b8f64d5a37b295653414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e049931c0f5da81a18879c1b8bd56415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be0b4a4ba974ab2d8f4d7e6c066e46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e73eea631b34199d2f1377420d25e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ae6dd5be735f41bf5015c0e6a21d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512bb17129f73b21660e739df19162a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4fe73c89718a000a24e8de1d732ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e10b9fd75e90538bea22d4b38060b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0fc1a46212a03d356244dbb710393422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba7c465685452fdbe1726d4402a4b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932c2a35f9580b3e73a221c51077a3c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90367082755a395239752b082e8d757425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26630205ec6b9ab047404cd0a6a0eade426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9bd4611a233b18027d48fe22762f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cd9e1c8e0d332e225f535dec72d10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740817b93eca7da10f0431eea80f50ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaf3d05395e3241e593e0d7efe84b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b03cbfeb78d10916fd7117c9767ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91deb3efe7c809c3beaaf3e63510a53a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b152aac96b901662ddad99f2db1bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5db0c0385e7a5f8e336ca90c3da52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d6d9aaef9dfcac2c906fc126eb7eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f705bc263ad2dd7be9e0c41ff6c23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339e99fd75b9ebaee2bf3bfd10961f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c3c5016d7bbf1305253a1ac696a94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433f543507de587e022554e85792505439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425545add63aaf5467625f64896ee960440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a749c2cb763891a6b3d7974e5e7bddc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d282d8e9911fa8fbdec93acae982c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab487dba9a7a5642f94bdea9612e11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8081b6ead836f5ea27be5ece2d77cd4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec315bffa289992c91dea65fa129d99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19cfcfbf966e850d5b402bd18ea31b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e9115eb30690d7d839427bd3ff889447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be754fd1eab64b5571da0d64dd187db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fd535feb32c2518eb8734e23c2ef6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed9154463c86cdb8f05b9a7feae4e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968912f7d7ac19a30e2958de644656e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee832e6b97787ec5cdac42d9774f58ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae33b0c88143ea83a6ad18c70642198453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d989d4f5b80f63ba6a2d1eec6a7f45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da524846e7a0d1ed9183efff80ee45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee9f416024e95f0b4bdad51fbe9645456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ee5affc591e244c319475e6414b2d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2fbf127b771f565a27fd4d67eb72f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0dc24aede1f20457411810145f6eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb43e05e88da32d7eb87a7cf0ffeb31460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6c01debd58ab6ab71952de7e0c272461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0cb35350fc8a9ea88e040f92ece15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc9833189d2e87b9f5105247144afb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2424dcd02e88ed2fdc73a44ff21a144464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9c11717d30192b0f87e28cc02946c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3be1f9aba3bd9d087da243d1c77ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08f5024d026ff8b348cb64da476455467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c09960359a54fafca41c66e4241a94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90639e8c440de7933fb70b7176916e76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4175e72b1906937063db34331add76470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc91880c0903e9153796fd77d7ed083471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7c40e59ea70bc1389380efaa1fe4e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380108caa6e18c131699e40406ba783c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d54dfc9bb2db67c81d5c2ddb6ccbf7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595a08e8929e1723dd479c307de58aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5d7fdc752fdc8a6dcb26a95481f2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226d93a14baff179bd3c28a9a1d787b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a8bf7ea332253ece94f9e58215ee3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff67dd14c0d017cfdfb96f27c173b84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894764883a8a68bdb95203da3156951480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8be5a5a31170cdf656ad77c1a067d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2951b5e2fe4913f166cbd10aaf0b772482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85301c695671157232083e731560a71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d51a36f73ffec12826461251c368d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c865b526b3d3123bfac7bc84191820485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126aa6f3ef06d140625b6aed7b726687486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7ea5a8adec9e10bddccd57d3edee1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af50ba96654a628d5fc53702d4ab63f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a18468cbbdfd0e578e33b72d999a35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f87e7e4f4ee09bc8f2045dd43472d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdbb1dacc869ad38259feead4a8aaa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d88ff7f1e2a02b463b951c7c7a863492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc2b01fdc8432daca8721180c24f56493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f21a07c4c2045a18456c26414abec2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49ccf68a837416b7e47fec2a8a331b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799e9805885166b05a880b066496f9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e4ca2bec1a3566bd6289b9aea0b3c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450200c77b886cae89a4652b1c24274498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb553af93640145ba449ed71255f08b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecb2bca9e07f19e3ac8d618429a75d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a12100f10eb80a00ee9efc3edc7fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39cf5133e0bf2e578008cd05459ab7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518fbeab64ab0da73eea65028e5e0fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999fe1d41a63a5a2e7bbffde48fd8c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e87f966d7977bb4eac33f9aaacb80e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd827f1d6cb134b16707e77a1c7a18a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc81d92e2f3c7bc12d834c2161db61507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdebe6b342d6545770e45be34a1387f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8412ac666e5b3a6f77658ce401095509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a493fb2c095e53f42435fe29ad456d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6307654e067701eb9bfedef7d47b414511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b53031ff3d31f6eb3a1f18bd9e1c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784feaa172ca254422be4fa6f54fe724513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfef73074ed1fb5b038c4308fb6884f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ed94e8166d2586df5f513bec65f2c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca212ad7baca23ed3179a76515e069516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add225b349744cf6c74574f594e6ab0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8156f36606e1638bcd2386dcf84dbc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b244fec8683d125642a4af5be3cbd83519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f27e243b7a069595311f4cf4d21268520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faabdf2056e80aeec98299701b18dbb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448212a0ba2ce9aece81e788f2dc4ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7bcecdd0a697b286c3aa0de5cd9bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f36a033a8afd736ce2ea2b8c33bcc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64854aa5ceae6ca4c036ba7b6de5a9c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec7ec1a70aa6d79d968aa2263dd051526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c5226a30ef80a04ce1a0b0d969aa9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1dd8e7703fbce4aa37601773eb70e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1d5215eda1a314431ca36251fe1bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b7394cc49b5df4c25c5f72274f851530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20f1c53acf86233205825c07edc3d1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1a5d171646d3556daba01224905c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b102a03ce520049f0b613e2136999b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769ca2c7b04ef9a932b39dafad8a657534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5dc57cbd751c4ba65739af4c79f841535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5baf4d2bd56703bf490a1856fad1c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cbfd8eb0cfaf9b2101d70b12a63ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e91fc7272d1606760eb1a775efd7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa9767f1a25758eef6817850a70e87539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5372a6e5763f4b860589f1eac325e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97106f0ce222b42e4b3445794db9abda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509a2c8bca3ef4bbfcb172ff1423303542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad86412dda8d1cb99b8d4d37ece67e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065776407f1b378f999441d72dac681544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b388e46f914509ea7e93e8354c2dc7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6779bbd3ff16d736c0be8e268ed67a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e569e35cc7da728445a93e0f5f7f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe73b9a6824c02b60064f7e37dc0bea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e15c0ac16fcd670b6dad53e05f2496549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d49298ecb1516288189b660cb7d4bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7db8237803f0d1cf7765ff08cb2fa2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090dcd4113db4a6fc0366018ca3aa59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf0f4eea8225b83a7dabc3c12e237e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc65cc3881d0d47b65f8b21dd42b04554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c48ed7a35f44d6916638625768691d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f7516a889845e5f96b6a52398c282556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa847b4b220920fcea6494bd128b42d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4649a078257879c106928d2360cd64558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee8f7995f439dd3d43ee7e20cbbf55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79542f22ae6fd86f01b851c6d45dc4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15decade293a6ccde55cddb99dbcf674561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a421bb0dfc1639f31457953aa7b5a6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987ca2752b4dd4b6b2a16f17387bdaf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2b1758bfcf99969bef75e32616d8f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19afbd3d85e29494cf7458066fd8bdf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a86f4cdbf600dd41972e0e514c10a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d878b32c9a3bdaff5c9cf47c131aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d27f948d5a7bd1dc2bc2cd30ab5c7e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b244099c526b1562fdf9ee03b40c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5656ff2c56911dc10d0bb30af6442e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0910a4f100c50f788f7fe78bc6b1c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4a40833a5dfdbfc3a585403451a6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9c5a7fea18a67f0ea5d39875924ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68291e9d70d770ce5125df47f73b78574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f79f7c79dfbab785716ec626dfc66575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcf33afd136e598a50fdc5262b7e1d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602bdd3e2da09230ec4b25e64bb46f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae12f672398326d2236815f989efac7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce63f9bc1a8ea881f9fa486afbfd6f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436bc30c684ba96bbd11921f4e002b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea94de5192511b3800bfd88d8a5e6f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e33ea2de709bc8124c9d0d1d8cb5a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e44c382d8ba3c044760194cef565c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f6f611585e64a2bd641c1d9760591584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1963cece876124bb81830d9936cf9d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d97683441f5774f94d2f120305a0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ebbbc258836dd997ece513b02d0b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec6c7f8d76edffb32d208b160e95cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dae54b508595561176622e4e0a917f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf3ca198ae82d8f1c060fcb2467d09590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bf15aa1b062766f7e2c4cc9e76857591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83422e832d356291a153c2bd7d71ccc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea374dcd6e2960f545314845a3be71f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba4e486196eed2f68f8721ddf11e27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6127add8c467cff5da73e22d912fea1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b4d9d7576afaaa994b94ea4df6221596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e390044d2680fc5cf1927e855e953db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab2ff8bde41c6c86030b45c8a051c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecf16cdc03cb2023dbcc58018e7ee0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc42e048982ac688e10fb23fbe39952600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944da1480cdf716401fb05363b13256601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a53233297b37ebdd86498f8e1e309602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a5c92aef1ce11396a0663b4790d8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3e8fa7e1e70a9ea29d3b3970ae11a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16767c67ab148b0a47a19510fc4b71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51cdc9df5412108b902e2053bf6cb6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2292581e09e051125342282f86ba6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c7bf6f36e3a39a23443422c72b7a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596d0a4fa8fed3eb95a93b63b8cfdf9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a80e7a88b1bbdc6740a17ca0cdf28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4098e076757016c4b93e81941f6f7f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a467786ecd9f647447a29f68471fd06612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66244ac13fb23515e80dad2125174de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d154fbb0cf1ef5736e03f909e9d3b12614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438f376596f64c3c85bb15fe570651b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79bd837193112cfc9caf0bd3722c1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a293fb9f68835e71de1b84e3073f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bf40f140d5984c43bebac191cf85e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41190f046af26ec367e5d10776f00132619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6d4517974c9f0030e0eef80bfe199620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda98b8687f7e548b83cafa8babcfcee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fc4e66d51ca15ee8686316e9b80c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0ccdb91b9c6c4ba5cd295aea9c913623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c7bb99ca2abbac864c9d18fe3ccde624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268c440b5e326c1c20d9a7a02807091625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e622979fb81ba5aeed7b6054971a120626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde6c058cabedc7a42a3e770921d293627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029ea23d1e099a7dca889f67ed8bf47628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d50a4bf7cb8b885821eea8050ba0d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d06b9e09c90aadab2199273634dac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885e625b3d1cbf04d129cb8ca5dafac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215ff68c5895c093646d3f305c8d9c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30bbaa0481244cd5c4ae2b44478fc3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d393b6ecb5f828f2a0ec05cd8e4f1d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249ed25fca3f2eccc18332317d6155d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d415d648ee15b1b437c3e6e03b496636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690193429c1db93130e3be50006efcc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24d6aa2722557f4ba6796676140399638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ec64d2149b4f5d88ed5c3a7bf1d6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6441f259296177caa7ccda7b34a1478640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16c11e99ba8d95d31bdc237efd479d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb0380c0ce08a10944879b03f897fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b117684e1b6e2d64018b7028cff4e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76af73813e708cd14a99519401f678a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2b7931584913fc6fc8aecff8539ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e56620cec21131a0d4e5a2513eb29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca994351282f63e279369c0b5ed4a20647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b989c63147c882987e144d5bdd0b64d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ee9e86390b8210c59fa297474c805649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c3f4fb3b3cf961a8be8d6e1803d71650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45babf7d87c9ef688ec1d284d92107651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fc160a597fe1ce625c7a027b93eef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863049f79303690965ba37cb0d24cd3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931725b4a05fcb06a94d885200c9ac0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa48b812bee8f7b5fae3da6bec7593655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f48a349deae55d48cda3954d884942656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0a7dc41c225450109f120ca5a757c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22283ec7d8b8499986d041ca9ce6274f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bba789cf62e921277ac0f3e952ad8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932371a274f2310ac761e9e9588c859660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4eb0b621932f335971c5fe11d7888661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e8436d8064559dcb0d2daff6bf514662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d551136818478b8301719511d4b675663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1ab648919a7800e2c301879e9e505664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a3118aaab8ba2285131223c34700c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b99a7cfb8850c3f28c08464531c59666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba0ba1d4edef0819dfd0a5c4a7bbb3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843549f69f84726a8e355be2429c77b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec0782f80b635a58c0b25d41f17884669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03880b1a9403881703cdb4160dd866670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21053cc3b46e68bc9009dfd1e6f7e294671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1903232d6b2fc9fa51393cfde450c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee5626fa2bcae7481bef5635fa1d26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688c4a656bd9b1a876d3a87380244b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7312b7ac48e6dc83e2e3ea21aa6209675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4144f8e21cd22362b99e51098d15c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef310cd0198f8064a1db32a478523f1f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ac20a2838561643cbbef00ac662c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494325ca2c7a39ee222a77aa0f46a29679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63c6b8e8125aabfeb185a9eb866a4a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3500bc77ce1259c9ee4a60897c79f22681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf454de8554c92ac60bd35536e0ef1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15b3cdd642bf7c3201ad8d62939792683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d94a6f8df4000e75ee344ac47f3920684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3eb4c63619dac3eb1892bc77d6a8ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b4ce211b8ea1c5a596ff077a0e5b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738494c3b1a61ec69620577a4c2d5f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773da7a7280ee7d204f0e28fac2965c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c189c366f2c5963d727e4dbc6189ffa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21c66c411908adc4060a69f4976175690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e0bc0103e7f1be45a3bf18dfc6aa2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7231771955dcc4cfc9cdde005e349f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b89ec96054667e49a9a4ff91cdd26693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10041974b10e578045c4f453f0a409a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0678d68e71cf2046e0b0e488340c60b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750d39fd2e91f4778b130155516045a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f1c3e4cf613bda6e4292e3bfabcdd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e07e54214b6f4870d593cfd984c60d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da370382f46f2f6a8e7024a7ce919f80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045afc336f04722496e7acf4ba05e3e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c55548e547e761d33b13edfb70bd7a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884eebd8a995f730eab9034b0c9fed25702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525adc2c7187804b927a2ab702ccfea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c66f14186bc0583729f211536955b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df10a5ff08b44748e07b0d67296f3b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ab607d0bc7892f2b220da7eae690e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fab72ad25eea2984fb5cdd458e377707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0087d76eaf181dbc9d4cedeaec4ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12f6c778656aed0f43c03db47ddd89709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6f1c52689f2fea7b51b49ceaacad9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c224d5ee8371cdf537d9b4c0722922711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8e02ee00a36d65153991361aea53b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa413bbbc36c7d2a57ee937bb74218d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb705769bea9d38196a965981d052d9d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50144c3929c14f879776cd4de353e5a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487d7d9ffb990969e6454eb57264d48716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad08728ee2f1b0f8393c812045c165717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d32e5e334e4a070f2253176427278718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea95d059f3b421b058eb1df627b131719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916b4e96ef6a43bea23b36a27622471720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b18bdcc40512895b41e83ba617fef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281583e8e1aeae89dbd32c3687649d22722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82525ffc061ee76c1025325b9ab4b3a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ce3d8e17a7e44a5fd9fc3e31725a7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123268ed3b7641580eb5c26bc07871f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7ccd6a8373f3aec0a6d639672922b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f1f363b477ae9ff79aa7da11ff634727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50882e791c27fcd944c3c8f80a1dacb9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22d157edb8b3fe4eef2b002ea5be6f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1207a2cadc5bce30f3fdbf2cb16c6a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acf690d31aa6f50c345d95e7281aa1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cbdbd5f9d7d807d375f359333b822732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8eb795f580b2e471b237977d30c542733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894677d8cf7f3e4d2fb514c1a982f9a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c30b01808c9a5be6634012979cac8d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1997186f975a6f7d0c70980187ef7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1674fa50599bd01261fbf63043c889737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4683c78c97051537d3cff408a666613738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b5c8cd502aba9d8652330fd8fe43d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc46b09da5a7673faed550486ad48b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1b569357c44246a1453826490f01e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e33bb6789ecd5370e33d6fbca86f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095e4c36d417fa2aa643df4def148f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd471c8cefe9595922258ccd44e4d1e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df91f3e732826fcbc79d5c139daf7e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9a24212fc3e51c38638097068000f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257e6a09b82b7ee1b41fc8168c5a91a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed197c6645c992d5d6e7068ab8d1bb8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba8961c0729d5eba9e7c5857962c07749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec33bf7ccf6b504ebcc0e2b4c041631750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f846dcdc5bafa059d36f13e4ec1c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae4647af90b3a5cd7988ff41ba7000752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1da894ce7a59e20c1c4ac8fecfce6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad585c4603cf4cb628f22174721efe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfde365745271b1805872ca71edda20755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c4c5dee817a3c4757142062aebcb8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40ffe97f1f88a205e6f1a8555ae73e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ef850ceab1215f49a0b7502ebd8a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7d2edac6e21f33a25169085188688759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca64afffe15c09f0e4dc8a74a6000cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f15c70f83871ad17e9f89dc27c75482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e0e3229c894ebd6ef6193020969b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14574548b537372c4f403fe4ff0e7cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0755d3cb67bdff9a851096af2cf3485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fbe34cfb7997d6c9c7e0eed5f2cce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762309eeb51450bc6adf39a5d822d3907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b1d90f86015e1fc07ea131aa3d16d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caac76e48fbda9b839408aa418a5f399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ab53eba061c23447e2ccdf68c8d5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de1136b9a598f9cbc9f7357d49d2cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916062288c2c22e99d024c1daf1445d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86414c3bc847acf5efd29ef1778675d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5be8466d7ddd415a23d7e146832d0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6985d65d91373812301d0dc69c5eb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abffbe5005c051628899ebbe67a64416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb809a9abdce007cc22c0e7e5cb78b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88155d6d9f06f44eacbae1a705c8b4d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94e4fbefea78ce6e978686b55a5f4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfa63cf2c49820b6ef53b7168a8cd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9010232aa2ac119d6eee68d5509b0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7438f7ae986a613f3e71bfb660dea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cddcff13d49d350b2703e20d74ef3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958790fe73e0fca2d363525565eaeab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5055c88a83b5ce0202aebe9dc8b10d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8c3a34565f7d091c1547a5f17693726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d7bcbb66269fb091d823d3ea0c97e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016eb51ce77722afe2f2839bb855f3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887b81a682316bef9d6ecef7177d5f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdb5f4c8fb111bf5e313592af5076b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14762040cb3ce4c4148de96b6766503e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11b524a38a98005dfa8f17737ad28432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c12ca68fcce82560f07ed75ed977e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17951adb4e4ef71c66743431efc688b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefa3dbe5ef4a153086f0da71fbb28435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261b3814cb71fb9f0bdc4ece19ecbea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87ed752c379482e4db37d2ee169c0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d51d9f81e58520f8476914a9c11c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db59b2f0905bb5a78303768672a4d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324e0573b1078ff1c6aa5220bd85b0840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37039341df55eba1ba1a361baef18fb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba1d552d54cc64060747f593583b1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac06e9daa55f52b15f619a9f992ffa243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f1458275452d249f843c75c82b13c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df79d819a4b1ea8d667e42ea410c81645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3124cbe962642691764f2350f87f42b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753044acfea38c618100fee4afcc4f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec5c00da5e649d0cee74cab975998348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb0f88b2c3fc1452ccdbaac3f94bd849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8273230044dd6ab71b3ec17d24a14d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f94b0f3a7706ae64184b5ed32ab6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d925e74938579b40578d7e2876cb0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988789f9dbdcc6987d47fd01cea2035153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42167153d35a45065b857653eab85b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd76807187ddbf0f7abe47619bb30255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba5842e863488616d04201629d927b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56add09644a5fa696431f6a6a995fa0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9608b9877931a6dec7c4eee926aff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6ed34c6f22004f53a36e08becf6b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7e3312fe61f9a3da327e2cdb3945760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280f8d2f9f49c067cd23f4c504b6ce261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f1b01e5dfad4e1b7cf9ddd23da06162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1850b7acacf5b018f8fa3542c9912dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78ad1445f9f4ffb682dd5e1582e3ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb42ca334ea2820c791b3f532019d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec34c5f9d8c176357d4544d9b4a49ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0312d33bc04d683747bbeb0bfff292967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a77d2c495c09b6098cca8d2bd1220a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876f61fd95b201ab1c09b2d3b4e977969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58eb7e1ba7bc041a89ae4bb03f4e5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3fbd7c1294f29174e732c6f77d4d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507d9d6ea1a0bf5e133379ac6409a8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242f89bddfd44826c5531c595d3a59473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2021c8efb6d9589c331d02d1b3f9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fe75c578c461201fc20c658de790f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77105c0d60b6586466772d76527a747476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011677dde6530d38bd977b65d3990d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79590f0b04fc1eddb3dffc05671db5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2754e797665ab5e58c3220151774179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaf7142e0108cb90249a94212404e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc45026df2a81dce6a8746f68bef7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1ae0da752a1fdf5b1a7974ec415dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba8a76fcdabf81eb55c07ca2f79d5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd33b910276b4f8451f14a658b6925084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826a86eb580c751110642b92778c7a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4e498a307337199ff62a4eed2b32f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8ec518f0df8f5c1a18e9999421dc687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e551a1e69c7ab3d59e720508db78488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4340d5a628e2290189724090d837689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc85909f3401dc1b40f83a84102b5d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45034546d6b4f67dbb32754b620f8bf691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9e48c6299501ca88b9f01ee478d7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e5e0c01bb7cb2c611ccd575a022d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc135e425a002b58f785c59b6e43397694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194c8a68b5ad57664d72a534d618d1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91c1835f1a86f9977f2749891908db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6e2b5a94614f0365b07f94104ac6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fa63f010f8cb8e4c1d7983acbb8bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481df08b3c340c3cd2165ec6bd40108499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc46eae23eb791cd83bb5183c1942de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d973150a8e7635c399296b1423bb6bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26707e3171971124b5e1646e0a98c9b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828bfa7786ab56d548092e2179381f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9e05131d6481cdfbab33f865c6dae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227a9d5ff4810b2346ed77cbcfe07d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9b8fd09942216012c30e666fc8d37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda5af402cc380d6d8adf5da0b5f4f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e93b2ee066981252987d96504e370108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739a2dd069f4fcee6750f48e1a3ed84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d36d51a25111059b61082ddec5b52f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0361bbd84c4cfe96856bda482d056111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b4ceaeb8c34ffba97c81cd2129c3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4416854dc0ae5b3ea9dc554f92c0d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac189bd964c8e51715e1f081131df1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae114e9a8fc2a7cbd5f3ced2145e501115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e343990b4c2885c48ba63ad0f9194116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba9b79ae21c1fafd8d94d6566c4184117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b45af120d3836e5b7eb2606f207db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727da18ad27d8abdff2c434407a2f17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31607ca0d4a4bac5a1e2c7a000db5bbd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e755189670b40d9458697f3a6d6d881121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c854eff915c6b0e5d20ed2c61c4abd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee123580f7cba5faba3405d9a53625b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86660407ec799a60d9ea6e079e53e017124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57eb80a07bb992fe20852e4c82bc781125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed1a308bc84937fb7f2af60d442eb5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618412413fefbeb1b657b74396be08bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50baa488ee6ad880b358b8dd5004a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7afe2440d82aa12de29bebd6ec253129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79711a7f5f6ba6e86786a0eb2beedaaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d71cad5ffd6cf19862ea4708a7447131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9b23bb22921c90d390023f0ba37eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ddeaa5d6864db19e9e1ca8870d3f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe2cf8b999e5c25577213074188825134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6fe726fa080908526896f5e901692135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964ac98fd5b48501c88acc6634c4c74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261952a91428e55c8c7bdcec2d7d84f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa668a78dd572392dc1cf05c5581c528138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9f3f786b0fc081755e37b2a7cc70c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2b3f1953352b2274e2a77eba3b99b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df66bab823c98de88c0487cc7a072a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d9c8e55cdc6fd64f715c5bcffa091142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61034d42fc11afa75f1a30d3fa91cff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adf316e0143a1afdd205fceba38345144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b677009eceb445e38e43491c0f9dff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d387b3c23cce4750f39741799581b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681efd866a5e66c9616e309cdf43172147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677aaf309382f6f77c77dac60848a530148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c9983f756eef99bed443b8ccd419e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6875615a78703b849109a9d83fcfe5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3765be7bf864b826d78af4db061f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346f07ef494852688a3241caf715118152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6186b7d20fdce44542537b164d6555f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e416e2b35c12c06caeb0d527536bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0692020500cbc5af20e8e922267e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b567dd6d57aab2b9fef6f378e97b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cb09f04f357f3928b1a3beda48add157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d870b2e4cfa91db9c3eb33bf1df84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2a8f70a5fd83f1a7964ca9a43c2e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0adf0fd8b8c2700d9ec007ff62f67a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98628a03cd6bb2e9b6fd58582cd0a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672536360e10122d6abffdd44577a3ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839bf74b286778481bae2872784479c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb27824334f85ead14e25ade289d3cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad0056cc4b850516b120d39fea04bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee8240a923cb30a9374c5e3de7302d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9c66f95e4d6f701c50238f21910f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5667c002bab83e0bfb643479ab69bc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20764a522c4c1bffc34da98f5a435e1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be989bdbc06c76c4f53255accc165f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f12333ce12e2152c2d975f66c9023b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1804162e40dc50b66e49de882ec8a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9aa22f3b0d4a8a18525a8ceb4a878173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adb1e24d8c6b8968654dd2e8105ec5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf572c86e59896e01bf2f39c8b6b5934175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc20a4ca600a2bacfc29d0750aa426176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab8fe9c1fb9923b4475ba5ee8b8bd3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47339493af2c0132b1d5428dda95df1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbdc16c793bcc81687749740ba4258179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfe27803fc60dc0b65df6c262874f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621a9344ba7b38f8d4ea1897df9644d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba71dd1ad0e588eac5e61c63922677182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e634d1083b101691e0ebc83c9e5aa28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903272f5d355b3f2793a0bd94df86c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbbc1c7fb7cfbaf0bd5f0a27bbca0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2f11b5f758226728b24030ca5662a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4c35b175f301e4293179ab47bdd19187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1f695d7d2d357bd71c7c2db67596b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0c7e15fb2a98b2fc5f2ab4e5544b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4fc93ac50225509da0e6e1e83330d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51a1e42c8b9811dce6f6241ad3d8a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18083c964cc7ce393478b820f286f8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f463bc3d00fd3e8b9818a7fab20d480193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb87c66260f303195c903d249076fbe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a90ebae487e8b46ad2860836844b94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10d889a3959780ef3ff1a191a6c9e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d627766f283e8f91fcad145eb683d82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc963ca754f9801e04ba1d7e99dc781d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb701e31f1af4dd0af2a885f1705e8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5cf1080005b3023279224a29f23cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b388c3cc1b2be283dba1ad9b57c6f78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af71d41d847a60701de87c2b0a4aa8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe16bc8a2e1fa0923225a4fe28291aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1de2acf3c5a0707f23bdf5378b5729204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e7724dc1a58f6b092de0564e23af0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f1fa014424288a550d7c11a4eb324206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703856a3e2e443872d27c3589d7460f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f1999d907918786a2834696e22152208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fed26801014f7076dc30d547c8279209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9759f13b4c5789276995e72a33b13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13649f0053de635dddb4fe47b78a49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d038792f23e1c8f99c57ff7f5bb63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ab941167aed125d8d7610459f4109213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79996dc8d0231185305052c91b05368d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33c50541ca1880054bdf1b293fe172215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0990e27632a48d31aea5a2df134078216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a93e8ab2f7726d2e003d3ebfd7ff0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1851b3ba0db4ee0ef0de7b956e20342218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3411edd513a3a7026cf0c6d44e4283219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6eb5612e6416f202c777efa7de3b7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531b408b8abcfb1f569e42c7dcd8b5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a74ad7f7158dfbe8a5eb3e4f47a91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca015b490376d675ce04441e5f85c84c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b2a45db9202a99c27b145bee70af0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b98c42f67c9c1ba2a22e2c892717f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd68e5c184a675139a53012ae2052f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601d3e4389cdffe65e56ddda730e209227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760baa836cfbfe065a0634996135b77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e93deb0626ece03a107d6baa30a3f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3cb6968db40e559223f8d39af7cff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cae21855b991ad07925ef86a135860231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae6c9fc2fa569acfbbbc423c16c100232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd21370504ec191128d0a77f68647e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757776b3414250a219a72a1ef54090a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254423c911050c7d67badbb7ae4b8b4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d7a90b041ace80d9e90a2d348ed90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6165c50c4b76170effbaec722973d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d04849a63bd0c47f95c099e00e8d7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e7c5c34f3ffb6b105312f559a9250239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fad7eaaa19858b0cf70fc4eea54f41240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c035e34084f61cff27793d4b0f72259241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdeb8c432f36c3807468575ac8a5a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838d726dbe47182f6b0fa6be2119e7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bdc04e4cfd2ebdfdfc85a35e4bd8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03546bfa47df3e6e9d02690587f2f510245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada27f5aa435cf372f8acd797bce9211246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f884d408e9b0dee6e9f57f02d7add9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c94541faf6a2395aada8774ac161ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7a741d127b3fa00a7fae42b6a3be6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761f297b0441a8f45e3eb3ea3e343f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16ee59f7079d7a3c8e07a4c5bb6801251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd810cc66c8f4e2b030f6b854a4a8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a6f9a77a2e5924d992c318ceee64c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4c107125a5acfc498f967b91f7a3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d048db55942c84e38bb9537d73d0bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353d5f249074baea92d1238c5def544256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fcfbf86444eb46974ca09f8ee1cd0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94db35e8cbb8419a6907655d3d8374f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a9f1d6a8fd3d5413322ec2a2db57a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505982f5cbb42005e47180c051b73cb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df272b1d5aa4a88cf28e92d5d228d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f02081beae8a7870d30ab45c093d4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4dfeca62676d8a8716dc7b54ad037263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07ebc671411c3a2286cea999b62f86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67c158ecb3e534deec830ee78e36bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6da4af85b297da97b4834e57649d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2ef7303da0932401767d8d44aea37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5278b5f1420294e489f807e09d974d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1eb9ce806c9ae83ae7937551b86c57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12de16a56da4ff1001d9833ad32ddf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae88032bb29d346dc07ff6bd4d6a0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87191a56748247cd83795e43fe5b4719272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3d4312a9e24c1f4fc1e031caffc53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e809eb990b715869fa9d5b7e2d11a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a0449f894bfb918b7abdcada5b7d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bcf9978f890d8de7eadd42b4e3444276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c772f3f6960a8248eb9eb658da1374277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0d7b4cf273a36631a7c5d86aa5040278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b0d4d3beb1a8beddc3df92aaf90e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ad329c09bc6651c9237d1f85d70b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fef818ee99fe11b927f06259d3029281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f15cfd5bb2dc6e3fe3bef2ed8bd720282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50a56e00304a7f1a7cbcff512a7e27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfe2e748b729740449abccd0187c05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bf08d61a701625a242de0b44b1827285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2adb538b31a3d5a2c639e144436e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f7e95658a9c9a4888367b7742e140287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd64b5bc3ad29f994938254036d0541288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddfeec8f9e9215fe1564abb44188a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fd1189a21d6c349371d7c0d3a51b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76764682524a66801ef2f738c23515dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee92d685a3a7f1ca55a20456f242c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd001d759499004a18b49689973b8f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5f661ed63e1052196f726e23d56a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fa4edd588c9365e1a06a567e3918d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461801ea9bb3e90381fec5971be3f10b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae711c0897aab04b8c01e4410eb47ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2563e0ddb6a7710ff16daabcbf7625298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f9dd1c67810bffc756970e5072678299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce44905bc6d461f916b83d3ca1ecba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830fbbedae0ec3865179901d595ca43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471de28d21388753eed1ed78062355b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474172360caf31f4650d1614aadd3cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ae9831343deaa4532f741872aa082304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b793f761b191114d0ba9a0fcf61cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213d8b13e379d0d9719084d98e9f9e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc52a462eac8677fe09904fbb15cb7b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000820deff432a6af471a8b108b4deaa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bc00988c277abebc7370d9a8468dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941d90bced0e4e085dcc6a77c12d71c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9416f9259c1021ea5d643f1ebe80726311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a85835243bbd242d8fecaa89da6496312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072ae8d2c1261e09fba2bf709e51334313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a77a899767f51a09b8138f977dabe3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea57675de5786092023786f05ff0a59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8e99c99a401b59404573368a2ffc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fe4e8a4caf6d5754406be288db93e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824044f59163e8ecd8ce25aad2b50e6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824556fa179d8355c20a8e78551d78f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0d426649d78b4f93b5da651ba7a39320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7466a20650858668d84628aa31f32f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7b262f7fb51d195a7308d629d8976322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ac3a48a5dae59d8f0c0257e19095d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da956c8f921a9df1a90863b9eaefde4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4ae905d6f4cecaaea161edfe38b1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06cdf7490ea7e2556c7c6c216b8bba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91fd72c8234a9694c38b488d65bba1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803e61ea2e6de649c42b0b5d6a3980f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509e32c1089767337990c939654a5d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e5f00a028119258ef5f4d4c79bcbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9e6808ed73b174dcbe0cb38ab5289331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad19c9ae59c0dd4d5e5c420f742339332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719a83aee351eae10f40f8289551ca9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5845afb76fcb2da93c91a64e8ecef2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa4c0101f453a2d0fc8c04065cc94d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ffee02a66d465516b6333344a6982336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e6eada0228f78a452b512affdcdde337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd097f9e36711480e2d245219c8d1437338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc03eb739ce135d9050ed0544d6249339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851f9a4fed77f901d2f9cfda5eaf240340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891fa630dc0166f9d3a4bbf89868546341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597dd334d391b0e1718075ec9b0e004342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245589b9bbd0531bbc7cbe522839125b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7f93f393bec2c753bf0ca78b26420344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda2df53a481868baea8b6b58027f13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf2b9d8a92a1e75c72c33b835ae560346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52386a5f9a03254747b81fb81710be5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef786195815e1d62e0459b1192196b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1c55e604b8aa5ee455f0e4cc5331f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578e519067b776dca14177509ab4903350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353370dc2f08a02b7f12f966fd827007351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaed5c4d3b210f72798f2b0f281b860352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce3c064b1e141399831dc17299ee28353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde0f99638506d8c607a93e9a99058b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9fb31579c70d62b55efcc0a1105e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464039e4aa5b283627cea21ef8f3a666356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed642371b7db0318696139f02c8124357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab7e380bef19e33e5d32b5f2d7e6d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7079a27a87a98c7ce86488e2f5a131d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57cea63ed3f1b62d523e5620c19399360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625d961276b1e485c2ed3d8a7737205361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4d6d809ac223e8d22b2765e8ec632362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820f7bd1c68a4f88fe47fc1fef88f75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d3985c2e31c87e9839f8d91d4542c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09813b923b8fa491db6b37175206af52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f114d6107cc53f1f9a15e523a1651e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d624714ea456c323091fb70bbb222367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7be4f57ef3c37deac675792487028368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcfc09a3f4d779382187d5e86c2f18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20bd35cff600b3ec07d4018058724b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cad82b0b37c7aa80357e4a308478a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc2c189c2a652a3bd4f28971bb5989372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc23d29530101b532e24a2b08272d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bba4b8cbfbfa31b69517422abce59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae68bb5d86e72ef08084592b0e3135375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c410860aaeb6a77a7d04ee5c8e721376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef35f78edcd3bbacf27c6c34b2d4f93377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d74dc3c6ed70b45e16bc98d5eaf59378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9b21f1c2c1ce91356407485c47627379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b055629975169df944313948ba46c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3cb581da29c69e87b127e0148466c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71d158283063a23fcd270dae373607382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55c91635cc5beb2dd3c1848d0e3954383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ac53f198626c0940c7cccf590c504384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846697305a829067d00898a33116621385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1729bf94e4e1fd2d2f81f2817333f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e69099df61f8ef9a26cf2e9a00736387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2933c6092146fedf0784bd594da263388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfaeab4ca5ff21d889e9abbf4565b85389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768641aa71e6997dcfb9c6936b9fe827390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc8ab180be37bd0adaab2459c23512391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ddb3b4735543bffbecc8eb792dbaa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d404fbec26d5f0dc0300c4914e827bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38de46cd9a2d08f2655bc367949350b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df265c551a00a5550322afcc132e8925395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d32ca94f61679fb2dcbae0dc4395b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9040adf55d3ce8e5b2cb1c9571fa46397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da835713d20561454c0b9f8133421f53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65650c45eacd58720d701decb0d3c267399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297fc27bf6c1268cc00cb7dcc5e5b26400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b9024a9fa28d5e321d350366a95f9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c683e7dec768452c3e27beb11a75225402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3e281b66fae5ba958d828265ec483403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434969e37ad1df885e28aceccab25365404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151657bd9db267743a6fef3d3a8fce69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7515e1727a615db1a071a78f337ddd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61b91a3cfcb6c55bc0643d84f5d04b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1ee61a75590dda7a086cb069fbf07408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b288939d32a28b50f21741533f489b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf5404b7bb9d1d9da0cc41b8e9d9be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab425076d005ee3de1537817614578411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad5b564d2d97bf7a8add7bdc9ad191412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc1b4f119e602f9e95fca86ade2231413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dda5bfd7dc6c86cb679aaf2769b7db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab008dc6437f75b1d3b98648f144d31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c5b0b012aa075b5fb28cc876bd75e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5a8304179b4b76a45d9f787ce7c99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2953d3304a2ee3758d6dec463230135418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af07de6820656eb8743f7d6c310e27a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e789074f84118ae79bf0aca129a14d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444bbb459909cfb1cee06ec80fc32f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03636d5d81311e8760bd869d103ae00a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017947ca889c0d70c4933721fe8bdf2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925f2b45817e5f92102c116ee437983424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ed7ed9212606dd4c45c6fe48a34e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc3177bcb2781c72a0e143c2a8bde9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c793534885e6e9555794158b445fa2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cfe197c1f603b68a11a06083c9a24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0228d7934ef0b025312b030465b5ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440ecc8210554e55a4f730168493835430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba68ec758dbf24ba3516bdfed6011f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9759ec3a8168fa4732f5d8cbe881ef8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b72a812b81c548123af63a8547faae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a63bf371794f201ebb543756438d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcbc30a2b82fb066ce429bdb4cfdb3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daf6117e6290b951b1b424a79263cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1d96fabf705a78dc489d1c391c95a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9a957b870bf5184df98b9b04e8930438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7248ce51338ad114bd0429b26bd6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63dafb8f0f199177c8c6e96a85f564440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966ecf63aee05e9006647a6fb69d233441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f7858129c708c6ff3173d775fe2d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464f5d0bb3a63285ed50fb886f2b769443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44ce4f6bcab7566eb0e01525d0892a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2716215de3583aa0be864dd1ebee24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea7d9d15fdc42aeebdefe9fd29a689446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2e4152084741450a2a8c94de28066447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a40200246e0685565eb928343fa2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bc146bd2d8bfd03cd0aa33efc89ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468232484f51eaf16cd198dc3d268d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1505dc65ea966e5e4d1054e5f8ab8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ad1afe5fcc472561ea8053256f8b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b098ce9bd1961a26b7afc09287ae14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c95ea8cb492e27282b4b97d3679b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911915bf6970d6c7ab039ed3976d9e93455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f92cd0ec18d71e78f49987f46d768a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443949f08e3270725c9d627fafa44c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846df49396a4805db15787822cda213458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76675ab0b477a32fc5d958b80e08ec8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6b27f1e7f36813f638a85382e0663460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f143e249782fb4eb87a3f04ed5a66b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27686ea6875c1e40393bf0108fcb60462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c995a8c4a498233e39d9042af44a185463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c745ec6dcedf9cb7c8cfe9e6fb20a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca84bf0e89cf0670b78b7281f603d95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c5d01ca250f4f26a8689a4c841542466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f258f06cb752571cf3152a8411454467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e81c6493ae3d057a35bae9262f7941468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a1eedc832df21f4795ca95a673915469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b936d6d57a96ee15fd9f8852d7047470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7cff26a0363b3652ba62ceb6ceebc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a316b01a8f66bac50835110f9633b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9faa5d06aa5e6906622a8227cd72a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699ce7683cfc75174074beeff68f8cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d8ab7893009d59e7c1ff16d3cd233475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13fc17c088e660bc1d33e3b5a17d2d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93486908d9b55a29538d50048c1d8052477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a5b2f9c422fde08c628bbd6e8c136478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b85ba43a146d2618c429d29cc0678479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d8fffbdf0722d9ef7721493e2b18c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c102487aa42d23959c1442f5d5751481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaefede6860bbf09d23660b05243510482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ebdd74f497245b39069bbdf5c6a63483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163eb440101c0db34f207335606e71b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06e3da490f61bf3866d8565a917dd1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5d40b8f25f66a9852e3017f29c081486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d71b1524e5b1ec8707dd66d0a214d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769178ef94f9ca94df35a46c6cb0e755488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5bcc877f58cdd7ed0592852434975489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70201f824f4c242dd8cc76855cab083490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9dbf8f7cab16978209eec6c1a993a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114e70646096ce696e6dd813febc54c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f843ca99013c97058507590946b7e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825db59c84085c5204d10ef3740f414494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71281b0fe35f0bdc95c755e29db0a5ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067f997366ff7d3b94a29ba47e909af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2c79cd2936cd7d2c7306d3264abf1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f4d55c9074be8bc0f4a47103ec835498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bea75bacf0dff3fde8655a0cc6b00499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d5c4b65f3005549581b325ec18eba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5fea3be2c993f4a123a80839daedc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0b6c63ee827e94ecaeb8a3322e515502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a26b00d078c674bee34a323d50e6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3896bcc697b544e04422be6970dd9e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70df60fde0583dbaf0c62c0c4ce7795505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02381d4db7a855b088c6738c1888f024506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c09f5f0ab6c0b4f8a58eae7c6611b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618994d53f90d573b8f4789f2fa8a29e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16367968a25405d5dc872f172253d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a74d1e85ca705921e5f40688999e45510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b63b1a24bc380ca9d91c9b6588246511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e5312a7b3d8d449a3779a984048d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f26cea018d866c3e613798abbfcb9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f212ac4105b8fbcb7a167696a439f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afd341a92a5cf2c3e3576da1eef69d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ead04af2de4049f5842b85c6275c0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f23129e0e69c566518276b27aa4901517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b75fa5afeedd7494bec55b18ab1e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5722676626b9a618f44178d438fd0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdc6eef28d64ebafa0c217528a38d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e95c276a0986e7d2c8030b976aa1f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a116909997c023151fe309fefa729f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dbe4d1916c3e5464a92faa1bab2c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c0a121937db8d41294c127f65b3fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a009c51cdd62b224cc28a2a75c565d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e452cb1d81f1b536f771ed2e678bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebf3c9daf6034b23322c5b71ff8c06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225751298d6245d23bfa9822a963073528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552ab01c17830056376aa655ae3f337529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8569e0e33e99551a31317202e1ad072530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd3cee9723e6d857e01924d435933f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ac8cf61a130dbef5ad5c9774096b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945157e3db843831084125fef906511533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46921a1ea94b8f8d675a661d01bd3bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe65c7c0c959a7bee5127f0f61df728535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f78cb41e85e2b42045ad8c05f1103536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622384929e98b02c8b92c28521cf347537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01cdcd663df4d7cf79572552a83d06538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278c8c5bfe595b24a6ffa3b138149bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03fc9a47552f72590da89fa3a726ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdf63eddb7484b4661ba9ec1e2778e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db054356deeb67235f4bf2f75c57e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4ed43cbcf4296eee2fb1b4d98b93d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaef1fc44774967a0d3325f1d4b6599544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a553490581bbe4d9c4e547c1102805545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e839f565a9ad88a11ca80c99e2b1cb8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ce8f08ba78da4e9d5bbd2fd2cf0fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b8d7b7a560eaf2c518aacccb070a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc09a7c91f51076cc9d6a05340d4427549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d8ba5b07e019dd131ab5cf8954e09550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756329f668cff8e1d643d5f70cc07e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2ea7d6c404d5f37acf0149f22e5bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba628af90d89160d3b18e8d968a87c40553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509e0794269e07a1fd238cd049fdb0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee74b012ebb352cd39a61a7b10d1bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb760ac1360a2ae7aed1276f77305cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7aa108345393fd81c441ee5f35309557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59217582192644271ba658678e2292558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec49eaeee56f3bda7a85ffdc70393e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b12e0c33a4d45b98faededfb24791a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecd3a2302d160c6074d9f83fd90b70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f39e6a552288a0ef8de4c84db0f108562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59672bf55720bea9a34b3d270916e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cbab598c0c272eff022f294f02aee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715ea23b4c2c793018517cf6447e7f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea1e4be4cdc5147a1d4151f0083b2a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519aeb6c2e12371335a0bbe106a951d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124e842fbab403f82e6fe758485c6db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a190e460419fe8125011ff04e90b0a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ec6e527b1ffdf3cc32be7872a5296570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85c5bf03fea9ee345050d7faaa0e83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f0ab0e0c91773cd300ec2f04f2b41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63840b4478e8053f236f5172267178d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcfae26db48ee73b04da0921fe1a38574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f653da0e9f3d325481fa0c8eb7e41575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74108d36baf2f024817a077fc8951df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dab5bc3e26a82a94896a25a7c3f66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4879f49fb4d85c54bf8f7bda800c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e936379afe26faa93b3fb1fdcc9e3ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3185010e9f82d0e862fde0e30eb415580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512abd62bc8962e89dfbf15a0daecdc7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971315eb365416e1f18e2559c4dcf3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771500fecbaa68d7993843a92a0d3a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32501c09be2c25d6f9cb182c6ae0d33584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6426c3557e53ebfb175cacb2e0363ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d6bf36c63649764da85063a7d0cb9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda39d04b0194c6f5b95b47d26fd17d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b53bdf0182a9fa8c541d51847c7c55588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af22babae58ef1798ed9abcba9920c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06471195f7e74f9f37d62b88d97059590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d453daa384716ff1ea16303d041d5a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7887d67f79ebc898f1c57ed066c26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353a2fe3e28b1b103b391cd0dda6110593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c327e704d6b77242546f17d95d70f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10bd81ad5dc1342d965af307b1ff29595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b3aecabd82b3d1ed2ac429a664726596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fb8dbc65983b8e4db5532f86ed9ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b59f2cdff4959c97014af9490ce68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9908d07bb45f2e6baecf4ff83ba04599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c74bad6473193daf5991e9784a6fc7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17806f5a1831f1290c9b69793fecdee2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1e1cd8203588b4e3af72c52e90908602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4b378a6c5433c016c9bdc3d14ef77603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cd56c7e5bac960866371d7e6aabb7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00078005d2e6bd5e389565ec8c80a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bf66d6223bb7b6ab71231547b200f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca3dbf4b3b90d617b81abcd15acf7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10263d2aad9873f2a6c8bec6faad2b40608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cde95b1f0f97b573eaa151728a7863609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad1e17130e36cfaaa973917c12cff4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17267fea9f5ac70bc75f2abfcada432611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba01cd20efb1ccd3035ee5e0109585612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd575a4c8ced85f5e25c0d2165bfa2fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4a420755e984389b642fb69ee0161614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75402435dfec05c3126cf6d8c1676f98615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e01da2dab246488cedb43daa4ce66616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d629415b98b07ce7d71fdff231793b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baff641c4612f9a40ea10e77b3d2302618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8998dc2989c60332199f53051a7cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6b23c0079c655841fede9305bfd97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f014b1378906dd3e90dfce9ef17b37621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815850cd40729207ca71ea0eb25762d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7fab721e46b0b4350961004a65794623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba31d13ffeecbfe0a89c5243079ddcf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510123d42e0d0e933d4e29489b9b4d36625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ffee1f661b06d481cf9733e17a525626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db143e17ef8ef327640967b6d722f6d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12231b553072a46b9faf35c23b4f583628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24199cf28fb920e836bbda25c6f33e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586ef9f6d9e96d450248ab1fe975290630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adab475be4569aca3861e5cee45c09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8abeafa2858e8c4a963ef6399550e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf723332461e6cc7bcb61ec8b6bece0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122c75c1da14aabbf081a4a7b872000634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2693c820f72c81fd6becbc09bb5d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157b8c55ec1285abe2033ce9b3ab559636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5cd0ef5a2a0fd1e1f07fd2ddb8801637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1281705f8192d779fee008358a93674638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff497b14c97ede2da9139d1bb00f0de7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dac458dc3ede9d860ef192c6a73bcb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d374e586ac8318261c8e5e1479d2cad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cd83c8ec5b2f1857ef58d3a5fa3d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d808fdd5adab2ffdf51c76e00baffc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2772e325db343ad20874e1292ab13644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447af9106ae5c71a0157914eb325a79d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7159d8532558639da320cc80bc455646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2840c74338c650c0cbb0420ed6a562647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804d7ab4b352c8f81f1879cd9f56e14648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bb4a7f43ef8eff19f499c63048764649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdd0ef91555a06f73f3e1acdca8958650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9aa471f5a5caf9d363dd21d6722ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abf6c339ec8053246e409f7af44f46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716bf59567c74ce8f3a9db65f184637653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a398f3d5f039711aa8b2cdd72a7bd4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebca01509eb58a59f193a05f10a04a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8be15ff81f4df328b44f021cc61a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b4a30e9b276491a436bf7485a385a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccfda0aca054cc0f6c20db5aedfa1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eb98ac107967f51843ad4eba610c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20335a176b76c8aff8a0b52173a9ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc85104a580d55bd19f67208e0d3030661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22964bd808200ff40afcbbb44625d127662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a67efaf449d794a361f567c67963ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96e0faa2e180eb98192d5eb968fa4b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faf5d04fcfe2137eacb9dea4dbe4df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5935eae1697e352e1e429c822bae3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0b0ea6a5527c6421e18a6a38321bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cf2baf125f26663960c6148ff5e38668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4700771867172bfefccd5ff523b92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be83e768c805836f42a86fa9a326bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e6710fef5dce6c44f646394335ffe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9939f09a68cf3404b265daa9b7c4ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cb1f29aa30f9a10818e9706b8e77c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611cfa13bccbe2453f850d14c077e6a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033d250460a1ec205afc75e511d489c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72057061fd965ffd97516fe7b3db5de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3059d9dd5b8120562b5bf04b3823b13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c97c51848ddb8761dc0527c5321ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109bf58d41ce83328388d475d9cc82d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb672d9012869287b9a9b5a47982dbda680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863195bb16edecaf33265a1db370a69681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9d33d2fe5ab8a6cd46e076653e1bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652d175feb8dbb987c3cbdd26c8b899683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be7ac52d633cc37ad4f461f3f0f650684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0864947e34c735d040ee4ccb649b69685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409c6ab6660714ab9cdd621645d9edd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0498ca8eb9fde6502c1959e3dc77b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbd582e0e25523cd7063cf2a253b8e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8edbed143b92d55bb2ee940620b58689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a012f77000b9a9a7328b0f6c501f2e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb37663dfd4a78329784459bd565d43691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b90a7b10c20b81357beb91228eea75692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efead665a39e2149e2ac0da853a8f3db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b726e5c611d50dd031a1e3736f5137694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49594a1f280ffc322ec715a7437dca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16097e8234a6684a39af9fbaebbd1934696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7310c72422e7d60d82f378eeb947e00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e438d3f83ca12187cc5bc795600c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f0b083a863e95b60153449bc8f8b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faac8c74f3d91b04d421bcb976c5fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6a3e2ee36acdb31618b4a4ac6a96e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb11ef5fc2a499b711d2c31bc763a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f41516312c1f30964d8154ba4ac20a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b01a7f4f2bb126f3ef9799786006b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b64bab7817248dfb7099fc822b033e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b457fd3efdbf238c4af5d781598e37e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd7892da29979c17684fedbd727f43707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e61f5a420c407b79fdd7d3d7802f4b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e263432cb66acd98cf020ad5ccac8e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d45f09dd5e58c81dd198bc7b6851c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecfdea533223bae7d5a87829c23f8e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73da64c25a735feebfb4a3ad85ce9e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02fce2d6758b42a99ec732f933b006713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8085dbf42a74351bb903a9d88708ba4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cfde479306bb96a5873c70d417169715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35661edf4f1adbec28dd09d6bf62795716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630b84394faf6ffb2ca48eb7944df0e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f850e4b6d9c1237019162c11464c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8664b9bbcadad402ce94e0dcd5a175a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987863800906e3b25d3a9446c82793db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3508b61ccc1d8194c8eea9af88bf9e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104d252e7b27e76d0f4e165a3943fab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff174eb3023735e4716cb20cda34fd5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1851f9ef9cde37a1a39958d4384f774724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8d0fb226f68087d106cfc23106607725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e99bc978b5b630f11fadcde039d18726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ef20f819e383de5201567976de20b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bd009dab896d889230fba1b934925728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fe72fb8cf3c3fdd6683144999d7e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964bd6f65426a9dbf64f9d317c5f133730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475deed4ec6c59fd8eccd2ae90c2ab9c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ad349da40d731719e05bad037b91c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9e54182c3304bd935916c08b70f54733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1f9678daa818df9ae6e05b828c218734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6aa7d2dee9d78dc3f39f6ee6e8cfea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c01335499fe45d3ca5436b9db8a462736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19fd51a2d5173f1c6f641af45c31d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550b2e259db4d5b33db7d6d7ce9bc98738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dee868874870ef9ce0a93f8a25a415739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2673d94966516e91aa9bd43e40a17ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db317cc40dea6303247672efd1e43ca1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee81d81c808c3609fd29afac126b736742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be89517bbd760eca1f2e79a83e3531743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dd2b2dd8336255112f2ef983d9727744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805f737bf93f39889b38fc96c4bd3fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847862fecf4f0b773725184e0adf6a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92306c8a14605681b7b059d17e643e4b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67124d55c7048e1ed709678ad601741748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ba98c302b56338f0cbb07c163c694749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d0f2973eb41d9660eb963316ff737750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba18b1845bf2fd24bad4cbaa1c847b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e780ea26c134781ef82963c73d87e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2e43c09ba123e0de581976d9dd33d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05ee7427c5045b44d1a0ab97910917754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cf0de054231ba40c88f57c87107a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b151f1893d3767982092ae24fc684756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30870b9f556d350d92df900e0660b07757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904c0baa843375bd7155c2f7bd3c2e3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805c56793fdca000e0925cbcb56e57c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>