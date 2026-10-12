--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5b3e266331f0b373b83168adff2781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05422727283a2abea4978273ec237dd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e81c08cb2cf398884aacc403bd7453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451ad96232cc15b47c1e193d812f1284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e09df285b6b416df07b013ea5ab5825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0adbfe66b232c4ed29ce6826b5b2996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332975eafa4a51e23267cfcf0b154a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0cf668b717fbf5aa88b29dcaa74738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc44435600661965e7eda8c87d6bde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab42551f072876d6f52220ac12505010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fcd092e53934c7e67f15b5d4cf9be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a6b658e41b10fdfdeb9206611415212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e03a68e9dca0b6c6211ccce10797813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f78f18003d4dbcc78d5b2bd7379b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25287f43653522fdc50f2fdb439100715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1ea308fe18a7e82372198ea402dd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6c9f712d310444988490517d9002617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9d05b44a9a37690da416393a865ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff57ec84e49561879db6b97670a07919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff898f6fa84e5c8c4027b652dc8d2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae76eccb045303ff0f741d23c723d3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cccbf53603c2d375ef3861b57aa94c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e118346276654198b61bd9e655cd2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd665625e248c2504396ede1ebeacfad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c14409e1d8d58f30432a4f6374ff2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f5f16783a3abb570ccfec9054037a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5095d08246e87d5c49b4598782d232027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f361cd733a0ba2da96f4d0bb474b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c3e8564acbd36dabd736ff0240b6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5cfffe1deea3d768c5370aeb2411730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad2a53ca4aff760e10b38b5995ef2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749158ed12c8fd53b34bf87e9d5d90fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c6b5f2b49be0783d6654c654cc7e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80108b525b9cd07b91a14e747f0c9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a18a1015a8aa6229385fcf2169f2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41315d93c46374d458cdf0fb7c9edffb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2b77723274a6693e539d60389809e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d36986e315f71c0790120724e7c55738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa3389173b3adbb5d31278d47ac73339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcc6cf2c7468ff7fd5abd5d5b93bbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254cdcc1048cc79f7b05455f764c10441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96c721c2f860ce35f261457c9b136542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3dcf2a48770dd16fc4ff3730a79f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f90b4ea88f0f312e5a5c564efd7c8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dff607e44e8b69ac7e0ef2c520cd445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12aed266c43cd248dab7b4661bf54a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbb2a7e607c759996d592ac975f88747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297cc24248bde01e902f94afd7472df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b96cd6635d2904ae734de3f298c98b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8fcc997f9ed2e89b714584d086a7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89963317514b0c11f893c8607092fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cf9e84a371c1573ffed6dfcc08d3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42880a7198336036f49c728f1fc9aa7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9778edaca516b6dfb2799d7e093c1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ffb21b65b6d0cd37186076a70c11955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824c8d6c47f2044ecd8c12cf1fef40356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ed1c8633cbda22fef799fa838222257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba388d2eaff0e5fdf596c0ff7aeb2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62974da08f76f19f1bed65d4f0bdff5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd239dcd15ae9ed32a480d83a38f9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df915c9cbbdd0d126313b5accfbea9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737453a02e844fecc77c55e779c2a1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d81b5ec0dd278bff1ccf5048fc9a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287fe793048e132ea3917d3c90ad30864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db96df5cbb64161dd84aafb7614889f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ce676f9b5dfd98de1225d0753887066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b9878018aa1d55be31a9029f86eb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b7efb3ecf68efb29f89a1e8bc5e9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b21972c11a200dfee505c9c24ecfe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744977d049f7081cc0f4ee3ef23d702270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75a7013889d1e302c2cc26f6302b4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b85e5550992ce6194d0c1e33391d3072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36df394ef56f4d12c45f93db9813a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb7172c73f0b763d715604af62ea9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b1083f166eb789c300e99cd7cabaa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c2e017f48a6497469c0ae042b588976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b7d02de1268740909cac2e7b2823077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23172b2fb4cbfd3ebfea6f7dedf9dd078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89e8a2de15ff235ffdc71f3cd508eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53abadde950d06c9e96ca8c000eb4eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c8322c1ce7f79501f59ac1c0d597281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872054f6c4dbca89cba871f33be503382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0418f866dd6b62a77a04a2f96c3db9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18ae37bf4c46d5aa0ecbe943042e0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c4c91345e22689c6e2a1da9102dd185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554e34a9b0ab4d2b9b41036b64ffca286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989ad751d05654b94f219483d00595287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a985b52248224adb34f3ccf3188c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb1414c1c33344c3f54741997b31f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51de4851028577a6b6ba434c4c83e4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4f6feac4aab82fa26bf6bcc9b9e8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdacf30085379b97fbc7c97dd7a1b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6634569472d36bc14cced09c7ed440b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428aa5960b7cdc714f49407d2767d4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb581e326c606de7faa4e43753938595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906fc820dca641f9ee5cee7da5c556a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59ad82e77f58815f8edbab2d4006ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6834a66f975ca81a0e9b67add2a54a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f3a9cd3ecfbd78a3c01610a64b03e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bee6e987b935d3c819722b01aad8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e90efa6ccdd719930892820aa50de6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed179fc6267a47afc504165004d12c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa42d817f46099f29d57904f294afb3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ce2670c098529907c13da4c2457a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b38758526d8842fd893ad3c749c5fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8bb8ac21476f721eb83c669419ac9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a727ad9bc11808607e5390670c56b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4256bba38b0c491cf96382ee593981b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477ee6be728d7bc9b05365c318e95bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a52660c7ffc70965892e0860da500c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2d01d925da6beb14206481ce49021111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdc8052e48420db73a56b5ec41a249112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853673e1238e33ea62d085986841988113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08774658ff1477feea0bf51b7c53c00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edaef16573dd437c58e78cec785b12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af224c91cbd02179945c06bc9a3101e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151dbfe44c7c71f51a38fa96b3694d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ab73c656acb8ad28eccef4128d8dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d7d6fb1c27c0d0d0c907ba8af9a52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f61eea435ca7571374fdd45b1851b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0ceedd9e5f3ac92a1c18ea5ef319d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5611cf8effb8b924a88614d4d9d40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09112f50b7288537d34d7f8d88a6b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460660264f13e722619fcaa617fe610b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642bdb8944b4dc8c7217a18886b6c48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d2451f13c828e6e755d4f8e306bcb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7aab3efa59e8000f6a88ef089e0e87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ce8c740cd4ecd0fa52782a666791f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1cb9e0c451cffc673b13f09c3efee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad95f0bb1afd264b7517f36f4432037130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858afc0663567efbb16e6669b004f81f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6e294472a8c7e6a6671f707b7f5c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad395b44531b287cc9cca73a1841420133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0adb7894e9314088ec3f54011bf338134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d44603dd187a69fe13b34ff79cc4e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d19a12240b1040d6c279fdc8c97051136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cca4057ca05d1c6b9e0850677fa10137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d642a853e42a19c652eff4d3e31391138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d081e3b9ca9e1bc207e102c1b53ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5eddcb07abdca989e5e37e77ff27c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc22c6ffd4e038d9de55046493baef6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291ca6914ec8ea0abcfc70b9144f9ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348034dcdc2c3e2f94b8c9d1e87ce6f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37d3f11df9d07b12b4c23714269643144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343fcd02f5d98dd5e16c65459ccad16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490c96c5ca98c88794a2fd1c36323b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb705888f7894b3c5d7b3c204ad91750147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9975e44485a7b2ad3e96012663447c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25d86b434f7cf0f3e516de436e8254149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b660f6ff27c121d3c808a4da067b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030db5f5b897d6b1982c77cd078b2c38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b68e1e319a05eca0b54464b067c0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d28d66ee379c6f016ac901e1892f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4ff2bc3905de745a6250a809828cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ba6af489ad5127ec4ae21362947c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a41d41b2ab7889f2c7a12f161e6400156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa9d5e6446c66ab6f748f5fa312270157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e1bdf4962092b80208f7bdc8dec2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360f1490747267773bada92944973fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ebfcd6d3cdcd11c84ee719a404fa4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cd095379dc71a2bb259eba0f1a55b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29702b0ed30addf97416329bf5c2cb0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6307c039771f082c39f371008c19d3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554563c27fafe05507b979d2f80482f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edbd6fe00a4376b43eafb4a1f186c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975b34eb4da75273ec73a0206bea4cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30aa70ff49c6bcc2690fa262f9fb56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204e9cc7e158048cbe5e40db3d5f959168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99db057422be4123a739588fe90a1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c008a55b8f4ebec9e3a364a2463ed7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc656beed9606f277ac5a191229e6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355738befe1258389c6c3adde55fb21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b8bfc2a3ad72eba6ffba2ddf17cda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8462e2b18fb6ecd17d85c7cd1b983d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcf9ed3fd9df161804d64d86b18475175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe598957714ed10cac5efab16f9b67d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ebd50a7d508ea9f1b85b5e4ce4e25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323126fe84be7b740269870aeb821bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf8fe8831fdc95a9b6a9a0806ecd9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e850e4f401a7b97ae678c72878fab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cb7f7aefa3d58e4d90e72ef1cfd0c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85bba8b8411e4267ad4ea4b3498433182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2e2ba0078fbc85fe8642dfba69cb5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e3287447e17d625c7c75b4d8d109c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2762142faf5bbbbe3ecc9361d9ef4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1594f0e4833aa5340c2badaa10642186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf188fb52866ad9e9740df33cdb48f4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891119d041e7a0840f3727b165db63c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258122f6c41032e160769c81a9acd89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5f940690beb084e16bf0daf0a828a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa75c8786028aa68525e65b2968036191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265992d4cc387f9f1035cc5a7d6b8a6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15943470621406f2edb96d35cf2f10da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fec037c39e988514527ae5e24d5754194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9340316990dd723ba0d15d4cd62ac7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec264b4ed4ae727c6434dce81350dca2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304291a43f51e7ea30e543cd51d73daa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a716b6558660c6cf22bc7b681813c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd83a55456b929d06f181230b66e8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22acf6503264095825a517a84dad2b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7041411bd565f06989b4e6acf9f6716201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb893441e6d56fe71767261d3beefd1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452010a8419e43707533c7763d514d0c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bf938277b77a60c505b8355304396204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaed9ddab4fee97f0b5b3534e71a11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b65dd407f818de41342d84404110b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185587d2cf1348c6b1b65629b104b2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c543092497b76a2019454b8254f7d32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5b3a963098361f5b04507319a518f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18dec55f6827aed0ab5411a2e54813210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2080bdfc91083c26f66982b27ebd6d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116e19695614f6d6c8f9f33767708cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c835fbeeba031f5063115c011b164c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2835ebd88a4e701c2a13b718319907e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46593f416979eaebd4a65dc5a8a661f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2793f0587a7a80722d8a4ab93626f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2add161470816e10a7ddacbb0cf0aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ee617a1bf64b2157cb3885ad2d092218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc88de3517ab4f2e2acc9418aaba24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763411bcca941881139f362aa056cd5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75166f9a2240dbe1f9b9f6d405c9a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6057096b4a98ab7f191aa41825e1c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7393419b367f49babf7c063b11df7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621190537ccc565ea10f67495e113c0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066b897b0365d34b2dc6e5ac97b1594225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ce42a60befca60d10d2fde4f1f36e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a3f305ffbf4d2c4cb1da95ec4dcc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1af5fc40fee84f935c677292f20898228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787030b8eab0659799d9a26dbfea3be4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1e35bbe82375a46dc410055def4fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b76c45145d733caac0f6f377eee05f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ffadda1e17e8fb98b54b104ff9cc5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1196eae0433a008cf5d029b24aee07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058782ddf2dd84f420287138eec4fc4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750aed5050ce567a358e33f184b29cdc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3362d0a43bcf970f5af15fcb8d323236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241dc5f14f325bb9e7aca14cbbf6722237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe09d50fc425c78e85db7cb0d8fde28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904de191505253fc51a48a67dd4583b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b68d1ea183af097c6c3a8bce874ef4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50d09fc4a79e619c7bdadfae45717c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa0aa505702260f98fa070750c93f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415435bc36a17411df535130a6f2b4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b818a235c77229ddfaa43f2c8790ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150dca38276d5c07a9f7eb58df0f04b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cded91cee881dacb2db72b0512a2734246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0615d890aad5b34ef62721e283a9e3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543309fc4eb7a1ef13b259b8d1cc9b72248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac95f2a12b3375744f43406a8f6005249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adb17628123a4f418e5c3d5ecc8ec9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9e18caa71091ab8a4cfbbf451301a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f1dcb1d0eebe0a1b3fa72acbeb79e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d616877d021aec5f0cf8fc2c8188b54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc531fca46dc369f80e1f9252e68735254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35416b30269f16c4d09e4607cf16c299255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410f70fe0e9857d82ffbe3b371ee499256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71faeacfbd96f1d9735727bbaf67e19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfb309ae9f9edb133e2d050ad9f641258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac8b6eff1301b8db6b6a6c3a6a1af4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89d91f9443478d07eb7efeb016e973260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117e7d4952727245434b27e283a7ddc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed4786c4240374360af651ef64c40c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc81ecb77168e66010552ba2955f8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163ce02e3309ee0e223385332137d1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141ae566de6f35095b8ee3ee32975c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d273fe27cd36000b8c2b5a588e15599266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc566a9ac079a515e2102dcf8f8f8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8f2f8eb8af724377999b7a4e856cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4614949be41cfe154eec71a5a28c97a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2e8732cd0d916e4a20d534e41a964270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb6136e1c15c9139c25dc4e4e60590271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c4b425daee5f25d7524cc4fb7f2ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20f3472347832808cfbaec89b0dad5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51a4d939f88efce9ef8591cc05631e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42217a240d67224cce9795dd5c458090275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3ae199a6c4fc299a184d49f0951b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce514a303926fdafbb2a79a01400b53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6846775d096fefd20070311592b90b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bc6fe05af96a1aadc07d054d7011b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e676d55026e88d7f389a9094ffd6878280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9af7cf87ba363a09d77e6dfac76149281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04456bfbee0880aefa02a62fb1e1303c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c645ed215ec24ef55ac5803395263283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1651bb2c7f43d19e17e255fdcea261d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae069a412a3407e7ffc7dd78226a6e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ed4af2e960cb7777c17d5df3249f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181f2f3a4bae4e7c3ac27bc5e93de06287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf86c8e43a9cd59bc2040b43f440b31288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165b2b6ad5549dcd69c94aca4adb256289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d11c79e4879a305ef9f012436f5c8a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415d6a0af98062f4fc247700f404f11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbcdfc78d294e4fc9bd04f70650f9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36ac7245e3150b63061ef78b5a7b4f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81dc37435a37c8ef8b38265b18a476294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226bfcb93bb8be9bf2879153d5829cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ba55f65c831739aba99e0ece22825296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85740cf58c96cee29908c52755179d9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48968a7f4a0d26d2860b40b34686ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd51683f9f903c5e0683ce698acbee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62aca94eb2e307400e2db357feddee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86715dd7d6633a53046086e2ea0dcf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5da842eb15a0ea2c712f01690a72b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47fdfd8418a920f601f4c7190b4922303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d286decd36a172c417657ff2fa4c29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203ec3614d7d7864058f9be5f3d3930305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2140d16de34e63fab4e4b406c18dd65306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3bcc939f6c93bd1a1b8b7369fe75c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a6dfef636ee9e8694683537606527308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a2cfa5ab86112b993ec4cbaf4fec8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af5e8e2fd62c793cab04ffa359e0ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a4a6b1063592a81d25e73530088a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad6e9bdf1c48ad25fafe499765ff22312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da08fea479bb0e726372e737501d885313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42bac2a5dddcb1065cec2b5d5d8676314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b7b16f1d21683182e4987381c4fd6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ea1adb5038a261f95c36c7b94d7db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3e43a948726706f99f420a3b9930d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ff22a71650bfca3933f0e8026258d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bf1c5468af3070c7c3b1bee5e8a0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788b2e59466ea3ade389b3f3f88c70e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740999aff186cce0d5f786b30757e1f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51630d8c02d8ce07457e338bebd32b62322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760884cb643c58f3f7f0ba9628e3146b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa15e3ce31d11a4aea560405a5d8ae2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb6723e8508969cc6a5e895a6faaca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d1fe552fd7b662c93879e326e2205326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487c0c608d2cd5f8c762bf8dea092dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8eec1e3566dd99723b8af990f6e69328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400148c6b2cd508ae6ee563dd6af2824329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd6bd3b649f4fbd2dbd8d478051446330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f603d0a28830bba0b6f3113597c30d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7355122bd9149b56397a2b7519c1e5a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb7db05b7e3adca7e264ef90aef855333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe446637f8c54891f2faaeedf51e33334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe65074baf073ef11bbfcffc58b584a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e293dc445de9fea0e2aaecf4f245a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da432a6e05c0fc0f9bf9475ac143e609337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba50b3439b5b9da56f8c02fcc0cd18338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39f7a81f34396b8da38eafb30901db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af21303729867c524dba038fdfaa47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37efce8390ba7075dfa1fad67f0d3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db327beefc1b00d413f0c8969bfbf6cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5862666085a8c21d8acdffd46693c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647f5fba2f52d0fcd6b756f1a0136fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4ab74aa7324c7973015fb82054b8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad1f0db011d6cc2a8f624fa11b3037346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cfabd9d6366b9955e8ec1eab1b2bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d65419c701d38c602e668d16fbd50348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2f3a7fecd377a8099f36c81361cc8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf2bad9030ce438f5095c13919c548350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c42988c6e1610f15dc6edaa23467e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451735752b06c340bcd2ef424778c54f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006b997fec7f748e1f65d3794114f4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d2aa30d9ae05f9d4aa63772822a12354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cebb0e61c24f49a10949cdb1105eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5240d9cc5772550c6327d7896f2311356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516558f3cecba34943f74f0a8d61aa89357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e81bd8d5577578b857d86fca7729b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffb3b1dd9cfc1425e5c6e27d1b15ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bdb92a2d6818f282c3b8b9617884d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6c52736b614b06afc637c17245694361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b9549f912b95247b8579815a5e2d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71ba7b7dc29959fa840ee317db2d46363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64126251ae230edb37580c3f5178fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1830af2e32bddae663858e328627e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4e4a47eba97220090feaabf330a6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c306ee13e261ee4b8f24d25b6716ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022fd2eb8ef72e19e15ee20781969a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cece499173be9a4d82428d9249f839369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c5348f77464d68c70207982118074370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aabeeb48fc0d9eb39da5fd8dffc0c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5643660067048b9cb5d8af97ad0b0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b823c861f31de6309240cea6ed8660c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097634b11bb608e570a6f79e39b910e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186594b79209a09d631197e0fb1bc34375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa75592fbb8c75aa2d0176221b9e460376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fce0c2476438666a08fceb0448a5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22062ace64cc93f7b0e7f17a97c7fe4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c412fdb2db2d6a203d033d0041f9509379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb60d665930d76dfaefb6812088dd0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0fc0d1e02367a282119e651e12736381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0ef88d0d56b2541a2953014ae969e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260539b4e2fe4dbe985a9169346da78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ce1deda23305a33523aa0c98ade8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f681ab7ea11a3b1cdd76db6092fe660385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520f754043ae0f2b8aa170486d40bc6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4c015adfa1c514c4b67cca49cb28f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fe65ce23b615a13ff9ae7ade1edfa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701df1c6fd279d2891eb9502830e55b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba60435da1750a4f47d0e5f73fa476390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87f7d7d889ac6485ebcb725678d332391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f2e9113bafa00929a53ffe93df29e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3e37d440829ef3b62be1a8c1feea6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a393edf0758d4d135fbf395bb0c7f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d181ecee79a8d22c029d68d7339a57395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d7f2f40a9a4b629ace3d370e24116396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c71d3bb61057e4c0f81f1356f9263397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cee26993d6afc4e1a84b729119beb2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845ded91a23cc7d0ddfa8b573f6fe2b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34b064c3c7245e92acb3dea70ab322400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a67d6994e601616222c67f2a5d02a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6150f8f2d380fad10c7857629d16cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f0dcf252ec7805b98b5fbfa869fbc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61946437d8a34aed4437bc8bdb98f462404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e30d86d0e0d7bcabadd844b9adebc1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb38c314c31debbdff5097826a45d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30569bdb0dccdbe213edf95fcdb0daf7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a583836c74553fe3e56316b99341d52408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2046fc4474aae872e9dc871a7c4888e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dffcf0491dc7acf1af8940669594b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce7246b066259683a10cc4fab9d575411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ee9fa510494f275d9a80ad2a59a73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e29da5582f2e098c0b747bc921e9c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c5c82538f0d831c7ab1c3654f1365414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e6aea40f1c62e176d2d70244a6365415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79133cc693f502de0b0bcde4a892400a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa9dafef6d8e97275183c6ba0ae605417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646cfe63f29cadd8f96bea36c3c7790418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c4d9b92b153ffdf842c5114c43436419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe15429f2d7354574973bc2853496be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0440aaf1aa18d5c7603dec525c443421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfd1fe844b80d6fa8ad3a268df8d37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d742188576dbec0cc72b269552940a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f250a9499ae0a9a6df9b2999738f0b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fe926984d646e8f1ae2f9206527af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27554a5c0377c2dc67368a826b63758f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba68f97926f9d307a2c501d50d6e2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae2b0f654d8085e43d9f59e2612693428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039cbbd0931ee67373fc74344eb5a60429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59a843f9af3d23cb58aaf86b8c4c48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c99ba7bb6e8a5d4a7875a61287267431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ac72e6490babfb2e8e9ab0ca63b7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1906639254aece27dd0fe7a0497c6d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318c00a1352508facddcf104959e49a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b98e7e50c76545c76a66deec8d05d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76348b5d25866e5c0c7d192f88ea3f9b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fbaf6c928ff03685507ad735bd520437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03bcfb3031823f8aea4c52a5d4b75f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c037cb6beece501a8b90216c848c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4d2edc2d65f861555256e751b44af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f04444b5cf34eb3a26763767b0a6f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236facf0c8ecb7630a50e8fa496ee35442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4545f0d9f341cdb6051c7e0371e7d58443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717eb3c21acac60b87687e81f42e528b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5c74ca0dbd1976a4d39845b264481445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68510ddc623144d1c32e05d3d2369599446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b951006e2138710d3f4d91f9295718447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290d9bb5a7593b076e0535df2242720448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fade31989c1325d89364c4f0c03bb47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091f7a1217af34ef95c98c72cd1ae4c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5aca3273e56389db190676791a185451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab714b07b87e5b3655fed082cbd98d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d86efc46684e55f6f077ea261ab805453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a4724ac041e085053472fd8acc275454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ede352fb1d7c0141666daabf6b6534455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad12d1cc66c99b4ea03ed0e584537c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ac7214c7919d31f6a196496bdbc56457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0635a81b0089e195686243a50b74d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5041975cd87e72ff5a26a8d459a1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762e4ac3745cd9d4b2fb7b29b6c7ea7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95855caf4c8e65152c35dfcffaed97e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a750c810c38d27aaeb2f020765f550462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d7c02d2ad50808ea9f66e9274ab23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0120898fea1bbbc06e9bbb2cb743c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d61d5ea1bb2bc840d2a050642baf6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732c1c10456b358cc1c182e40e98f24466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca89deb4bec92d43a0345c823f7d21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac54312303f40b31f8d2c580ff90f5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d093e2556d3069bbec6d4340a39641f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35052d3a61774e04537572a5e15debb4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fcb6ebe02ddc4fe20ddce3e8556d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f436ebca6a5a3b924ef8c3ecf66f269472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa3a988696d8a8eb0d79ba6d562785473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76119058bbe4489114efe2e56eb6887474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba888c44d05ebbccbc99a9f685cd04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bbae6a0d78fdaa04e2ed81c464c6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ce1e12bf2cb66d5df6113dfe558fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109bb994d9b501477d122f4629cc165478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbeb712779b515677c33aefe0752d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320a7f8ea9bd6fa5e0058b40c8bf663480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae70fb268461be9bba67bc17deed203481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a5c22577997b3c9adc01bd8e62e4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9078bbc9db3a73b55d50e6c020a7ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b51324427fae70459906434657471b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b75d4b671f3f89199311917b9f266485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd6fa001f4a463fc6cdf282747f6fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31218b24cf14a501c99729f379bc086487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34e44e25cc418912e7b169c542b38d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579aaef1db646dc3269fef2225eacd0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc26b54ceb7c148f1c225127289bdd5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45afe121edb4119325f59c57b39aac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7c5bed8020df382d986e7b9b7d08f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d957de1bbbd014306f4f8c441e7a27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2a22300096d319bbe40ab0991ac55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9289d9515f089d97e2ada9789b95d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193129c2c7969b056ef6520c9cc4cd10496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bf88c948964ced2c5f5cf43add05c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a49456686f5e67198d8c7e825186f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e406c85558c79a25b7555b01990ccaa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026d00bc3d497cc7c5a676636d5a8bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377795e1e12de2cdbeef654732db712501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565052a5f7bc877e127ac6346f192739502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa959bd6f36f37bf0b1c57649f6e7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91db7aed12d515fe888955e9b1c3ca7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cf422c800b8157c554b61bd1150c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c1862bc8d5b1785c5bd6f966ef873506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51a810a396c0ff1517800dd6a37f9e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21010810cb5a2f42cc5f4e9803b936a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6232fc0311e839c315318759c4661509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c180a440576238a766c6a70388c6a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ed5228be7e5be371ef31230fa1b1a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577e9204762778b7d223ba80b1e3160512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefda4d2362fc26a7e1ddaa59eb1de9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72470b773105873d94db4f60a61d39514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42776a5a24e90d73bfde7715fe16b909515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bbcee921d759450df28b977afa512516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677de8a0132b0b83ad065068ca46069e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fac8efee42d425f4581c5668c2036c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a951933e8f42afeb76aabfb8e26b81e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f68fd66439ef51f9fe69613cf53554520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc24ad0d40a62377436b4078e68fc93521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1adecc6f1d103c244809c2b9f3c6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da646c26164ac86fabffeb9f708278523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62c83b12e33c0dddea15f5eda0fc8a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62437698bb72b47bb1a208f4835fbdf7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0293d5eb6ee04b5f3a5c28cf61767db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1568665a385ef7d5de2a82577585ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15a6983ac847fc044bb962b71c1f2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab0dbc2b3d5bcdac1dbd076fafb43f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7eba5233f69e5344b38226dae144e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355bd2481b63101579e7ce2f84b1a8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfba4382d259e5bc95b6ea5fe802a5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d95ebb0f1fd5e107b56f422669ef6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b9dfe5157946c35efa5f915ba961d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66900231152285f19b8fbc21562ef9f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504e24be06700ee0948184da7b35b3d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7459fdb110e98e317d1d92c8025c61e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6ec1162b5e9255cf22d6fe7b31069538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625e3720a41b5e933588c05a6fd7999539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f69dbbe0ea1fe74e4efd665edf6e2c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600d27ca402aec0667256dd57571ebd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2abcbec3df1ab765b1a65a2c29c1a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341789933e67705968c58bf3aed5d43e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f64c0637d18e1433a66d11ff745b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa773ef820d804f4414f785cfc9061545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad11d3e8f80cb676cab9546daa0e90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4500ade2dda34db6fd2283f900463547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1e62eb8a02245af2911e3ed5cb3d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091317cadf9b528ccb208dbc48d9a29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62a13d87dd6425fb679058c3e45f5e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec154a20966b1ecf12f7081ef45ea2f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bb36ed64cf12d159a4c6e728b99d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0de2c912ef5899bae76afe898fb36553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa29935e3e9720f88b42c2ce8024c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943d1981b576d69af053866396fec9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9300e43b890b141301d402b088e08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c8ac093807e0241f576c6e0d246fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6571fc7efc2e5aefd31c2735188de5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e3f77fb73a55d5aa5bf81ba596f75559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d541f74c52673a836ae98309f8684bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a8ea31f149d141fccc8b645319be9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9a3a86180dada1a79774339bdb2a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4a4d49b05f5c564c4313ef905eb5e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70deb61457e754d5ea58419b4f3ac678564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cb0659b992d8486484cf53e44bf68565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64341fa1ad06a537b70300d36f92f50e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f7c4e9d7d6b9962300eaff2878f85567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad32a9a8d21c8e51b2d51f1afa76b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356084e3a4bd13511b3f207ec83fd77f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff761eb81318c2c33895977630164512570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f07e7653837b511b7291c1799de8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af71893538412e119533063bf33cc2e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2bd43602480be3d00ee34ded40dca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b1c1bc7c388e5d033c9d2043fb71d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326263e87ae5512bd3d0ca00b629dbb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea011c084c906817cc19f8825a6bdbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b726c6ff394f5e6c5bb6f62e1ec70d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f94098af76f721985d2110a526179578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c110170d8aa7a1eb62bc48f71a7962f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d1cc92f46f9b987e0b3aa7912f5a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71906bc3cd3e1548e8e975d0e2c8459b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0539a3b7c46522ea51d424ec985d091582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614ba1def98158eefc27b0ccd9165d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfb4f0c5db228f17e10fcafdc455a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ebbe2db190d938309f10fd9bfc502585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8da97c1897b686240813fb79bec22586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b709b947a9baf8660b20c727a00416587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98481c4c45d53826c0ae3c97b43acdb4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451f0b84de6e1b9ec1e9d386a394bd1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b50e3d23d20de2e59bda58ae99e61590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41c4825e98c18bcba17de3cfecde41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95f1509994c83cc251622e42250d42592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbb0f313f5df15af636fb8754457c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8e226134e2d9166f69c21b670a41d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a780c8446c970b620c871959345e27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa11eb3308544d5236127b60af6068d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efa5891444e7a156d5d0104527c9cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e99f94572d68dfeab5dcaec28543ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14100d0d37bf7d9f68612cca699f825599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe2cf84af22776456fbdaf18089ca9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67127ef6e9ffafc87f99fba41e95572601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268f0b3e7174d217ee2faa4c4cfd249602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16859a43695e835d307dad04f348caa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baedbe67fb7219e6968cdfdc15d2ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890e7a64f02f41d8893f912b12bd1e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770460577ab45889030c029eb7cd683606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf514fcdde888a30e87764c5f870fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6060a7bf6da49671e561b0d3f6f7694608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8ff49e81c5c015368dcfb71058ef6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13650e76955c068920ef58afa5532232610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b267330d0680478743fd31ef40001e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab09bb0053a2f6a769ed3bc02de581612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f2fff2506cb12a7a81860aa7dc17a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc14fd8ce9430a926269e0bbef11899614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a007fc836cf9f5976c07d9656f3b4de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539a3ef05c9187eafd9aecc7b5b40aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c09e1978e69a4fab3a7a161f31f18d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b085163dbe6cdd8fef9e28ccb6b206b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcf57e7f8b2fd40a1f3b0709fd22ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3350f78a523f19a8b410816b62a82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a22847c6c173d92807c46e0ba9d18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a199f5fe2f57758e68671c4fcebccc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d1caf2897b29fbc6b8365fde8a54f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b28aeccbaeb17af85c7ac097f5f253624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7fe05d7d55ca4e9ce29eefc63f81c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df3773801f8e3483eabfc83e1b357c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7751e0bf7644240ecc86f1014be5ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec8e8ddfd0eb7839c72ad6f609c408628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a941470ad562804a81557f3d5dfc12629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800b67aa51e2e7069f67e8822c4a9fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59df2bc8b3a207fe74b4032fb521890631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c0f05a1c55c44ce3719f919cdfe50632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa130df1f58d474547707c3105c722fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f761eb7e11b78b7c98bc2a5aee8175634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031d3b30bf00ce6a8c959f896556ea7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ce7382a378088e70c80a9c9893066636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27e7d968d9c5ad16fd1a4dacf24aaa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736e910f9d9be6c48b821d3ff3deb12638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370eeacc59328bdc5494604788d45032639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa143810efef456fa38ad53dc9c0b11640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3c408b33bbdca7ef44c81ae3c39ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f258c72ea0d8081e8f806a1725cb45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e5b158d7eb755d48ddfc421c32a80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa614fc8f27bc9932dd4352b0d7fb98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78b59b2b6a2d51b84caad15bbb0fb0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84a1ddb9d6a95cdb06ac37bdc6408b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7769dedef5985d4c979b7d6148eda3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae777ee177ffd1a853662a606e2b7057648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6f064f1adbabea4122c9b6cb337ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fa2a3b7a88721f1b64025cdafb782650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057f1a873b864ba6ebbe6a56914aa52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a7e4e9f041dddc01919ff7c18b763652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29126918060c26ce0d78b513332122653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad22f098cfd463a7c37f4ad9816ee07654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca146600f1365e9d4643df92c4ea9f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec3fd1b27c494abc8d49880b3d0e6a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ce04080bee5216f7e1bdf19ace800657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356b7d079a16ae9f357f21e1119d77e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665eb9f077a504b687114f3ade6016be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4014034d2f0379b570a76cf6b68bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85303370476cf417ffb43dae15d8dab4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc97097c73a18a7022e0b93993ef362662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269dd6444fe95d0a06c58e2df69125a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b9f522f73e01cf54c2f902a24c709664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060c8322eb264b74ad56722302844eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7fafa61e57ee3ad63bc29d34c5723666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b4e3e9e1e727b2354b961630c4751667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813a59178430fb4f9f0482f6d9dae27668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23079b2e05860898f2a548f051c5f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e1adb95e826e1050beeb7eff40932670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a11b329d9b8a71703ea4fb6f1055e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3e36fd4da40ab163fed6e8bbbf727672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9d71ef2beefc5e40000f87f763024673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b09efdf159085c056cba42cbe3daf0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512039bea02b552fe20bca800b91580675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9df9bb23f8450ce4e46552f7d1670676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee294fc737bda9babca009648ba7c9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f492642d91d189973110e0fa80f5c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc5f413c103c04e5ae491f674d9da1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2fe2d46b5bf027644084ef335a421680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8580970f02c1a9cc93e59e6c3786afd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9c745993ccca738a829fcb6de5a16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71870027169519cdc359a9a25af65fea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542efabb3df40eba74c9c887ba57bb8e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7367ae48128f95f59808deba41aad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c0434431749e035c8331d2d537bc2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ec543ead1ac22d6e1b0c9527e9c8f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9defa70492c69924eb7942caf311c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77468283d28c221703bd9d83b4c8c89689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fafe0e52f3e1209e9bc3e62b88959e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d76094c1d485c39bdbcdb7d4a99627691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00767567a0bbaa488f447324fd51b837692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45d3b4900d4d5dfbe749e6734585fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b1d4e2df7e2184e6f33074564ec99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a352d25ba372a953fac9d07d75637695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944cdaddff8d3ea72a0ee26fad8e180696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3e621d87f2450cb049f6c2348c0af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008728ab43258b3fd04598b374f5c47a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd56056d0e429815d360bc18601ea1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c170c3d122963ce10430e825f7bdc4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074413225532c31ad115ad72bb91b9e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f46ad239a45a40bb0851edc32c56a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15c798814488515cc152b52927d405703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188ccc5df1c9e4ccd48dd2d7db55d26704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524015a9c0afa50aefb29c1a8c5d753705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be167cf5cd2bf08c8d277226a607794a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72256aa5949d455e5b252d17326f92f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271e343dde7e5ce1b3fb77e3b7c5e06708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf52e5c23f285262aa98af9c06efe8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaad2ba7dc282906e45f296e5dcd405710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63fa2690ae77c16b5d3a1064560583711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0ae3bed2a4c3cc2998375c4c80439712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683533677ea181a88335ee81e76b174713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99f03b20575a62cf1fced64231f2d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab91f838460e5627e3bdb03b3543ada715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3fded24b1afd0bdd0274e3bed73c9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff325091f4299d5e31837f4cb86aa56717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7717300c752088634c8fd530cbae2af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c183572e59006a2f56940f7c52dbd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4976eaf33e4a381d5b171ff2a678bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325239ec62e9e42faf458129919a0ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dce3de543785f3f5d439eeb4be7ad6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368cca1c99a197d8f88e5a90d90a518723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd026a743acecaa9c0c577a022c1206724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bab81d77759c4a070a8385dfccda87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b428305a613e65855eda9ef1cd4fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e596e5c08448e865330e7b2e5dc56e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4c07a5b04632fbb44a6e354a074e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a828a2845a7c397533df332c3c7901729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e5cd513679a9eeb34ffe7b1d35356730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a24495926b7c9da42d276a80ff053e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe49828e05da3a78519322f3977682732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb81fabea8eb97aa6dc10fb1fde845733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5e426d61053213dbb3b3f5ead979b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b916160c10352341578411a76d6f95735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8f4f8ac49a84ef79cc698768429d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9786169808075bf4604a9aa5f02dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681db80821b5d1cb188ec54b24c39c43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c9a985aaf038d5953f042a666cbb4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508be94fa158140010b9e07c442ec771740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681004c0228b20f0add574af9cf5efdb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a65c235c6c7a1ffb8df4c7beab95d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9d513ac5d85125d48c805df07e540743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cb3808a1a805bc43b457d6771b32e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc47c6aaf931c7b46c81ffd0d615ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40fb03e32d42decc9386abbf809f9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14670c18dc86f44142b55041bf34fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55041728342a4aa648e059f2408adb9a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717395d8e52c96a5b5786a1f6af22dd3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d47ecf1de0c9de5d276553248f9886750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dc577ac28a1d5d249902e4bc89d63751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace48fcf07471d77ed0731480e3d3a50752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c61d0d4b9b689d54e31956734dcc7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089a15ab1af6c6b563e1d9af6445be754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33baa625a51730baed5d59f8b56009755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f8279fe6eca6f57f35dc7f40e1e3d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1774f3089bc9ad48168fed6d940906d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b68d0a321e0a5a6e2dfbdb96f90607758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1a0b312f4b621e1ac6de3124179f4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9253aff839f3e5cd2982bba2c0e301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb359f54d6a914383d14801f6eeed62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53ca94bbdfcaa7cc208a04f9462a433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e72bfc6f9307ce6d14970389b58e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabbd596aa59a33fe317feae70b74285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474210982b906087aa9236d3637f4b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd6c26f82c12438bb00ce2536766007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2b6b3943c6263ca8a4c42e80de30f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619a08fb139fe3c293761420d3b13409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff18b59fda30b719377d38186637f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cc3ba6a5d69c8399af95ea6468be911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c23bccbe941af485ebc1fbe061662712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7933d79379838dcb264fe9e9f2439e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1267c4667634b1a147f039a34921b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ee2e4ad92a28b096e94d35458b20a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44c3606c6291c5a1031b1efaf01b8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f92f8ffb70e8960a9af5437962edd517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f4a526a37695809d143ec64d31e1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718c1aafbef2ecf66b4af9f6974b17e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62b644fc11e526d0d3900ba71c1afb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222874a73db526105ef8801a65c960e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d983f6420de03776306f1968f571922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec4d3981f3548d4d7db78c8c8d0a6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe452260e387fcaeffe90d75982d394024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971538a60060aa931d8dc82fff89261525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ccd34d19257419e33a2795035ba7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a232d338e943a63403a931a01eadc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a13572c48cc985e458cb882e1802b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012da623c72072474dd875db511f95c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8aa5d4e7eab3e851bdda27ed2489b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4712131738782ac09d4269081b4339b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c77c2105827a2d64d875b931be9bf732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49d0afe14c7c70439199ba25f1a54333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b9f05c0df917488e399b8ea1a703834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059ae5e7b0c54071dc2e21bd443906b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a04997739f8fcb0c8628e420490f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d863ae4c750c112d9cb9f3887d5b8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd81eae6d905118a9efa420047b724338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e640458bbc33a9c171fdb9cb04282b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffad4e71f0ee869b5b93a0773b5ccf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaad738d91bc66092331885f10711eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b0b3cf43fef5bd6fd1aff9ee6d1b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf044b9e31379a2cad743461278f70cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d797b001dd8a054096032d32a657dc844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7126c7e35c4c52c8debe8dd6b1fb745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caccad4408e8141523a9ce308a9fa6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1687c0d79f6f397851c6e22622293447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd715ebe35a8ed3ac366fae3dad9423748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165ce5cd05cd87b0fc67bc7ddd6276a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c1f53f65a0511767b3e8ef21d78c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2828ff821eb11bc722b0329c8cf59051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c607f65db4909c476c24cac5c9b523252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a759e9fb9a999d2a331cce7455296c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36634e6c909a8006a54f05df90e19354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68162fb42ebc1d501ce581fd421ba58555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56539000d74288e9c2fa297e961b94e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e550d6413c0e393e338cd7adaea8557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836be008a44704f4b50ceaa93796d6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e1aa56d5f8f9c935225582b07079859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fcf4d46e41848a8e1ffc30882669f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b4613c923dc290bad464df0b8721161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078847de6fc6df1201671c7d1699db1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda1be43052a109ad3001892827721a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da1204b8e3f92b204eedf6bc660cd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f360b3db68cd17b4789f5575192f6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee873a56098ceee6720327a4c9d540566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e091959f21a5b8c135abc79a4180967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a473e8d91ad55d566cfe1e73e061cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ed05d2705c4d2ea972d459646e04c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292708110ebca9bee31f594abeec93870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f360c41a0426eeb68279d8ace5007971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502a7ef643a551318705b23ec0539c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cee9b0d1a37260fd2e2ee1686e767573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95215870415314faa404f2c77fa23a5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35571627bb74aad83fe400029bb28c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a97ff9778da2dbcad819afcf4e075c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7769e7140364d68e5b8e29208513177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5d56d4caeac3ea09d05dd9510084e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de45ac3b6f17b85a005508576a9d10879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29eddbcc70260b59b4b85d4f0c983a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4c9fe43fa393fd34bd440c02e22b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba55123337b8efa868b63e4e76663582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed1ead73d35df0185db28433325fec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedfdb08ba5f8c003f261b2f8c0eb1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac398be21b55a73e846fdac515a62a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9f3ec08eed5ac838cf275ebf2580086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016652436b655477b753ce9c0deb44b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8439b8ef59352f5ca8a7ee32ed3b0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7595720f989886e65a533e1bab1349289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd299a088a6ffbf8dc2503ef32d2aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804b34ce3b85f24b378a0474d63fe8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0cd5da5568b650a46c9abfaa85ed192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457371dce7a1df6477b4e1a3b619e3fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c3c6af2a078d94d166c8602bd9fbf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0c9a4c2dd3d86a7b80db13da1f08895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395e3743733f4277a6201bf9df2839896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6781eec5bfb74e10990a3d19d8e359997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c63fde72556f591c4c583711be3c7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293717054c4f84192b7aba9cd3be77099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87611646c4b6d723c3f10b2812267254100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e1b4e6704bfdb7307c3dab0c5796a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4947096d80b0fe848b51a880ed1c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a4da645cf8775273147d6b4d38fe2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f2fa9cecade402307bc4241381505104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dd0e314f532c89c19a41e0006f046105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7ca8bb55bde53999984a723b74d78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eafeb9ef9d9badbe516c2e263cfa18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246aaded956569a0f7cc1f6940c6cd9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671633ffb3e428bb81c5d8f76a54f405109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e71dde05948dbb56b8d727dcf38b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce7dc0d7161576d55f8d901105e368111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44243b3614d74745ba54c74687b8ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718b0d133dd8122e154205984c58332113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6e7e12796ce72bf77da2828995d4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5920a1c1fe9c18fb651949ce214a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ac006192db1403626add5940162e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101fceeea977f803b656c2c6bf43972117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126bc0d453928c9a3316016333053be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f45401f6233b05c7f4a8673986697119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3715fb841e890bbe9c192f5f6f25a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d3dd6faff8ee9efb178a8f00dae39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16213d7e081c0705e4cdfc593479ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737865f4a7f7f466b1515efd152d95d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af974516c29eb825e7ad24d60ee8ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db4a1edd19db348ddcacc1c78a6315125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dd6b74ad3fb5e3961f32053cb1989126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fbb4fd97b54048ccf3b9a2511a01a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbacde77f65c922c67dfbf77ab611db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454185daafd659888675321f8d528cac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cd5335d89c1e08568851b1cad3452130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119d66771a4fdb7900f1787c522154d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a35840d0a2e382de7d6d36725327c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b67e798d45340032c7b6e22a0e127133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01d32d0cbd329c0f94e2d27f793458134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4d1961d17432ccdeaf065f4251db0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f9d8c650d917faec8e88cc0afe167136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abaf9c0484bb81e25a6ce8bbe792dbe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d4477d7d52f81ab12f5ed927fab34138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ad3349556b1b2778658cb2fcec5fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b45eb5be4c0907b4eb3b558347f424140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab51625f4bb6c91df0bf75d2a2b893141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6aaeabb80830684f0d3e164f86c34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268ecf7cd901d6d11f07ccf615b3229143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52cb45f4a44ce9960a38a09fb8adba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c95738c0355abd1b89c30a560bb83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4d37854d94d7aadac0e1dc1a7d601146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b997e00b7ed9b86699a93b46138e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8d08cbd6d2d3fb67fad995f929574148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f971df529c1eb8e1c32d2dcb6498c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8558482bc31673a51e9aa8acb7d7e7b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf774941bf0ed6e72743a08a9e5ab71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c18af5bcc77f95ae4187bc5fc5243152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dc9a58884fa464a3ccb8220848378153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3db5a2bc3885a8a103e38d11e1f77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dac45cae5f4d47d6659f0b1c8377a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40b1ac51b7f0ca5f93e22717773146156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631e98072b6a12c664a575a3a088cb8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f452d4dae954ce63492f8fbad2020158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72505a5a76fa6734e6ad09b7ef372d04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfa353df523f119bbddcb2169975f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c5cdd65852934c09fff100ec0ecb9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123a8e6b72bfd9068a45654df4b8aa2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1df5820fdcbca08424d34857b85c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c67a9024832362f2ddab2b778de69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542c3325d3972d11fe89d2e73e1f059165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc5966552ad118164224547727eb19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8bba5bbc2866b89f43ca63401088b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6add988294980c6e865a49861572295168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fdd16ce35b9e12e5f0ed1be6bed1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272928dd1325b2a02bff5a8106d4a82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772a23c3b0865373cbcf271b7aa989d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a279c06631a7b0e934539f4a37659172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987afeea14251517ea30e905037122c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738611ae2373473f538b1c9161a1bf8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb7cb109e6456339cbfafa0760cdb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107d232022462c18489e33673ca378b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac0affef3f25026ab16a869e427be4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80026bd80c39a20be1bb81b45655815c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92d9be8b3200d32cd963bc2f951210179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d9385edaeefe2ba0002886231abc1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d74fc03cacfd97b01cf326a59ef8ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804e5b5559db69daab315ca1d34485f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46724f89ace69a26f31d109932a1dd06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c34efb65d340fa17787ccc55ba53f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726bf3658453a88a0f624432ec3a923185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fd4175bca2c15d0f75c6bd7f819fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0a2ce96c1d6a663de429a6f822204187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abea9807dcdc987b1e0f238c07dbae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329d45dce6f03a62ce4a50c46d23245189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d51024718664797a2505055cb5695190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08629df49938996834895cb5166533a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ce7e55c6d84f4a423bd7e5b262a38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e9a4265ccff394a323a82ff81161e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991881bae5001127f080fa8e6f8f6f85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df465559e93ad6072f4f91ceccc271cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50f796e8b807eff96cb052c8cb2c3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec5ff3c3dfac71a1ca2466c88bfa83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed90ff83b77b42a2d5d20d3d74de82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5ccd4e39ecb84c668ebb6aec184b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc79ddf8c7bdca336a4473dbaef4df7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2093017ed57526c4da4a9c707bd41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720fbe6e235e5521c174bbe93e482ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f83108e60f47b7cee5836879323a00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec753c73bb3e01d04bd93d3b934515ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cce5165c532b6136c9122eeed5f08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79221d590d290bb7349fd033b1740e61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2489966ae98c7d3c569801c3bea9041207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6364f3bbd87095d2f21734dd2ffac5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b54c7db0a6fff93d3bbfa0feb32ba0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87104dde5cbc4a3a12201bb17f6091a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c55bf3aae96708951ecd1b27bf6bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7a57b7c77dcf3bfccd9e017d04bb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baafbe4e3904d3214c0095ec48af056213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61bc1abd870e5aeea6ced911312d89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e613be5c7d9d877071b874c5117521215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e7a881906dc81c2a645acea5a50f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e997fca1119f015c35f2a20e8c610217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6536d448ce855536cc4f4f6bf20af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f684a6693663fc252a5e52d586663a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bf2ed8fbf551ccec5d3a3c5434b55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f049d82683e67dd78686eb199d1085f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99903e5d22935a376d77767f3404a456222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fcedf33f4b83d8f6f740385bcf61e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84af78d54f76e824dac9ad80837666224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e1cb453b402656b418d18e65de73b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0294e2c3c83892009c641de525e2ea4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb307578c18e05a42c691af6d7523be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eca7a4c01ef173e130ba3c8ad01bc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c42e65baa83eee6626210c0944b52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24a6ff29937be5835cc987b3cc6f87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95abf3f0f05c83ded7c04d50e4a0767231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e8028d53534c4a44d794885796b71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030fec046e367d364778656d2d57130233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c00a12d86852b0087cf802fc7fe73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf846f49be6135d52978b261289c5833235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3875ddd76c0cf0efe240f29a39c1db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20d3dc15e5ca06f7e882d0807657b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb91f2b64fbc514107e29734e5a7925238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cbdf31b5445eb89922ca54b822992239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f06ab163cec74e6d48f324d3691cfe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cec6e0c3a0f0cc8b68098aa33efd5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ec6b6d62eb6ff054ffb844876ffca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32547e3692ee015d02e673eef91cc154243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87884c191284807ecb7a7b7c262fab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93834a48261eb41ca5758aae707b06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb980fef2fad89fc64cd2f6651128d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c39d674584434525ddf2320744fe1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888833ff9800a87e3e79d7193da3e99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff6fdec76888a9b4cf3eed8f3b2d57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c694608ee8f90679acb19adfd6a4da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0dcb9ffee9ece5d4f7abbb81268e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a705b3b6361988fd51050042299a9d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7c89ad82c7f029e51883fcc98480a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049f44a284ededdb55199b847671da6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3515d61ca7a343d6b8373e150ba9b74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14ca28a20dcdba02aa91289de3bd09256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556b6bd120928ea75edd18b682c2ed3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20451e5117e2cc6203c3d4d4a3d82a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028aa1c720a71ada36cd96c74d4785c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e31fb03e4b2be64dc237a4d713a5f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a4f4a59daa371d9748399151f394c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676dea01941675f57aa3cb8d65cdf45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579ca8be892c90ffc9d55daf9fdab8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e88a2b8080af4bb8e78105b7c5e4fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a52cbe68b2439dbb73a59e5339b5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ac40249674b8085900227343ae754266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ec4eb271db7a400e3919621b27368267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a1c3c0ebf6aadc0cd0f75e7c6b18a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056b9c562486ef1796c364a2872a96a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c290fb77dbd1e272ce059eb9e36c21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcadfd1327582a9f060b14ec34aff5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08cc5e91ede1f3abe9c5169c7e1eb1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847fdb4396ce5aa2ca8d3b057bb97ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec934735c5e9f5229ceac0da1c2b57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4146430c06a8cee268e0b6c08a00489275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cd77aba00757fecf8519f4f890afc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d385e96318824f055de26e112db691277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fc43be23469f84af954652230d961278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d217e50f2f7c6eaa5c58e2a48df25ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa53b4458178ed106f00d4f3b68b4cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a432d7848333673ac5051f43931762281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d894731064c045ae555a19891ed4ac9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e16cf41a01bcb251b83b53ee5e940f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e28affe83faf58e1a0e3a082b0f45284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f2c6a1fe55858f16933d01c7254cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a4e7cad61d7ffaf8c581d6755311a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695ca8d36a55ea3aec820db2ac7fdfe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230b73ffa62f71a31f3187415ff26fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c295f46411b77e876dadb7016f7fdbf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f84a87b68cab00536fb8d40530cbf4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623e6300f5a0dff4970caa592b08bc1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2edf75acc71a594b726db8f996c19292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ded6f24050dd0b7ed0b39606a8afc2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825609d5d88c0cb547bfe632f0e1c65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf265b478c576d0d3957cbd3aec890295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6952bcad3bfeccbd12a5bf5facf73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762569565edceba23d908b243871dbe9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d61f60fee1e87fe19f479984399ba8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ca6f6a6f02907c2b49e3cc5f8e1ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91407975ac84012a4f826c591957722c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bca03b49a152c0da23162df2b2961301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515d901b91a79e65fbff2c44e55f619302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0db6a962c7165074f15a158b2f00c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b596e59c3c64180ee538c9bd10a0b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ce5b3a3e818dc30f2f9a74b7714db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fc5a891edf6580ecb70e40a49528c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77065cda24343214ad7fa3482a17190e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1854572fd537d6374bd4055c43f45e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036ba8137b290edd1e82dc721157888309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0e1eedbd14a34d56322692c6060a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf4eba9efc5696d688625c5e5a2c0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449b3f95f0ce9e6456554aa80a4d7d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ef91f0c30c84958542f59c1e01198313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580148d757431cba33fd42086974296314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b09d794f85a18091bd0809fc9976ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f71fc2f38c81c395ef2385056bd73c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0f895a6c64b5271d232b162c13c7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc092f19cd4967a8ebbb6c34a66d3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2a525b234fe73ba2fa508854d0f37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb9181172396477f0f8068f7ce1759320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf4c39f919968c1e79de601e6c74cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38ec5941382845551738d4c9ecdd16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8dc2772c4d5ca4d001e74751418e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5d718777b40bb938999d5d1e3eb6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42999e3db2b7c5fe23966a6928ecf3c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e7732dc7f0b7f3d670ff8fdc1aa04326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552fb527c7360eaa0e2eb5e2d588549327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd11caa05f61c8188f1681043539f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f731dcc6b4547fcb39949338140c1fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98967f7ff37f689b54ed16d64cc267df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c144155c84ebd33d7ca0d23e7cfac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa76ae56c86dd86374044abbe59182332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fa08b0b8bb3f251088acda74b81b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47f3d93c5ccbcf720409aa6aa7ca81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828a27980b880f6656e95c3df2456b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fe506647f506a13376f2621751789336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad972bf77a9a452c83320c1af4ddadf1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde18a458c13e234d2dbdaef43a05470338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549ee3780c724f3ee78c7cf9230532d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65665450fdbb0213e3d97bbc5d8273d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2cde4740153bf247c46c3963845f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a55afbea3a547b6601379c2633cae9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287949a4ec4f10cbbb15b2bf661304c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d31d6e1b398a1abce0b0310af5807344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1a3e6959be640fa160fa374af7df0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf55a01b0a3943bca2090fb9a3cefc5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a79562a88aab58a5786f604df0fcda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009b74c617f95d04b057b0509889b5b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b2c76f4aea87f3b882cc7630d0215349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff755bb562a7e0fcace51b52880b1c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00274879841f0b6e91a1805b40295fe1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ce2ce1a59ada80c9d53fe3e814023352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48479d8414e91d8945ab84fbbfc90a13353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1523623f9c03dcc1c1d2df5506ead7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82595d848ca9c635d4b5da84c163a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a74afbaecc90f83e069e54cddcfc2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bef05a3308c6b62293c76b3f1d724d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b0014cb73514fac629d06893784df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80308d6681d8f9cd994fdbde7d0468e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c059efb1735b13146b2182dd13e27fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fdb73c1193aec69e3d650b4dee11b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6806bcc5aad78d518ee011da515b97362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505de8b274218e6d6334e5f0421c865363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382fb4b0630b1020a34646681b24867364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7aa44c6fe27220e608ea59ab6fe99f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faff7a0608b9879bdde823c899331f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4106d8ef21adcd9459ede371ffd7d1e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075e61ac5277ddeebceb8724c3b4918368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f6ff48a06c34b830bc461fbe93a76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4213b58ce20bf0caa7f13ccc46839370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac632d719a44997d4811a5f47cfccad9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae4df21a3003b3653a7c6f43c35746372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac68b76eaecc2cb2ad02f856942979e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d92abd4db4d0c4d4af5ce5f7ace96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2648ea25ac69bdc41c4675da4152c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6592840740acc15842869557a183e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b181c1c9439d21fecb83ff52d5e2ce9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c0bf89761dec2c828873949564750378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ea5f2aa01c5d7b264174453dd43ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03759a89d9e7a61451a50565c891c3a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071e1bf4cdf523a89979187a8ba86bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8678e5ea80981d37bdadf47d92391382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff43ade1bbeef9db503ace4f66504b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b07f29e2d595f248b1c049656d10f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f9652cedfd489959b46fd2211222c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ae5bdc2445afbf32736a7c1f1b471386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773382e5d3a40ce796f4b13be19bd517387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c96eb02b3d22b6f1b4448fbafd0f5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89351019d4cfc788768e9932ec013a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3278947a609897ebad662b1a8c5b83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86f312dc1f370be0c3ecbf939aff4e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec26db70585aa8a2434a789115d364b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1565cd21346d55a070bec188c5605393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b473556356ff07618a58cad2712a1cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5b8c1427ca1129e5d81feeee0eb85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580134dd879e2d06563e816e29301461396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43720f0bbb3e0742e10802e3a2067e2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72be330ce43fc76438829cd448ca85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669b71bedfbfa6f71b29589fd83170b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bbed35016d9326accf48205f43b4c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb47ee0031cdad93ea62e369cd1d76e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2306ed56e50fbea1dc390b4a0cc3deb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b1162a98018baffb57e1d58cf2104403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67eda3ddfdb8a2ffaa9dc378ac9dbd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf03d4990acaf080549d193b27a87d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbd9befeb3aec5a6dc0d8056cd3b49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e1c496ad03862c94c2b6a75286174407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10a95dcc4c3a3c1c0f6706b377362d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f652a707e9b074f92e94275601e2a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a964bd8bbd00aa8cc22e05f75e56b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a807ddc797a0c1047fc6059d6853c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb425eae76803cad663754b0a72266412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156a4be5f8b196b319dd6f45c0f3654413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83f08ea6a0e799cbd338a2a3b314e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f81bb1e0d0f34361591d5309d0013e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f6e28ab3bd9ab8a961326484115d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba0484dec8a7c80e707062d7cf8370417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472f39988857ea7b7071b6dd33b4fc7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be11d58705a6d1967c2522748909501419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f9f24346660b5eff288538783f786420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0213d34dff7f6a17ead7a20679a4b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01aab6b17f44cd49eb54e6849f3814422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efeefa7554cff6142f1a0adfc572d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6106a0fba5e1f01004f780451883ae9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1d44581716cd0c155eea24f2776d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef191dbc691b6e94ac4a79393abfec7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe7dd3d8ab31d5550637a00840a60a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af768e89f690a7713f3f69a02d1a5dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d4a08a10f1a438060233866875296429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0893d802886c2604cb95c713b3b26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff468353923d11ff381e1fb6d86eee0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b82f68c2f4fdbef4d49717b9c70d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f3bd6458c283d6a95753fb00ddbeb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b8a4b7da2797524e43742ef18458e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a0192a015d497683c505a0e4100b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41944a64d757c4f34ddf16fa180fcd64436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b616f5c1218e2a511282ffafaef1e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aec05599201a61cca92ef001c68e88438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb96a638d4b77cb6e9ce002cde2d27439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8297794b6b8cf96040bab16de4b4894440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e36b5962bf26f74da70ca6e97313b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d674fb3125b0ed87169f831a2a73cb4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1924c6cba3e171c06bccd083f9da08d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f971fb5bb61d7da75230be95a0f77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e87aa423298f0014fb213ddceeec7a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df154d70f340699bb595c5fddc253b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2476eeea3bb20630a6c3c54eed1ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017b8e2dc1620d602d1bfd6d26b5c57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8b9b38861b9209abfe9e0390f1770449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa8a2b8a19e160c1afb317d274ecba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8ea4c7ed6df8af42257c349ec8efc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9c5594e06ef2c60a9c664af21ff16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a33b675268caa16b40072c628057a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad41be1749479ed0758395e1b86c942454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229cbeadc7a41cded1ecb3d181e6af7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab658c107c5e09f279d221aceb21905456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84beb061cf429f146322cf034f8a9466457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b9c649f08095e61d50079f2b514b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efa1bd7679e39340fe9253cfd1ab04459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f517c001a7cdf5f6fa52cfd62fc691460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada284084c0079e0edd2d31715bf43b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd398c741068fb50e584fccb48a92d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513536e2f756da8098285d77a14296d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ede05d2be572b0329ecc03da193fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0305b1d2b3582c201b37369a42ce669465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1feef5aee9f04f9d5bfa04ff9972ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4e7a0c968babbfc91f4779ffbf75d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5b593f4cc5192d04c95830884c152468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c84e01d07aab0cc2649fad5301a880469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1eecdc5805b4cbfcbebed20264c1c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ed159e9e142c607bcceecaee88b9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa28fd457ebe600d1e85e19b557ce11472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981e1b5a604b5af3d67cbd7afc376ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009e3c01c45a152256fa31d990b524a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1bdac0a6033ef63da90474b8944d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caa15e3c34a2109a605572ed59a1f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6554139dd029dc1e24b2855fd7da6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9b246b9f9862a826a31c2c2fc2151478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47315ce8a24cb0e6f171da8d5debda44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffb6df5eafa85614454a374f76b0ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08685ae362ac030e75e1114717983c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da0a7a30466a7201d0b3614f3886fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd194422b19906fe21c0390cddb049a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033c8c0d6fce7477072d666aa5d93fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92307a8ebd1e9c58dd9bf42a89cfad34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a9169bab2a8769012cf5bee263d31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d6b05fdf40d64f1ec73c531dff8e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726e3cf809a65f9f5cc760d2b472e9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff25970a3f7a39a59ad336ef7950a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b2188ca5f260af284dfc803d4cc6d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c17fe080a71d2e44e64c255691ba7c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710a6e8fdeaea07260627516c533f10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5776cc2acdc8f07dc8abaadc89d31a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e32572bb456022059661ebd87731d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e41956bb88cdf7ca15fcd1fab217a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaab971bdcf955e72936da565e2179c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce5189334a8d4413459d4821d16048497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546529b6a3b80c8370a6b2d6a430b0ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981335ff10332cb953fec0dd5ba0fc8e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311ad27cd30073f794094f279ca5e92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d0a4f1813ad63b5c576b1761c88b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a614163cbc4730d7447b6bbd4626e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e157534e774c470e84928ce47d0ee26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c520706da9c923814a4ee0b504418504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0f51a392e0e3a4e756ba6a0a227fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03f755a39cf432e764a17a3b8a7b93506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55e043621698f4a1e1c54c52da4bc1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff282b58449401955067dda256f586508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3046dbbdb18b26e7b7d522876a5b1b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400ee3ef7faf229a8d65555c8ec2441510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddef512354b1a8ddded398242155c96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e8027b37d2f348ea49244859ae03e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b87409c6ae80d24aaed18f7cfd54a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712114a5cede65f2b8d26bb9c7c344d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e835b136cc5e242084c0d0c18f94f31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83450d8a917b5e2f54ec7303195acb41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda3d2e0ebd37e0276495b6451aa485517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779c49523afa92e0457aa045256cdbe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c150bd8588a24da0e14efa7c81e25519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30445dbdc1fbe2a775f11a22a228e16c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377127da59001f264f6a2039bfb41b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd184bc167c3f77920ca8a8d775b8b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df43129a0e1f3e37c4e2338726e8ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4bc3e3db20885b52904cc01f67d32524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37020f150e79405cd1335d354026c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d63015dd04259174a7f51d772c4ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946443ab8e9d64a6ceda2832b0d1f66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3795c0b410bc75f6b383f31ce5ce3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af47259fa2c481e6e62b360c2b33f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6b121b370581fbfbed13e36609720530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dd53461c7c80a944710e4e9f8a5df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb79c9d5d6301b0c25a850978208b25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b307a3f242fb61db72082042bf7ed5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7f429a888c48270561079e50b6b86534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f85e859cb4ff29bfa57c8ce10d0cba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f4f41d348d031cedc57ff080077f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a99f5a6e4af4d468f8391a0e5640ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c60cd0779a10fdbe69196a2854301538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2196efe44fe4eddd9889c6e05678b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7330b73f70fe6b7fa1984aa271552f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46180f5d1ba7b0a71d585596acbc7318541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8facede054fbb04dca17b8ec879a58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25ac3da6c3cbeb9bbe11e66c4e9d9c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fa81de57ee6c58ebf8127981e2c9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42cb01cb272571b5f010ef6c1de688545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f167fbc11d7257216c753b63041f37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ef3dbb8498839beabfd5be6abe952547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf1209927b29eb59fc65cc5ce22959548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207ef194c96051dff90c16acaa00d8e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac8abe39aece22026fef4efe8789f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d640df85e1f4fc23756991343e2e6ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97b3b083d9953d9c889aa2100d9f10552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69b6624f88c3af3475dc1a59c29bd4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddd9caa4fa2c72169d34f7861c4d9f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bebc2c7b0e9ed8d97e1c1a1a17e8e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8ed3c5c375b3fa7a4522773d6379f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672c415ccf37d26e6ba60b9fbb526d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfb2c70d6ea899a621f2963ee22e74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae6926daead081088ac1de8d734921559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e4b155b1c85588d7c42b9e27498b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c369e4898bdf4826b95aec1e46e76561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870630a4bc678bf348c8ccab6cf82ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cd8ffbeebe3a527679035675f1765563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a93304acf6b68e87268d8fcaed5ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a912fc223681d2a7e82d22a68ddb25b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78142bacacf216f2c4ab1e82709f7361566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ca1d26eb8bfbf15a01ca52f71928c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8c6da3ebe8d9b1e9ebd364b215957568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb1ff061363b48d7f6132fa5b15fb0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a6b43056affe5df28b0b73ea83656570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0382df09a37990593044b9461cac380571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f69efccf2372b9b8029ce5b0dc6247572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560cadac989c69c0962166028c19268573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90d58b2e427dee18d9eb6e2808e6f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffedb2123047a4a45c6304a03a00d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00ff7e7b9e86c95079947fb7c85afe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df2d96ee2d1eb979071e8d8cca4e06577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42583275d40372cc4dec5e99631ed4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede926cedcc2f255a2a4e8ec0e150ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6309f6cd76e5c437b36aa487db841580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dda1a37fab180695c66039e98edf4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb92304b19bfec95fe43d7df8323a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2183072781229dc2b9a1a6002f43c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461220af50efb42aace124af124d6935584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b1e3f151e78baac4fb8f56d4b0bfd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dfb406263ede71987d78a70a60906586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a577209a1bd499cefc5967210051fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d7e00a268943c20fd106ef2e0781a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3c4f3b584e65ecd442c5df0d6c6fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2204911d3dda1576b96325ad19f36590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9b78992364e060393d5d8a4b035e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06093960929af26d3701ac80e50c71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e9e9216e6f86aed8b66369dad3357593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783eb1507f87e7f5421136409358d9d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e09de5b99f6472c70fd4aa80ca09c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b56dae23367a7d128cf97fc805a432596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191d57627d5337507004c91e29ba9ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c7f196187a38a0e68cc7772fe6ad7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025bfdf0cf15e6054c97cb32c83f8cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985b73011549dc52fdf42b26c449b77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e522a6ca01f41c24dbd030e2f04dad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0361e58ae429dc8cf6e243139874e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4402fa06a0ac81b3eb674d933013210603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e080750548eb5fb65f9071e8d5a5d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264745ffd8c3d9fd987c3591988109df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d9a9b17fa9f2dff9caceecb2a3076606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0981041d429cc3691003ac46f4135e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739663d4931f4d747a8c35d6ba42985b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87898e367e6e17f80737ec9d7d597b8d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db9a2a55967b0c712f3d1f624ce41b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31e66d9f6e6e4389c902859d24bb95611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e727dcd56619908a1b583ed31d3ff4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06da5fd183a957ad66298742391d8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b991dabf6cf233a9bd49b6d0c8d55d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6c6efac1894a5b70ba80677746b57615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db1051c2ea8a65326a8934218ff321616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5790720c89ea5ceaf1de9846830b3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba810b24cf88b2fbabae8fbf58e3d6a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351f06bee7538e4d1aaa1c06b9b26e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb45c60c25991ececf50e554888db2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e1694e13128992cf80e862a44bf12621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c678c38fa07d7eec24ef25ded089614622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d701dcab2b9f245cfd088d244fb0a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47a742d357cdde8ebe78623b362eac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5cc5ab2c12e4bd696e9b35fa5dbc3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e91161e46cfe6c5846fc561c28a3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69c6652727e22cae035d78aacd8e7b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e658adf12b2c3133af0db13c337ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842da3cf2ce72a2f800f15719a8f5b69629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dea8037be01730f175cee41254c64630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85584d85d12aded1296732b1d0583c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdc6ca9c541a16cb281b2152499731632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cde199acf0451933efa5eb7f182c4f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf3bd765b3ebea2667904e591fe2e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18899d53042d1bf7b85120360c2cab77635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1d0b9d0560df0a17021f187ee2ea8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5655ba29c9dcd202f8fb23e1832bf0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20e924fd96f294662f8ac34484343b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7fde04d4562f72e20a42dd4be33a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d4bbc467641176ab437cb69c43204640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111467953f7762119b913c84aa8c1a1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455443e3aeaaf6022e80b74a84f1aa4d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff8f283654cf3a83199b1a712f4016643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e36e9cca2c189c143084dde1a82de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a315d87b2002b3922088da92196cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203310d4070b6ef6311f0cb34c85cfb6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0c1c72797d25a961a66269faa8891647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b2b5f82594839999bbb9bbc60090f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec494217429cb6f655c4063e6e2eb64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bbf77ae7d48903d1a6974ab59075c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c7591f3416ff4c35b632c75d1c0db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94519afd5cd826321055bb27a4e90e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3927ef7cf932ba38323c8989df0f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb9f4be3f000cc4f726e2a6af5e287654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d910104de8668597f921033f3277df655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad5644ef2b7a2b0637325fdb7f5e16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49243d8719c5e96064dd1626a1f7280c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51bfc4e6e998f31b74c8ca24727b58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d071cee6787dab44712710f84ff0b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060b3c4caf7bedbcc48eb5596d001ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc758a014d46d8d89e609a2e95532104661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e3e0a0ac640b605a1333b1200ce28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef047b75b03da64f72b1f0a53db11e94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b485b94d6895e4996bc42879a99ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8458b906f0ef9fd0101591f738bbe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128eb7aaa925e01b1d531bd0ea9dce0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c35c1bf3b0ea7e77876c1c196fc1b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faa76621ab821a735283b1e740aca4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33729d299c5b07bff5306a2528e83fa3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd071ffadeda3c4acf9b00fb2a11b7d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2d0fe3ded16bec277bdc93fdfd9d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3c9d4cc51f77132e059c5b9d92249672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ae99e5c2a9ffb5e5eb25179cd54a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d394d5631cbe8a181dc96d2b2a063674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c7806a8ba25e14b1a770567aa1932675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7562d9235a265a4022657b3d921dce7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7753ede2f0b083b2de4362e04e70f0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a9e88eba1e80a5832975551364481678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d63cc8d1a10000b726f5be0fcbf7b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6702919d490f361854de75fda08e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec19b08e066e4ac9a4cc3106302f5cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84ff694c1ce5072a4f708c142a8d00682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b0876324fba8ea5a28d212a9177ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312585fca4fef55c78584f196c4d587684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720ac9df36cf8e32d791df23a249f1a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c9218c74053ba5320d02d196101c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b38b52faff66e733456780d2e3414687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f8878356c8c1c2a9b66eaeb629747688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394e60c28ecdb9deab7b97d949e1a46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50d1ff39e0e0bbd19ff26446ad166e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4ca2e2937e44ec33509f604f0079a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9de4be309e15a5b8726e7e2c472537692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f61df9e9d245daf449de02ed7dcc36693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284588959622b52aa5008de5020e8023694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fcaae5e67195e1cbfe7305203bf37695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd579ac577595b87a436b9bd78140b3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341eaf9850cf51f5d02395333717c52697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78624f640b6b2a906b32cc8f9cc1074698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86a1bdbe3f855e575d8bd348751e4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3364813a917aef3490772cacd5131700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab41dfeda295170f92d4c46bdbfc319701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dbf61d3a085b6f1e022f249700e4c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336dace510f6864a0d14e15ca8858c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d7312cdbaf6957b4d726b323d9d14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d6f2f815029b4dfa932ec50d527e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fee510c8b02c125b38a8577bad9d7f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3ac47a4ffd83d5ef6a38f5e3d68b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445567ca034de8c96603ac00868eed06708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1014c78e7de43cb8d6db1b80e95de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e250fe6180ddd6427bda5ebfcd34b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb3d73f76daca9035ba267b2c18283711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994716eae31c530844b7ba8ef65b4f5d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4ca58686a453964f27209805d76e0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056df19b8065eece1efe02e3401e263d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824bff3be9143b3f9ce4f7d6e30573d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fdfe29a2c13664bade8156892d525716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d014971aa65e6f892c56224930538b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545535da9883040c5f780fa744f2c6c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0f6abbe6e1ab4342deaab71d86277719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ea7d6c42e2bb892e1144d3316fe29720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5265ca5b7d363e4d74cf70ca2e7a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6810d9f5d4921cced4541c1d57d21d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc944832c9483b79569226ac763be6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80962eb805763dbd428f0a3141877c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460c5735b58131d8f0cc98d2c956bd9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183983e92a5b222546ff329c38430b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610c527bc7703c0cc77c6dd52ae8809727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4438d48ef11ac18430f059ac59a1e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ea35e9ba726b761962c560272bb17729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43a23ca259fe98739eca5625c38acd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a02d153a98ca5011eda33281ebaa8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af39980548bc1d0c97945aa5c6c155e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe103b6a5ff0d66d6c658266324b05f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc19cbe9e8d3bbdd00e12049d1c493734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c191467293755dfa5f3074440b216c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5454b682aa200197bfcf74993f43844736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4791b8ed4b380020852cca5aaf66ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cd9c71b003bb2a34eab7803550db3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b89dede665358532be62c6c825ab4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2de9c226539c281674f4a79520eb0f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a8e96b379b12ea28c08a5e165098c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf39f775af653ac6a853456a936f698742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680afc47d5df52696f4ac738a601650743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529953affd70bb608cfb2a69ab28116c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86c512288d41f4268274e8cef74f7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48803873547ccbfc653e50f6d28a3c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd26a738299fec8396dbb4499229ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258da291aa32e119fbf60327322284d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6c2ecd3801d487441cb1eb2c62634749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fadd124b49f6f1ae88ac012b468b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f418dfdbbd01d77a64fe093349b68751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8d3edce1059932375dee7f7435630752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea518f084665ae32e45261ec0314d43753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a7d74f64127d9b4b7c65c656a4fd2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34415c83a684706ffa254a01e3f0d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b142cad2ea6361083cfdbef4ad6e99756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071b8b3ff54396e02fc3b2a71941849757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>