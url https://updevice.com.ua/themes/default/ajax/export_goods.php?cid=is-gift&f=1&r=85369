--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713e7c05b94e453f1a197d0f56ddd251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1716edde8dcb66573332531123cb0b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bed0623385b2757783bcc112d9892b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e8880f688bbcee61cc5f11c3e1bc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b87d09797be31be4d7d759a48f1e555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99423164a97391e5ed220345409d41466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553430d2f655e4e87ec4c84239b40807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27223a4309addffe35e5cf564cbc46c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9886e8e3445986ed20b9f95984d179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f276d7c694ea873016ae96cc5cf57410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d461cc81ce9fb1d26db8c489f235af911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f89b2c3bde5ac927cc88417e8fee712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d4059c8a80882f370aa499789d88513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899109015fcfb23442e129f2e3e8876214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8ce96c499e69bbf4b163b9edda08315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fba1d29fad79871752bf1ddd9e59a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae96dd701d94f42f50dfcf57b24cbca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c197bdc36a542f305eef384a8c903fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c729f2f76349a3095c573cc804fec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041916ed4dbfe710c404fd5ed4c5f5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a77c29b5e6a15bb4e8412320a2d9d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a1abe4fd53f62eea0072ee4debbdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accda1afeb7b823d0a8379cf2193db7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9c93a3171f13acb4739093a0321a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e7ee5949f18d3f6fee7913076074b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84a3100dfd18520ec7c63492053e8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb6d36c7ca4b4dfc14312b4bb562cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b62814c41026e6193c69f55addadc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421033a48532a78f2e42980ac598d8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543203d4eabd694827d34879cedc3bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098dd5a8beb37317a9285645847123631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b444c51c27b49fa4f8e19743c4aad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9000787526d6f76c5478dd124c75633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bddeb4dba8940498ca37105284abce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b7da47936b9a11e3aabca1d93cbfa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee961b803903648f178c7f5ec949b01a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b88cf7fb123e6a37bb9ef1818d0a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487be847939fdbb7a85182138c824c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62041b77b91bdd83adc16622618c1ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ef2fd0858afc169dbdaa1db022aee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117e285a1e98e090565a9762db93e1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80a50079368061749c70c607dec75642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d56b76738c22025c92f1d1dd7b9c0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f169dd61fef3d00c3ee38d43205932144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0112d7f3a3ab9fb6d098d030589cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7e6b10a4ff63d14394b290ac40bab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70bc7d9fee2dfc2e483b45fe22bbfc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25ff5db3a6d754fe1dc7429fa51a4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b68781ec12710759d5d6a9fe5010849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168663555d2992e712f4e6dc4ce1bec350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0c81850affe23855795c7e935ccf851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b6bc879783674d50f9de28d6b873652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f708d37d8c7add8b611af27716f78453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fa9787a0691f74721f0a7df6e2b4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8dc9e378b5825b45179ca66af96c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a1a4ddfe5bf77b919b833cad41cab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c3fada23d7bdfec9811a193eaece657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4a346f3737828afb5f59a382db94b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56913c119f8040da3c798f1e25e5668559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9c1bf6543d15d4c69c0a5b15ffca660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfa75d6fc039d046682719850ffaed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90decca5b154e10fca922cb0f9c3c9f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45801fff8177379acb595728c331e73e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a689e388f2e53ccd4b111e36358fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34591d11e4e982d3e1e9fcee8a3518465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40675499699c84bbcfcc1737b7e1e33266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cda18c2bfafffd08a14651b91126b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2900aa24e4a3a72007666e4ea3945d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06a1599d5976859852168784973fb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deb08dcf382c3614a35d180086cf0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650109d37fa38534b7c33570441cf8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e65369d7df5b62346215497509f79372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce625be82bae46cffe5a9191ac68b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b5a6844568c81d36bf3dc02271bbd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab753e5713ace50e31b1868df9b53e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b248c8c3fd9cae993c6c1aaab70e2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff045560d852de4017801d6f34be8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a4fc227654decc0a07d59a6bc561078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4333a18cc01bb2b8a472515a82d34779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d891b29d4633d16ff9197c75b41b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759ea8f02f3e6002772fa72a929394c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafc8fce954acc805f0be3bbc14411782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea16237735d68da1e4681cdd0e70e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918eb0b08fd9b28ac6f458ace44e5dd784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391162660f2a5c463723389a222092285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a399f7c52a5aad808ccf97004841d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4310d226fbcb0b94895f9646c61040f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbce17e0f23a087e452273501c57f8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24455ea9280e4ee04a08032bee4574bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce430c20088f33d11258e89b234101790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646b0c92332be520f4d00103f67d16891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303ffa98b943320ea39805db3eb3fae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936f491f42a303e1c544075aa27784293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17322b4f8e4e2088c6f34f01368f1d6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5179dc306db8f46bca0de4e2c7603795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8c43388da6a0f3e5372d65e123e8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c35bfb44d4b665b59fd08af23190b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9c3a404a1277b69c23a0348ee3c7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665247dba58b181499a32e70d8b0d99999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a27bd8e542f1f23f2e27b23578c46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c006f08f6e6b9d38575901f963fd4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481caac1e1c7556c598582e21e1d8ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab298c5bdc4ea3d9132af3cff86a17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59301a85d25452dfb3fd3794ac5a1f65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71b40a7be91d10bddb1a676c8eaa4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59df3438b3f1d51c71820389318f8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04100dfcc3af61255b0cbed816a01a23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830f7cce095e6e2769b07aa239c2b8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe2b309b04ac70730fc620ab8d0a35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f193aa4326502818ee8836fda6c01b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637d59d6807cce40c6a0ba4a5745997111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebeb38a59a91ac3b4fff5f59a454694112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54aebb3dfc7cb24c9b3637103c24631113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1676a80fb5d3a078d947a5a3377158a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f63098a158b1c58b7021c6c6bf2acc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872de63857a456c0382a57437bb19037116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8c7ebc5fbe2409f771b4baa544e75117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb02baed522d1adab66dbda3a5cf82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb95b4ca70c8eb744d27bebfee24575119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99708ebea36209ec9ddbf7c164f6448d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e352f5b402550758714e7d0ec426b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59d0753f1f78360947dd6a79ff8f03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328958f6448441b2d4b0698ee266a24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b52f44a3c204f1ba8775402c2945b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ef9616235d0fb6a68e4d1e63dd17f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6152b81ea52e50a77779235ef2c29b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07df9f8f4d69220b3ce70daa7080f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24075e11987cc12e324d66452a1c23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa323f922c8210c4c7f05e77be98971129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d563f2b0b2954875b1f4d426837f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df023d5b9882c2c94606deb45fab82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d165d3231b5b0faa0777cbf3df3e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9df2c1c7e685e1ff6bb85eec6b6fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671af69e12e43f1bb4b432b6662bb78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d5c2e42a3875b406ec2cd22f458c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4944922423585e4f26b07d5ff79ab7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cad87203ac18a352a5c8680e89ab23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cc9e78dc5831251777ea6ac7b417e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a83e1bdcf3d789e8b8d14bb7daf00e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf60b4bd78534f9deccac5a278bdfad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444e80ef8a2d8b3ad446f57f89b6237141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8e77f706b6fa640c37b9ab688f88b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dcc5d1ebc9e82230631b6a8b36c06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5206ce4738d1c543160a388b8aafaf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c792e4ad6c76a0a3eb1df90c0912db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b494690bd3052ccb23d6690e955cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4ac4277897e4e4376b3a3367f70d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5079be3ba2e19daf114af1a8521ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eea68a7b9d25f32641d780af67a4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480447b09cde8cbd82bcc3dc1bd2dd8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561d87dd077ff858956e2e05f3533c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b1310304c70515c11b6e532e7e324152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51575768511f2cf12e60c49d4dd5c8c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23024c7daf1df317279685bafb4e09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161203f14c7de0adb142e59d052768f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f87d6656f97892715a06379f4949e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea627717a23f584cccab38a04669749d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d923ceeecd83052f8466e038507434f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5694ea83b82a2833b19242282e7f0f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af036363db713229def729bd3341480160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99243e7f8a3df0e54cdc4e2f640c097161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b4ff77c505dfcd1e592b48b90bd19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dc42c867ade1da7c0f24f7c7ebdd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd11973ab2f2104fec4d446148d6499164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0dd52c28c0401de585b8bf6096457165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f131bf774e5e40fe6d5c9288b97c67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212fb38dca889df96fbc2fde5d31276167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128e0307f1ef0835fbbb7ace5de7a1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ce751979508307c63156b058afb85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54750526c4491e1ea4050d4c72fc9e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881290eedb29bde5064aa03b68b83fae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa05e705276ad539e4ef93c9154e470172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb532e6beb2f69405abefaf13a7a4dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077d44662096875ffe1afa00ef9453a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049e4515250ca91bc161183ff58a362175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b1ef7b330e892c7a80e1162709530176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720180b110b59600e960196a12935d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03aa65ffd2773df9fe1b1905bea947178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69233f3c5fc1b16fc60302a84389ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238915b8a5a4ba6cbf1bbef5bb66c98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4b0853ecb427d219b725baed91913181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf667925f0c9b78712a5c5d7c368276182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625cd202145f10e155b8bce989df30e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfac65b39242d69c7295f7136e0a9d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cab18ec049194972b723a86f09e61185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dad829bb17a5ea60423a6057095d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10609c43dd449e7df617c50ea8371bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc855ea22f9db5103514e257502995b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edb6622f4b6a9b9869eecae828a336189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36d58b5d969a8ee501b8d0da760593190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533289be1841b1b7fcacabec72f73525191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0883580a14339ab1d96cd02da371fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d2df3ae0ae0486fd5c70d8f379a38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c5b536e02e96a0b5756c5f615d196194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d294a201ca5aed509cec7908a953c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef89149c25484cdc01114ad70a2293b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3c1e3feca1a4da2c369d28306e7a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec238d600b52784faed5b29a1264d9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c4988f8b9bb396894c74777f7ddcb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75add0f1e1e7b954fbe691c6a8c239200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616115a53e2701a9a01c6b860b6f3bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944ce0fa78c6eeb16dc4245903b35d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633ada4a7610beef0cf979384e184f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e365274a1ed1732ca4a5a9a1ffa4f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e1bb9b45c6441fa25cd9e1cea98ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625bbdc389895ff2c71aaf2fb87571a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e4f02f8fe18bf0d5f359f704c5901207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f5b39fb88bf62ba868129af85210f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7182a8210e2d8b72d7980ff02c6b8f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a38983e9a16fb6697027c97575060b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea31b705a46bacadd868d8d5707b74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109493ccbad40744e2917b0da6090cc2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cf6f4da314bf41c53473d034ab63f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b88270eabf58974e769d112ea1f407214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16c0f96a01580ddad48eca5e3b3c5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6e689a4564e6f40723add630174e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e05a0ad04a9a943c6c7926f043e7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2b758d6c0f0dd84ebe2434bde9715218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbfb2fb3ff35e24bd5f014d697a9ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46d910f7e44bd1f821ea39a2ffa885220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee75a9d45a8021558b55ca9d62f4450221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9030cd32e359406a118024145e04a54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bc4451519df6dbbc5d90848399ff5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db745dff78e497986fae276ca5321c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfcbf6d448b0c25b9f75635ec427cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481be237c34e6416eae77a4615cd080226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10416482a87d4a7d637e8214b2cece01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a947180f969128e7f11cafd4f1840228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39d463b3fd42a5e8a5a63688557a4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d5589db87ead0a71fd4f2b86b2148230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b5897bc0e2acf3b6e428136a9b184231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc469340286128c904daf27d703110bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8f82e024444fe7d1b7d69cad3ca37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542c9b229dd640fc5645d3516817bd4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae20b3904c515c8a5b93c240ea3f2eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9777e5fa3fc480760f08c615924c798236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ed41c477022af8c686d1266d88c8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b642fa7005cbd91bc3b96ed436fb02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f426b9b0dd24f8cc26af8d8cf3f53f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6611563486de27791e3f4d7939eec91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcaab4b3dc783b5e72ec5ddf58ec62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13421d5a291f2080bf04a766f0cc173242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a124b0de1d734136c03c69bcc5bbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305a735af7e37e40481f3856b1e09db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2e5d414afa9157ef6bc28d204e0f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b31e77234d6719ef4ca1311687298d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b063189dd51ac6ec6d6f37c34649e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bcc87de51164b92e20ff669dc8a86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dac3f65b3ab4e96bca161e0e35835249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ea79210e2681c7c7f8ad89192f074250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cfb490717370337eb22fbc8486390251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de06192f88e328eb62698681bd60375252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b84528f489f0d8bce9facf2909486253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2498c3afd02134718840f2533e289f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c381cfe9c5bb6001cc937c6bea2d4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060349ece39d03359800757e16eaaa2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31893cbe18bc5dee604ec719ebad2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37422ef36b540bdce20d5a7a8d229793258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758af5cc2dfe1a38f4721ba00b2a5f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f776e8f749a09386e3e614f9bc9b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2ab67cfb19ba12f71cba701bd32df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33850a01629d193b7caf09f36203bcaa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b1e48a725a75033d96d617d8e4cd0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcfd2bf052354378d38bf47b6a690f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1526387e6f5bd1daaaadbc12484290265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04fffa0cf0338a21eeb5987bc3673f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5dc418fcddf4e91cb46c03620c9d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae83d86bb29050fa51bfef519aa287d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f97e5657340e2abbb320412bfe5587269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229da4e862b4cf1a70e6ad8c68becbe4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76182fad517ff3576e16751f4039ffd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd9e68ba219f4715fb61a053bb5487272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87de83e156cd385228282b4a0462fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa493ffbc982bc275759b3e2a5a2c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348a7dcbf4fc41bd9dd81b8046f237d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c6e5605ce6d4b230e9d2411056015276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a412fdb82c777d41c2651c5d5578efe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6eeb313e8a6ea45ce93366cdb1373b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb37cca9da441f72881b4eb510cf119279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339167862202361576412db690fa068280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02781fc9d02fb2858137b179ac6591b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6915b9ad982b8a5765bcad210b353f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8125796fa486b79110beabbe4f505eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daa8ba45d443f0ed87015b5844370e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878f18b0f199f2a4d1710033fcc0d39285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19db5c8dd90f88652af1c464841b6bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a2286825e781087c481b8b119ec28287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9594f61e5f36a7c31a3d5f24a882a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e51b69ff0cf05a1033cfa29336abd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9796bbaf556e2f71e92b6c2b58053290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33458a9e41b629df0974da93298a1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bddc28ae78a7f8848053dfe6632138292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653291530e7b2d0589fbc2245ade38f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cfdf074c810cb7528e354c08ab23c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244ac76c89588b81f47cab7727ab8cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee03ccb49a7f83a0ee091bb223ac364296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0a8b378b4dc1f7bc930589e150ddb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f401bf1f624bc28aaf032d79a630c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73691d375501db573219f6d93607c9e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1446b2e486be25f61c36e79afde5f36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4ee61bb6de03538ae8f32a01a1038301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacee835236b3921079ed9b4b7ba170b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e536919ac380dc8fdf4c30f5d3ed7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26277b59c4606e8a617920fceab76d0c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af8ecd20d40f13417e2937dbede98d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c958e25b8eefe0b8da862813e9d13cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98657a4c8c23bd4295af46cf250f08fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69be4639c40bc9864b7a382c7ed7f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5b5d0993d1f2e21f3e211c4e33dfe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe3447af1189b22ee4e47e11b233dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809aae827482def8b9b1766a59c2a736311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9ce14cebc676bab854e37ca13428d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d8a09e5170d51ec915e8b8493b83b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71377af9c47e7810666eeac148a1999314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b59102b7a7a403acdc5ddb5905bb4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04400455a65b9d120fb94ca40762caee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347a68c7feb6b855db4525b6dabd732317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fb4bbdce76989e7c1d807ad72d5b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5cea0ea1bed3fe8ce9d5fd534886a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c29423206e5f7a80457ac16b63bffb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8208585246dd9c97899cdc5aac5caf2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e74b7a8abeb176d4aed87ef1508504322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cdb14ded2e5a8fd2996158ed2a73b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0607b28ef50534d0fc3bba564990908324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4a60628deb4f8bb75142c46847e52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80d5077a75f98b551a6452feb75568326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdf9bbd156673b59447691aa90284b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dae1ab64bdab92cd32e4dada4e0df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053de1946f2ccfe334b976caff1795a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ff3df8e5defb0641a46990bf6c947330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934192fd794a598adf724a48d5c99513331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6215303d617aa40b7c5a6e4402d07e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dfc91b497ff256c0080fcd276bbe6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025be19e49e6967f3f87a07b039da353334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676fe49bae4fa0554fc67ad5235d375335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a9b0c7868419f073f62c525a6eec9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093504893be88bacc9a32b268fef485f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f14c2079e49cd5037deae8b00d1887338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8cdfea8588455c0307846906b92b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e66aa91356c4f07494f3f3e09f323340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a499d60af33d4fcdde2fc403bc53f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48652391c3605695f3ca691e2b70a6cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51531b039911bd5dde7ba7d71b5450343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee298526fe7456dc4b14c95312f18f0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f46d560cea7220b8f60e378a6f661345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc90ed9e732326c828fecb9c05b3a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18077eb1578dab5447068a596c4fcefc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88fed5725f1723995602dcb3737973348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952f6631f8162ff3c26dfb37d0ce616349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b12408dd4d03686c17a3c2882dae7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e22d99ddd16959a5e45567e5388327351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4a364b73898b710ca2b980f327726352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950891631ff98d5a130ea13ec358bd3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be473ac3a5d4f9df1e58a8075f6844c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7676046a219f48aba1400a0097b08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc21d6aba94797694f4d36d8957c5b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e924f266d8d1fcb55a8f4a6b767f6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e4b3e58f0bfe2a8f05143778a4d9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e3608d6a67d7008b303f27c936009359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd8062be42a423b9e8aaf1d2ef6c87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1f756fd85fcb8a0d2e7cd71c07ff5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6605af3367d25a8538f57b7c2473b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628db42110c75e3df51c5beaf8329032363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c677e1e51636c1c19b6ad37da199f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f4280778b8ef49f8c132d4dbfd1a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c7570ac5c68bd217365726b82a3ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494f794c348780324894ea197400d9b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a54dc3a3a9bf70275af6c520fb49e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f4408c887669ecc6104b66eb63651369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c106299921eb40962fcb042c564e6c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f35085bdb454e0b64b303bafcec8e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3568158d6cb24b368ca3b806e84fe27372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662793c0906742549b91b444f528dfb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5617f7d16cec72c7afbb452818927374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6aab4d7a6cad18bfefa136b8ded604375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d605b14c32503b7ef9f4144ff44c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ed4a3c632606fff43678b27388631377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc865866739ebd05bceab82c8b1d3b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd0a366f91c3ea014f7c0e47f7373f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec66b11c23667ce286b128401c6568380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55ae5b4360f0eca0efa0dd61746651381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da141cf9bb03400acc9b9248542789a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76265712aa8d5f1e718f4ed54539d44d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654fc301fd8896f450922f19843973b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2794206a173c8858a8359da621f43f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdb37c905f9feaa07e80adc98f851b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011202a7534afb474ed75e514fa3f2c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518a55f58b8b3d8ff0ebf682e47640b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f714bbef21058e62b2b74e6cc8ebb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e736cdba118eb2b6b77f96f87b3e52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e6fce7ca55873e7ffde4a795a6ba8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f536696b3ef716635c4da192468cb8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c71ade7e6f485e906a4467aa3bf0d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5f81dcdc6c24af234672cd693a943394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8901c0d70fc06bb60a35da7690881395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e6e175884726281d02ec6fba78e74396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911859ed9d65d03de9fee166d198288397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc46d723553fe222a8e637793432fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9064a32b5391b2467312fcc50de7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5fec0fe94168c60d64517a9357648400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b36dbfc15abec87af45031ab3e8b45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b81310f9835e6a0eb802c68170efa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf213b59e0069226f1a962cdaf8a00f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966232f5a66d2a84257bbbcaf0fc044c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a4255d59888f969ea59259574024a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8ec25f7c4c96f86b24a972e653477406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704baaa85630f1a0f7eb1d9e8505c08e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29ce166e7a3c772f357ea275623b55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d43f3851e8821969fa39986f0c7b96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415a11c5ef850d8fd824262a8ba8029410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666741c7dd26b4df552b8a50a2ccede7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794573b6e42c059bbe8a5227b11f7db5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093baea4809d3ad9384056b426a15597413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a230d880322b734a560a90d9ba521414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048d079bae98b15aff9a5b9017d8f7c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb7e9fdb0ab94698b5e9e6b6200698416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5721452af9d47fe3cd9c71373f84b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40030401ef63b54f3dff886fac9fad9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adb69a8d121a8c0813f10144a61b7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67b9ae7aeb252584f90bfbd04c3e99420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca4ea842f7ae2e3b044eea1c94d456421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15a7517b04fa6419fa278eb0c9ecd9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8b475a2c64277ab3ebd82b9284465423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63325f40d7977acd8bfb082b669ebebd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78939c0b77c995c2de17a925ee9d8adc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c54d03c92335d0c805f84aa7005ef1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa9431f53d53fc1ed385e84a423dbc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230f0382f985ed2006fe43821466e53428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b960bffaf1c56e4d4fe70400b09944d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49679d17f78a6668bffb8c87b2e00e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bdcd4c3eff4520a3c524b4bc50859431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa18ca992d989b91b898a9f680126a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fcb347e1de057c63def1cc2108ec7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ce2433f16413d467757cc5d37139e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610c2b410df32bad9414668f6ff77e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74794b7886aaf8cab162da1c1cffe3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbb7cba455bfae81e18c19ffebe474437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199ecec91941a1043a719d17044fbb6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a017f9e4859cfa0c0955f2002ca2e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7b3f2c809d497455a350572bf2bdc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691474ad75f800c5c0bae51fef9302f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40435031fcf4acadf4c1918c313858442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecd42d95dde1f4a74709449d55b865443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fbf42888ed2cdb128c023a9f53347444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d493c0ad52fd097dd958366f346979f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909317f3c7bcc6993806ce398633cd3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaad01fa797f3483145b0687d1e7966447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc899c480c3b7064692439eb4a3b2a71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee17e2c4111ae1bdddbab88f44a60c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe078df6f7e402b1433e6fcfa690619450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee21d6527b2f868e6218b151a01293451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadc5f158e4a10a0df97cbdb9f94603452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece720e521745af8fc08b4c7a48c6bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a890a6dc3056dfcafc9e016ecdfdb4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4c24266d30481c6b9a7639dd5965f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73622cafd42c4ca82fb93c3b8115bef0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f50c26aa88e5a9e726f02071183aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d5f83d06b6af353853f6784caf86f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d73fce4a715383f94e97430be01a0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1046555c42bcf7c2c4849824c9de3a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0344434b5160e877c0642bdcf8fe418461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e87fadc5d71c7db86cf99082d4f2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776d013fa8ec37e87da0b3d6d25cb09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b1c42243782d804aa1ff1afefe8fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e09d33876f47bfbf167f7247a455c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae10a467c3acfa95e3c3e4e87465ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6142c3d8b432135682a860b86a305f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d526042c58d1bbf89c71796c1b5164c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b53e35728e7e54ea691b88c080b00469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527daf6f68bd566566a29f607751a0f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a5c04b547e739125670e16c759077471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9f47cc1ac1c5b562f3f67f0669b50472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459a6a2c2d8846875621303e8d92bb9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9826da5d41074bd3aa2fde8708ed8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0dfdf516c4b86d0e1b5efe366621c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48b9920bf0314fc336cf0432c62dc3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677a5dab667e11f096226360404d836477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e0dd88006c678149944d05dcdaaa5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc2c738f179cc6803f39a962317a17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097361b0680d57aae2c579615c9bbfb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb6163c17c5b87a0d61463ab5d3aed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00dfaaadf720a1c74e7f390fee0fa0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4525c5cf1b3c5ba56b66dd65904772483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26a73aebe061e85183f1ab0bce425d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2f84021795c9ddd695ce6b037cf07485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d919b0907a94cb7c76a830237fccd20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e72f64b6c8b055de3e97687c50cbe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43de2951a7226e51c3aff15feb6a79488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542785645f948d254f34affa2ac774b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba1789b801b729c6eb26dac63e0eb8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a900ff0805d52a32fe099e84e76493491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd89567afb514c1b77534189cb2a31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42121ea5805337f06058e7e80b1b9b8a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b89f285cfcd7d7164bc5e06171d584494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c3be43b20a3e3aea114fb789d937c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee955cbad0963624c6bd2254fb52ab04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2936180abd11c911dde85f9bd5902497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a86552b7cb49a5497b3884e2e343b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9148ccfcf59892d810be5ecb4a07b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4666344d23bc105c02e4fcae6fb0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf623686cec0e7a3a1630cb9037d0732501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ce258b344da6480ca6c0d9fd3ab10502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08793aaee248e748dc39569c450d69e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4469fea31796e4f7d514b7298bc95a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b150fb37c7301d291c36e9c14c0ccf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710ffb7413bb3700530a3676892d14c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3b6e8f94cea9e551110ffc6d14dff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f0778903c48d032fa662161c3b973508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190537d2551a98e3c2720dc994dc614509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40e67d55db429500203c7329fb5a94510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095cbf1eb4c8e0b50062c42725ca9e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7049ef5f7160cc16e30deca46b8e94d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55539ec54e06f70b1bd47900a36540d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f1b4c85925a0aa7935fe85c8fe7e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29b538b2409afca55e0611820da0bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50151b8eabafbfebf184fe3c324e110d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b574dcd09699c566078fd8219efb384517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7460eaa6ef58db0dac95ad205eb19518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c37af363e1f585c96f4938b4c7e48519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b561e2d70d2ff58883554c01dfb7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8440074fc4d2bf7103b957f92fcded521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbfbadbec78c5156f824dbaa74db50522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abdd947707dad6d28c1b635d015cfa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0da5f73d6a6c8a3db27f726f271fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9422a6bad27faa1886c7f8a04acd7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a90e7bc2bcbee883e241ff9bb842c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36be4e7850cd001d463df14d2a26f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afb158527b60c6244091c3c63031cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dcd02752921b9e0fbb4987a8b14ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7f6f634f0e7fc7c0f9b84def5ad78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e4116ffcc1060a3b5748f6eb2ed60531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3158c75d07df4087257ae1d1ff3c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb1c9fbae9d42087a419b45e810d78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168418c12b33ca2e4d416b36d3b4db0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab59cf953ab7d3bf82cc989ebd241df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7148d4e6a37f495affb1261da47cd3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6343d6dd094c92ce4f7927adee7a70d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db72d2640c778a44a2e9c5e6168048c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b794e81d3f93df0905a7b2d81d657539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a93f2f99cc9b0c500fcd8b5e2b8f2c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a140823cf5cf0f89ee86ee34eabaa8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f2453cbdfebf314047b9fabcda014542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dea048a2a513bbc25d143f6f6608c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53998a3ae75739e7b4095f445fa89a6e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51ca7347867480c1aee039b0fd1742545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248209a5bddf9c77a9145d71cb8b321546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaeb40a997e1b6fe129b8742b1bfa4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e74666fcd9bc62f0ff254762c629e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f1c1c8b9ef84800e1c31fed59e233549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3682274d70a753a39a65c79d4d2c51550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a640b8cec81be8d47c9af275f194f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f3488f25a979b7ae7c08326dd511b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fc81ff643e57246805fb0c348f59a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c938d02d0bd1fc369ec6460ff8b15d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921993807836a91f0e5d09b335c3599f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462147ebbeea2ca239ead182956e05d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1537b8c6fc54e8719a0ead36dcba0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ad4ae196d7e0df7aaf1b64143b90c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b33f74f9a0a7a70e0778d9105fc5aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764ad5a5bc410b0f5f52df0cae78d43560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871c68adae1b3699535f97247f684b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b13ed8457f7ef8ad96c46c4df6c4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fb449c986362798661c009befded0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3173b5015787564c690bcb1d9f335a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676ed151d99434809886c7e00fc4340565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04760e91cddd7e50753127e18f3e7f0c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ec326ff56e5fcefed06493a46d590567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334c67063d83d857d03d8b3c6f8a98a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe1d1a34fd8d77fe98f07a6db26329569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e66ffb35c464e05edca1f1b7501de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cc7a1e3c78158606a9af90202c884571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970963f1c5bc997d29183ee73be2e34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c028268f91e41c5f19b1b4f125965573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecca246b665735824097a717563811574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23600466c64407de0129cb346ba64f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172c2669aa69b1e49a674cff4619fac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ba6eb5f5164dc8dac681ed4167b2f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a032da6ebb083e0e6eb107544ada3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4204bdbb7238895876306f4040f68fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb07e00b79fafaf4687f34bdb66c52c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413de1e0e303c96243504ec2fae34120581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf756a390c005693bf8edf1757ed454582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5fbca88799f0ce1af9bd83247f5c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c69f5e390da74891ec68e6a301bb9c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091de13c6fc20d6a351dc2736c1a76a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa69c21a327a33c379f07bc0493429a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e544f2999f3403707a93ecbbbf2ed2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967d52a4dd9f1a896cd2131b1311f2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafdb21d9714656b8375dc90fbebb58589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45813ff5394895a9d33d9165fa18a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec062700cde469eb4549cbb7d22a2e5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bc3ffbba8f81abfa9579295b12d2a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6c9e4e40554692e7a1917cde9dddd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651c37f135803290239fbd5ede9484a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69266e0633f77b04daeb07d1bec3d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51926f4c11a05fd6340195869fc205d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e7a01452590326f48f32142c6ab88597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da450fab73f215cc296c7d6ad914ad43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802223e866ae47f2fe76d1254519545599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4000cec6e12f8c74432239df36be3ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e74abac19265a1f89cdfa6eca80ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab29b68ec3f46746a078b1e07340c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8de4eae5d55be11705b4e621de97b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efcf1c3fb9fa160b19b79ff294ab77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba49237b6cb704ba83b1cb34877c05605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1b51d4ca7329a64a5e78b46edb55c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea09eaa6a2c6f23a75fa1dc09aea3d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e126331f06f96a5ac8397aba9e724608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b80373ac87afa4400616355f09f26609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f75cc27f89ffb5dfdd11fc5faa8672610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5cbeff4dc4778bac87a090dc173b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac98e75a645d567d7ff556efdb51b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f7a094d9a922c22110581070a6709613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc3dcf9af1ef12c09bf04a14b1d7e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519d0524e61ab64303cc08f0bdd2a0e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95211d7e9c7ffef4af4e37c1012fca7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351607540da9274b3724e8e23634d19617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d1fafc60e7d1add9a25a5459c81a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360b505be9fbe8e5952bf0799823718619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e455b8476449a574bc8b685c087b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955a5d9462d4cfd1c6a910f8075af25621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6975af3ae222051b6ed79c651f2083622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f5da10ad70f48bc100b3d4a230e7f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b2e0a6669884ce062a0f2c4b082f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa564936dc62507d0b6b55861c2c842f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397f530451eb77106d7a8e8dbef1132626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e6abb406242ec818f9c1931a8bec0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892eaf195b00b72df3ab3b21d7ed969628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867ea573b338f673afc3e0869036bec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf812084b7492947dfc6f1904b34df75630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d4d1391ef8268dca04de2fad2a049631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75b0881f218876aa904f895e046987632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a37afc3754cef879772feb012f41e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3e8939969f7f62112d2de49462d5c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235a2ed81072ccf4c6ab8bbd822e48c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f796619f77a088de7124856bf966a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450bce5712ec83d10e3d742807ce210637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f770f018b0cf8f41af8e80dd7477c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d999a836f2548e7e268efaed4a910639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30b8d8f6f2898e3c5941ad2aaddad7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92645af6846b60253650d7be02e4e6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9d49d1084de5dbead3cd3970090c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae68e1200c9770a6d7796320a042b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2500da9c73e1ef63d03e3bf42d106644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a959164e4be23b61f53bb7149e4b534645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615e8c1dcfd8e456a2f1f90f16a2b0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0db698fe9fb15ceb896fecbd670450647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fce6e423dc98d97a169d18d596066648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550d777954834c0219028dd66ad8038649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff6b0a30ae7ab8c85e5b4c9488c3a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740af614e8faeaffdc53324ff23a41d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90eadca565c7c74174e007925527020652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e30c23d3d2891dba6eea57a9a1df66653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cc94e605f169684a99df8a9e9714d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0718167d34d9d75649c5d4a599edab3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2de8ab397f401de1d9fecba086251656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca108a526bf1edd43431862297b6200657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd980804573e6ea8b274021fe06c6b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3db97756a21872258c13b134321d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff935d13dac24721e25c88ac5ecdf5c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5553055c8b2cf9d2b4408f622e5e9c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f044cc6564c89a842ee0cf1c92c75662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995cc9e9877797a3f346bd852f140cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89e5109271abab290c64f1b399e872664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84a4f35ac4395d4e57fb8a01dc0b53665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055aa1084aa4284a2988f24514215c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64758caa1f74395d46b7f63d7472255f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d575390550b1abc3c7849e3ac10125e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595072c72a44cac8e7e2dd50ea41def669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442043ec93f2b4674ee9f190f00695b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e00dd3192b4b24b555cf9915e7cfd1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd8124ca443a9acd35c75ddafa9906672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c46af7df08e2d2f5c0c2211dc4cb29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab410617a784d8d5777d6e878145f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320389569a5cdfb1f78ccf9d0465f05e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549859dede7098c2db02557ac3d22c75676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38438363ad1ca599c374681179cd0981677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5770c0a3895ccf6f3c1f2b7a7f4134678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760501cd4333aca0c6d706a7975ce5a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d58ea26d65ca478c7cb2f27081b2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d99026b6e9dce1693f5ec550bd1de7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9722b72f09c10637c8dd07a29b77c10682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c39e864aa15411e843b6969b7832a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b092aedf55f3b5a45e806ff2d9df3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986a3ae5303806dc90474f8643347e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943cc5cc31bcbbceaca2055f71f8067686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3663132d4607adc491351aa90dfb94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3994068eba5e66be2de5d9dfea88bf9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f100dc3eb04ea0bc482802d59ab105f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45bac3dd3b3f4713eadd1c66747017690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d344f6a42a5cf697e836b5ab190a73691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fabeefdf249bf8fbd6fb455a660aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76835f4e285fadff3aa455505df211a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae801e85c1a2a606891adc95a1664495694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7322587f8bca8496704c1e1f4019f0f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573ec37e2d2528856655e760a590b3d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c73dfc9caaad339ffe8300211728c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811f6dd7dfbb8c95b848f08c6209090698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f6945a4055570a4c5496ab394cb71699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e35e9edcc78d0146522788f9221c7d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b9949da528c36cddbf2c9eaeea240701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d398e708caaa89fb5ba5824be5475f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71845fa656e2cbb721201f8d1d11351c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62665b0d463604c1a2ff00eb22e828704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3a708f410cc812c3a2685d025b517705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15dbedd34622359042873ff0d1bcde706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac8db761156861460de9b328a02498707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019a19be24613b10e3c1b90b31ff41c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480c3deed1629eb69d43e290d3c47f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b036df91cb25e6560b5fdcb0d8399a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95383c0dcaf778dda83b9f2f510d1c07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde139742c28fe875bca616145acb47d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df4b0006956fb7b0e7069bc6b83bd8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0b50026ce84dfd25eeb231c8bdbc3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7936fe45805fdbe9c8645a6c08343d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b287eda528ee933907e4a5c1316fbcb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb92cf0285a367ad2d6d82aefda7aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95237264ad2126e5301ac25e2973ebde718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf2ea213767754b28b2dba79250c0c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5dd909b70b23da4fb16129fa8f043720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f93032e375a1d4cbad491a1df50e79721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d40831c8a7b10d3e17e9b77ecbd99722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6219a8a121f42d802cdf90bbe71211723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1735baab880294af3880fd4af8a1b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d4154293cd6908ee031d5cd21fd2b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb8b47e82c4773edb8d8971114d8e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efa70b26332ebb4fc92d7dd0ac8f64727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d3306cf7cd97ab2248ee77b05793c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01c0441f30097268f447423c1358b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad795cf281c5c7fceaa2cbd1ee1c04a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d168496568c4a79253c5d23c941ee14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be11348f02e3dc247e0083d2abd83b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922c4e864ccd21f0564f75e01bafdce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6e6befa256596fc02d06a575f4963734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90c7967d3b9d5ba5092c7f891e9061735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97f8eae06bee649e07f4a9f62cc3af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233e4082cbd52a56491a3eb37af83dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c56b626aacba60a531a534a88f329d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346aa97e03a5632a7c1fea568f3cc6aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570162205f377071a488528bce4a422e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140d4579a83453cf3585b3692c248cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fa0bad4fd937bde1c518e13bfb602742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235bf987840568b58939c01fc334127743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57e362c470ac97f1197a5658152b3b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388c9967bcb74385005a16c0760c789745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6064a184281cc1f0139b84bbc9919746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129be5056975a21aca1b7c2182ea024747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cc626f4e68c7ec03d67a4f63d0995748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b9aa6bfbee964dded4b06983d45ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894f1a5435bf0a4c40dcf328860bf6e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a3ec0fbf084d2e029d61d40a8f4a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419eaed57f10affd6a70c75607411f0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65020411c909fd6808abc76d8dc4035f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e827531beaf3284f8b42a362491851754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdebeed6356b888f55523f73f98b598755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68285150a29bcca5a182cd46e6bed3fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef844c10bda9c37da1e6b9ac666481b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9f26cf3697ce71b19c55871017b17758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417f5740abedb3efc0ae92f3333a5ff759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060055067a19f17cb0b2beda33598701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641aec4f837f9fe5dd63fe60fe16a462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dcf3074060ab521a97437a40639043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd536b6e20ea11f13200df0ae8635e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f9e097273b951b7f20f3f27f4a55e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768928d17c8e589b701c0709c4b63c9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ee109a6cdcf74b6c24d4853ea92487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8befd8d996251416aa879f167046f9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff857722c4a8694525cb0bf596de57da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef9ac5f4a05bbf834eabe14f1d9d1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9d2900effe5cb08de0ba5bafc1cf211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e79667f8443aa1fb47936ef8101bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebaa16568f3605ef3d357883aec43e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c74dac319f7a52471e9321d759a0a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705bd33bc03aabff961de27a028a3e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d7f3c6c63211400a0daf6e2f4c33216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffc1696dca08b7fd876bbef6420c4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402d8107180743ce865107cfcb167b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0614b5845410526c137588ae435d7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d31b80e5bde8ce91ec797cf01b34d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6888f5c613fee863b9642fe0a752fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd005f7b236f11997007cd0ed96698622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad1c923affe7ed85794050fd761d7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf3c6d5233144dbdaaa35017c9b67224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd356104dfd310fb125790c97c7d9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e8ce910378a2bea303e66c74c778f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abfb0fd818d4ef2428e9cac7b6b6fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeef1a83ef5aa8da9e9a4ecbfe0f61c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752e2b0e38bb1e70452cccd28bbf1dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d4e9b08217490714e661107d43f4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c203d475d1f034003b72e37ee920331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f896ffe53ac3dbeb56f730cb53dcaf432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161cd524a26659cd5fa664982ff356833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c234f1442902083de5e21a640f8fb2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc90d47ced4c54a579464d62ac266835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229779e75673a5e1d6e99051d992d9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4e91adde421dfd2938a1a4bfd944737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b955f5a5a80d4f13b2ca9bd89e704738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5df35869edc476ccdf24e9fc07da439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a66e13cc22868c2b07e2f69b52b0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dad9877c786ca1a126aaea2a9c53341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be796bf9588f7f59396b2a772661e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891f994df677fb4e7d70085dca5409b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fdfb6789e4973314b5dc09b2478d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f3ac2452dd124a4877186fd22ad0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0c99fbd55b66060144b3fa7c5b3b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea6be5d83780fbe0a623f76458fe4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63c73d699b65a6672a6742a305e10048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bee4604afbae64ec11bf59a80ce8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74678daf7ecfa2a93b2d58ca67074ec050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bba3f95b8d03e814b0253b573388851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f633d284cea94ff4b82fab58810c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb499360e4cf0d8849a805c957bf2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd3d144622d89207c457c0e1b35a5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463c54e9d806404c071f16e3dece12255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205481087a1037e62a71b1cacaec61056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb84e5c40185d337898b6ce0d3a6a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0b0739aac1160792538fa89aad38658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b4d3090761f3a3b11f0b2757b391b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e728777268ff6c48ef5b7f11f0a6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d868d29b99b706e944f7fa623b04661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea728e4f3baa63cd49672812fd938062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8a8a65884148271d2229a20b40cef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3a9f93d05702bbae74e38a56a372664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670451b7dc8a28ca92cc0b966b6ac4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec85fc9f17f20b1b3e6b6c4ef543f1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcea0fdf8bd31b1e6c1b8e66ab222a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7465d0142d611b56ffe9dbf01d4c69668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9494b1033555ac561c7dd438a605b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba048e450a4686c1a57f99a84294e6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98fe0f51c460fb1b4136da8965526071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786cb5f4630b8a3b3d5741e7e29228272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da4bb62920101458b8ac8dc38174ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12d966bd9c286eaa5e12eec26b772d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846fcd3f1b0dde1f43793428b0549dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71644f8012a6ca6a3493b9ab0627eafe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191247677de9b12e29b912a617c1d0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93364974e6fa0412485c4a875af78b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec24cf68b1e062573a1d3448f928be679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053d445ce514ceecb99f348867b088580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10840dfe3426cbb3ed30d68b07e14d4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c437ac24a885b4a8bbef7ce632b3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e173f60c03724ff40cbd27de09eb2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304165bba0519a0816440ce3dae47ca284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b28dbceadc56d7d866489a738ea2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153386a1d0286ebf2dd6307dd7cfc3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bac214bc50bee3606ec579bc0567a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865703e02f3da4c6b4cd8dec525bb8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94589d2af3f54db0ca986ca49e8d43d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e99731f8fb0d93ac88fa4af4c60d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010107ce1e0eb1f0d600e99a710789b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57506c5a355289f6d6d861d7a5229e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abe942cdac4747ecaa7489bdcd0ee493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0875b91de39a7b298525874a6c5ed0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ec1ecc5ba81fc7d9f77be93b4d96d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9a0127015012c44a433046df9474d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea865f8ba72b83378c3d0d74313cdf1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11860f5d76c32d38d043e035d76efa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31d89fd7698fafa01c765fd046596599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc6e6254936dc2fde3ec6f88c979de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badf4360d29f42b0cfbede4d7e046a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cea042a292f547519510acdba2e10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb065b8d6cc82af0b0a7cfcee0c0a942103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c11352ce4db4422dbbc69331d72963104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0201d7072b9c7274f69984ac9fa0d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b8a90b36f44098c6186da91cee2ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce692b16c916da80f0ca62f652f3a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a52a369008544219c163e5c98a672a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef1e603c89fab1cbe6b5eeb0c94a90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cb9fc2cdb88ef8d5d285c45f3524b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f0d5aec4302b27c830df9674e5dd7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ba50244f08222ea0d1c10b40020ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29407c562ca2efc59299cc87183a1e5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fff8b2214cbda566ed1c6dcaf1fb0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c49f44d5abe7582ed1bc8e5d551fe2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b3db301bdca5fbc5e48599085b9d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655a28090e7e63ef4d7738cb5ab68bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b7eb39afb856f2c880df79161277b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8262c335b195b416450d71b5a50219119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e15b6b0edf6eec00f167c6f7f410c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c1f79bccfd43a27a9502324d0689d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08689523ecaccfca36c04a239c25338f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ee14a2f1589f10e60bc9f3f324d51123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0b6743d5b60ca53bdbc9cd44972b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59491670c3e232a5c9b5791fdc9b91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a759db38c9a983d7a1cccda1ed1b76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc6bb09ea6e26d61cb65ca3a615bc0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea68c0ac07074dd852571339ec57432128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24e793c7c455d5beb050463b3799b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdb774f7e1851b8cbb914e4fe20f86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938d9eccd8c6eb638c4f252be0ed380131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a691db6c2c6279128eda9eefdaf7e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19de3ac51fcbc90d45d41d0e9c1f46a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b42f996cddf5c7ed99cbe0cd0552e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f1138beddad3a1875ba126dc4aaa2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fb29c90e2a4bc345b4aac8c8ee80e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b57800e204b21b6cc231cdb9a2086137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ef256359bdbdf071405566a57cac6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af4a955578ab1c03ea88ed56c6e333139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f8e97ac68826b84ef293bab70adb3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0ce4b5152e9bfe08f8f7155a4a7b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdd4b48bec330ad0443abf8a49182c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e55c566d4a41ba7e3ed7115d801311143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee2bd0ac968715ad2e2b0edfaec347144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab023a38391090e6be9e77f77deac90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecc0275bfa3c3622339b708ce14cde146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad985cae6b4237bb378330104d7614a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc18e759119a64bd29fe3b5552f85af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba23cf6b7d3037dfdfb9097d706f76b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85eca7ed587dce319c1332dc963406150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d021d2b889e7bff2b78a2302f06ca02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4dae7eca1fa1d0e595d1052fd4e71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901e15ba24248828a6dc8ce23674e15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a592036771ac65057db367b9da1ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787c23d77fcf3672710e69d688db899155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a45a6d3c77bff7ac541246ae2bffaf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d175c01f2af0ccdbfe36dd628531c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bbe6fc465c41cf0469ce081cf9678158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6d960800732852ae57adb678bb425159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b32fd1b91a7875c88626b10457371160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0546132ee96c953d29b9c78a64e6d20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d4b78aae9acf99e875cc23b6e0886162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19684275176a1d92a982a03278d35c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d98f0bb180605cadae090d7a84c370164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831bf8d22d4f30ba0d24d415e9fb703165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35b65e5bc0dbde06b16cef6c857900166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297b2981a2ad1fcb3ac24f580513b48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754ed7a69e9054565bf0103439b6b06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579e3621301c7d33cc69a5291f44e70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e311993bb0a8017a14f571dd368f05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e81217a60c13f397331fbcd138b61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141212dd7533f9e3aa9274375809a3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a2c8055c4bc46a22d431358bb73c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d04d832638116af76dac82d3ecddd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1dcaa97449b476dcbeec93d64e4a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c424d1af05c5ee7d1040a91300e26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cdc70eff850f27ba87089bd70b400177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db766dbc4bba4136ebce4ce2a6f005d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ae0f3896ec445c57a87801bcadc4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626cb22d86a4593890956102b011a03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea657bae003d5fb6a33ef777e98e0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5fcb1cfa5e7a271f8ba309bf0d4cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad432fe1d19f3ef1ae494a46a404f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006e9b899b130fc9a5a3bd7d7590e4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b90b1dcaeb396f6d9b640fbecf5be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630897e41e9ad07439a41038df0c51b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e70b448dfcf8183ca520fc0359fb5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c35684afcd0e7416ae0a427030ace3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0559ec43946638cd66b61ce570dd00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937bcfeb61d38cd10d27957b7966e91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd80f3a8d9cf008e6c07300e5f1f6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0c1940ef7d5aba740b81a4a8f6342192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706545539719db1a072a21da11fa6f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a04cc6adbf144dde649d75c9936b51194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d461d198f565b6ac7f77f274e1ee8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dcd2f2f4894ca090315197a4816e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2656cbec3249afcb04a59daef9af282197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3b6553423a5d5aab3f0ac4ff25356198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61a7dcd492bd8ccc117448895d5adf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2786f6d7e8d3edb2d91bb4ee79ca1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88876cffc29e61c77d8cb4f9a37457b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69feb8b49b7bfd487d9ab82c0880e592202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501fdf16e24a80ff92af49886626e03203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3ee81913ab7c696292a20fbdba10f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d847c3ec2f6281052f64bc1172cbfb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638896bfc3b4a248a33d18213958c8c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fe1f77d3091851abe5f6f9af55507207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6128bae1d97b31d7fa1e76e1360c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e036dcf48d8e6a91625a591cba987ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4dc81ef757a1d008d01411f878a7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2946f0bc7e4ec8d13f894ff7a19d43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5490882485725df128805f5aa0626212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64069ccc51924041f38a66f97480677d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b766aef5129dd5d5d58d9bcf576a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506f6358b99aa42000d1d85107a5263215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98310aa70a4f4cf13a725f285810e387216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa6db607bdd0348e45508085ccd842217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7b3c56347db144ed97e2f3a0d67cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7344eecae678e32063ff0d32f904723219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a2ae0f8a87d58bea98259f8310291220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7525e43b6c61927bf0d60c3ba4649221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36a09807ed02bff96a1f4e10d3b77e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e71aa467a97a8668af3a1caed2833223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b261a900d2cecbf9dc6eeefb87e3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93f34696c39764dbfc72108f871963225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732388cfb36b6bfd5c01d49a6528d0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a7f6e575690eea34e72ec80155406227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643248b853a3f8e023a7215acd9a8f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54c91b5a1add10ff8c1de60c26910c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68151d24da8a8bee6d78aa268fb185ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ec38653d8a8ee4c954681cd9b5a83231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e9ed6f3dc118c7546b02d79c8286b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338a985bb96ba7d29ab464079c7d9a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b4ca1c0cc07ffdf599272125d85ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133e0d8d39800e2ceff7f86c1758752235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6b2bef918d002ac42a497b45bf425236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b5799b981b332f6a82ffac81b3e66237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcd1acfda78347887c3ba2c4c49005238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e60b81010fe15886b244d5783adf77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969d33bec58d837a8142303cfe1b851240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88389fb11da862f357430cfd8942a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1c4615b2880a1127a1a383d0b61e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea6377e9eed923d0f725808365819c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fdb0e16ad4c4b9ddcd27379544bee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1f692ac14ccf728ce565f18c2fc46245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb8f62ca118fc0874a6fc907ded6ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e348bf909664de83443eb71a0ad54d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff299eab51afb3051f4e5dbb1c7e0c53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efc02c7ef18ea2a683de59bb033de1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8f76d91377fe8927975bcdfb8ad70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a561cc91fd13f2804ccfed448ec083251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48287378121c46b720520033a07712d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2084ea56778d11648e3148e2b45b0a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be275e3f6b55839da828c04bfe97532b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6b257b9a46dd595af0713675bdd90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60d9dc660fc2b7687f73f2b41b4305256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a1906195590303b77a0b6fbde8c9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc947b0e087be91dbe90769e69a659c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae067febc42d43a6ca8163b1dc179e03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85c47132af6e172013b239737756c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4910b74a00d31cfe92d39ac5d20e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7f451ae5a465406b2b01dac17ba35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b001275184704a2d4444c0efbea0d26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d264f03b24c298feb7fb71dccc77cb6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcf7623676f19da4501fcd851e2d35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0fc078ae37a6822d820a20f92a587266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6c51f7c10824ca452204faa91556a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d324c9716a75b35c2334a9cf7e9071268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a8037038d98753d4d63550a415f67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6485f80db1b2ee7f50ca4fbc836d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b769d7fb67c9c2a221e3970bc3b0485271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651070c7723be3beade8962a5a41a9d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88cc4a261097c57d79099fda736144273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270c48693fb237a42c16ff135798ca4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ef678af6a9a41d17c0f85336d6d7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059075282b942f0419bed45f35f39cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999214b82203ee800941caf685aace8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23737f73c97c86f28816a3ebb31eec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d008e5a5a7c776550fbcdf659ba33279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431acd0cbcca0bdd4b13bdd7edb66397280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094303fef7a33a8aaf21424f43728879281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccf0638f02fd7dd731ac0daad662a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65f6d985d3d953ce100d7141a595e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f12bc5f422ea50a3f430e686cf783284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3eba90eab0a0ab261b5417597d45a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd106ca1bb57f79ee0096d48dbe6be4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e57626256485b7afc86b64e123ac2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86fb6e35f29492dc6f69abd5af42d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8c7267538f6c50b5fb7dfc8a007e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7974ce8822a39323f20a2e2e15092290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbb8da25d8c5a7aa3a9ef8bd7d5b6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd35e7f1963d22930c921383c6d569292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c893505e0ff164c85da80461ff9a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ab566afddc065937bb03da3db3941294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27f5fc5eff91b854cbffc79346049a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa694a0b5c105187e1dad84662c54d60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c084f5d74e149353bab3822399b2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fafe0cd9d60552581d4c4c468477c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebfe9b73fb5c3e810b7a77ff80bb33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f13756f42674fe29fc74c166993f51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adc64da021ffb6d8a666b00cc6f2f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a8bc3994248235ac306e8f70b9f24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b2ac3b80c0318f9d437a8e4f1b865303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65203b568b66403a9596bc0e972347cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114338a361eeccb8cddc196a4f0d7ebd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f19c7a8285c04ae74e8a8183fb6d8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e95a7c5a0b280f383b055d0ba35812307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1fec50278b2976409d9405ce3fd9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caef77bc7171baee6e8ae8ce58614b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaa874b384f1c4690cdbfa882edcbc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31967b4d0ff281e3488b471179efd2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed11a6d1460328eb9c2fe8f851923d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33935c8e1f25636776ec25281a8a4c77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f089a7f56b6f5d480d4307b623d4c51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765bb61696464b817af2bf9de8490f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0e3077f9678a28eb370197cfabce3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33535b10293fe072aba26ebfee472026317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abed5c3dc65222e68e5ada55394033318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf221347af4b0902b3d843ce2ce8c01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6ef0781e2310b9814fd88c0ac9c59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1418071c2b16fd3461496ddc2d6da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12a8e34fe72ceba1cb5a5e9f28040b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df977b964daf55dc51f8a05478f673c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17874cf258727edfb9439b8b075af0d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ec4de2c38b3fe8d82c99a736a97e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7b91f001ab25f1247b3c9c497962d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4553957682cb0cea5a1fb0fa43452b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26091faaebf95465d41499d199be2492328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ab38d5fcf9215df180a312e179b42329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8511c3d93a557264186a52680c54ac9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc361924d824221fcd24b68f2bb016f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a17595b144c87e0e993e24c46d0a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4520cbccbe860b724777ec787a990333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ca7801c0a71746e5e99dbb08e8b83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296cc052e9f1d47f25d2337feca0720335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d3ae51716ba92a1cb9532a92f96d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970e4f79ee0c9faa95aa36c059c845d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ac5411f146a55e7c87d6539cb456c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6d17272dc30fd66ed7c350af39ba6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b47fd7f17fd4a511c65df2576629a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030a0f34865034f224c27dd6ce88148341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019866486b3068096207e51c38d9a500342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864f4e20e53e7684ec11168851ac671343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cc6c4436d03bb62f284cb38accc02344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff599d1eb107de33ee34ce67cd473cc1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dc2464d1f7da842c7fefa51db3dab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fa9bb93f14fddc7f99aa1c80e1b03347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353c89bd5355d4929cc18c0dce01fef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf9e4ca4f5a695111e7cfa369ca79c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efedf91db98ae98695d9f877455275d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4c8fa5cab6cc4f00e55d18145e2ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fcf82adf173d9999521d1ff94aed2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794716d39d27aa0e551bbeb0167fd1a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023c652f377a91aec39bfb28c282739354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0c6b192af8d65c41b103d4e5f4f69355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980566bcdc897c9d2b2356f6d5346ce8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b625a9d62c73d28d16175ae9f441d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883404819778f4f2ccd77cfb1348658358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cd7ed9fa321f21baa5daeba0631a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adc282c9d0126878230e0cb55450b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198478e364df5607343a81adccb4c67c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025d4f716a082fe7ac9b841d8687918362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fc567d3bb3529af79eb58fb51df61363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d19101206269e83473280c3806fad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ba37bdcd703b16b9c6eb149c4831a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7d293a37907537c8b2e3766b4ab28366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d2f8424cdea378f1c605888008461367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d798314e3a1ca41e8e63474be5c3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6d74db31f3df2a0455970886312e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d028dc224079fc414bc361b1675d5c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b33ed1a5c80fe479e46961c62818ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb895ab0b1b04228287f5bf431ce60a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce3cb16b78e78957ed89dc52d5b0c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a10bc601e938e8baa82831dedb9b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476c710f0bae4f0ed6cff160accd847375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44622da708f48c981a9a98270ac07c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9a1c2a043070d2340ffe685dd1160377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b5d0ff4bb1d8f6ae48e78b010e5c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b30097e526ebea0979a125a91a438b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8b5b571ac38a4f614e4bd180c4a41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f840aaa6753ea98cfcb8472a6ff2133381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0142085584c0b938ed8a51c086eeb38382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c3da31257ecbe63176b775bdd0c35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ad0fca5049ba2959f15bbc8eed748384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae1266a1155bf2cb131e6643a0d75f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa1fd0e4af31ddd28b4a69fe3f989d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5742ae8a22f54d5756a92b4c61681387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0c76e650fc64fb963e7e45cab0dd3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b18d5737737eab163b8751f8c5d383389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19993069ad8144b66818b1a5e1f5b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cd7ead00f0ec03dd3e4c6c8a495bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dd086332115e4c13903df5208008f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08d31a530ac6f59686e9feba75c5a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf27db69e8aecb55bbbcd3f2fe27cd8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa094c728694dd7ebb474fdb492512395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193f91c2882132d6a9b982259730a38396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602b3f62dbcc9da59ce2fce178db2b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82b76aa6cfb9d17cfbbd023bf43661398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff9a259fb2ea797c42b7d923c26382399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ce5c5f3143500ccb35a329477fd13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2196cfac3d2474e38fefb272819e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b780260ba956b2d9152fa1976e2598f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38e504273d7203aa88a52c5333d28d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35201f5f87f30de29ff58fdb46d05b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84f4f5cdefafd2c7610a1c636a4454405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b27e73b1382d421023d6e9ef04a26e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad2bbe05db914d81b30fb047e090b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49149cdbe13255d4b14d194ca4e06f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda46f6ea5c6c1f7ec5f45fddf75a5c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081ddbe1d1d28ba7809c01b9c6bd449410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc963f1c308e703d8f0773918f16d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8f6f54c273865df25b04a8cf7237d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15180dc1fb14204c29898b9151719dfc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694b403a8b4d8d1e2d1bacc1d765318414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85bf77c67af5eac48771f7c1e1bea5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3df0dda2e98d80dfc6de36d03c3b2d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dc32afd790e3ff979dc7367d515aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c3490fb332fb0a3b3ff4de284b77b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3435bb2cda9a5ced6ff6db91e1f8b5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61ab2aeb599929841817362bb32579420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc7aab723c7389c1644ba7e3fe91c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeaeaa73705a5d89a5c609b965fab06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f40d7d0da3190abb3f6f461fc6c867423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d59dad0978dd3d5bc2642d01d9ae2b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8e160b891062383f8e468e71f6881425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b91877b89d183e27ea8d1ff0ace23b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893be7baeb5e2be1bb20046f03a8d6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180c4314c9c00b6c09e004b59dc3ac7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516cadbe209af0554da14c627520286429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb804e554314043df199a90dd05851430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c0e394ad9b942221d7b9e2a0c0c58431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52b67773a96431fa044e345143949b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d21ac746b24b29fa0d1be8fdd8b59433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd02c03d23793c5b6d13062b4f93546434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7dfdceacf2f6389bbbf09ef42032c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f684c4ace7d792b083ab3c5ddbebaed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade50a5bfc172d2fd6165b184298719e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef355867e5d66908547013b255666ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09616d7f0760f39f35596328724dc251439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac2555796df608401fa31a79d13fae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0df1662ca1ed2ef609d73df75c891441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d4a145239229c99ac6fbf2fa01e1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a561e27d88ac031fd8e794995dc1e25443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b15f8974cc33586bdd5e9478231c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daa49119a72b69315e93d91a1877a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a27d62296746211cbb20f5784e931446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959c4ddcf77dd1bacdc0fed8ffb26f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1812b74b0206b3f771ceb6b7c10b42b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc74060593e3547c3aa9180c7fd783e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1123fb27b9a908d9322f7dae776380d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5933e5d29353c657eabb2dfd72ca35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd85ed1f27b599d2f3e81ac10081f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f8fbaf24b2252dd018243b4170d28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daaad7e835d3e3785328a83e6cd611454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b9ef048195c66ffdde91905047f01455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7134bf86e728b80f1663bc9e2db476f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c783d0e434d0f1d1190cef1f93d17f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800cf23748558816eb6e943a03929f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f7741fa0647f0e60e071ec3324b27459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea18c7e9fa4f89e1d195e518c23cdec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a325e77d21f9dfe10278f0f25a1a8a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2a4a8c1495f16ead1829207ccc14a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9266e7de6c9842d13a9980d3640c3e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c600a8726d66050d46e3fd340154af4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000dbdf9ef9a9a590227c4296b48c4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cd73438079cec87fe2bbd2d0d6355466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a32633a9fd585e24792b6284ac74e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e54615e23b8474fbad912bfe92d24e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384d3ebd07bd3855fcde0bf6b398e40469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e81246c7b10bd0876d0f84c134f51b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e587e4ebd5bb867994d70ea7838bbd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01cff673ad8f721f5669d29bda6f63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642506f42c0d5513c3a4219a91944daf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88986a1e64e75668dc98ce6138538cb2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3aa301b1952aeb13e7e050f8ee8cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a5754fa6986c3759a23acfa6f22da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39899e5f8ae5222471c40d070d3909f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6696245f4a47be7cb245c3c1f3a4f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4596c251a92c398d355d9a0a87e96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec508a28cf4dca1bb9abc9f92fa4b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf27a4e02bad2fb06f90456d1f2949d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fa9ac93837376d1137cf15ec86e82482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0424d0650620306b3059d89c539ff7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2725882c60e4c5202baeef5cafa7ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad209d8428062fb21e6fec17f1bf71485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bef4284067f5f552a53ad73906b91486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ab1dd340bf8b9a923a0e6306bfc80487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362090548ad7233cb60392620916cce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990403e68d3fad6fcee998a0e8ec8c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fc73694b9be293700bcdde12af942490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dddecb7562889ca2d168d868ff50af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b4f5d66aec1fe0c3ed09a3bc804fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43960f14d6dcb39ea00504e4939a4968493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341f0054ecc960c85056799641896dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97cb72e16462f20e65ac04939dcbb0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c2bb4308c1bfbc666ed04ffa688a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc2613b5eab4000bf1473b80f69e6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc513fa5d77d836f9059c17bf75608498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907caf5b455459456eaf2070561fe87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f2684a1163bf1c1d0c45bba56ad2e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067473070d68e7d4c496fb2438d0db3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5ffb2bdad825b9d146bb82ece461c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176aad7dbed84bf0956edaaaa7556130503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f311cf4ad6bbf0b9fc839b7269e1d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b82ecd2dc0756c0c4b4f136fb83430505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d32b07aff09552b994f76f0d4881c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ccd3d998cb3a1172092305580c980507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d79b32510538cd598c4253d116396508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640f1a0523451335669fd3896056d61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084e3f560157de6c29e62dbd63a0971510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb065fb8df330ff1efd62c63e1f0d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a319db9e14bd7a953b8a1f0d27dda512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1709b007de8df888b3749363de75c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12b849e8243c1584f2de951688c13a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a658d63cf03fdc83eeddb6634154a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39885c0a0cc54249ef98d7f96d273b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ec8620294d7e8c8e3492fb2b1e64a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54e926f96f9cbf09b009f649caae9b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547152412fe33899cd5933b004148d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0cb2e98acb183c5eafb2fbfab5cfd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc4fa03b9e81aac7913d7f3a0dd7e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d46485818d1a964612cd806dae9db2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02054a153454cd9cfaefce4af06c0d90523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d907d4fdeb60e1fc76a1d7e8e6abed0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b257e0533c9d4857cbb55ddfb776a3f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf87b18eb370fcefe712c88292382c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871267eabf337da1ecd64d02df82528527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf2b3c765257123c4469c3f0e511e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f486ab3db5d9c085326755d99b517529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacd7c9c72025bba14db69c4ad0328f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6cc6d68c6b37d70827c60d0444d34531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca6eef4f7ab03cb686b8bedd19c386532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94bd9ae22274a727b9b9714c53a9f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166c7e102443f634236218f71192ada534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814878d04b31be0e241c3e5ee6b8eba9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c792a463e28af8bf131ed1ea1ecd1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86d5455114434c6f35ee114405a4d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f50a5bd8c980c6165ad32a80bbed2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfea17dd3816f36487e19e39f54cb49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c02597e98a1f640757da0ceafcda0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd671515f86f984e00d7a405719341d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2865c4fa5273fe15317893891c4ef8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720ef878d33dca756957141522c1475543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bace0ce74fbcc6cf1689ff4cbc6d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ff23732920f52128d2e556f1a7b32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7bef50fb44927f8dfa3cddb065317546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcd49fbc8425bbaef79aeeba09b5d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8af6dc59d803c56da17e046592e65548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8767e1102b49ba193969eb89035018549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0449bda54e3ba3cfa2f3f5d58b72f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a520625f3cb88c59c0da77df1ffe4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce36a17576469ef9a45f295ee8f4c0a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8da490d9e631359810a64d45fa4d71553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbc648f0cd05cef636ca8e88675a84554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b09f7ab630bf1ccc3cc6b9bbb57df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93a581214f694fca5c41a46d0ba233556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f9bfd43d79ce0405a3153b9e21545557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce70476e47d77435fee9125f628e26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0657543a246e8838dfd11b2e5f247d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065234345117eb9cfddc63957319a7b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f60218172d5c799848f234bd41b5e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53825ad9433918940be35c94761d4c02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c2ab2dc66c0dff501dd004b2a9c74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a74be7370ddc46febfb68a4495fbd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4937026800d598ca92c5d344a5d96e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea015e43dcd9862496c2eddc600ba95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aab9ce8833090e1551047cecc2dfcb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c457e4fe3bddcad1127ceaecf48234c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4595506179c78d1d00ecb911376f1a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba725d492a5c64131fbece5de2f3e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabaef31c2177de450070872859e412571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3100dd6c34656e0b199357605e16c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721912b293022d436d18dbdc1fd1e67a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311d2cfb37c4dfdd0849ef351b03c40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db7db1e4e8dedf47fc9044fc8e4130575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294541f80213a8bf3143164e94561847576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fc991bf1e7c9bf9ec2fc78764e431577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8f310628f2653cb1a90caa016b6a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477760f2817713a4e00bde29d2893c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801755af293f56825cdde789c4f8fed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9d72a9a6b4d30d040fe502c62e51a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee8656c3cdd2b85b70491c329fafdd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1260c07939573e63d85b3e4f79602583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2740175823f7ab138e6512b53b2ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876aa56d78368cfc0b682f2acdeab232585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271d5e05e2177e5273a5ffea41e1c6d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e172e69e643c2b79ab8fa246d1a739587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ea26e62b68600decc1817a6608d67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39ca2896f3a073a8ff8b8b546f8caa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdac16fe50c38dac70ab8ab62833f84590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee56316e3654a1ce265e9b3fb4a122591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0443edc8a4a872948143c210056423592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed515ac94cd8279d365d86dda3c3a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bf70a51a38c43d3b642455ae59430594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0977be46e4be26d3feb43099eabd223595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505864d5bbe1973cc0aa81d7b361095596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262d3ff3b1fdcea274b3897079c7d4a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d3be705756679482f9d47127c8f60598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce34d48761ad7bac3bc426ce2d6d2bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f83691407c60b9120e0a76c644b44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a19f5a1ca7f9b4edb0d2c7cecfedc6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82c5c9fc4cb1549f5a26d53a908c2c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac90ecaf72c5ee604eb7cd4ad273bb1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683172b12da1ee581ad467083da05153604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a269f39220fbee37e29013f5b9df8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103fa56aaa17c2b6536f0a24d64df43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebb5c21228d2bdfa61b6bf72ae2445607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b86f3e7ad194e06f19c0596b86d02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f78d8417a94245f41d5c87b15bc737609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c06b39561297be70ae188a4e73aee6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6034340c4bd41e56770dc425f7fc161611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071fee3ae3aab7affbe062c3ffb58ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0915e9ce4baf50208cb75619d54ec78613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664223ad54c836d8fc7866589017c63614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab177eb50a079f783448ed503564bf2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bc7ef15dd9cae117177d819b1f2d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8272310389aa78731a6a8f6b957395617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22630176283725f9d5d1aa9a0054b6d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1eb4d95e78733f896c43e8c6181e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670c18605ba70f0111a55257e7035f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae74adcf99e82341a96bf9c0d374b1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3118ca193a00b388f06a9d173b0226f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb4342755c75ec7e052694588c1a91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52735cf09fad014216baffe874d1504e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32a887646635c26ed904bb46ec9379625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1f553ee476689c4dbdffb8deac083626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c53514e91ee7d4f87533863a921398627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a50f375c6dcb380093a8b06845a87628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213d062386c4735013eef4a4ea87457629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48167fdbc5ddf1791c924f1d6a10ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ae11e0e8c4ce873f3311ea34c534b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110186aa2e6051a0dd68b1cbd408d9bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39f2b6fd8c6ec77859504539380123633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e1dea62c1d7243e6b3d21810fd444634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7342a28bc293e7b2bd9f1412c4309635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a804c4eacf0f39da9713dc9dbc93557636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c20b749cee134bdfdc8421718b8af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40545028757b8a6e66ad8706e626be83638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8282a3e7f617fd9ee1e03d909e821639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6152c03068078e3c452f735e08c504640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edf61405428658858c306897fc8fdc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1518402dd731ebe2e292ea6565adef6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2328edc7a463201f4697d5779cd5af2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98280e221365a83b2e6688731e44cf8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0f3d233a401b54757fbf8a6b906ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432c1a2aedfb33f7b40f54d4a6c8b7d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeec4b7d34d3c7767e2900f28e2614f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce491205fca8f4a5ce533fb07672de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d071e480dfd2a149ffdb57da6f176649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e924938564a2caadd2be44d8ebfb980650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2821d40619e31c81926f90355a9ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09bf3bf53e898511c5e968734dafeb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96f255dbe53ee04c08a03e4d4da358653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb10eb9a7dd1cd34306ab28164f6132654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ef934cfa823434831734385f20ef9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a84d6d31b2cb49a70f37972258516656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b385a6ea535d1cdc326e6de441d88a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c3392fc7535726f469480e9bda468658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40c29acb1f08529b038c941b95d62a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074d497b1f539406073c4bd376e5e1b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019f6c787951bb82943dec53b37d477661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0736f185408ce3964bf5630c63a3cd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f38eb5897d80a2600b077836ceadd2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d70b26b3682657bbf847d646e2545664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ed7cf51abf4b39faf43765f7e4b62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50862a58f86afc42be23ec3afb955f89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a377a13a944515d71f36759f9fd4821667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76d136a8752162dad90ee28a9fdab8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bd801cb28a691babf793a83ac1b69669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c6201bd00f4b2b81fe5b48b69486c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77a53b436c16ed6cc064abe9f359c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7be7c5c892575e6cf4cd97a1833a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88594c78d5d77038d27000c3fe6507673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a940046d87b6765143b38f482dbfdb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56351a1027e69edf186c91476f423e6d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c96ca535054391d5363f396fd64e7f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71319bd5d3e7b8b6a1e9a2aa0199a163677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89091c293aed6ab82b3fbe96f413401678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658e3b97e85a9b82cc3ee222672310f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061011d996ed24ec3f276c4f1ea428b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13450cf4fbe1321c88f4c92bd982eda0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd06e74ba32ee16bb9eb5cfc4139f9b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37282210e48060e9193bda4aeae6367683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d5fea70935c0243c1ca257a80a8f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d3dac4b82708830c349271fd9958d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc1f4c52f71b1a7fd7d4d0319201bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c71f9818f4747bff259c7f7eeaa530687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea1f31626cf2b019708df5c199ff5f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676af44d7898ad822704a06ca1eff452689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18bce554046ea48249d8f075c35e41690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a78af2ae50d02c46d569cc09baaf18691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bca153c17a41e08a32e6c90ae1509692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0fc65e96b520b3f9cb6e26c601ca8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f69ec259772e6926f14d14a648e7a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7b99bf959a2481e93fc1780c2c9ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc691091405791cd8b31daf31e5decaf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196bcf1fca0eac87b816fb1ab905c8d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44929f3ce8e64b69d5686174bdd7963698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b4a39c144fbc83fa38ddc371810cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d89da353de2b62c50e56d352a2b748700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09717d21edb18141ea3026d5462d8e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87b707105a3ba3a12416a60e0e77af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d56e88c48c857402b935d372703ef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f9de4b7e4134c2ff56962b02ee3da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457cff33d3dcbc1a17a14e4e46da41b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01944242690614f711c284d8fe3062706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7345243abbbe6a068bc27f47665a07707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d41478223ae4eb304aa34c8f776e75708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c3b6980126778e8286283f709690b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb2b046e7ea0fe157f276e52d3d7bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d6725f80b980dbf592afa8fb63be5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3ee6d2887c452b6f205cf35110921712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8e3fffb4ec1ef2d8a45c15ad7b514713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373aeb02b595250905984c1c81b9ffeb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82affa3c647a0357baf540a5ea626e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3372838b141ce189d297f912c903770716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924885b2a9fa2a8851db53731b79a8d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb53fcb7d577335055bed93d4f7cae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474fed2449aea671ca822bd3483af6f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c76d00562c1c6b6dd2086e64249dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e253c858d5dfabaeb140686d11bd0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af8ac670cb0b9cb5561ecb847c8132722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b33d7a459bc6bf21bc007c1bd638dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ed251bfa29c467c3ac6502595c106724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdbd9bb9410ad3f5e6a49b90fabd6d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5130792049a315b8843a4ae03f98e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fb003fe592e4aefa118eae06086d0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be5f8c0fcfb9a621510f9a736386bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767771b3bd141c57fa3547fc0837844f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf19a2fb850e0033f1ab7f42262e5d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2def7c8f660e0ff99047248fcadacf8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af5548ad4b0be8415d2f2fc1b0660c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63fc13c9f26d078eaeb81beaf58acd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02fc5a77e4efafb616a7e67d397e99734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14d8dc944eb26d69c22e83313f1e42735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea059e0423ee6d13246d38237f6ed7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03c9736780ddf255b6e42b9450a9f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b88384d7631ba53c2e1c8b90b46cc3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f6e1da04f7a34411afef0b7d02f02739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a49c7a9218e70d64b39ac50d486c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72709864b030197ac28f15c224969730741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71aca9186c6b4d0302593e0b88f2278742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21920ed97c364545cfffea7735619848743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157949879de3fd0c19c003119e679a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac32a061f732bd735df8ccf605c4cfb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd44eda70fc176c2e0e70521ce7834746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791bb5da8c299d31d59229ce5bbc91a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f958834998b193f564ad51aa77f2f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e5cc4d522149b9799ac441477a5a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209182c60f32abafce9f778af471179b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8ec304dd744c80586677ca33b75e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eeee05088aff65b36af61e714d4af4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ec47d003b99c91ce195cb7c69ee3d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a062f04431e7f63e6373712c5a093bf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773ba91b85f69314559d8f390487d8c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda69bbe8cb9d5c0f83735d5929ebef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba2286a557cf2c536f7b1727cde7bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5a0b05a6fc845d89199c7347e0439758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033e1f49df206a826098b25a32e42b8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>