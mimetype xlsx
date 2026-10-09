--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cba461c36fac4c94201152d2617421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823295d225cd101cda01e2a974f1d8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274272e07dc71909c6c0382eb1a376023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857a3e81b75df920f024997f46f34f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4e18b3b0f419fbe5eda8c287abb075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd47b32e7f30a1021f54feb6e4f28ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9230f8078d6e0cb922b7bf8539f147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0019817d8d347a11c9ce3e99b6c33b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f00e49ed44183cb6f9fa12d3062d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62edd719cb802d2752c07e6416274510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b657dcee0210c3673c1329983393a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b5d2c196715bded4bcbc6fda44c5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdbc604c07640e542f5fcb3b41c2bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c35827fa4f3bffa42cdd45a3689a7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f92fd07a701a2ff641d14739c906f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d1782920bc7a66fa901db7075964d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40b9ba2c2edf15b7ae8f4fff30a43517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569df389b53e7873301de0f8446a98518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32249841b291a8b485e92b1aada6453b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5c929ab5f0ec71320c20106ddfcca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c635cd1099ba1fec2189e3ae661041121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3947836b8948b2c3f3ec02d700eaa322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481f72d354835e182a6e8723398742523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc5d0693741bd7f0e14a92957fdd7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed810fe0f76670b5c9c88c82ad8e0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3c64154fdd9b86f0022967f19c04826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf29eaa6404b63a2dbad14744d7d7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff98e8807ebb330b51d731afced3dbd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff31ddb70e9ef28ba23585d5abaec029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e7b8958d06c054469c72c69824b2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527abb236b7110c47e6f43c1d06e7d6a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b0d5dd281aa92f25fb60911b6892f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17827072e0421e305767005939f8daa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05247add3b8d09a38016f2f2da01885e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b71df9fb022fa64cdb85339b68e9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c396b6269cf2f907bfae3a4b18121c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24a6bfdcabc5a27c970ab0ed97d6b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e69225cb2f7346c245185a40dea4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857006c5b846a431127a438fb867f6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e55a0308819ee671dd00591f1eeb1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903f001c5b4f81a2c567231e6c65c2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56257b8e1d4147f45f1b43d0d576f7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0001070f2075bbc8ae95f5410e15043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe2662ab6f2a9f427fdd932b602a6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c4c080f1d103a91b4ae55d76e848b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc36d4f08d917bae27fe49cf163974946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f7259c13b0589d5cf86ee9d3b652347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdc7955bc94e8cbbf99072aaf7a94848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21da634bf9218a7234811f768516c1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953319acdc4335d15a5ac657c932d3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5c2c48673f2e987da726274bcbe6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c1d8841ae269f6954fb1749aeab9b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cb7b27d23f90f079129da4181621f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e8d31b52834131cf145b89d41ce4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91842b6dcbf31a892a30c5e258d8f2aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19d11fbaf00ab283726f0cffb4284b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e30bad46d3589fb4d95ac18a5a19b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c918809c5318f34815983a9fb57ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cec276a670c74b5062af53c6d8ccdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174728e97158b5d5cc75a8f290dc35160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4bf50e437e74ed4af44cd4e93c1eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0099d1534a60c196cef6597e35365a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe0f50da3c9ff2adfba87515d0221463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f726aa877ddda72fd02c5d853b84f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88d08038b4bd9ef850bb0e927e71a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeef1fce3a511acfec559536159e0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dea59364d58f6044299c50f6d6b3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cc5dcfa9af8f6da77d04e7dc8520168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c9f33c2fa79f72c9dabab5962fc1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e452e7e6e143d9358797c8d691b3c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33872678e6c990884ae891fdcab85b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76f531c4b11b7e498e9f1254b8daf972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d59bd0ebcdac49de60d746e949ce173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321b6d1b35adc74947fec990c80d1af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935c9b8533860d7b60efc8179692f8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dc0d9b84241a2bc6f9bd12edf2ab076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcbd5dea8048bbca27cff338e5df0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d5595997560d6a3e9143ed91ea8b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0004b334e09da5c12ae1b3ba6a4e0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accd19dfe8fae2648fcadde0fdc102980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a69d5f2093078a4b0062790404b4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2fa8ef3cfaf18ec864381e5dc5e2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a965f048561c8a656952617bf24fd3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89fdfaa81ccc34ec98488992f035a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189b780ee45bb3b2ece85838c98095685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955fc5c582cee9f2925c97a17703b8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc3b1ba74fa169ba117233b1124ad887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f81a3f24c1c98ee0742337be79381388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7911db576a255bdb39661a81d710e3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d799206d38f0539d01810ce3cbcc4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92801f6ef4526ed3a4a6c04832835b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a28517d6a7faeb6f7c2c195e3cb7ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89d893873e69f69c906e2dcc30958393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1c170ef28f8d6b07b3da30d6e67c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f88965bc9e58582279f78190a398295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d582178286eca3835f91507ea0c6e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d605e68a4e0a3c52d9a09f17431b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec18b6528b25c8d6b87256be405124598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b297f01605e52bf3c66873402270599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad3a958d3b16587513df298c3a7020100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4487a43a3e7d8b7c9b506acb32aded2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9b4630ffd24b87198bb5d57119a0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc28d969474366d7ed3eb9d18cd500103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ba34c2025339c0a2b6803b46fe195104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a47e6a206088746de86a28d504c24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f534f3e82fdc90dd1f80ca3eb194ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f5a9d8c579781a78409199971d1fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6418b78077fe654bc5a02a820e35d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391758518eaf6a32dd16af5fff696aa8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6e94b14c04fe39577e00c1069f87a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b12ef148921ffdde7d334effb981e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038920825325e2cdd6e456647fa2b77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bcbcdec345c2faa1dfc91b70705f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc2fd8b1353b3c18e62a35520aa1c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9bd7f09acbff2ddcad8d443c5e171115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4754a022164da9106c24acafc03239a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6682d2d73e6a7f155cbb1ec06c5cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebef2ff1b998b28a15cd468622e64c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c9f3efd60c08fefad381ee1093044119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95abb2bcb514ade4148f9042b10e57b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7230d9a54df919a8491d83981bac4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c134a8b7c5557d9f71574c1805d13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346905134518944a8b0d82c21e391763123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963e58c501188633ac199921ade18a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff04b1bf26842a7dee0174a53fbb83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de35062061252d27307c784940927db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081ddce540db6883f239bd9f777145c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a4f0e4bd73b0ffd56d223cb81075c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e49805ae6bcf5b9a13f2fedaa009e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213d2619ad67f8b14a1f2d36d320e43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f3569988b3ba690dfb5eed49bafc6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae2bf3d9fedb2218ff88b24c90bce1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d684178520a89be1346fdb79fd5367133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb31b3cbaf3866de9fff763619c8cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8f8b0bfed69db647fe28353f54b8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f44a67f2f99a88d831bc9047edf3b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751b141379e53ab36af0db96dfa5967137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5becaf801280416e8b8b454da69050b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc238974e461f1b79c25fa0268f6dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475481e1f3a4be8006069d66c1e3310d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ea1b7ba91660ae3676bfa29bb704c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd028cb96356a4f09eab4ffe407c85c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b93303c6f84d7adf3a86ff22a6c894143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6dad323d1d4f3e6ad7365cc8ccad2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f72c5adfe433226529f665eeed72d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469798e7c2bd1e00c2c89733476261b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44556ddadb834f16043c536a00ca4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a439718dfa2c24d1696bf3d56e0b8fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcc9ef381a2cbaae9f524980c53a4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84769ce54103fd3d6669766b716ee350150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e89c65d31cd573c64d3f313eae3b1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042dcd181ced0dc314fd9f9a5dbc490152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff990f3c6fb7c1aff8c4113793f6d47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e142ea1627ac97fea01e8c98b3994154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f89fc3ccdf733e7baaa331fe4992f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f3896e005bddc0c786b611d9966b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c91a4badb003f3d52d3c639e0baf1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaba7236682c870178537825dc3a78d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0387b066e2fc915de5784216c2bd892159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2d62f97ffebba29774e60a91b6759160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c39bb7c69986a0707f39b86e4fac80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7c4f1bd2c11802ff6802456db2966162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10413b23f4125d386c61b27fb541874e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593e565720a3d19d46cbc625f6ab8b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582104d2e6c643496f7a0adccd7f249165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5b3099268270209f4bd9961b98e15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43ca31f0da2cc5b189784601a24fe5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d580f3a7299fd3f37c165e3cbc2aa8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c067f9a28bc0fca7bf4d8f05f8d7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22147197820961061dec67104966145f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573aa3a1c1afabeb2abe9f4d368c9d98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed508f46b267ee0ca4282484573214c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b44059e7d6862f1f6c1160c2aab3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd580df9256617512ffdb9d35fd224174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62a698700952d167ebeed266a61a30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118741b01f1b8e630905b0796dafc62c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b694790f679420e6d64dad41c8caac0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add046b9c91c4a9ec0f81b9a2340f99a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412cdea9d793ab8b77c207b4692933c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7337a9c33c585b444af72651ba56728180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6f2185fc2844146256b72485dce0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cffdfece9050e6ac183d6df95e0bae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd2c4bd93361ab373132df3150f5c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80febae30fd10c653bbe7cbf0b3be2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862fb4ac865fab554e64df81bea1119185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2ede41c2c034c7e4a367e8b8ea407186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3308986cb24f9e39fd0030d682e0684187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c997420ff8c896a86a1600dfdc442188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b23bae80c29159e4192e658cb3558189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538acab9427f13127c526538a8e5aed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8913b27b834d17577bb5ddcfe7a86d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d3e3a8d16ede93564e7f866cb9edd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fc506d54a7389d1725ae66f690ddc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201427f79f5076472c3530a71dc09879194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349340686bebd10b3abde5cc7c603f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375adef63359b7c8d620ca51621bcbf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c0c9fa635c2d6a028ee20e2db204b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a6d946e60cadd855e7363247a0db3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7e892defc635d39dc0527beb82d71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885d4f877fdc55786321ec5d76b56e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09682be3795ed4d72afb3d62d1716f1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178201d9e93fc2ff633ceaa6f726296d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c0f4f21f8b3874fbfdac2501ff285203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738b4b4f61d95651a237e623493007c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2085fafbad505427e487b6b2cf82df8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b572922cf75921d32ef9de867d2c3ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401e462077d0c9c6e6d0140993aaaf5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bd50aed85f05f04b978d21c47ce2a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5366d7c69cac03c7af6372bf8c4e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c1a7134f1c0aae1e61f550c96a1b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2534937d86c13e80c22dc0a7e68190e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d45ba43222fbdbbbe8cfb96a78a8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842060712036dc277527da22f3fe6f9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924e19f3bc6eac0c3554862c7f90f6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc034e172c7d8057d2382a33fda3984215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384104d7251dfa1fd37769c5fb215736216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520b9ab0f21d112971e1dda82a1247b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65570f7b5f9eb7c86818bd9c0bae51c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbeab2ad887b0e79e7eb323cce7a25219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505d628e37049e277b4a1d05dba3c27220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940615ff3eb9df3184e9a538dd6f71c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c695853aa6462791d8fc73c7f9650f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663f7802b1b01190fc3bc86e4d834cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140a138241e69c7850b5f263f8d10e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12e693433597ec3120eead1a8651ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb3726cc0297a0a7f28f19847aa68c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfa742f0d0a9564f5bcb52e47e431c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92a640058071ab4f0ee9bfaf129bb1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1ed1c77e45072e4912b4e1adbcc0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3178c9d1baa101c0524f772be1a42d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29f38c096a162531597d63444b0970231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34915feda9e38a6a0eff74099a8ea145232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dbf2eb97bf9bce357cf3f2558acfa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492ff22c5267f96e83d8309b7a8ada0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bd3667416e65c61bd80b3cff90525235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ef8c586419c0d1a16f1f3911fb103236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b623c5552edeb14dcea7341873608d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871a8ecb8c5d9116ead92f0d24ea743238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351b14dc8b0f3510b67abf1b054c279239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3732d46044d343570640d7489ed08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09763574e1a0f90ef0f123187ef22f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ad5df99e6487f658523c79949e660242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646fd9e713163bc5aa14795a62dd2c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2782ce826832420a1ea000d0d61beab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d37d4bc2b95bbb8fc9679b29762b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71866b1b77a75aecd8f39b6cba615b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca3690d1777ed23283c0b61434ee80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a771ac185d72b7f9096a824ecf8d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783a9dddfc197314c5e60508ccc9b58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7c0ecc4066585481aa5cbc09f92f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7959ab644e0ddcd05b63d23a9acdf9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06409f3b1247507ee118b1bea87dbfb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41957c4b20e60f1e2e9be69ef479ed25253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5641755a4f2f582103be690acd22fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0781d348362db028f219dc5331124f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea7aa0c0eba2927980e89e8466552f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26484df61da00f03bc5659bade93882a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6838bc62c229b54d9c143882031cbad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613eb0e09cb858a2ecb1345bd28b859259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16191878e565a06b0fd1c1cd20ec4410260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53669771f8af2efa17015e8f8324e9cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c63663ac1cd115bf06ffe3933e2ca5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a89d2501ecc7fe07675f740d9c4834263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac96ea9efb50488328669c08af6d77f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737568c864696d8ed94da7419becb67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a59ac709f8a7f9f3d213d4358b772266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dc5462630464438d796008f94aa68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3237f26b59db7ba37072a7aeabed8c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e653db41275502bbaf97859a4c8a6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a55ae2bdb2368f82943bcd7c3df087270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06576f961dd2a186402bf22a0a4037271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f3b4a016702ebbbc9b5adbfb73f49272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1838580733caef6b735c028d44fab3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86600367f47d6f63332a63907ae22b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26554db9208c122e61967e97b93df622275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a874d789efed0466fabfcc856d178b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f914d538631c0b8be37dea428d88ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72de6ebc386046288452ff5fb181128278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5fad703c0459862c392bfd37f39cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b847b993c298cc9899aa43a668f0a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9043f19f5d6d1ceb1c9f904f3cffef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1261565a2a47f2f4e8ff20c0280e2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b276ee02e8e756045248216db1ad74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596871515c342bc4256ca69fbc594308284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fa85f996c39f4616891111a031132285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3448c74f3e8351a44a177b8f195bbe8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daae284ec98b1263165debb4cf37dbc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16710271fcc9eae10c5d0900bc89955288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218409a0bfadde5f3803233f45445a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6912923df8f46c8fc134c3f26ec31d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9807c1861ce96c723c5b56932ee3ae2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9abe9e56e62eb060ad9f4b44dd2099292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07f83e094ca706b95882d1e1237425293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eef001b43254b810a4611a790478c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f10c20ba7843d42af5828fad45075295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6416e662204a09ebf210bc0ec55562296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722b0c13017fc1f21ff101231f918f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13053ff2ef2ea4b8b6ef1154f080d0e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3caa9b79c15771047f29509b45943fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15f1e6bf46753e58eca323154b8823300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107309781d7d0d919a3812c91f4e22b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4974680e6fc25e727574a6aaf1f461f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1f3cb91325c7802a8b80a844a14cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c59667e8ad192b328310374cbc08d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988651a5ee0225230d26257ab6dc810305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79987e3c2396f08c95b451918f90b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10025c48a58ec8c3ebb4052de1a18f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3445f8a73701417e03ba1a43419db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9982c9dd26de87c87786ea674c69fe3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793639082168bcdf6b42e7a442d17525310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd41870a661e53db472f8bf128d7f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7596cca1a523c8425f6444b619d90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645da9dce6d972572ed51c3e0b43feb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07487c73e6296e40ffdd792ba01687e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d0de5965764a02529c85bc2193d6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a609d17f5b9cbc15b2786ff461eec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415d949a624aa90fe8b92d9b9a8bff2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafe34c2c9b6cd3961736c08f08ae5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f515bef664229f664a147d56f06273319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f42493742f33cc42f206f9f2ed1829320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0239d0a0e80d74288864b0b9d78219321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c329d90008a8d4f2714c3456158973f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e118c877a89011ccf6b2e8fa473de8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507e5a0c5a03fda22e815287e269c34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acd469dc1920aaab408e565ec0356c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6098930c4adf31bc3f2b2589a4646326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fc5598bb55520713435da0dbc6c65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122f929aeea1234c828e7a2f90a36d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71ab1b60acacf10cc7c0c461524745329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a819c4d8ae6183340641088eab0a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d160da1e2a25ae96559f8a581d1b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4aba41ea013f8c28c64be3ef0f905332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74a0f2e9b3e07b5ac2bd4d75fcd81e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa4d4c04cc40b5508a09822a63c5ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18caa3cdd4c5a85acd0fe431c4c1f6bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c387336ba0ab70e3bba5e2852f83a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048837a4a772f9238b224f570054467337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11368e2f856632422d7d919d69b2a5e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a0c4182123cf5a2fedb2bf5dd9260339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378659d3d85b8f174c4be6186fcbd025340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787faae846a6f76daacc839185c37e14341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898aeecc1518b5aecc1cdc3ecb21b000342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4cd29fab8a0f7eecf2673356d4a32343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d238b3fd4b827e0ab584ee99cea0137344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a764d7ded495762eb6d16f64e23b96b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae06442f86608052efd22136f98c3f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc5f7ebe07c4af6220e7932b22283c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d85b487da24f92a02003d37276399d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9196c628a6474d30c3a6b4a8a3be6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6994531b286f3c6bbc068b8553a6e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bdef868af63cbe800b32280939aac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7776c100b0aafe5d8217e16929057352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e508bd4f895683516301d942c9b938d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930636ecbef12d80cdf67d243e5a34f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead70ca64ee8634074ae17346115a53355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42351255ea83c4c2b639ef4c91533c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a7243e45c6f7674f2f76f55a99995357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70daef58e5b41b347d8305a62bafe2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b174475e23ddadb23035bce15e96e30359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340fa81406970f84e26abc53fa4500c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a013050564fa88486eedad8507d13361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb63e12dabbee4f740ae136599b97f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0785fe28b16e44d9ad0cc1f7dd5b86363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327bd88567d6a7f7b8368cc9209a747364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75bbb56b05ef454b325728cf2f0c23365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774cdc1508caed1c4f41c8edc77036a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8701afb40ab90cf429ee26549c0c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631512a9d484d67d068ad1c134ad0ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8c0f21fdefae91a9b5fd4ae5f8e7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cad4f33f4675b67c4fd6452bc4040370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c2685ce08857c983257fed909fa41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94515604270c5f223ae2f098498df330372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444923900a71a18f77322fa985926ce9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91b74d659ac4616256ac6cb51d9676374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4289092c768e48160bc01db79d5f3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbc9c48ab2dc5e54919d65fc5f8882376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d05d03824a7c552a1db668bf287cf1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44a0e0308eeb059eb4748c6e7443c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d293a70a45fb22eddf1d63883ed96d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080661a670138d1b82b4e06170252f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9453f9f7629e67adbe5a0c40f5459381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d68651aa765aeb969d7588d5fe0901382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3781a01dda27199fe4b5426972dc8dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92940ba27f470b29e37f9cb514401088384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b60a41f4a28b0b2dd5d6d4260a0f79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65199647a861ca054bc53408d6d17233386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be53433e76829d8c6886569f23e7b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c79c7151df2ac35ff2c1607357dd9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b050577c704d7c1c94f248cce999137389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e332fb17f428e3dc4a2a05637fcefc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01ede81213b46352dd50dbc853dd3a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d498b1648988e4c1349b600c27e18f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81974f550bb6e2ea8e10a3d4f9d46bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a8f5c04881aeb9ecf2e875c39e70f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c41442881de76b152c546bf6deccb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee59f3b15530e21f6b081cf82fa8d97396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152b6739245024f08ea7f62ed70c06a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffe52a4e9139b1f6594187a6a02543398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cf4b1dd4dd12a5432ec276e2ae56c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965bd68db763a75a4b74170140bfbef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a56bf574121db1cb4f8f221bc37ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291396c5e44c8d0868c139ee0fede25c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bd7d5b4d95d2a559571ffd7ab1963403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2550771d1791fcadb643a3562959203404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2e60d333a26a6687afeec99eab743405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c13eea98fc5959021e95714541decd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e88be3ad53ef9f00a798bbf0ef967407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8df470e383932f161504fe414087af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed798583a65ea97a8f8246b154b7c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d79115ae17f15275624f66b5c50fbd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbee3c41b116567936baffe1f3d5e67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1fcb869053b89c9872297715380db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409076d0d90f959360053e25eb666fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb915093ba0fe0ddf806a1d3fbe16fb5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc86faf8825379f07d528cf8e005271415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6a2ea707695a7ef0065e2f65cb697416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899abe87e600faa7f60110d65e0d254417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5407cde5e4757d8a8d8024604e720418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb54d8975ecec323ec089d615395d83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ca6f232485d788399aa27b941854c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad00d9442fcf61fc33a1450835b214421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c33236ac7bfc38f436ba9b37e5065422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095635f52cb21f84659508e3760570d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07538563f5be249b53b32ef7e1537b79424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5162683617488cdc880dab2060e8aa5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a4f41637a60b131ac532a69543e75426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be567102b23ca14cb4eef775c6ea4c3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c0eeade0baccb53bd9ea5340d4835428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e10b679855b3cb9bf8e707cb4d98de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b551cd2b25e6335110f5618b461423430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c95c7da6b318a878054808d7d7899431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3415686539829ce193a4f454d8b9d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7055edb9e39f741671b505b5c8ef4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f94bbd8c0664e56a5ab62d7cf37bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b9faa8340947668046b7189bbb2a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3a3451db5254fa5af06dbe9174354436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d9fa85866b0cad186f73586dd2260437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cce5f455f272aadaa720aa16d240c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158b2a08dc4f774abe587295b5368d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd04942706582e1a3f7823f9d6fc0cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05833f3966cb4ae8d82da03b60d0b8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb7fc607604fe8373a3763c44e834a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead754d235106478dc80ea1590340909443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745158b3ac6dabbca332e019f6b17de6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ced97623e419d7c3ce119c66a0e36d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051ab773fc77bc1396dd24eab63cbfd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ed1585e95d1b14d73851df5a54836447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3897a51510917fc554ac7d1c17b1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8ea46052993ca043619871b674dd6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cef23b4c5aafe08862fee6b8f3d4d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c698d7073cf02310950f6990b9b68a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d11306ee2b006234d5a2349d5b9346452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628166daa9281037996a2fc152f01aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b28fb6593c348d45bc118b74c11130454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765b352f8718f2286ec2341e2d1a958455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb5dfa9162adba0790127ab182fa0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785586133724d8ac5a5eed2dafa06559457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a1f3c21fab224b86fae2a208b8f3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eee450c6f0931cb5d9911772e9596f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012092c1ad33bfeccfbf5a8f5267ab2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f418afa60353048658a3b736ade571461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918ef1c8dc86684a4b9b36880e60e9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84422a2b6c61c1ccacb24270b3ba023f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfacf1b2977bb533b856468f9b695e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811995a164625e52405ea8cc15d8f05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafecb2ce67f61469e8dc3c089df6a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264325434c4be17d7e1c635970962e42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd68beddab3ce67d6201dc1e7fd2e29468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5f75feae15c7d366bc5905063566f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6cd7c3c13c6c1b930813bc1a5154d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f389471ecf809f6c9ae4d2c39469e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb40a2621052e9ddeb4e1f445ab0507472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5a39f4d0487a4e2d7b8528c28341b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba26844cb40f14d7b1a52e04cfd8346474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19899b3ce6df532464e7eeda23e3c87a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613e4ac2f6cec59284458765e0b4896476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cf0991ff13ef2bd05cc8981cc6ee8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a604ea8e5ebeeff80b1e68ccb66836478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c75dd8cb0baffdb829cb56828e6b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d9364280ff2228dc46427b9267d0a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b999663ebfd9931cee020e7a569cb0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec3f7b4983e036b9d071c3b36e1680482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfac46e2db06f667ed06e9dc055576483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ec4baaab1befb6928c6872adac19f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac8862b0b7a910d250934993b5386a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee35b1dba5414384360ebb9d12244cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af311ac12988e606d22abe99576b04487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b2b738557d8acced72bc96280a9e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ec54d53130618a6b1bee83c745018489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b15ec551eff40326c4d290c9de6922490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09ae78368d96fab601515a38aea24d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28ec48e63341cf284158d8d0e6432f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a2943106506b3c849547dca4dc157493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab37cd25177b214ad503f1c54f038e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790543b19784acdcf6a1cfe6bf83bb2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62871f0108637c53c8fb90781fea764496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d25cf23c30e9234c5f9861e3dd1e44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee308bbec9fb6eedaa334ec249a6b260498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7f7ef79ecf22cfcdb57cc53600ff3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de9be74aa8d9bdd378ff1d2669a55f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fb267ef22f6f08f399f559346eb0e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154e38f103673ba29fa1777d6d38bce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49391d0c17946d87c56d8e6d69eb947503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac526a229cf3013db7bee3045be8ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c293d4a1ecdec87104f14b5ede0720505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dff5ac4e741e8b097d8898b79bba30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc0a1db0e4d7d1a694d322d25b5f15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bbdf44d7494194920bc4d0a8fcd81508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8439339a4fc62df78cb9a8ae3156eae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b49e0441fd4de80939be9c5802b5a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad016d86f4ddafc61e9364a8066281511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9919a9fcc18af7520dafb80b436812c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33e9c450b381854812f8b55c1fe2dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f86119733baa55e7920fc416fd06e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4703b402dae3f9050bfd0ed96d0a54515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d6f0762ed80de7f194ae986caf692516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec479cd295e2b94aba5fb593ce1b9032517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2a6b5f3755f46447177b31c947ef6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553f0fa1a1e1d14eed4b1bd6a0e4e82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713d71b31512d52ff9b023a45fd76c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6101922e9b49cf5cbe27441f4976d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f198e608aaa48da3d79e20d61dde796522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3882017f8a9ab6e08cb183ab9dcf06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4e8e121bfbde9ae222022c87014d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0992f51f3749dba9178112d9543860525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a5bb73ff77b49d89ccbbdb2582a3f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b71765d840a23eed8a78209c52f818527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11989310737d6c849ada4140744daaa7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b010916420a2bbd20c22baefae1034529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560c507acb0413bb6557bb9b2359fb0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56970d585af46864ed62441927b0d7ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c5c3c191bce0a923e2ac6a8abeed0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c979da0a2dfa241fd8f02291eb2577b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1884f8863f4b747356709b10ece6f2f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecff123a07f6980ef3a1301d404fb2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49edeaa3520d8bb811baa3e5ad5af10536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8d1790b3a4e2f6c3b5fe56f00c980537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4c72772e47c157fdd78839c892183538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844783de2db675f1c5d52908c0d38da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c4754b2c3a9d4e204d60fee3568e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfe9c1a3bb2380c9a3175845da52e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a9e319587240029a3b8149228bbd3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907163268910d9b251afe20419dfe21543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815312e29a44899e6f42aaeaaeae8da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24968073d05d1306f2c25c988e939762545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102564780639294e13b076bbff37d47d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb1a83386c3263eb0dd0f24cc81d85547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b003b094da8e12dad648dfa62a4cffc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1a40d5844cb16d6a6abae1c6e1723549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27048c54241c0ad2e53043fe6361687f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279d61a6bd23ced2e45e6469c54677c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f83f6b67f752d485e1292fe584ee7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c784ffdfc0ac139ffa048d1b3169108553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764c75c07859f2d24bf13c84f1bf7c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c7473d554c64c5ba1509d512334bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40645b9203274e5472e4ea611e58bd3a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcca7f25505b3f2845c64d0ef5e96d7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c873a86d4aade5ffab9e348d2e0e2f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4940b979854dfb70b4fca556ac7cb8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817735e6466825fcf84536c90c62289560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5bf612fbc7b72c17d9d2a1043616d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e444660972c7aaf902e15f0e62be8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7f4c6d4a92d6de3bc5abeef94acc6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2beb0569fa622be30bd1b3d0e7b60ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d580af6266defca4987ba567909dc8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9076633a6a18373157daf6d9bef63f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbf9cbc10bb62928f2934c6aba11e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a17d8567dfd0b8cf3bfbd7a38253d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9917045c1ce6b226ce8a38a8cf5357e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38ad4e60d1a41985b1d29189bffebf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb1c9d4e4087f877abac65b5cba9d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4e80b4ffaf10a90b97f9ab719525e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f6d889ebd724f9b31e527bbddc3e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e5c326eb8758099b818006586da91574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64b1f17db7cdbb82ecdb68f3b4aacb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e494100270fd69b39e0552eb1711a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b1658ac5a1611de1c458398537896577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4db24898862da09e827d770c61eddc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794b0e6a8c56550fdc63a00437aa0a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab916dac5dc4289d24e25318960572af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf22da912ae9b66c02ccbab79baf35d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be74ea3f143ad1645cafb9e15052e8b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627353a62665ffbaee5219435904348583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae1a15786d906455ccad707e4a779b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1f48e3dc15364928604affa72d67b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5abc9a70c497743412e98bcfa7d4a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ef47b136606833bd5cb6c9b20407a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92772555bdfc6448b99ffd55837125588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbba4dc538c9646406faec0b2583cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fff08922c5e1446bd159f0ab8ed2cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09b839fb500c7ba15534efde16a907591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1210dca52c51a810ef443008d1b039592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f03cbc6189a615949dd0c8d00d8ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f361b76861e32b82be201549c48c15594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff8b9548cb8308dc7e5716c90cf3be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004b2a494cb450ccfebaf224059ffa4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d4dbad0e2c079ae6f65fb986d84c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87693bc180d21f1a8358805727ac1d7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f064086e2953c0729361d269636d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11315ba55ad6d9b16460d67a1e7060600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41744db8f383900d5e1444f9bf5502f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cae35ad67fac62cbacbfdbd35adbd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1c6fa31abf2408f591b607c3cc4be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440326a7ae49b165a5f26d6c96737cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e39edcc0f456bf1e09ed46d4e40b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04821735320e1d573c63f4418987b85e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c8084d858ee97f91c4791b1ed98ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e5d2e7fd19070239377f87c7c2628608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590bdfc0a174f922bde473a7ec8e338609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e6ee20db8ace700ec5e9554d81f1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c312eceb484cfc8368c8751e3604d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270647085ef05b4b0a8ebb7f12a26f81612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecba4ac2a817dfe17efab7ee3facf8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccf818bd520aa53a3d7a995408029f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2577a636238675e4623762c385462615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf251a03b37275f2443f90efa7c597616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76dacea062e43683f1441c04b83710617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ef1d1569c39ad74297d86a4592b3c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72415a72ed159d34edd7cb16c900e7ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3e30750581343c9bfe5061b1e3ca2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996854f679648c7c4eda2c1ecb048ff0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63596410e15e935743bec04ec00e69622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fd43bd00db4b1e9ac1e8bdd1c3e11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acde8eac541326f78ce9c0c04cb823624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59e4d4340917eadb2124cefb5ebc6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfb465568035d3004db651168cb7e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c987596ee879343e9f579ef53e35be3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132310d7de590a09d1568ac8a7b3eae7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccda75a4dc0621038c1a78e971c955629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c84913995d75d3c9fe3cf50825c7e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb494108fea60b1ca4a7544eba2ab56631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac67941ab68d8ac0db0cee5b5167b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe27ebb1cfabd0e52ae1386f1d38e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d652ddc057cbf88130d95ea6797d19d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577c6851ff89cf13be78ec601001601635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b9e9e5cf0306a094b157c85f963f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01222989c128bbbb850545d1cf2aa3ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6c227f564afa65a5f0f6cda4639a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7387411a914873a282cb33432e5a46639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b5898bcfe36b7479f2497d078b8f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ef49492d618117487274a4f377e7f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9754f690b43447ce15a3f9e80fff9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca324956276d75a28afd7d8740ab49643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dedf25f039485e59e05c2caf9ec91644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab488a449919166357756243a1a4b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955fa54a88a5060ff11be0922de3db8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7370060cf828785c7a6e835c843db9b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a021fce491e52cbaf6858670a7c019648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e8269ad6c8f0dafaafef5b436e7b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2890bc411efccbc8eb47cf90ffd3132650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694c1b42f0ff48fb8f10f8d094b2632651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45271b47ae47547ff9cd1db9e16aa4e8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69b4ab1a6f29affb7c083cffa8a8cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6cca57d2375502890d995ee4b8197654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c2e89b7b17091c7bae6ed2bd578cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d164c5c1adbea6fc0eef71aa2459b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a773b3d8c56d8f26ea2aa03f459e78657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe44cc813c6005a2da30ba5f8c759e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a90d0b0ace19ebabff6e88ce9170d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5e2d07299100fe1e2e17ece0f3a97660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b280676249622bfec6f26cca3e4046661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e14ddee455c20da4f896cd260dc03a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96c2998a4a7587b50c5019dcda919f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ae45dee2fc00080d9f145c1192755664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45481b3aece93d1b90dc964c39947c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cce781836a9627236c2c3d7e9e1e53666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44faf5b5687f2a95ed1926f6cf02a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ec24a47e31e3ed8cc998a4593ad5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35312fdfe74858fbeaa861304db52cea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa234d405caaeaa90b6e4dec4ed81e25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbacff0e92083823c10a42f697020e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c730f1455d8c53b36ac5d708ef886672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e7d3dfa14c9967900b2edd4ffecbe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d13551d23cab728c735f9d47be550674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069a97057930ff7f7d7e9cc721e6254675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca247a56cec434ba8aac18a20b4d8d4b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9eff951b99a35d8f7a70b1ffa85dcd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dfc3aa6b96afcc1de1c5182e2f6ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e286cd6957077a84c22f080488b2084679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d102580ab74ff31908e7c9f74156c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e08290ccc8659154a0ab70928c76c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e47dd56564d384a1d6018a317c3768682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4630a4a99bab649f54e3388ba8b4e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bc86d05a24f768bb6a7f8b0772641684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1555e24185ad038ad9d0b46213cbd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b6d6e5e3c61a05adb4d13780c8b54686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862d3be47eb62f4d5d1584ab1157193687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd57bfbc9cc706e7339b98546bc96be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9500197ff0b15077bfcd9eea6d718689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abb9ae73a568b8ca52b03f6604a7fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefac4a8bb2ee64b4741ef8bd3801378691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a20646fb4d794bbe5ac2b224d97472692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ee5449b62cf8fd3eac902304c4917693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e18955a22b64a96bcb8a4975d6e271694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20cdb157d5af812e4f434286444ae6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f649e6e3388fb62555d8621745045e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc24cc5de854697c87102e850fb0a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e212de4429f197fc486e6540093c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af8fca740bd8ac3156d220c355a138699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38440113fa8a23ad89a7984758ad5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62983bb5691418a08d01d226122de750701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bebebab0c8d3f74add9c1cc517bead702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c116c4911612d81ee71d9de9d77b6d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5e8e59fd973d63e0b1bd48e71a8ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94217b75b08eb6061475e4fc3f889f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb2a8a539c2f493e5523370b7b8dc8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49844ab5fd95d91648e48f77d6ec6a58707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff74f9c61bc8ccde0b971e2d5009932708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ca8a67a1af9a8c68fc3d16ea31f54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e08476109f3b7ea8aee2a5bb7bec7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce213f956a090181e35b057cefa8f072711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29827d10fd5171bf7ea8f9d346e368c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19056806a33cec3e1e87a830f55fd7c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fcc5214cd0e3ef8edf0cae2c26162714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6672260147c838e740261848fd6b51715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe9af91cd279a24010e08bf91c026d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa7bb2cce2f6bc410e3e3471a5997d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d4b65b2f446c56dfb28131870b197718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805951729adde46817702ab905e985e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa81012cf367ca3dcce878908d0a2fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6d5d30632aff109cb762562475bc3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae893b413112e3f4bc1a3dce9e4df15722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7d361be1c13d7f65ee3f22f86846b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a59fa980c4f1b96e593b1f274a987724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75234ad5632560fc6e75501f186ee1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab69f1c4cff77249554a94ea631a80726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283eaf910bf6fe11f5b9a6e31bf508e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23336c2a743c2f40df999f92da03d9c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc23984b208cfc844719f736d2700aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffcb673a0e65482718bb71c56db03d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791419cc34d6d83d16aa0c1c88146299731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cc08e50436a5d6de0fd2eb2f6ae92732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab2e5f94373b7c1ea0338ca460a1b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277a41df833154bbb649e566bc5b87c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96a467cb7bceb7563a02b39d19ccb5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb35055f40cc79b6ed2e0e8eadc71a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed621496853bbde09cb230ed8c4cd6ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b259db9ebd7dec0ca99e02db1c800e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffce61f27164d1801dd92afc34e3f6a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db21cd01ecbf3bcc79e01348743e720740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94552a93268272d3cfedf07ac439b4df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1d85d8db515abca2b9294750bbb9a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36732d1c6fc10bd20075ede93cdf6b62743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb90c9af063132087932b44e3b37742744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1937bc6b954a0a3ec7b9b164ccc09745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797e656ed72a4aa9ebd8fbbb9b3bea7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640afde352bc2b10684a8787ed0a03f4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5307c50deef8a8681ba30cc009c0ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e25b1693a35c7fd647706e718ff484749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce392fb67c649c164824c883441d55750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e252837caebb6a75394178b7ccc86751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5dada2985acd4ab3ce40ea4f1f6171752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85c80d9e59b6ec2bae5267611791cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbae67ed70e84832178088d1a06cdf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce815bb87f50db598fcb7a45438721755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310f9a398a002830b12e1344028c892756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca1c711d9bb835d4736db569609621757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075abe2b2fc0349e2fbec8d58d3daad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b19a20c4bbc77144dd11a12a01172759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4022175d9192fe0a601641aa8874f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058525b57a2340d38747378dd0cd2cdc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa5ca90e38b8913da079fef68390983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863f8c4b0029ae02746809cca00bd8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de735021e73f473ad9ad99ce33dc625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b1a6f85d164df3192684f2b4c2b7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da02da306e6217851765def47268c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d9ccaed295676d910bc7d22ce35e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e7789d3f56041ec5cd2ab0e3b5b529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d11d009aecc30177f986eb13154b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5ec30c2a45ebe4de4b7385899254a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44c49b1b7c00ec70bee8f943cf348c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04891d64c8df4631501fd23343cedaec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b55a281a301ec8af51ebbeb46b163c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17e11143de826209614d8187810f6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2f01eca05c72e51cd1e2185301a5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d39caa41db43172ffb197b6604cb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae0bb837adcf5e6a16750d0e7f13aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77099fd8eb132f98d38f3c66edcaa22919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35fa6eeb9f2ccae90c7740a2fa067b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7902de6ae860269a067327586446aac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793eaf7052531d2a3aa4cc0ce4c1893722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febad52953906532672cf124761d2bf823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf0aa4611af2547e05be576362a19024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657646f5477d1999c47315328e7a45925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921d1d402723db7df8e284bec3cddd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bb40bf897c7e74dd2bbcd566108ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8811a335efd9b0c2db61ac30342aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787c6df75d30bfcd73a78faacba462629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a421865c0c85b8b9cbe7f1eda7e3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c63d976a72ae317ee69cff563822831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020820b471018635c3332f69786e41332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d3f77395bc949cca5c359eb636f1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff464f7a5a82194e99929707e61387034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948181bf2d23b0e4bd5c5f9d17a86b1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832f075c1fb091c335193b461466d5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f62b6c302da1fa92f7c5c87fa5077a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93d711704948a3d4dacf412ea55c9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fa754e0fdc5d67fe6d3da8a337a2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e31eedc5bbe5925866d3722147b4e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fa3f9ac7420d85d27eeee6384a0b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7ca90c33839be63fde9b046dc769642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bbf3796be9add1e0020acf2f15d4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22afffb693c9ebcc09c90534ed400b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1595a38c8d785cf13ccf3cf8fb25a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e261a33b52665445d84698dc3046a7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c3aff2b7961935bf39c76034b320747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bab5c5e79bcec51489f56b297e8cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212d86cf56e23d78bc0b94ae44a481349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d44ce9a8ad28643a7bddafc4c9d49050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99e9f4ad2b86765922dedf34df7db651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0f771379ac1e383e9c455b141b88252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af201ca634d374be71ea619bfee2fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815657754d99a170bcf20add5402722e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f22e5724405012274d80d7d1eba2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f423ca984eceb695360a596053a266f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16cb88365634eeced76f0cbb4b4ad157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251036db75d57041c1be2fc79a88690358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65592fe34fca30a75e9551e482dcb16259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab62adad659fa92d8199250f1da2ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4eabecf2ee3ec9f3b72d426af882461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3b8f3fe81e0452a2f70dbb50a686462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868770ba68b2068f65bf5bb07783abf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d930245860fd5cf3fedf083f154c39964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731e83d6132d17ce6db71ea8a75da3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194726d559a10e8d97ee88d2aee3d9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2188f9f7b254829652fc31b0575fca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f50bf62bcf17b16c02a282e95f19368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1aeb626ad86ecf8b0e0dece6dcdc069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5655ef158c6876906fc5f5e31a4f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1370a997bfd3d98995c9bbfc9de877571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b00811a6a79e7251dda9cfdc2cc2e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afa53f9af3b0342afb4e1e25d8f79473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35790bdb7fdeb34816341d1961bdf10c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a07c31a8b360b99e59c15e48d05fa875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03303da3c7d0275458a1749928110776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a7112fe00390cb4b38cd6d4a89ed077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6773b647b3b5f56477add8a9be388178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d315f367f27871e1a09085fda4d31a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d91c7a60c88d281ed673d813f5457080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864a8b1d1fc302613ddaf246f99d27c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0aec59795d5c4bd8719a8683fcc58e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6eadaf46d958846b3fb91cf40d57b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539e1b07071c594a67d1a89dc099fa384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ab75d80cd45a34cf43634ce5d214685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40186ac540af755ec65356adf11d0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fd51e5e7bd123da53db8b008f372587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba02a34e7429c06289a472181e8824688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b928ffc8d51bb691072888cb10d04b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cebba417e5a43a819759a7fb22bc390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e783aafd7fffc031a445c308d657c1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358ee97a97dac8dc6bd4a01b6f463a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b70b71a38cac934fedb6328dfb1ffe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6103936c187cc0552d96f9e9785fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b66ff0a137ab7ea621869cad50f0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ffccb2bfec393f02e3cc8f88f651b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e04376f30af0e7c2aac245f21333ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b14c6d7f9030c746376079b5a7bce798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3a06be3de7450884badf18406acff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b0f6f28f9e3f891eac65afdd87f0b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e70372593f28b71fb0555a7a96a517101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73128c148f456494c78866f1f29baf38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdd80493a97bb964138b8981270432103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb39ae8b2a3472490927c8816de1949104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419d342256330f5c8ffd5e7470cda59105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27732638ea81cf97ff71884b93625be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d228dc6052995b9d52572ca73327582107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9b248c64ed7c65181f42f0d3e4b2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea294b7b3fbfb59827df2c3394ce862109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b137644560802b6caf002409adff5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29661019710b54319975755eec2d7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32c420bba797893aa1e7dcae36fb01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23a2b1efd08f94dbe30bdc31eee573113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18750dc6604f9d0d16cc8f8699e78e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309b9aff2e34731f14e93c258db00fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07cb18720123a33e00b907514b981f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f756859e9db545c6d34b2d5237bcb45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5c859451f0e15aa70df11863fce27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2f76027e811d6f756ca2cd968bdf4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4d2a1bb1c0805c9e7ec6be49bf114120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce37201719890406ee23c56f12107e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15fb33aae1c57726be8ffa756b4f3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f7c128a347d98bac1d8f7681c1ef7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d924458f36c06e4fbf760113bddf6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491659401c6d3262244f0f8e4cc9a89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a93ed2634375363f3bb6f8229a3e12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022bcb75abbad17b04047094d05c45b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365f64ee9155e0447cec4605b7f527128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db174bc52135c1b7dce13028d847275c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4015403614bda35f0603d76f13f45e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4aa7657a0243b62f1b39574edd30c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f9f2bc24e1fafe2e787b87a902b34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2decc218e2235e3653103ec97459107133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580a5612fc5d326a69dbe6ca2e1fec4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210cf0abd537df8b058261f2c2a6a46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b0144ce320186fe15babcef1336c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a5960beaa844f1df04b4ef03f52ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6af35a9a64cb3e3825a190b0942e40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d756f91b07bf4de654efcbce79964e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93402870dbc85ce3656cc3ce770099a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d741d7f5173a6024207eaad3f976bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6299809dc6905cfeb7cd62c5ff36b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ed5a0fa9269d0154c7bf5d4389dbe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5369a00d6f9fa9a5a417442754e39c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad4702e334b645db5862455c6592c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241724407d7c230be8e418a537976b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f248407d27901320fa5aed563e20bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fa9058a10d7c2042a404208e4aaa3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812727f12c54dfcdee93a7bee1458387149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbd8977bb3cd153dafc0ec605762a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3cd13788cff70d5f2816cb5c43f57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ded2d37a2569966f069e7338a03db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78fbf9f4eb5c66914c17804bba5425153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd355ca4474b2621c8fac179b885d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743257573ab2a09455a45c9c3775f29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34bb0081184db1409a7ca8f2b6050a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d549c9e223c23af1e08fead6d31de29157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbbf24dcbe1c58053c33e6a91a7e77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57bbbabd73267d0b343555b44981f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550a808cdf6dec75e659665136f738d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e939777acea49e75ae9897aa1c250d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254700b767cb6f3ce8806c40aa74b59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496cd31b8515be25fc7ebae0545be8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f48a10ed9d9a8cb78411b4e16c1483164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc939ce3c87da6453e54bca7724684165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29edac384a8e62b667cb3ad805bb118166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c90486cdf290e6bf7f5c264b713550167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d88e066434d7924188fa003d8485aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ca59bd1c18c5b4914a824967f27d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b26dd786384a96c7f9720cf7cbf3a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37684e3f79e86217127658cc505974a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a5bb6d5763f9042f4f3674e1f9d21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed94c660e9f3e2255df7cbd8a4000d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fd0bf786d9254ab65989a30263eac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364fcdbe448be443a7a251aece54495175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ad6ae1394beaa54c104d4ee5dbf4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cdc7495930d0d808fd6731580ddaf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59218f64e445cc58296761049a269511178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c54b991168fa2e7e197e4b771db5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c91c68aa741ca568c62e93d242b49c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be3f3227f0d2b797c2f837de21d58a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6be32363c5522e0723acbe8668344182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc624fb6f37f29d87dd609512a6530183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eabb203ab8e8386d62e5e2d491074184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b13b50ddd0694ff82f5a2f05bfcf5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e5e43ef67411aa2559ae5696caa5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94691c1407c954601775e3720d86ec73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e6f3e5d1344228028b2a9e873ec40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7881c17d5a43f944ed9df411038837189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676d0847d4fcee86f439d50b39f9500190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143309a3fb333e283b23b592767647f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50725eea9ecfd6ca5296bd3310c619c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb5811c0125ee9154e889c1dd7cfd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8d033a5d9f0ed030ec58b0bfefdaa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65359f4d6583933e56edffd7651ea8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee08f50ba13853829a707518517c4ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80437c614382e0edb13612c6eb631a8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66430a248b1772eb55fe9b27ad8769dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21871dddf240ed49c5e3d223032fa216199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e99e7b56c6ea4044a9b8017e98275e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7ad3486e6bf8436d9e599d6091cec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91578ed175b5060e992f84ca891ef552202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee532f1575bd11f71c2ae1dbde083145203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff970b52216941ed119ebc6e55bebe24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5432782f421e32a1a625793a6fd88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787a6d88ce63ed5b5da166cb1011698206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bfc0eb84aa393daa8033e4357fd27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b676ce714c7fa943c394806f1262298208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531fb863bbb6002bc4a98ae05a5ff19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc442441d623b04112612ab33cc8909210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde7e9871a07a11c9565cc095142e04211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c6dfb63cf972650b9753b77e60442212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ba12724fa1b0576dc4cc6e8cfc489213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172d4e28d90d2b7f786858b1d3a8656214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9153223a3ca3acebbcb2bbb728d1ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c58e82312eb1438e5ae107d58cbe5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395efe861676a613f0a64a89d22dc0a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac73a7e7ac8bc30b2138e3989ad13a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db2f8ddf52615a1648fdcdb3a3c991219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b99714a5bb71eebeca1917718ae862220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f3466b8b5e80cb1ab26167e149270221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020358f186f29de356cc9550fe95379d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4134e86847fad66f97916cc15f578223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa759ec7404257a794ff9ceaf250e71f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f14603f93792628a4561e75eaa3715225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d119ee7ff28b5c411c98018ffac2bbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de5fee9c464f746d3f4bd1cf591f16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086167b733fd560bcc0e10796e34c58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e9a821ad43f8a1afaf81794da8142229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642cab7c2b10c8a25349a520ef045e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd2eb6f597fedd496b31abc63000b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0414ad5628b89bbd66cb3ff71e1153c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa88b80cab0bbca69ef13f3aee2f511233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2c616e1e6463133013d7c2370caea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24273ffa029de5fab553907a88cf1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8452dd55e131d7786fe9716fc272b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37732ec9bb180fc4da54f48d6deb30b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09245da18d5dce1280a7279bcd4bb23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050972219ba8beb37d6b200b09c583c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c34caf2c78d418f826dfa93128137240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ec7379933303f27ec192b008cd260241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42082f13d4dc318c337fbbe7551e24e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90fa20d4e1cfb962481ef8894500b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23ee2eabfd664be4b46e08d11d6a8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66772b8d4f6261a4ef2e1d8e985d1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71291eda539fee64dc737185eb951c85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0091dd155a8d4ba1f70ad8942b5320247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc422f92cb0faea7aa37b0eb2df9cf2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1815fb928270ec3df65dc7a3360fb93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0de95215c3520438ef3eb845c3145250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ceaff5f83c11c67022345c7aec510251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59399c680c82d70413c7ca77fd372953252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dbff953e033c13d4fdaa236aa6d8c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3f17cde1b16723b13a3d185394f9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4704b8163e66916f59181604dc2572f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8789b5e7aaf6185e0289a62cd9e5bcb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda43d746ac0ca4517781c08b37bf373257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d055ef2e2c2fd2d428203aee142bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dc35644ea143a200d95e0a6845708259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ed0e8b51ea46d44d5356adaf38eb5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad3510f61e91c314fb91c02a57d4c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37fecc4642151762f245321584eacb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340366877d8b359f79dab2d672b40388263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7515a3ede7371eb750511dd451856264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cd62df014de326e6b0a5311e3b591265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326cb7d097c3fb2b3a122129db42b3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d9658359a76525b648b4285ee578a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddf54ff254f1a5953d5fb95fbc4cac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6ed162a9ad6d7de46f864ea5c24a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d6416056c1cd3fb2b0abb912ce2b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8ed7f698af8e1b107998df44f8cf9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb00ac03db66081da3a60ca5682481272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ab9bdcb64fea2be14bf342628644c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe06ece6cd378856363007326e60d0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505d912ec921654eb00ca2febc5386e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e06f82f68337f7b44e91f0c3cca5ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030466e6255cf18c797b4ffc1a146113277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3bde7287a001864221d91af9e3d55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb861913da903c83832ffd159c682280279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f145b7a72acbadd7755ef92ab8ba86280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa529c3b5f3c95a2e38c92a0d895e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc01d121baa38ab9a5a10ad9d24333282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428261deba9e3475a6930992eb2cb3c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfd4967e4194e28d62d94daa852fe9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc9b9fd61f19aea688db83d9173aa7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffc3fc8bce0f78784e17754c6a631d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc23affe7c6914d1db3a24e149babc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906083e3014e92d9cf0096aff1788cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38a9563727ff909cf7fff01cac2d99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2dcd43ed2bdc2411e2daa2b826a64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fa851d9865486ca43fff8fc4920c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02111138603dec9a62b91d7f00e9a711292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c072bed7c26eb134a10e2f33a2ee9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925e044b7a6806d59a5c86972d076c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6a4865955851dbefe35355e716d1d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae35b137e09d7253d0e9d539356ec2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea772176a30295390d07a492d81a1e26297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee81ad4ea4030a1cf84b276c779395298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc03528b604fcece2ecc1ac09a8626d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24132c2d1864f779d352d5a512338e53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433f9c7f899a8141e15eb3e10f098f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0be1a0249ddf87b88c68d9ff9ced2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab4971b5acd7fe27231dff8daca025303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa2318b53da0475fd7b5c826c495ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b859039df510ea5128c90b43baec65305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d959de5d19f697db793bc79038517306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d086765bdd00bf6a47b721e3d9bab65307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34c2e053e8cd3af00d66042c8405c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f19222e0e9201f348b502678f343309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b3d01c72ae0515b3644c94166c36f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc2cfade5d727b918801b977078a3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5719587efdf5d32f802516b470654312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb182f9e44b40ec807d7f2f9ce879165313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa71db52660f41faf68d9e20f42428314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74684aeee9ed70876bca071f6623e38b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d3ca7edf70ece0dcaae74fa4b2f8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2cd83cfe4d99d3bbed72fcad429d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb814e2dc274e154a89219bec491ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0354ac67b254f6d13c0c8a66b7bc4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448186d31c480899aed8c2a9f38d8f6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f583c8981de826a835071499c631f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27170f9a83c646456bf5210fa2c6339d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c89246f5531b5f256d73b00d6eaaf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae803c1b2129ba3a0eb58531265087324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4d34729bb05faa32e040403d19b00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9f1cf0ddc2919066b1c0fd1b94edd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38351a03567a5aa25ce4ffa6aef9175e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5cbe6209fdd660eb464e419e17e70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799861b6e9e56c1f6a3b0954df6f22a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebb2aa1bb7a985da54d976c8aefca3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a3fadcd0b1306df0fbd43746cbe67331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6094247b018634ffa885cf298b157b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29a06bffac93287138dc226dab6a5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c1664dc4b9a4545ed5f5b265767c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c56d644541d816599e8042f185b425335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81429ff74f3c9326dd8fc3eb2de669336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080afa57775c2e41106e56f0a3f9969c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f98159073a697bd463b1ffcf768984338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa957c2da49a3cc96492e2a874a494339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cfb9edf68469508d2642c3cbd72cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f41e4fea2445da7e5b52730df60d3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9ef2010345d402c471c260a19cae2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5849e5bb1886cbee2c058bb0f5e6b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca847a96c50abac7fb0e5a8cb3dacc38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a703ae1cef8bffcbfc91cbf4c833e37345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c81c877fe5538477f47b2aedbbb91346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a7256aa95373d1327be563397c45b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e01e28a7b20c96d000b4b22fe6e1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed1543b1cdf3662c7d129678d1e438349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f70e635dc11ff9bad0ad49cb698b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3afc94a30c9b9847864e16b5aacba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baa7436d9dd98481446b458ed40a77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e35af68ace138521b00133cd310371353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d8e02b5ed5dd3945e14eb8794535d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b8ae622e86b0699a705802f684fd0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71256682e4243235aa8eecd73363f897356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52fa4945c03570a044ce46a6291ce4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accdd0a69cf64e0f7de77ec39c3ed68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831e47a41afd190e9a01024fed8e80d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b6f7e9c206b7ee2326f9ed2bf9c95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead20b8b76b7983c92a24bcd36b5c4e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891b3e9a7617876efd73c5717dce6c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197e99dfe3cb94da85956876b6f4a3c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289801aa7a03c71d2289dc635b5df210364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0316050e6d8bdc9607cce3953d16f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b446b4a4fb694f91ecc8748a14834366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e817f5ba8a247a90d524bc3d7e2683367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f74f2b14f53194a7d97f2bcd6a4e88368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c674fc2f1fc30c314d648ba316b2afa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01908bce75a4ee8790bd2b16ad51276370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a34e9f7fc39e7de89ea7e4510fb53371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f641c1e45195ced2f5ca7ea9c43787372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63b98e1c0ff1530f2333848e23d702373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89345747c13bd0e87d5aeefbe16071f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03870dd7dd1bbd2109eddd64fae296375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47a6540caf679fae54e3e7901fe61a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cb2ccf598cd5f05c0606a6dbcc837377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15019d520b767d7ccf9b6ba5db4ada378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf52588a97a0a9e3e8d8b42f321ec28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b268027e167fb990556da4fc39a0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979fd141e855cff6e8825dfcf01f39f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93499fc9099e1f1880de8292141f531382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e18fa560c837403293915add470920383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731905daae3e776a0b71694702242fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f884e6683d7fc8c9e884986d742374385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898753ded00e2fc5b6cdf8d3b3529f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991a7cd3a093227984fce06ee085667387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e9527a7b007fb3d09e958f33b0da2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7346c4a068846fcfdcee171ada8016389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e60941f18fe021955eae0b217f9297390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e465bdbe84f6e4e00cce7b7d3e3362391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4e9e45f4212d030cbc3c081b3b592392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54433d8789fd4b17d1d48117917efe06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823e7b6efceabe308d9b180da010a4f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dffc94999a4e7c154e19d8c7da9ca4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a2ddd565a74c8a63d63f0afb3e7e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd5ea2f625311131eb5db857bad6b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ef1c4e05ba8f279a56fdaaf478f5e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105c34e4a48f8b1da0fa19c53069cea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae8d7bf3fbd313aa3261c79f031a23400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ee2405e1d3cb643f4e7db39c522e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2dc05dc80017145c504cb7e3eeca2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acad90ecf4d14ee3b6b933c7d7e6db1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ccda3aaac950c3804d666a8bb0fb0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab65188bb7d3f3cefc4e5c2d4c87e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d2635088ced7e92da13d845716ea5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ae75ec65b9a4f504b88b59d382eb9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53297431ea892dab13a5c1dace0a1fa3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa707ba08b6b23195be75870a23b4f04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516eb93c0c98f07fab8f21b6f4bf7b9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52223471f8c804914fd595338eae3c46411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c28827fce4cf6c6db5e4fbd2b4f3d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0097e8fd1d92eed613268d788c277413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb801af40fb6498b711cfebf85a9b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4bb8857ab0bfacfeb6c1868d721c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fec94cbdceebed34d43ec54db8d1a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36738d12ca94d161a160bd6dfc654c9e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb4dcd5be564ee8fd5f32dbd47ce16418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f670e7e829827dec4fd5bcc02a424a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f978a26871a29278e6e271b3fd6b69420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e300b7740c48c6d12b13d603eb3ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a517959e4417a88c5c750e5f6a585422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e897a37f10f0ba31c3044a21accc8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5957a9b201307e02d4f59bd5aeafa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552470649533b95f10eba51de5648ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89272145379a28bae1cbb71eb0992fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f043805989aa06f356bca24363d96427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff503f45f97dc171eef540bbcfdf39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d4734325bde6ed5aeea5cd39a1a38429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb539109d888ffd7edaddd29ce89169430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560468b35c328b89e093e44471ebabbd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0180755cd3264b1adfad5f7ba2c9e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fb6a6435a1f54b30710905cfc64e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148b2ee5ef805ad671a32408b64da5d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07617f1cc131555e9e727d9e04ee80e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8f99a8b13d0ce892d5d546d98c01c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863aae5b4bdd4a6f079450587f972b85437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ef3f1e782c0574fbcd7a0802b49c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4867094bb320ac2a1a396b565eb5c7d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc501af6b8f45ffd79ff3c01811bce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdb7a7a1d9a2ed6dddcf54c52a7c04441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5558285124681c5ac7973f856c7c63c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603b413be42d49640bb86acb119d365443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab53e035aff7246a5a3c59f79988a03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219bdabf1bf35f94c251073898edcd6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0baadca5fc3e68ef6f43498a98340446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7899e62c98346d192e81afb3176642447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0adfabd14e9b933bc7dbcfda6008db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133f511ff2f24577e6e310e0ffa3d97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f55163663773cfeaf0c612ad0d6c04450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cb2f46ed5add9026e1b41c3776280451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf21669f61485e2a033f8343ae762c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399f0024dc0544cc61fed9b90bf8a07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e41ecbae231160fa74cc711e128451454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3941f3587c4c774c009f6f82cfc8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366470c6e7e04fd55022ad02588aa9df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12204efc2fe3709cd9be659fe90969b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e5da2271cbd57251d4e771ee1c82c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58c6bee734d2beb41bad0fe23dd435459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edb870a0524e6f70f6b6bab60cb102460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4116e610ff4898528cdd178ec0bd2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f891a12811cf5e7196d8e7759ea4f38462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c1ef0b77ec41df53fc4d6dd493c24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02fbe27087c59f178ea7cf3f9efaf9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c42bce1b88ae8cb45f989ae0215f46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d201db5d84bed7fb5ab7d57a533ee4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478d5259a6b865b047feddebf1b19fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61957379f1fabb1dcfcba6b07e5dff8d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a49e9b58dda245def14fdf252ab658469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66998465b4c6bd946983d18943e57d0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd52a0d3275966cf7a55689eb4f41f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed71a222ba127df78e53446a28e477472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926a22767074f44ce6115e29085b83a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399103b62909f77337583722b8d5b81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825530b58785268c5ff2c629461cdf7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced82516048b5801fb4f4bbb70f23150476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd0d6798a1ec72d6b1347eb55f16ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf515e9078222850e415aa057c0bdf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0945b121ad1e98929e1ea3fe46a544479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725a66e2e44cb551b7543943176f4e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999755827ed3e8832c311916b5bac6e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18ad869954b49803ee8f1f4be28765482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bf5b18396b76e056070de5a97ab7d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74bbc3a8dc8eafbfec8ed181c5bd35484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d19a6a57dc28c581ae6c6a2dd1a9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b45101209bf511ed85904ab93d5012486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc41d0a840f7e987053993b009b23e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186624fe81f084fa930712ae6698e28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dbc220450d0e23bf250c67d71b453489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513604638a6d762b958e39f1a6fb7d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c673d7c71be14e108c059be262835491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018ddcf80f05badb05949c05fda9624492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6807ddf8e331f72d82f63adfefbbef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e3c01897fd585b8200521a78c110a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bf1386c1a816056889f5ea441d39d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414780b4a64a8c570b1753a63d040991496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398b2008efd9a9c574c2228c9847433497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5e5b8c6cb9725917224705d8d5710498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b1c0f8cffb2aa42e48fa0278ea4fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcc7564462901a24a8622f68b7c1f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279e93d687c3ad6e5265eee39a9f1b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75e6ce49490671b413aeb933655111502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d06da9de18731d02ad572ea7d51ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bcb599fb38a63f1c0256b94fc0e85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7e0ae17b417098a9f81e81dc1da5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca70f8c567d872157e1c66c83628ebe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1129d552095fa75d256535644d68efc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6f71dfa6fce578093f88f80fd8d42508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f77064883130a19ff8f49622404d64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00ecd65c066c79475c77e258ad1883510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1630a2a3bd897f95e26f34cf4538e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7513550026697a10cbedfa3b94fa6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ea7fc072104995839ea5d8b6c5d47513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b6d22530612489b076ca650ebdf0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003028984a6ff32ab45dc35679a57ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574173541ea071e16bd6d0ee33608a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c510b576a3970370a765873563483517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf628646c8e2e1f1e76ad7a059e7a9d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea74e26aad1ac9ffafc47bad305900d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29697ce06ade9c63d757c17c217ef075520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bbb2748af015f973ebd4f87facdd8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a920483e66f2409b7457b3890e1c64522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7bac7622c3876e34347fa55eacd81523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6d9179e342bbed9eb6cf74cc73325524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54acc2eaa0da1b68c01dc741e4c9fe7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18be7b7f9636253ee5835033bb97ba5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9eb43577d21a2b704e9a345610bcc0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23a7755eed769830cb24bb69d7d20b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470d7d7f2e1f7e0a489069706db218b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508707e65f51cc110b38543b4a2552ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38552adbf214d25177557c096ac057531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2798c0965e558346f16245792caccb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b09498dd06da6e0c8ea0b4489d201533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f50b349fa4db0d202325c53bc76441534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b400e8cc13191b43e8b684256b3be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8281a30d31323aa3b58a34a121758536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23439c4b1ff2f7d9a9f99d7159ada641537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe2b06c1560b51f14ad11099a8a771538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a2f832d72322d77df84e268df9a33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09018a29020d0ef8069e1dce88697c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35320b64d73469ed60983642ec88ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9644b436f4d17271e4dd1a1a1e0b3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8425ec2ffb9d3e01a2f9aa5531262543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65ce6b09340e1bf4030be8b560c8c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eb88b29f5f9dc0ed75703833d75fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31648ce2f26379452bbb5939690c7a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d1f4f8068ccb98aef4230c1370b61547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cce603a6eca1814e79ffd83ec2daef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c202a78e4702490f1c7017071ec39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f6e1cf7eb09dec7101b1c207ce085550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cadae270d567c9409689ac5d74fc2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aaa55b74e7ea5cbae17abab6ddc602552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38925553dc4557a971f8bd09563b7e91553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c2a199f95ae78698a1592a08db7f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d48c80a2d11097d1df2e175456da2d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515fcd80d7ac44056ec86f373085b01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d41223288c10ec9fa4e3dbc3921854557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303713d531b573a5d0d03b3f86f6079558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe33363420bb1c2ac04e8f912aae8f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3cf4775356e5c7f87c256fa57c38b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d6d37b85e8ea3b897b12b4f2b2a4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a58e7391ccaca92a7dd5fbbe5fb36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c38545b00269c28fb93844625ad404563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c60bfe2c8d1f309a979a5dc00c21a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adbda50a2f2c5b317c18a111a3fb37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85743739c632424f5f26088b95d724f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f036711180c8aae6efb23cc5c3c90f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701663c98d913ea4329a7dee037a865568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee448deb0ff9e8d84cbe504a5a1c21569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745828fbb224cf8f368d2c3354da072570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bb304481c590e1bd493992570cabf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e820c80ee18a79f6e32ad1d0b3dc7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4f4b9c50b0a5d32aed88a958db39e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aaddbc7e34564c61b945517d793b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cad1a854be1fb9e8d514c77726b3b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757f865cbd3c58c93fc1792d137b75e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccafac699150c7c1283ed2fe65a869f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e35b13e441e4e4e934343885e10aa8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2328ecc42af070ea957832e5b6f8d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384d1c03bd6ae646f58ff312ffb9f66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0e6db2261e8db967a239861c379e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc40b834e3dcb71a24fd333f8553e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d2dd1fbf1111fbfb70925a7c8e765583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088a4a38d1c902c5a53755f20b4b300584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce62d1403a8fc0dece1fc5ec931c0cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfdcbe1f9ee210d49b80d5962d8d22586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b15584766775c87ffc70ccf0f47c84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ed5670e7cdffcd1ea4803876220e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b9ed968bff61bfc7d59d079d4642a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bac3ec6078941893571620f58d1510590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496e79883a209007507a0df8d587c48591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50265881bb108ef38115946a73adf6e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73594cebb424adbd7e5b5e20e0a7fdb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210f9eb8d0a614f58b60872f310b730594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e7339f04a9fbbe019e659604b055e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087d9e19cc2a75346cb170579baec28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef595c425fc67fbe3a4f2868a215f0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fd01c472955a46125018e358a03d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962192bb45da9f75630fda2e54681d50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9fea9f63c518b9e7759c0b454586e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4b1865fc3f129dbfe44e20b065f77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5be8c2d9391c21ba0538baadb2c212602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fd36ccce8131e3250a9a146660db9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e2164d699e2f647e87ee0d8de1b4e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccb2d8b6b7a67a8ef75cc3096a048b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a25fc831f11c1a53b895ab299db8bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ea574c7b43bd0e20f27a336e692fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0c89bcddb4d92cdcfe84bdc5affbb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ae35ab864e857ac29ecf5be8b4121609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea514b850acd8e222963818301bc4420610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217bac098ee71eb8f6411719682667c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d996c0031435406af980d89432876c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a484d140db128d53aba3eacb1613853613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6682f2996d513bce0b4ebbe107c948a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb84cc8e1a28adab46f596c156696fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58aa96074cd11313818730638373645616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37709c93ca56647c757d5be57889679e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67d23f2198bc66a5c0b0ae32e4def5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dcd34e5e16a94ee2cde9e6f2bb573619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5e68559c92160e61a8ccd9b1d83ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46fa13726f81717c73889966c95f4b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12858a168dee1a97c9bb5728266924cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068936cfdbb97bd30bf5cce8e4cd328a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffd0af0a5db6382446440a8b630156624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a772145e1b790ce03d4d82a0db6ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e248865e7eb905cf76a02cce5f8a2b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f20cf9a857ae6670c7dfad624c22627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6129ddf46ab69ce0926e5aeb461336b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d19da6e40c07de5e2f0cbaee9bede5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8eb4324e276eb769fce30012869d10630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460576e20d1974c7ccd2160f2849348d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445e2eece0428da2765713f5f721fb9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a527e84d35409d8524b1c7b83c810e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bb383250e16c02951cb09171e2e01634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96cf7858bad5ae00f3806dd1d0661e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1b9ea51719b18cccdd7c6478159e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416ab9c24d71bb16ddc7cf59382be4c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066990f7459bde1390b096d3bfc3a6d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0a62f5a5b7ffbebfd91ece7bd77b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ba73748728ebf7f6432f96759ac8c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbbc04669f5ccd4ad0c57119a645bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac151c68b381f0bfba758d7451f3b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f95f37c9ef380991ea8f7455047f13643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c43f8551aab6641a5ed0f8eedfbc5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c253e82fea2f1e6fdcbb8d84c333c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c40712657a52ebf16ce217688503da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445ed1fec6164433104aaefb983045a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0673e34c127b239884fe3355bb6e75c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb13fad434392eb316d7967661e522649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf2ea71eab28d2d4e5c6e8a922c1ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb9e274e6fba21239721447973793a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b44796b27a0910424dbf0b117b01d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638bf6012fdb5be1531d0be7982e847653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66489477d64ce91118a020b775b79566654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cd220355facb7200a07dbb89f0813655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba87550dc0cabd5505a4fc334b09f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521e634e3d700dc43fbe00592fa815f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0c632fe7c288ac82c4fbde735995a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f8da57bb4f6d435693183cba49533659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954d25f1572913af8e735fcf504b0e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f366e7efb75b55e6e9357a694a782661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a7185a1758bf41fb604cfb2d157b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bc40e977334d65ed1c01116f1dfd8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dfdcd15e9f0db3c70404c94c51cfb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d285fadf924f0fbb6e6d9d84d12ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee07a228c01e0211fe80c32584a36f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b447544ad72122b350f8f43eb4d906b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cafa6b3849fcf8a558f1260ea7d1b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab56d7faba6450d8c0d6192ade2880669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1568853ffdcd05b0961e8a43c2ac1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eeea00e0e7a10f9ce9745a830ba398671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0ee1360f035a0378f2150d4f75421672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada775e00c647798ef7ba7aa896ed025673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2f30fd3d7b537377f54d85fefd755674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db9b7aa5441e01ffb20c14056baf27675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa034f7b7b49f5917fd6dbe98b8a9b2e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050a6aef85cdd980f5cef895aa6656c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a330d2de36606e9d568e704fed9438678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5530b99256c13825370b3f98af5b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b312a12f935c0067f884b95c883699680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbfbfe8f507848bd4a8e5ab79fe55e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a354e4ff41452367a4a30bbca317c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadc944124d03774613aa6d066be8f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656303589508085dac6cae650f5d34c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32d66368ce741e43e23c1c26a232d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bef8259ebc7ddba319912aeaaa893686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553481f021664f002ce3a00afa921d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70f62f0d5c21ee5eeeb35caabb8fe0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd165fb67245e29642909ae0eed7753689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ee66d05c21b1737686f952ad331ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4e52fcc23e847d3018595c7727584691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5ca91a078d007918c25fbfc6c09ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b56beb9c5a00356fc3f5cea2cbcdb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6169f45682589bf93081d632affb9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc47d495596611f7419f7da7b49856f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab540cec04c314d9f6c49d09e0852f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be052699f3df227a63344b9f9744055f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f66ecae36b07b9be30a4a942ae9209698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37183e2bb6acce59cad74875c119ce48699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50eefc05c8e41117d743f3becf5d88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c8753695c6840e002219297c4f259701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836988aaeb03230dea291f0b6cc0c47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b2edb1f80023ebd9f71200e9f1e75703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bd7d546716df36fc39b53531e2daf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560495f8c1dd313a36d7d1d110a0956e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8173e1cc2458624428e5053ca53225f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b538008441c7c2bf3231a4bccf496707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332dd7f05226edc9106cff3a274cfaa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1330988cd209a9bcb6f6c7dde8a32e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e521ef8dbe08d57aedc5176640105710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2c9b6ccbe6723375b6e6766ceb302711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818ff0fd84e7ca8d7c260b51791c962712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d32583a7719d737eb468e1af1007d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bc329b5d35be7317d16acdbc3c553714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fce3c872cf875843d41cbe779b918f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c941909311ac85c6a5d64fedb183e94716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cf17923e56b3e7e7db08bd6a188a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4f50452e0d55162d1041b05518828718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a81fc728736744caf57e0af909ef91719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85861551183fc52239bf68de5f3f042720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc128e1960062ee337192a22d209c66721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00211546ee3b09c2871634429efca5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8a3a59c97975ccecfbf0f10935240723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276926c42cb76e546ff3b53d46f32bf7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccf397ace04889d985f3a10b3f0dff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6284af2f9434ad89c94769a1d0c58726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4a7a3465e6a94f01d01dde18b1c4a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3402f4d953aeac6d7ace0d500d76e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e560fb82a8808b493e117b5994d69a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b949f9a81b280b75ae7dcc5f9931f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a287f574434c9665c49004b55fdc4d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f312e32709e2d4e8ab92b276f8412732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c634dc667b050669e2f59aba07a7d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed986f91a8bc71dd36d2c6da7367b005734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ccc48f711e83ea6f43575dec0571e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c008c149c5b6a568a04e64a89247cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656f202c6ed0c559e9f3f21e7b4d87f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de08dbfd5733dab630ff0b2bdb7cab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27339fb5ed960b2121acea6ad5da2b34739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e77cb7adf3ac153e50ac8e5861a805740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8277cb8b3c17e27eebf06effe59c106741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd8b09c56fe7d012c083fe8d322ecf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56b205893564d6e57932e3263ff227743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68743951582f41808b46821865fd3a48744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ae4349e57d446c62de8714a8383be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1af74a6593bf7e4c392f4d5eae9f4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e8ab3f8fe2b7055136a98d7bc19dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b398d61e232f3405db394924765e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0ba0f33a8e001ecc0fdd8eae4393c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25c28a07ee06ed28f0d49ef23033d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9011813c92c18270e881363eb5554e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f101f0b3102397636d937d0315f78bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae151d898105eee36f6a14b649b69675753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f29d516ede322ae0adfc61bcad69c4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5cbe76f7e3f7d97f60df2ef8fc996755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b1ce3b4fd87ff2139028f52b96175756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c260fe1a88950665fe8424a0cf55da4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d8820f3c6201ea401b13e2c463847758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea253705b9cf80d67a840f056c3448ae759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>